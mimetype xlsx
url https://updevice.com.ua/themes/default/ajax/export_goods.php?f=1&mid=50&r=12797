--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f196888ad7740ab4de30590d766d9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6b0c41a28475f680cd822ca68d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc81ea3c21310b9c06048569f90db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de410daaa7640fa6094bc6563eb1c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47a341749e1c3591193b32dff78d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffdd1eb489f296a7dcb0ffe772ad596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d16de91e84731d8d615aecb937e147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47339462258619c6ff28ce0380c3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc30cb19512903335232e5a56d94cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd0184ae2c9132d8fc2e8cad155f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d23ba5feaa594ad741f84a8b4d8bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff26a4bae6e4891048e933a6ba82eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711fe3dedc07e3573c1d676629867a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a5548972b0259c857c983dd5185d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2646c2db7ca03da766050dad0ff4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dda7b248372cba0a1de7e109dabb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da1dc75e875eee800f9292e0def1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b440caf8f7f759dd024f3d3f6551afe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c4c6da2841193e409bffc35f94e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d17a6c2869a312aaa9d089aeecbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb0c4e4ce1a9c4b7fd97ceec7f39221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccaa3d0ce9ba36e53d2e000fd75bd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27128f81a5e1c40a92a8560da1200e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564abdff25906b0361cbf85d5268ac7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f68bec6a38ad6ff4025830752462d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c52748467faeff8e6b3cf30f58eef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684fccf1e617b127fb8810f36f556627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92af5315e9ae8dc7b53831cc7c251928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2cd8aaae0a8e576f2adc5308748bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c22b334e93625c09274bd045fc027130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddbfec9d0dcf509e4b05336e5fa2f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebe3faca624e5504f91325ac18238032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19043efff4e1f195f96fcd70a06a65833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e5a255e105214f8a9fdb91a90d2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbd045dd18c8c1a90c748fe5f7e4f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda771e8619d8e7fb06444f4bdd229b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a447354242ad8a4c445e0b58d95b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a621a20cc04018cb32fc2340542338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d345babe758ecb8dca6835e3920039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db871f88173256ab4bc71b35a6e6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ca76fa128396b502a911de40350e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660c6b0615111bced76a222450c05d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7d9ad2abad4abf4fb976ad6e344a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e410840bf98bb3a17c93298db69773a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ebdb21f3377800f4af185536f9f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c2934d71945192c389552f18617346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32849608b232b7f3eeeff4058cb8d10a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce31e1f9f5115cfd8514e49e4df76a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bb5e9711914d855ef74793a224af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949936e35c99c4638f78ce6389eb88e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4595047c4818f91d8641b51c60c38151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc70e2a0e1077ce8577b549c3e7dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf3792e1b2121837366ce4736caa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8f34f87308c92f1608df42d8254654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e7862bc0081487dc85e1a74bb24e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd248c1894c7233ceb576df7450489256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8be59257040f1f6c21dd7f7fd0eed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9ce3ecf71eb636f3361665e4ed6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c001b516ab0d20fa5a13bdbff382c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370c509b716e5186dde283c307781160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd59377acad60250e62ee870fa95a1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa3038b3c3b6452674648cd19ad91b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc92a6275f36278a56e124fdac874d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3af7cb00fd2fcd67352cea2cc2ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf19bcdfb782d45ce21d56cf876c35c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802880bbea98bb06774c19fe5931cf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b38a71af4aeb02b1003d8b4c735bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705903d8710c8a7f0501e36accfdd50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c64469a126a23201a1bfa627f1538e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd587f0b32e430d7dc42fdde15751b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa5a6982ea65d8c7f07adc50b8b8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f419eaee051c3376e2f8bae8b17b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d3e8ea8469281f6df52e991c1e3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1af4362384b3e17422a76b4356a1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6895552b83625b67af2a8305e81a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d49cdab200cc88aef43c55f55746476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d20a3cf47abcc4d38546f217348c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776667cdd25b45b19eeb126dddc63f7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717eccfcb048017d751eb87734d5fb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cda0cbb2ef2a879f6b9899eb7a95b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d5392097ed822578b3aabbd7957681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbba87a3104e32d5cab78dde1af0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d60324e81f7b510f040bf2b2dcd62083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bede8041941da5d5dde3e34369df0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78643e506a5d45578f19262a2922485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6e8e1045f2768d831d5599946b0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3d3f75b669968f7cf97138c0c4ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1d54b0d1c09cf87d23b2510ccecd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3b091dc4debb39d02baf8dc86342d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b33d90bb4f866403841849a4d1d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4d4b1fba00f9a20cb59185522db691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82412d63431a93bedf27857149b3db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e958aa4b6bb9636f391310d6e6a62593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224964c0215a27a094013d97247252ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32796b63440821d928d53faba1a01bab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b643b46f253377cd14dac2ca012c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4943f0cd33dcef36ac81a46e787597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccf340e7468e0a927c3256c19b8d2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d52e64809760b972c9c20bcea3c8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aa9d8353b77df249bd0a19e34d34a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c14028e72868924fec3003fc3674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab64c49c8910c62b1dbfae4797a36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccefa6bedb184105daea2713bac783a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e14de6d11098405a282e06497d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c72fb40c5668f7299ceb216148c65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea828cf3d51f1708f223ce876c1644f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6c4ce8408b74a5eaad60cac50a4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4745b27822d08b51bc943da808e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7805681aaa72647c4efd03122d93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359b51ae28b5ff50c3eed961f66eba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01713c50cf6dead58247ebc6dba0e5ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a31d41f5339deb85b8e591cfa497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7e2759b274091472d6f357c6e583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a68cae78f10ff352eb8be6f321782114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6c82dcf3a7698a852d85166e05798115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644d85ad761dc01ea3143e32abcac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2d77e855ae2fc6862b1e86ab0d92f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b998e859c02f3ffaacf749fdc7c4a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e607747fc07673b73b1924bca5a6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2b1457259222a49acf13ad4386ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215eb214ec5ee21416df1dd40a47111121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18086947d4a2cb63b752e89f775b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74006594447c16ab55d745215534a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172a78ca146feedc72f72f39896ff4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c378248f3d5c3dbb5b9ce1c9004825125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee356ee668e1374186eefed37e20ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21930bff93b59dbbc69dce2bd5f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef256d179cd09b092089e0784ced442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fdabf839f96d2c48090d95990b0cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45be514f63dca5c4b6165eae6a5b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c216f9d433713f2b933f810287964131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885717b07ebf2ba74899619ad8ac3e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4c29e099e188ef3d059751ea6805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b64b401c2921209446fe089b4b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286b2c7e576bd027c512b073ae6021135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff8b41ea080450c1967208ca62b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b4d3c8cc902cd7cee032ce907686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041eda86cfbde6d524545f951b0f34d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e7debbc76532633f064bfc3bed97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e037c9fa0ca62a61868b0a88c0e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fd8ef3b9a092a282fa18f412540c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1678e709082796c94867fbb64bff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f5af79d3460f48aac6e0aeda5471143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37be485622c944089dc74b8e40150144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c45c59733a2f720740cbc6d04259a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165043d0c003e52220d72104bfe32af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e0638f293f20342df269d06d8c2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098d4bc870d6f88442a2cd491b8acc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b143ea754fb40188b10c10bc7d42052149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80735fb95ceac60d772dfed348a828150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7e041def447a4180b6e3d27e29cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79346d6b703c7cc8981d1ba7b346d42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b86081722ea30f4c69d41035c3e745153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd29dede9fbef418344c0b408db7aed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401deea402f900734c0a93d84629619d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857e7f84bbe40cdaa86ba2c1b5e2f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c3a84fd62206b0c35803e6fcf677157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4513d0ed8b023a132c23c4a360f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b945f96bbe6ed8765f180d176141c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508601415824e95c61e7f0856977f15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e8b83e5c97d0b5c426479ff4102a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9be305c79375ae285bbbbdc7f5974162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e74a46492ab20a5423fd4009cb3e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83162bb8d0886cdad01af94b1770d9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696f344dc708bffaa895963bcf3c774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6812ba6a2e80afda34c0683318e795166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf330160d1aaa2098b83ec01e0afc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f857435fd426d4ff0fe5ab9842a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50fbb7312467aa33669e73498b6b54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647730fff4cfcc633d828e15235c96d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec75b4fc220de6f2e6664685edab4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358823d844be42a14774d35a555b595172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba4a42d1fed977e2dd1c48507e4617173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473d4043c6ba1312741e4717b4fddc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248210b3a609e739dfc05a8fd04e8e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a37d6e0c0cfb8ca4dcbdfd066145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e156bddf3f56c93951ee95803411ca1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b36b938004aff040b2310116d031178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066720679aeb5c0aa159b4961192c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3833099c3e67c264203286f2343c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199a11874c07ffb62400a93a9678eff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47867b6de45c9658a377ab420fab91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2731823ae57f1641b2dd2c78bfb0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302487a664425fa807a3010d85c9e58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa55a2dceffc3eaef3a6f42d1523fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d1814531288a558db740e460c45d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cf4c3058c8c6ba85b66f529707af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263918c11dfdd47a9796243dd7fb3f40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdc36146cc75ec98c593abdd66ed34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887eecda6cc8b68a56e88a965cf82b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6a1e3187070d6536e799016387678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f6f6ce6dcf070edfd3811b65e56d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199f8ac7e84b771d1b751402e74571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241e1c221d6efd252351b607c50b7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1093b0a4aeb155767dfbb0e474fe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df7a9a0ecefc30cfc9205b3ee216c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5eabfdea7314b1400bbbf2faaea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819983329f5eb10d5011c626207e007198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda931daa6bdb92424ee5b93759e9b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f82ccdcc660b4f5ae238d72fcf988200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7a870fb8a86bc929abfd3d371632201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade6dbc94e18708154f5a1636cb9dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9006c3b872b6ee16005f4b3707ca38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65519b9dc66e3cebca1c4cfd0672138204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234ecdbcd603065791b2860af8521e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb60bbc38cf932ddd98b83c185279206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d307de65fcf3eb1e2f12477fde33e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf733204b68eb1cc6bd447c57a3e26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6ffea5012fd0db2bc55b26b6e6f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16826052331e75ea72bf1075917a1825210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332537f1101ce230b63e67d1e78bf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da178c1c5546aeeaa41457a36940850c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd915357f714343221b2bdce9934c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5afc9d437904da3a48d8cd47f210f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647bc803953420d68966dd372ac68d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59754f52d65700e0a1aa6f538cb11f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48452b726943eb76c5704f7c210e00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766534b3fc70982a59236c42ae2edb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913fb4dbf7af70ba7d2df747e510fc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea12aef35dd735d3ec11e727c8bf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4e2250a1fc31d1dfd2056dc7f5cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bba7b4d321670263167dd0d0d28e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b59b4ac7b2b6d79de889c6c6b2014223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0dedebf97abfc215ffd065d53998224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5427dfcc75c8690b5b61b5842d5ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c40556b783b9947dc71c1c722ec1e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131afcf9b23e8eea1d3b19999d62dde4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508cda90f25dabfa4c11b849c41227c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e0bff34556595f7823a626a0684e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6cd7a4936200f1c6bbc0c2c0fde70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409eec2a033f43d25e8c9df3f46a456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b9507afb7190194aa7fb3816866d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60e7ff43dc2a9fbfc97316ba6d714233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771755bc60860ed10b0c6f6685c8291234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53daf88a1eb656af1566f6ba87ab35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0b19c84045388ec8a70eb2017c85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e50dacc52f04cf52fb4ab1cf8f89a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10acff9e768d220ae82f00f45e84a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138343780a35848fa9eb67f0079e40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb5d429ef9ae1821c829edbefedcbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6e898635696bc74529f934c84048241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab658095c0bfc3127acb4888a7b87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146e0d6d2442b8898dfd0c8126bb66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4fbc43c2ed0768f70a4469b382e80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06d5f33b7a53bb256b67ae38c587a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff818419cbfe619b12d6e77cc331ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21fa280034b5216a763e83162bab11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccafae01ae716a6db75c3cdae192600248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aca4c736e98f49afbc02caf94bc9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd653461a64918ec5e5b1d92d0658250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87e95870f1b412f76900cddac2607251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630feffacfcdb63f7ebbefd9985c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f9e3c0c2a5b90e38ac64588ed08c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b0cb1387e4287f021115294e5a23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036ef9803f521269d52f3951f721c7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1237877bc1b877ad006562d5f50f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396c919ebc48fec839010f22bd72f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879177c3eac83db2479618c15382d483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef6ff8931716720884091f872700a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6d4cae7dcafb161abf3104b0d091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc456c4b6d3e28133d67f546c7d0ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c49ead1770e4b89f17523c320120e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0526cead8df5aeaa16a42d6c9b22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588993368d2e5877ec4c74855ea43c9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e420d0734c5e4956cb7853d2373e7a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d391b28e1153acb46041164e40c3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a057d729dc5dfebfa5aa6da909621267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80833b4b6d65cbba2187205180a11fba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e19d947cbf176537b135757439ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef9f55321f8eedc9a87caac7039d69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbaf103f27b47a71618a6d8c0a6c44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfeaf8291260a1f1982a053f7b6038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1978e0940ea03e529bebfa5fbf86b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4818a33f5ff78b717ae2a228007807274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba76c055ee8ecc019f0e94519a327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8112846f2eb57eec82c93ebcabda78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3417d9ba5f4772eed1de32d19ffb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3153b58bc35871a879b7b82e00a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815db8d7800041c1b40f1d01cfeeee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865eb358aa7259c2bf351b6e7fdd8a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716812b8c1833f79e71afa30dfc7e61f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426be57cf985b02837a284af23978839282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37dbfc066a20be7bb850c1d5f55a11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696f3654cf718f6e6f5aec7449b356284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60487c0dcf50664d1f02be9862935549285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98f13a28a5b8779f08a4e3211c384286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0362561d58845275000c705204596a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce157d1561616d4a73990bf1f68ec61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851e390013953feec2892201074483b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df0e126fba6e0f17aad9be97a8409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ed90a1ff51a57137869c059aefde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e424b2c91dbe733c385ce3ed3d68d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107117b4e227abf82e0a04f032e085ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f3fe2d48d3955d1271ac4e25266c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee677f342565e84b37365258adb19e4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c986a940489b2e541aea682954aeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8246a2876262d05666fcf7c443cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fb0c9de43a60778994b355b00817e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd28d94b4d5348db522c663a8ddfe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2841118f719baf09cc5aaf6a2f1437300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99392112dc02ae00464d8ac859009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd705a1a7a29098d430642a3ea9e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce773897ccfd6cae4ae403f8fe7de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19803986ad86e5e1ccac96e196c20d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c288c99037323140be338340b4c057305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe81bdf133a4cec3217672c541b536306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8cab25fcf8d180be106d399bb7f4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe414b05ab3783051301a7dde00cf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de60457c4a3b9c57e4b04f3f8813841309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125310d4d66c83e711ba8601b4fe312310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa1c1b3d62cd222acb8dca514be93c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b877eb4305c2735b24e4a7d1e896312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ef2636eee4fca1f58f053937a36c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a101ee0dc635ab6ab96546273ff47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a179c084bc273fa68be79268cd76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c9ca8a54a0e8af2ef46869a49b68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c546acf5f21618901128320c6435317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5733e57fd4ffda5c0857955525bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65461be28012631928780e45f2a4ea3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d0f385753ed97e1500b749e18260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815448803217228abaa00dbaf5c33921321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484bf7c4833b93fb48eb687e567b629322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403001e3174ef3a266f39586fc576fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176a21026028ed2539bf92afbd0aa50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdcc7dd89c1b4e97655904ccdaa847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a370d33d5565970a970b823561685b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc9ed6e80aaf11a5df761e406c989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50a157e5c0b418c23bde90143852d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47cf29296067b9ab291823134a07b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc422f93bc917f4b72a4bb04aa54e17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e959a0ba3e9a5050e2cd95a612472331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8540bb9d7716f9018defea25b7896332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd24908659850113d9d38a0a63d40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea521d759e56ad998c85f7deae238334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11967b99faa23e3b663cbf616e8e6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239adb694b66a68a96c41ef6b0590c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aae993d35016c1908e1a382c2a67c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402060dd4b5410ec4575b5ee831cbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea9d9f28cb86b050d3b9f550372d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a386780227cd43699a7c5436d12da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3dcf1e667aa2f8afe0f06ef5354c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aef03e83fe785ad4b9994e14f61c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842486a30264f0118d9ba6a829c5948a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fa151e4300cafad22698542636b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f8174100aaa72388fad12ea1ce0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d70ac6b29c8a89a33fc538ce13b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31e6d6cb4e46c4529793e25b19725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e8426926171939633c969baf05396348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46d3996cab18c1e4034410b7ebf8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ebd180cebf7eb73d4f2ed70f6174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a45863593c74857a7e89d7dc1b923351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb19f4295f4b0c3cc647ea3ac9a54fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43f837bd95180ddf1b7d122ec9e85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8312ea1fc754c9650abd882fcf0de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206b07b87306076e37303860dd40f0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485f1e3d6896984e5c85bc1f2acfd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1fa5973fbfa89482758d7384029b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cc4055ec594a5dbd4cba5b9b8ab3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b0d9564772196ff5203d8dece388e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e6a369b0a91d40268c3c90e0813d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c360c126b7dde839ff8187b29ae4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c67c5dc1b72e1315ced474b5c326362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f1593e85c6381d438d4ab919b5b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db884bb29fcc14cdb9d997a388cb8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094674c092d56ac3a6c73b984a9c6cb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c04d62ab8b16aa5d98b887a772caae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce872ab69ede85a135f3ec0c03ac2b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c513b3cd6746b1bf43b2058ce632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6cc9f12d88fa0f5fe6af6d8d2f4f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27fc2226d796fb1cc5af3c091618ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f827912004a1bbfa6cfd0055bc12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e3f1c3f4210c73fa1182fcdd3fee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc99fedb62766332148e8478cff6534373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2cd2e37b97df6f3245d13d22e5f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94dd3199d8efee7eab1f408a6cba61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee96155fefabea8907deff06cddd01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499cb62c5cfcd25dd6b1a2dfd67f80f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31c65d8ad35b5ba1c8b7970106975378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b591210d78a36b11f4046b744c8080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478decb993c7182e09647e170896e94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170854660e54bd90dec8634b3a4e5df4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775c738c62b0b1c54ecc22f72486ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2baa0730fe2284db09285d7e60b584383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dce2bbe92ea0edbd7113c0fe7dd37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822394274cdb53c27a8262848ff3bb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378c35ce63014e0565aef182374c0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746902604e33594e61ba93d554d5c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680baf552700ea361060b26ccbcb3e41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ceee206829604789a94b259bbce9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea5b8b2ea37f3aba784009e4688e96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25f8901a518d488e99e9bd7eb931f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47a760c1327b9bbc6ca808e9464fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8fddcf98a1c722b5d681a27f5b009393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21571208ff6606a2425ee9a19117ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c84db6e5e34358bf114200b766fc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa7196a5fde8f84c14f5131faaf41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f5630c105f6445d7b3b3e622bc1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6396ce1c13f25331967ab1a2ae8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b67d76e4c89534c34df5b53b7ed16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13289f6271b216f8741e73ff3771e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef68b2dfd797207d9e3ec64d594c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ceb2c09b47584e237bb551480e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf668bebf69875e0cd1c1fcd025bc70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ade6c7651859cc9d3c182cc46eac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2acbe5d3cc3f1881bd863c29c759405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e07791d3ad935e89a0542ae27b43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76a74baaa320a2ed3e4808b670d8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb4f358435c7f4b0ff54ae0967a210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66e4d543bd4a6dfc6d2ec07852357409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b39134f0de5b1ebf30506c007916d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d4b4dc35e6d320da27824d913395411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558d264a4f6fddba835d27a640dc5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add16b0fd0914cd760403021e990fa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d840bc603c137e972251817bd727414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf32bd3b661d9e67e61a9520e736d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b690780d389dc0cf2aa5c9f486109416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab02a924306ecdf743965790410f44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479aaf4b207b5130edab2d5164b2c44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1e244d018d94ee4bc3e6111620d22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4036ab77d1c61d297c049c197ec66d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f111918cfcd38ff497350a66d4ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e70e8a465268776bbb474fa9a45d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d5b9628e689554c9819097b99b37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88d39be690873c5c3427546d9b5a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e745e03e0a61f302e7cb476323582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5a3afac0440ebdecb6c558ab5b358426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2d863224530aad735f2e64bb0739427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d5b5fec0e7898a2806a448fcce83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18a73c2fd1eb96308efd1409199fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883b6d729fc4377d4b38b5bb1fee04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a08eb95fe1cc2b92bf59c2169782a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc8119c92d5768d6e65f0a4314182432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb15831d5da91d4263049bb5f796095433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19801ed97f631349902219368856981434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee62f940564ee3c3e7834dfeff7de8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75045fe054563dd4218b84360fbb94b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70ba1d59b0be8646cedaf8fabed46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cee075c80758eb73efcb4851127cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98fd038fe031489a9533c0c7d3882439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8121e80f08104fef9b666f3c7e0687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ca4e210b7cfb378ab423bb1b7b7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c20725f5049912bf22f7bd2eeec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c04b4ffe1c1affa2b32d3ba2428512443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a31e1da14dbaa58f214bea72e15f9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c9131acd73707b434175cdfe0c5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599c637704d1000abc295caaf130c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b8abf5efbc8b08cd018ebe3ea221447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fc0082c1ee9c0a634ff76e36d10d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606239272069abf3203e72da8ab215449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7defebd561bca59cc3d1211cae86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f065482e908e9396cb18502bd3d65cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf771cb4bc2688eb760196bfed1e87c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f5ffb229a90e5e91199cd6ccd255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc62309fae09280b5cda47fa49a8e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc57ebec6df29216b7760b74f22ef0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74835c064bd1fc92bc573ac5bde8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a073654a2fc0c8be43d136478ad4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada13657765b9bd5965086f2be6526458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783539dae03e50b1d018bc3b538e895f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321640f481157d686b12040313e5aacd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061eb6fde49b6c7b875fda4d7c4246461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c848fe0fd04d215e0a490b6cdae2b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef52584b0804eac89a4759314beb5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c175e8537c76aa669e6ad86f0f5271464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fdd4fe4cc27cd9d4e825956d9f9b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c65a7fb5af8b80bcf2f312e6f2361466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6dc8a5c786b3931d40e0897c601d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48f081f50276b4762ac0306c13790468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992ec5c8462fdffec7f9b6aaf56242469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e71ff34eec939261e4888efb67e5a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b052677bec3e171784ed5607a5a41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04c836a3ec9630d1c5fcdb2193ccd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6508a8e88302795432d68cda6706473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b437c0daca52c0198815d911f1ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6bee239e4844853218e75d3cdced1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2c34dc923cc7714f8fd2bdbcbe01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571d83412a12faa0bb282a33e98b20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf24890a7ccf63648cbf1b35dc96f07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e66fe65444743376d22ec0e0079b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b839e7f8d1b8c3f17c09d8ac640b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b253be297e4ff88477e070131d556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723773887c6b29d929e8048cd5dbbb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2bda9a965a5eb9dc21d5a86f718c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818419f32e0e65cc2e582f6e31a417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7213fe98423be18b098c3d3c4bf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332937cdef974346913e1642ebaa475c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e8694a44437097a45dc2f26220ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a10b9908c0a4447bc477db2f1bdc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aa68e568ccf0c8cabf9b921426181489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec55bac3acff635fcc565c72f7498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99569d6c17daa69f5f7324bab8ed12d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975e81e04b909d6a741cf9d74f8809492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1382501dfeec39587c2c8f89873e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395ea2b02a8166db77f6b3c19d561c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763f6072b6907e0ac61c719e9353fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43930f404a91db2493336d35c8101496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0afc1f093e68b6247635e9c89d59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1cbe1ab5f6fa02832e67a2908b57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c01bfb138a9559509b3507cddbd4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38653ddd7a6f05d2b240f39cb11a702500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca14d6e2b98df8bc9453b8df7745f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614b661751714625270d9a6b11f2f38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540b51ac3ddbb46a91db912fbb2613503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26109c5882cf1582aab9685b7c423504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fc67421e3e948424ad1df935b9165505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe47fb0a37f1cf5c37e81d02ec15e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418c1f66413956c07da35b7a05b869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d85524eb19836c28bded0535ae7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc117e53a7ea2380182d7e9b95580509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0c7b5e42d230d4579a7c0b04803d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ae28467c46d193273505e0ca2dce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a90635824466bf5b79750ffaa8f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc013a5d3015545dbb51de11d95a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8043344e21b3b9c1414893359d4f67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643adffef2ad6ce36290aff933e5d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685818fa7875a2aed00b5c714b286a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260657fb96454829c98b404624b031517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c99ce326d4f6c9cb993e5cbf1dda8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d93a9b3d294ddbbf1f96ae7a6bcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a0995181a6393e44f1bc3720ee16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52b215fcc7dc001c23ad950b2fae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b03723da6c4472473a11248967da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de9e5ad2b9210aa9d20cbfe769b24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392d09952fd7ff79c28364d0084584524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d9471e9d9e46981ded428b64949e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ff0ecf21087591bad642abbb167c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7771749fcd75ee8d94c77bb9c38e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e85e5b771c598d17c8a72c09c02de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a037d47a9d1a6189beba818e22120cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8142dc453bac5b75606db3a29869d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b58507c03be675744f0290de1eb9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1115f161b7a91a664f55f02cb6e0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cdccb48c2ca5ac8a22ef974f4b1ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4973e49ae0f801a3d41ae35fda9be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083347e4d23129ccb837d308bb9a2672535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f943d8a97785a62aa03e696cb06b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eeebe14802177588ad0b20d3caf2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79abc028748e945bfad3bdcc22886d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f2029a14df9317022f7945ef3566539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32668b7fe26e3c2e93803c4c34b1fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773dbfd9513e36b685f2b77063a924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1ca2e42fbad069f9c12da0fa8330542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f565fd234a8994a0407cf5875d2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053a15d93256f6435e81223944fba9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b87fb984f73839327d558c420576545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2107cadf7cf897d96f40c131033e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ddb2213618d5a49cd01ae98173e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e14fd788bbed14c1f3717090bd7874548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadacb2c83ed918a3c57ef6f4d7b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f02bd86a43622b26640cc567dbaf56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ceb65fca5673a0c3b1317f7ea32d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2cfcf532a3d4d65312340b5342e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7782464c8679aaee738a0ade1c0ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d767eacaee9d85ae015e17f25c3d72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3ef2cb396dddfbdc79c7e3dfcad8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d944263aef0125fd57d49d3af523c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bfe9adb1c042e8cf5a6127598e7a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e137eafeec1ca4f9d4501b4003b09e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51839e3bc28d63f96af79ffe4e34fd5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a422c8cbd829cc96da5800128055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082c18fbfdefd819af4697382a3726561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62133678f245c47793a23fddab8057b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c93759a4dbc181a3ae36c4a9ebf346563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9e3807dc8af61811837da542409a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f8cdf0e0df185d941fb506a5a04e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569a6b1073ffe1322382d13e8181b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261a3e66547e3faa389e8e1e750045567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253fe2f8210395f6972d48fe25336e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e44ac436fe54e46317247d5099e4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41128ebf14a101d78a7f9d7f1c04085f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c87950009313ccc51bd576145627e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da39c0d03fd483bf0892a68a318ce4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9f8307968ee2a1c0ec5827542732573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be96c2fd1ae183b409f21031b2f75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4080ee073ac8dae0bc7643bc735e06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf1692a57235fc1a48622dad97300576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160485a696549de583c4748411ed48f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2fe3520c44f261e703af4854a7921578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d9339951aed432de83ceeefa02cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265e3af2b900d0ca9e9ff68a6179f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf4dc5d304bfffc65a7f40ddd66641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b1312416097236b4eaab657603d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac067487f32014b20f40115dec6b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d688fe46d68859dae7518376a176ad1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012af7c124c6ce18972c244d67e8bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d067a421c8422b73956bfecb2eef4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4834e28f7bed489b473287c529aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84bc6a8e10a2cedac22c964184a3af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6422d28c6391105ceeacc2eb92ce69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234dcaa530f0d55843022e8eb5bffd5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ae9c583e948d4dd36e87377d6bb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50af419574c130d84c76dc9f594b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339e86e4f7920378d8b52352e72be0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c60c0ce0c92b504071eb1e433ad4ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72c82e9cf62cfee3635ab2919a28d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6b3a5092e44a04021ff49b96dfd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3a2ce9a2d816ad3c6f99880bbee9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373671d8ad1c8c49aac16e920301159598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9f0ae98f96e181eed462e1ee954a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946690c853550612a302487ddddf782600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066848647c74ac42d5975f66ca045f9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648017832dc65faeec3c7464faa8ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c43e5c135edd9874088cde10460e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4d0b76dc12df5813d00f43e57c98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b7fec6739711b4618c7c59d55aff0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc490f6cee13f419671ca79b9033f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a36ecd4355b655b40f88e563adc78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e73a6ff7b4810918caf229e09aae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894aa3a01c253fd5ed74ea9730ea92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5b247eb57d807afef5ae794eaa49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3d267e62753bec53eb4d4a1de0be3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d18dd5020c00da0c2ab729cc2fa0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd704c42bc3b728d318c5b8478dc07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17819b71791f8622e6db53568c4957614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41142b160c8e4f41b9324cf6ad121ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdbe4bae23bff1692beb2daa33a16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56446078799f2160859fbc44c9a36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b257852dd04e273674a11d518e9554618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739feeb5ed9ab143c7107dd14eb24d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f250d017bd59437331dca77eaf9c23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81a983a1a923d4baa1b142f0058ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf7f4b047ea93110ba468f73c5e9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e93bce0ce42020e7271f03a8c44d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2fc7310ee6266e760acd4951cbee8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93241d61a8f9d67eb1e9c4e232020625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346cee5b243bdf5d266f9446c6f677626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd002557339bb1ad394217f808c7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632c6d259202a554bd4db49c32b3df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e75c6b84c3fe5955b91f664cbde851629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6af8b534b8489f56c5c5a838c0f11e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23780c056c2428f1c6a7d59395294b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785c62a8ed5f5b2456b26a997a876e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738130954a9f4a30c9e3862665db0b3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c6c85dd87e22942152a852c17130634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d944aaf873c9c89eaed9169cee3790e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b8958c2fc95187421f225c2506231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e404bb09739c76abfe7dfd202d8c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d9a34c24920b4f664d9d175b38ecd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73afdd35a3b28f1035891f3994cb11e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ff406774164b418ea4353941a3af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0478a3431f284775e80b866f8f9d7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbb5106492aa60f96fda0c7f8a330642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c456bac5da629f5b442d633393884f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee0b9e87d1f829cfaa7deab953968e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970eb2b69420d83bb53b49ccdddf3e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0742a17a4c98df5846cda528b139b4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ff10ac09d88aaaaf825aac34188481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf6bccc67fc2bdd6023bf1212e6a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295987d43fe6678655a70390a102a04c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c281e1ba85cac74984f657bd2e784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb5e459bb124f94d3d15704caf26d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12604cea922046afdddf9c40e2a9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b82b6f71936bd1085086c2fc3fcf417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06bd7c61a33a486a1347deb70ef5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d60912401ac66e499c99543c9ff79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b10a3541bbdf012fee218505099e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5409a3d62123942280d9c419f9e7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f64807d259a3fe08626beec4c43112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99e8d4654d8a72a7de7395bea617b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1461ae7fdf52b290a8c66848977514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf852cd34949037eb197522a6b43c6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9b7e1732ea5512c7671e9368f3bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c8ee1e3c295b20d8ff60b903c1ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b75b4ce021c14d281c2cebe8225c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411598e43b962a22db1ac9ffe09677bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf867314a6bbc6d1d77c113d5607f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee3f64361e16596c1dcfed8796b68e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba0581c725bb08e25d1f11238645022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ffd700a7c97a5fddbe33336ad8b0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829850150ea9c9ae8d7383064219fcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53836b3e1efd09fef2e831054d4b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833804b2c1becc1d327c9a3d02a36a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad681b1e6c75392c319907792fc2cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56136e84b92144d90fbeb8b47a8672528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52561d5956400f725ea5ef59f66cb7cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e2379560fffe1e8fb397497b4cb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9dfa1856b3987219afa590bdc2f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeef9113d6a55618dc30572f429f0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb829155b6a9f45f68081776420630233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75c594fd088cc798b64f5d852a72634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef381314de4e9bdf9c8c772ec69c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3b8a25bb8964be56d7cc556b0d41c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896e09997cd3c9909b66dd700c1c1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf68e4fae68b142e23a7f5ee7684038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a605d76ba37ea8d754b9f6b925b7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f3c9d28015938a5b26ddb96a402840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1781efc1fac83f3f17160e934b45a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b7adf478d437aff9686226aed39a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157800fb1d3ceeb06db9ea4301696cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc648352144db4acb2039a37d7865a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503817623bf7c885e7ab0b6f0544ff7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df1f3a0ac817f5daa7598974a4d0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf9a62a03a2ff01e278aabdd40f1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02332f2d40606d356fc3bf6afed863c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216058dbcc85688bd65c3b4adc571a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0b5d09d663fcd1966b0eede1b9d5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb073eb2ad332bd49b8299f9011b4d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48892df0ffa3fd89c81052791efd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f08774e6d692f4f3eae28c66174c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4988d5e7659134cbc1a0a00889d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e78e77219316c584bf4dc26ce0c9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b56a1267412bd759a9ff335cd04556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a8b46cff60c230dff8c1bbc046f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ece5d905691159958466a03a4000958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d24e23fabee0f28b17f17dfdcdf6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96bbd7938840dda2973ffb1dc4221b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501bd93c81e1c0b8ca2df60332063c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898318f3d25fd95075f0e76882f39f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a1d4dc6cf2b379b9a0c21d935f0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070cc4b1ccc4e5cec5a06173688a6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9caf66b5c2c184a13f371b36474e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df0059ed491bb3be983fc9c4d96fa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345af80509c5e8e0e409dfa9798e0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207696c086567e03a1b88eb63d17f2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb4695e69d384842052ae4c42f73569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa247d960f068024e39a3bc1db51ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7bc61c21e0746e4111ea40045504d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f80e0efe6296eb3044ec2d98ec77472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9827423b93912ed1761737002e10fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811699185a0c48b6619058a87b6cc9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6095416c533d2a270d14ead4b13e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1fe97f782952876801ebe8a2f22c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ad0c7b0f1c99492e18addaec3e6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebe3c0d39e3f74162c2479a3f008c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ad0f56c407be66bf136fa9bfbbe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603659f623b3f074caeef7da69e675b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4218e270080670b3b035e127a1ee6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef75654dcda8c0460e159516ccbab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144798ab8e7d47b148e45b135aa3efdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89ab8448482eeec6673687939afe2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9200cab94af3dc4019aeb8ee2e7abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84cb98e1607caadced88f95d06966586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec212b8e141b227898bdbdfca605002987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b4d3b139015d91f1d07b486ce9e1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94e161afda93bdfb0e8a6d9dd543989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530778918536f632ea102c7b742c7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216661d7bf77591d40a646a2ba87f8b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3493d5d4a4b8e98e491beda8afcaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9d92a56011ec2f176d43c333211b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094656235bbe1dfc496131d23e205894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7125892e28f57fe69af1a0f0289195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bc701c48f907c7bfb5c84d4085d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7b0becf5bd1230d238856ab003ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b901880f61da7e2ccfb5dced134c1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5eb01ddfd7d22c7a2ad4055e7ca4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8503495b8c4853c1e013d004bfb06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eab0ac0ca57cef94034c6dffb1216101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb74178ab35fe483f7e96441fd13d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f757337c5111189be743c4d6918d13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c34bb18a9a1f97d7a41cb03469b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3322fb3acc1ad28aa3fe056cb5991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4332a2d1b8cfcefa3151a1262d68f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5219a45fd3925a1b573f70d7e59ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e85cce5758fcea299335ca6a42a7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d034407804d904278db342bbf1cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441608012a3d1ea7fe90e9bd5a77a057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d821227577a08a2ad55b70a59a291d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c0c677369826ebb11a11e16f9a062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723a85968151e001ab02f834ef8b93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3440cd842fd2e664f244202b895c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8dfe1fc7436ad4588f9f81adcd18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4170ee3b38dfe9fed62ea20ac2c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a50360a8b96ef58771682f93fe66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add7f29302ac2ca0ff24220ac4ba6a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c78e03aba084c32a1920e441bead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a45fdba5aeb32fd474fcac80b96e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e5434c2279a3971a8c6d11e497c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65514fcb5a331ee8fd96f22db69e470e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f119698cacaeb17b7ce2b02207a58d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e6f0e6713f1ec9cf154a9062ef4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaac698fedbd0edb533295770ed9f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06bc66f967350d59c99fd9b2769da6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200652b9df568a13fff7750823df8576127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae8dec0d4e87137955a686e02650c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae990fa495c2ff6ce09a306ef464ddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9a2309b68f3d10c631ae023d352b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df71a6788c5839ffa355745c33c37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c22e3ff6c4d2fa4927eb5824f5c02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92390e9159bd4e5edd922836eab031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736db772453c7406f6c703257674db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce18fe8afb45c898a3e050ad967e6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea7a9643644cfbf016c591cc431a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04742f51f4bf097b07f8dffd5d69f656137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe76afe7fbb447f43d1f46e47a14b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc155c531d54540fb19e02e1a702c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9509897612ffb2d5e3d4815c78f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90824120986d984aeff387e8323d536141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827df8177924ab8940e49d78fd9f7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a4247440195035c1277ca1ca3a4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e3cd3c335bc7687713d3b4a2bdde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cd0976a28f5df2228c5a7d5f2537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8e54cd7595336306ca6bd60232fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8566fae7113d65564633b5fc678dcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb348d54bfe3fb0f8ba82bd1af6465a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671709812630fe75a5a03ec5c142ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a0ae27311a616ae0e54972d55b49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee67b9757a02a9dea74c0373250ed9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442912ba142aa964b29a3e78804fce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0641b5ef3bd1e75bdb8faedd66af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6526c888b0ebdb8fce04c79290f310a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d11aa2cdb000ad140259e1b4ad4bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b94b526bf59af47a510d9d2df4e93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08731eb545e9d2e4b831ebcd67917157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfc10a4c272b103df9309a06d9d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d925b3451e6c50e059959bc9c2695159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c59e3e0cdc6674a3ad109883c8b06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525786770bdf5b242799d444ac31842161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f17d77a26adca9c69866da27318889162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae975757979322519385731758fefcb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf7b4588e892be8461cfd735d5916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f6e64380831889105b03a819ce307165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ee9777e3f54b9e2e658b96810a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4096cd5e91c0cf6501726fcd7da227167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3525f282df6eeb64258e65fb6681b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d2636aab4ef8fff47982a6324a1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f11835c1608e2fd8cb244e51e4f14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa3efdeb2b3d5a70076bc165ce535d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4cbcfad75ecfd8ee837f964352e55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4cab2ff7a31ff54a4aada19776c23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0536a0c3f4ff5dd5761201117f3a3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7f99821de2f5857f2ff87d7b600c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33f9f492b3352db2118704dfa40cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2010f80efb56340f139627bedf87e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6d9fdd41e8e62fb5490ed23816b98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73df9e8fcca6cc03ffa76b5c5cd826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca992808cf2b71a092bf8b98b0949180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34c7d721b71b77d43092a54949d147181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4ccb4fd8ef382758b81c1bb41d4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6617ddb3c43b8522abf301b97a0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4b70f621633217e6b6492e359ca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95bf887dd21285e56ff34caaaf84a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7419979d9ac6c8cc8eeec8b9238187d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73ba5c0b3a66000e9e363da4a3a9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0938fdf4a4eb48421a4b7828cfa7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0e4fa05634bca1cd5f86783b5fc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618950683608a66d0c595ee1f0070489190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369827dac54bd61ec7980a41050435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ac948cb0bb588e64ff2a2c1a797e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31b029de70f20bc1814c1b294db54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7275089e7db8f65aab0b78278943cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85210992203825b58d10d58e10991506195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056a3d3e12004f03904812ef212245196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5dfad2c1f4c957a915c2d57160f4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea4e5cd6421201543caa830962fd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b20b2d88a685efb02b4cf6a934d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7903601710d2e0b00cd5de766eb9e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5fd381fd673d43fd4e1c009b2ba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51521b68b166ccdc4dcdfff436f4c02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26d5936300ea95f2b22027c60e636203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca4562000aa0f357f4bb517f37219204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b26aa99fcf9f6cc531ce4f192c6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437430e8932a274c417fd811b79ccd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30f16ebf52de93d54ce1843e5d42a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113464202a2908af2b0fde5ef97e88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594005bf8e2cf2375025d81955bd0ee3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf35a61cc73b1745532e0708518f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b75b745ed1029f993b0d616aa0256211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841979a5b6825130cf928a7ed11b6fd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884253ddaa2db5a25ce1688618501f74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00895156b59ceb5d45edbeca4aa04686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5946fb639767de8a903974b7d5c03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e23b10590d32cb801afbeb4ee03d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c7c25786a40ccc0f2d912120ad7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d7faf644bd4df6c8143550b5a2e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e93a900635c7846fda35b6072c513219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734f83615500666c528e50a3709022a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d5aa16aacb9ede2cf0e528452948221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e246968f8d36728f8b849f076bf136222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0cd2410d1864861d3efbaf123431a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea70d0af922db635f0377702a20855224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c77ac96f4e748d534590717a10df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3203c66d36530e035892f08938356a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc86133f8dba1d9c879642dbdead5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89556ea1d2f9c0aaf7d67e06f7cb97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453b156378c72e4baa2c56795d43b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6160d855c65266b7fe4b9be0724bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db1054ce7d89d16ff79cc82720d02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6a51d1e12e1203eea5b822eb30b3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd545088e53a94066da4cb3d93de94d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38737af90c6fa97d8a15341176d42f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f663cac44e64b5914d5e0fc1d90da6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a44d151c980bbc0e27f59ad6375fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf67c5583f2d1b30405fce9f8a9a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0776752185ee4ea6f513d8cf89932a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb70fe4a176605b98e6fbf74f53f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08c4059c5950828434409b1460010240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f7c847981633b79e55ea0ff1b725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1309556b32322e2dbf946ab639f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b670c710aa75efc011cdc60da43aea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0e20c86e8b51c5ed9f06d14ecef5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa1f4ea296fa6df823c85f85fd039c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4bb511d314d22f8a87831294152c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092384266718d14ba7ffcab0a42421247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc087ca171018f7279bba88524c0843248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b70195809f58f0026cb43000eaf240249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8946b0ccf34f5dc66f59d18e39b83b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845920066fdb7aff13eb03c41814ff33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7c2449c2cb69f2ec013b2dfa6d76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c8ab215c5af02c64e780d1c1903e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd017e6c75a79b31ad7bd235cab6430254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785c75287a0db4829ffbc97f0ec73e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ba1ce3a481d6cdbd18ad54a5225b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e108c447fe238e4f2e9fad20bf3ab85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd751b0df721a4eb3df76e5255ce5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0165a867dccc3449e6a033a2b9994d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2cfcd8773d61f2122acd15d382589260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec9f892f6bb0757b884c2dbe130f04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d56f1ffafa3e0045e8cc414bf16a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25380f14d5dc7ced8e56080a48eecb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37dfadb5562e0b745b72ff174a53ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b8df4a41fd2ce9565dc0f47da2a49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27dd43893ffb79e745ea3b9da12d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d91eb920f57495ba5f93934a20e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559da25b1aea8ba4e02796d91970af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fa6dfd4582edc9d75ff8af5b3cafd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1926b0eaa3bd91ba349810a8f575d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c56628c69792febeec750bf3859b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122397914277355a41a7d7ee40509b67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7a3094bd94b5ee36844b6cd4ee65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355deb4d141d8e0faae23217859b590274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88515392d973899a7559a4e3424ec4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1ef52ad25766e89c047f6aa230b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceaeed06e8ec4cf07ba08a67050886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285cc042ca8873a9d5dfb2ed09abe0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3017481a8d0fe02c1ea2c2322e2a9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258530a924d63db34549d456c3c02f67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556a7ac52531d7250702663f08c70d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22bad316178850f580d8a999fdf5c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e54f221b888b87c83636596ec4c49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ba2628f7c8a846b7f2799cbb8dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8088416311e93abbe805e699b1856df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef74072e820bdf5454536f64d2449d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752b9f96f16f506733bea9b5d46da2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9c543e2e8d870d5fe3bee632c516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dedaa9fecc89691375d7642e25d9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f62de7917b87336c7bdc56a0fbaf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae005f771802f44270c3124f980164291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e91d5483a0861e7d7992ae9a7bce08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9a096d9e6f0481dd923ad8e70c4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f51fc16f6bdaf344d0b8367d260e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5d7804a56c8110aeab9dc2c44f9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346519913f29a44ec9a68e58716e1a06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0a66f4a64f8c6d4408767402454d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2332281ef2a41630a1d97c5f176ae57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd113a526899b264360eab5c68521a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff337f3c8bda1594fdc550913f4a86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672748b2a845c8cca80a0d90b39c3f8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968628603fa685ceb9c6193c89ee288c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210f4d2639b35d06bd55000f5400c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a3e17a97bbcaf4bf762ec14ee585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b9409e4b17b02edfe7aecea7516e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e1f797512eb446a1bf0ef1e6340c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b3d5f8e908b0b6774eb177c093bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a01bf3bd93a4fb8c2e661a596888308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1fb950c860fa8821ceaf6fed971e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b397a13c9025df1650488323a3e01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005a6398394fd7eb69798cbeba6515311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a9fd3a3d596238e03f7048eb0c5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160e85079c948905500e810528651a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181b36e569990842ca437fe245c52e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94ca80569f293c588ab5cee3e2281315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386a01b34b67940a2d03ef426148f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b788841b03d4ea58b943cbe17c1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc306d89ecdad95e843f0ef13116ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7f9e1f2fc0de8b749157d9bb232d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361448f79cb2e2a5dd8ce5c95e0cbcee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef56775e4d718dbfcffacb295f9c24e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383207528a18c779c817c84892fc76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd84e548cf8facaa94447bec3a6938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbeeb6cec26c239b6adee43a3f49c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e31779d14cab741d5b0015ba128cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f578d547997e7e566489e86c6e8400d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2d3237c4566460eabddaad94da3fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96cb055f2fdf0f3d0a6fd9a56785c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f6a71e72f1c5bdf3d9d53a4c09237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c3aaf4459590b2b9c2ca45ac51ae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae6cc0b8eea6f7f9c29e14b69707b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba94760bf25c25c0e9fd072a75f0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519323a92a4eb12da6afbd89728fca60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff790bc741c75c4f764b3bf29ccee2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6496abaf036874566d41a146ca36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03bf676703037d826ff623daf9415b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a7fbbcf1038c262bb1d183a8c1bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8fa27de755261c7ae6e7a4d5a3161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3482339738b976ed0357425f9bf1cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3537ff70bcca6d0bbfb2119b09fbff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d62729e9fd656439b9774c0e911ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb03d6ffe5e51df6bfdde16ee2d15d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9f929a9f0bf1f94d0299fffba97e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841436e4c5cbb45fdefc55875274b866344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a12fcc974b6ee4acc193b134fd4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c75c2b97576494b2617c34ee0d912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcaccc33f70f4fde8fb81dbadcd34c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82299c34bc642d790dfdefcd126d80ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803a509907daf6574fd18dba9c0682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d81b9977d899c3635852add768bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c671a5a6526365da3a730a22edef4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca67e3a14a9c0f968e16a3c2a58407352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9cd304de0e8a22eb01cddf7e4aea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd12b7c174ec2d7d6cd12a6327f0bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3ef817b64792960c02aa1c04ad21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f82cc520248b790f541eb51207b425356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6faf06959bc72ff1b320ef47ed203e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c7cd35d60351e6744a6fb1c49e0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1822788f48798b2e03a628d5066cdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda802f17bf9d66379b4d625b110e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd2ffa19427c3c1be7cd5c5ec7f07e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d32a6fb4eae83ad6bec3dfb8fa9950362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa17069fcd5fa40dab1854a92a2508363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce427dc54f3d1c65018647c015ed03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e42f955d15d25357e238722c73dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2fb706e28bc9b24c8a757c97e100366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad6291c50a5bd6e71f1f3cfdcbbaad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43f36484c20c3836b9e1edfb063e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0939a0a661260477e879e6494d0c1e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bb5edba939399c9642a069606a00b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305dd56c8bc561e82e80323d1bab4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c355146af4886abd4bbdea3747fb26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0aa7b56b006ece2429dfbfe72828373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d7353b030bb59226b6cf1a033e09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840d9459f4d0be21ba5caf36d21e45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dbf6838baa6ab5bd64bacf70b2425376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510bac2bfbc4eae8fe5f9f6f8b1ef07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3efeaec9d171496b04f8d0ab454472378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51239784935a0919196ff9d650a395379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e0a3acdf689c72f97d60222701af4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a34d4871087c57109d9ad75c339df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39675aaf58a5e3126b417150d24cc1a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf0d797e40be91e7d2feaae7b5b41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b4e8c468e56932fab936d0386c8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267e901973c1adc30d731cc282272b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212458a4e3d2cdf706fd90a1599fb610386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e84430cd7ab1409a6e668c82591b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c1f0a20ed982d19c7779601b21c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e49b5aa2dc6486dc31e7dcae3826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe57ad846afbdb64c85111f97b102f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbffb855c199cb821fc57a1e750e01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cb0ac26bf338b3045b6b010de93a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654ad8ce554aae47c7e5679d772967393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691241430f76c9120341db6955ff41c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be87dc5840c6ca675cff1450c7b7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b44162552e02027b199e533a42783396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158770378439cb5649c217600a95894397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f68693c4cbd7eed1d67d16447fa8b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b56e70ccea806fc283bbf5f70f6b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fdfadd646f5ec8393bf75a33794aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed60c4cc7fc5e4ffd279bddd6da60d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411899d0e60c6a9d8499b20434e9baab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4dc8ccd34d0ff8bd4db543d17291a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4435a12ee74a6cd35099ce7470c27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3d1ae7a6f7a2e65e6fa6daff3ff2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4729f22be6deda9c6ed619c73979d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca59181682c14a8c39c30ab7d37e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657341c3fab959b14c76adc279c352a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7726c1a9905f2adc5603623842122409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf57846e9a2f04953c4bfcd71932a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e314fc8e561a8996be8727369cb1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463ccb9c6a41718bc2855c4c8592ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a306cceb138396e5e0d2f757e040413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02fd5ab1396e7ab34a468161188c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383986e45b9294fb8f0ee602d431c0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27feecc87ae6c00b95838313c205f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967262ee313288e0e8cfc13dfd6c3d3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef9295966176a09ff22633534468a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fbfe05083ba966b7dc521ab9eff7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133857212b2ba7c1165a649ef186b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa357309c47db15798d2f67140b57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e81fef3d1171a355411d2238c165422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153f40f94e948dc9d852aa64d2ae1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e47700c156cc2a65ea94ead8ee81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e581de76173ba2b67120989d9145e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380191e6cb689ef3545a1de7ce1b28f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33388e4152ace13d4c1a13fd8dc2ff05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5088227b0a12be25f5d1f3fcbc505428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce71850f700147d5022f841eb4fdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397752726f329f5c1fa3bc0e72aa5ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01899fc7a2197f364d3850c1b1e05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb0dd58b2e248a54887dc6011d210432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74515569ddf93e86902b237dd3100d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f664e4f9ab71a9863633506b0eb63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7263d86b2e756cc7de87caf20663c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f889add9002f64993cd79ff99f9f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f720377abd5659e9bed2e3df7ba8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6bdc09c79995084b9e07d3faaf353438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283dc9a497ec7b0e703366a258ddde4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947b2439716136fc375efa4803502a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3093d6917b277868a5b0633858d73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3f547fa100389112653fd8d65425a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ba65a740b62cd30cc628b3c62bc35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad68d9ab059c2b4bb6005897a1d238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a373767de58e6430e9313f36cee371445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f7f9771779631a58fdfadf11864b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be427e19b4b2c87255f79bca5fdaac2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200246d980167a96838f7e19a8d1e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1b6f1e244a7cbd1685f9cf50ef39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540ae17272d7b9cabf635f7940f3a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf064c760e05d1e7a5618cc42c50e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fa7aaf8ec0191749ed7745e3e7b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beafdce629f001c31f58660c6eaab5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dfe7a40b3f607e1cb42bc22ebef0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d570ffd5f856c8e0d59a3a15c502d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349df72f0c7e70774989658b28f74cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216610175a7c81592f61afa32a6547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ce0eab8f6bfa8d24dd0631ed91fb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bdd09ea3cc13617dd97d095a8a4c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb322f217175b1171e7a3cddd08516b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297507c261a355b472c39ef77eb867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39051e4178c53f8dfe719666e6d09f86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089cb4654c9ae8e79e6cca721a79df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48bf86e80ad877c85826f1ad0368d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084209c3022b5a1515fb6ed8dc3afd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7689cedd88f0048ae880108bd5d34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc9aef536d556b4f3a21ab763fbd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c0fca42e1df108288385a9e46d445468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c539f05ef10ba8934de4d78486a96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfde4bb3ffda35bb8883ff461a951470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1426e0709821c5325f13596062be76d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41c9c6e490693050e10369b3cdce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c913ea28d1687dadad9c04bfe98e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb5688a8d1cd7afcdbfef63f86858474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f5983c96f33125eb22f15be55cd65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678baf74c7c24f99aa8229b1a7f5943476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238d3581a9415ef3d1a4ac5e43fd0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea09a229e831172fe2f9f5401fa552478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb630b873f5c9f80e4c7d3717eee7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81f2e80695c7b96fa2d9989ff0d95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b31bc5e460aaf5aa5e9ff85dba63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bcfe7fc9ecd4dc98625b6ff9bdd42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d561db82660a2a9aa92dc84b4efd0cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da881eeba9646e0252945b87e37611484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e18efd574b600814db3d116eb7618485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a937ccdbc35e7a70456fcda9a2cc927486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6d528dfba675c420c46d2609f1a09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cec6c3714e3b30f3961c06e8bd63e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284f8354a2d0f536a6aabfd71a3823489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d55b5c1a86bfe91aaeaee2f9b8350490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1767e6f1d4f9ad52d413fe6cebe9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ccec4a81d999d35c69e36ef7d7fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd23cfc66bbc51158268125ca50e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1d04cdba7d43ae3980738b8e2926494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8630a8cb307b166bd10d388f93626f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5cae9883e95cf9a0ede6b96c9819496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3ec8d3c663ed24538bba09ca9475497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f631904a18bb933d1cd657600ab65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41282cb06747a118a66b899bcb8eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ac6c9a98403e1706736045e02f5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b6443f0f2fa5261addb70174a3af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331cede6f7e63ccc750b150a3270dd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654acd9d2dd808cc205fef9bdd808ad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b737d27af0a21e11eca54e18de87fed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f2bdc1b02676d3aea692de1effc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50221a599d69d0fa9da20e5a83207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36dd52675ef4048595b547509d704507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ee45c67c7a7b1a749749e39dd698508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c50e9aa97ddb06a156b99b9e038e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a418ad7075843e691b8c014af4a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec89b4767fdb7eb74043397fccfd07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db212746074e53bedc9e696aa08e12d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c9a725290cc702dc51e82d731ab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72c2d4484f8e3e78869ee807411f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c779fe4e3eb2c0be614b454abaea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b084bf3ebf4bb27c34ec2502e48468516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26818349daf05ee94aa068a333566e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035744fa5c7c81ace41470a3b43e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff66aff6f715c676c3574b37f1fd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251a6c5a5e4f1f8a33832dcdccafbb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767befce339d572f80790b67bc6be9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c3753bae0a338f40f30717dc73e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395097f42e3755e78bd90ce53ca07af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eecb2335aba69225209ed47ca1d66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041592ac2e42e9893182416e2f14864525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5df59be3e8a1d995c5a6379e60579526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec4b2bb9c7df9b6a8152217ae62ed6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a592d52aa5f6f9a67a382c32a20e9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b802b7c376483bcf23d7fa2e5ee2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356137e6667a094f1afd8253cea27e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d43b1915bce0e8344beb18dfc208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eea635a5d313223c0d2f8b06b6fe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa32424dea7a7f56d44c0f0fb87dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c2c690365ce5d46a6574cd8e02fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d712c72ebdb5b8dc4a582ad0858cfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b7572fcee2cb6156c2b0be57f697536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3d95e377b2d7f60d9929e0277ef49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe57112c04a9057d9400add138fb2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9102df3a8d93f5f99bc25dccaeb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec3042787539744991a269ad2f611540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29d321adb990e37c45fd29cdfa32cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9d62a5aef3ecd114538a883ba0e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3f59e165a932549674b73eb7857b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ce57b53bd98661b40e0c8916fc9c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4078a74247077db8d3a0ad9873d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db8f52436a491b68faaf867c995e12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302b634e9d01ae0ed8af492bb54146547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73dd35a7610753f6f826596a4e2fa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20011e5418c058bb59072ecab82658549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d0efe05f54b02003aa342ab8f758550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe839c635cf5896441b511d943ac70a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8638eb0d627f43e8fc78ab63871af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439fd1e457cb33f256135bfe6063f1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c21f5feacbc723962b7b3aa18703554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fea45404d364e0fc7aed3105d6f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc3b5966a299bb2408b6867d823d79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808885a75a8f51f74b4b6542eaa90e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b900570a21ebd8633b9817691d48ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9950c00de4dbdc57a67b6c2d810f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041d71e616efda06ced1bcb070dc96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaefcc53a58eb04d5a6e07210875d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed48924727d45bf8a8ffaba449d571562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1988d5ffc9c6687fa0d777c9b9be1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51243d865c3fc8c86f724b9ba1a662f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f00db3658e0bfe7b06dbf83649bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720d862e5d1cb65d87fae9a7f6b372566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47ea149479cdb0f975157b12bc1ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fb0eac4a993611b2cb273eebac97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1faa3f0682d5e11af20642152c7596569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb3a0769839d839e4570ceadd07d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d161c766c589a390168906edefa8a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530cf8bb2eca3ca6782649bf7bb6900572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237c62118b8a2719970289ce10a801573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e7427122d87797111041f353b8f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7012a761915145036931544ad25d1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39044a381d9e28259b8606eec8152f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57602876da05d26748a2582bff6b3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968dfa06dd3c3db51228806aea8d55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08d3ff3b4edf5e12d752d4b0e642b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab938a72b6f0deee8f1853a0ce113ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91933bec1f608bd659a55f208ddaf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8862f5c68f5a365dd52b7b70778f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9436a9929df78a892e1b58657196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582d05607949fa672c3322a64d9942584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c76bcc43f8fd46b3d7f5f38580149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83c3b37bd2e1cee393bd4c946651a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069116d6085b2e4c782f522aedc784eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fad9748482028d8ea0700afa678ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4df48ba04794e3f66dd126a03f7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6cf1ea1fc08e06e44f6b14b5f396590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3364c7da88e68f563b3aa6e01bb25d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80ab80cc9138669f91c27a23407eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b3d971890ab2f0a553be8a4045a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b5de526569a3276e8075caf655e76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802cae710ae945be1940337e0e37fd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d0e87808a10823508ca49ea6e7616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764b7fdad8bc7cee08b74f5e894d7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189751bb0ede3e036e8b93586094306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b79fb0e79cba56369fff5b16f0ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608b1f56ef426895ef251699d12ba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ec82b0e0a8268dd4af144037d46c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb6e76e4ae7d7587833f1536030c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69b3ffc535a5bb129f52139c4fb62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fabefdcf1b9471ca01de527adde6bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c8025d3c7931328aafc09d6a98f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed9e0b839810e99f73eaf82388346606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1403656830eed738c7a4358880e9b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f19f61dddfcb12dcc81e26b20fd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ba0b208b74136b190770004b3817609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9951e7a238a23ab6185d700030d4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f98dfd0a0deba64cffcfa4f65364611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72636e3385a38ea1baa4e6404ec0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc2e86ca5f9d59e49bd747c189398613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d7e434523c25cfdd387bc3f72ea3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfcdf709a62804f7afe693ec5f1979615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a309ef0c72de7863ca2233a1142d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31df5c93a4cdaaba228785d4998f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d65675f2e413ab4b46c1c222558969618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8b5c09ec4673b160a3adfe08fd8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4861962e75568f8df2a8b392f512e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d465633a99dfa2f5ec4b940018d6c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617a11b272d52636e2cdd03b05714f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955e669d2b6cfe36e770e4422b2967623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04287a981ad4d8e0b01be66ca3d1b88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c08be2a4b5910f0f83463a18a674e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d56506f1d059b35768783d47e1593626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04d2da5dc7a40fd1ed5298f38bb33e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b7a9fd305d8f8ac035fae260ce6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703256fc0b46bbb784fddf3f48e1a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048584da382df658d69ecd97464c63e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520828b14edabe71cde090e573303853631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62505587b694140e3f0e4e02aaa6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492a6512484a741deb62d787a7ff15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1cc999d4e30552b9884c5a9707e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad961bfc278128ba8ba31273533b245635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306ec2e85d720fb552e8bce0a483f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa96e4997f66ab17866b074cfdfa47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bdc1a9536e3a7c39d855ee99c5535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76be35d9f8358e5ae7e3ab67f00dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2bb4705e39907d9a1836e6f9fe7db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c37680f3b8b9ead6d524c26600b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c680790368a4e7d1de493672d528d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e7427f6225e3367ede80392aac95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7237b96c261038a0960d3b4f8ce02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf6093ff6a64dfb4de70a58ed2aaf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128977201844abc8408583872cdea5646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>