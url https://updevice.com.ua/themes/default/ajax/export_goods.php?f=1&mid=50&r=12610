--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860336e549236763782bb183e6a8b11c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bfb4135b4f4ccf8e1195d2e8bb02d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106760627f9055834fcfe92619013c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3ef25f115c9647f409c5db9416204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2d4373812ab5940e1013708e4f575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad913c1f5160c8f06e48d7d2e7a7706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71425c33dc41b6f20832d936d4a30af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5080368de62433f919033a5186229f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f929acdffdd237435bc95b33ecee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257110ba060cc3e0c6e56858b1b76ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb62158c48ef878cf23ec9de438dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908ce059ad3d7c3360ce5600a8e47ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5901dec685327810c08a9cda526aa0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185504be2cec2ac331a15f9d938bdd3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02a8a8ff9ff45e72b94354116b08815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f95fc8cdd8602528f920df9094bb5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd566c01ab428947671a54789707617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12520a6a9ac814fc19f17142b6ac86a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780562c880d5105fefaefad9756d6afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae42f3e2f1c244503094a41dc067d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff48a79a8b39aac92e5b830eeb7dc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5dc88828aa5a9d5d79b3369c20cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec41bcd7393c0343a5cc5e32e995c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb902c02ae0d67bb21b77bea1b6c45624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfa4e1424921b55d8a9a22e6862de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633915d40b94c4b3e0fd38780bcd3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9aac40db394254b81addf14122b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf021f4e2d3983207f28cb36b21c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779e4859972cd1b414cbface91e59329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5da7008ad3419e2c4a7a9edb28f5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead7b28f5f85766af9f568bea73e8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096ef3ed23ea19b6bb16317b52afcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af34bd737df8b0c4984f8e23f832fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ca2f37fe5d3bea32461e91fd662f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc9e9eb55c22f6368c0fbe02519c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6ddc3b407c43ce394a0b5bf1c9b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247eb0fdf20978eac628b99298523d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e569419f1aa40f06d184dff3848b4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b2d908f05dcaf8ad98a895d42b3b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e132b9a496cf59832d5fd5292c30d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968b89254bfcc3d06f616c2335cf1cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd642a1300c944314a7d366399c9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0badb000aa451351481cec83bace2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27933ad1861a7c27927dbaf2e2eb88744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726837d4ed984418392953d3e740ca145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427130c444f7a37775ad993de66fe33146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a5f4ff7b105d1cc2d5928b6d416547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a5b31a8b31c3c6a756d5cdfc2920148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd596ee3f29aa75e4ce7c52a08eebf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5985ccfa4b78427d3a4a8e04e2a6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf04b597ac3b4ecc3fee1604967a1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251597da1c3d0f3551aed17635134e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0385dca6fad1f8e5f46984ff1c9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126409a2cb94f88857a94986a7bb4b4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7fcfcc182644abee244378b8790455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e444619a918164c7eb3ef20463d779356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b49f45ecdd9a0d2f4e20aeb2e0e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee91390a2f602def7560afacc33078358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e7593b7fcd9800b13661befae94c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647f3197e68dee87d144d132612f0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188fa22f6dc334d027c5d1250d8648b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c3810170ab3a793f74ce98f0bd4d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889e3391af0307ecabfcb9fdaff7c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a758578866f9e255da5409e2a94d4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f8b0ac6a65c093a383df54fc95b7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db978ec81778949549363856869464e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40cdf9825d7fdc1643e696b487e00a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa24210475c0bddc33248c29b36f64268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f710ae73f13b9c2c5cb03ceae54a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbaf44b66da9b064d1fb2ea414c4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04646f8995bb8d8d7bedb9066090ad4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84330086d58fc9f78bcc200f7054c5d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab403fbf665326ee4f07bf32ade5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f0d88a16388dac5467944f24542874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b95ae7e1095183888504443232a45975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15e8f43e6c9297e04da5fba5bc37476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e73fe11bf8d497f67651c5e4098177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc69123749078a7946ef321b22b79278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423fe82a4ff153eedc82b8583e50cb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da635a825600cbbb1f1e1d3212308bee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad18a17d7ed846478c5e753f4c5e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a4618f17e0d0cbd46ccf908bb667182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323afcb8ddb2bfb88c1ed4f81e62d26683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b52a2dbe04d2dcb29b51365248001784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b05dd7fbf63899ae264173a8e5bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189cce511fe6a5f0b886376d6efad486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25539a9e3adc4e81d2334b114e85b77587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0634505188df37d341bfb39e27bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b218d9a5e37a0aaf78df1a9b688789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b2f2f1a4559b2557d44bf166807990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ac7746442908f7874e7a99d185a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716c367c17857790977a381f609ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d8466814d8ca0fe399271028eb5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed18380ec4c5d6932aa47d89e7ce5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a619737b9125d31c501804d81cb9d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd0a85d990a687550197c39e8e90696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de992f3fc3890a9659c17796c759ee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c36486f383c1b974bb2f1426468198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a29c554dd1fa7126c2b9f5a8d272399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e401ec4abf7c50faa7d6c09bb8c184100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce063c327748f015833755ee49eb1fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b729c3a5b8f8cfe6a724ffd006288a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba06451011b77b5e40001befa9f98ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea93c0833ea59fe074b2bcb09f60e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428595d20c22d14ab539a80dfba90982105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028cdc9467eec817df820951048b41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d2464895fc1076484444495e432a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f714d6872a26a35b2854f5c2dce2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf907378d9ac87f2895bce23c051e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f778739752e15d646a19798f5d142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8573c15aaae073a4f492cdd70b00c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae61f0ecd3ac1ee8ffbc816013db8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af76649503906f9598f996818aad0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c793bc2b1d008c867dc70fea7e5187114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a0145ea3c49fc9e29ff2a2c99008115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2825a40be7b54836dc1c791ee62750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1756c60da58864a823225fe29e82e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa284a3cbdf13fba0d82af61f1d1b2c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1f128aff51603ffdfe50373fdb77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3035a56b2abb18d7af5484450650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a52eeaa5d42ffa6710eba0b07808a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea624a6c79ffec0af09b2bf1ed0a702122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781ba673e145d7f7d07da9c001f2b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed6727776abbd64765d1739bce3ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bbd8bbaa259562d90795705182f01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0d07a299289973bba3eebff2d038126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb476ba1032148b858aa793a1005ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bbd0ce50c0e7f12805576b51a4b40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b670235e3e3ca03f4b95bb7b5f827c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4972a0eb06aa4ec95c3cb658c3760130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82643d72b52c9d0276ae17d81d920c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ca6533d7f01c241342285dc1c48c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f159aa2d47214085331ce0b383aa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893a03e40f3fb1b14e82f9b7e6ec17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc73cc229901864377a1643015f26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983165214baa4d649261ea0c653b315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547af5a344cee012789767e3d58b0d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648785422c396fbfbefda798a1db2d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84678ec875d4799075bd2a6e697e1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0110e479d25f72ecf98695176a6140140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802933324560529c0e9dd316a5d79ca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e88dcee7ee94d93e3f1643e61427f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08da05f5e4e7d50b0dd8146ca22201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60149e94f2192e9942360c88f476a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699eee83f721762dbc687e8f0bff33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd1e637e41d443557ee9e654eceb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0489a45d9e04cfeac0d0a192e08641147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef224637cf09fd585129cf4aaa0045148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe91ad127e762a22debce9998a187149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579e2c2690f484e8b6d9d7946c7226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbfe97541e0b8516d23e1f3a30a41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29aa0b73d85bf738b19cfddaa5b59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d92820373b557b54adc9fe3248cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6913fb1faf95244867b7c76b3d3c3c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bd2db2e1b4516928c7c0d2cde4791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189965fae071805a84eeaee397fc21b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333828335ebdd8e8955e0a90fa893ddf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ab432fc5eada8c7bec825bf2827a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49751455a2790a72056cae2fcc899de1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01b2a8ad65a231bc6c305ebb50b97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982394323c8fc93fa18e88a12195eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042dd232b0d3008c12ba0557b83a75d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b3615c87f7df239ac1e2c8398ebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a16b830068d19b1fc458739c1ce43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a62cfed76c2c6722df646c70d54ba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be87ef7c12184f0897d509fb645ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b5fb77fef6780d084a0765c8c4bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c381687177eff4e02a025bdbf10b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a11bba40d38b6898c693b8bba55173169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b44d942bf8a4b7337930a0d4b79de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fc00c96cff5a8470630405b48409a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8eec0d0f376428a735f0b0d8a330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eba36c3be8c8b874919439f0f7a64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86353220bd4f163054c5db6597d3a750174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840be651813b3686b98d6616a58013b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fac1db3051645da794e1b2c916ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0dad09ba888a1145b2be7eebaa613177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d32c96fe60a4b47cc8553cdaa040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de522a2393f51c5d5c5043aa82827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d126f8d831a81f736a520965c5b0ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5445a0d98f2d798a1de083e3cd86eb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d56f37ea520ed8269ce3f403a9c83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e64cd584dea7d200e01f11a35ac4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf3ac013ca776b9799cc658e5fc5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586fac81aa16abac018a58415a47fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de7bd40b7cc75e61cf3aec5a313ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c462b76049498ba43ced8dded1ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66380cf02dc6fce37003bccee12a01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0edd3411eb2a7b6b8f859cce8b34e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1530d83f9d7613775e7b854463f0a64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6acccb8fc4af9983fc4d506a17217191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1ec554c3528440763ca0027d34d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdfef5d52fb76c6a266be3c36b153193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10591cf8b4420b17554073330319f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfbf231cade3ae2a2809e37da356aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d5edabc3f45913999ed628ccb4f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cdfb06b706c074720f3cae031e0b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3de94ea9a30e41bf80412b1bc6a59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856e9a15a7faef80bf4ffde868e6a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa366d2b3c741832843b85d9419c332200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190296511fe2fb3b5bf48a37293e601201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa267d40281041e52e361d6c9dbeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314b0d4fc9200c5fe6eb30cfd10f94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4e6468a667d25cf312229eae6d44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccc3624689dec9dbada77a22c3fff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9902dc760bb98983830126cf6dfd0ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e7ebc399406b016e9b5531940815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c42fc60e84297d35d843cd3c010c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434b19207bffb4ad35063b1e7d51b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d08f2bb7a5f0ca402f375130f466210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1314579d311511d60381a190e70530211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c56b37f4f0ac1aa4306e5e348bcbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaca6d18bcca81999bdfa139782c93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179c8bc653c4e60e85ec607128ba41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a575bcf216689c8f44e169571eaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1117af8306ea562af38d186182c61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b88a63ce73351c15babf819475da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b4a1c01237a0244680d8be13f0a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2406c5592d162fb1512ee01ee02a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25bbdf988132800477cb568550abb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03934a00a74d9cd91b8768e5c4c4f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd7c1e29cd06252c8d276a38d0339222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998dcf85892dd7ddee4f8c9454a0f9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7da15dbe77b32bbb41de2901eaba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8476c9c65f8a10a85bcc6ad77e744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8752eaf6b3f9ee5ed14aa95a04af6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16841de0d49d971a503ab6cccd75e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a39ea35f51522910a330594ebda1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e5bc904f6554c874b9e1ab21cbbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d079c343b5dc7d878876f5c0916fba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8c6b9bcf9357682160371cf813cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c66aaacb628754a59aca89915ef66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0759cd2390cd8c37c0566dd08f4b92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27977ebc47c9b994c27e84fa5a7dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7fc88405494ba6281a9d14e364f00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51dab4e141bb42df9672ac73626420236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43f811cc151a0e0e2cf7ef1087e528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420398b7c91a3ba7570433e2297906238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c42c95e0a1954f3ecb0f439784532b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feecf6c640cc0bdf6021e46328cd15b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb159b68ebcea431278695f2f39317241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1847dc614ac3a344751980c0c25723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb69cdfba2797b0bb205af6bcb57d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf10089a89948f1591b81e5322fcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7129ba0c88342fdb487a035415135f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e3fc0a4cf95dba389f2718d2b8e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b9bcef5602337a4e268c679470b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7d8fadfbe6fca7154c56afc23d29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e09b321c93e725059e2f181449e47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394271dd0d41356f4493dcc3f276e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf273fd4e6c2a3a7397872ec9950da75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f411cb4b0962e899f45b582d4b81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71969996f8bbf079158b1fe19ea527ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7293c1f10af8332270574909aff6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0e97542df801541cf0277c3fa09f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da638c3e62631d89fa42b7b1fc03f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733689f454545c949e18522285a45a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a2a1be8230ad124727f64ceff5eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd91bc13eac336068804e4fcbc319259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342f55da7188ff4cbb9dcea8a71921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae1e5c6d4532b42b855694d1e25bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cdbdd91b7f35f6daedcbdfa55340262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62249c1db7fc8bf253e05731f5c555263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9ec7858ec7d7d287ed5a021fdae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fb7c39a18d9761ac0a31cde68aa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3558aca5ace025599aed8084ade262266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f88353d77c808db116f0f7c553c020267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd182257632ddc60c70d0c90ba9d0ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138b54c9c5d0d875a40af9ba5cf194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3028696b0b64e9102963b759ef242c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c5783fbf1dfa70e70196af29efa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44455932ff4c2b08d2e268a68469070f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba9b425ead880349888ca8eefa9115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bde7c2e1de84b7aa6ce0a4022511c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeaec213e65a5384eb44c208d9aa4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e7e359c49c6034e3950fc88ea1d36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd18a5e477085f458835d1e585e86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c78789adc01e28f88cb7640323469278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0adc0f22291f9d98d86305b42aaa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247a9d2cdddeabf2daba2a0148fd94b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b882806062166ed6fd37be432cfff0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43e01fc1fd0a1cd6c062c60c78d25e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0edec7ef6e40be50c33db061a4c3c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006862440b24e426850229fc95318da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc50f81e84bd6ffe8f152a6e731a4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593fbb06312b511c830b47fde869a4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e810511b30ec246c8003b00f945c7ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb296f6d33fe5d293abb1955584cd94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd060222b117306ffc2d77a64dcb446289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486419887e0a847a47c18f6ac2d51b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46439a5cef63bac2c3dd510ad69a32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e51d14b15be718eedcebfc3b84b12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0e4e07c07ba5dbaf0522db719f23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9fcdc88d8190fe031c995b0d7913d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0713e0285e5ae18ee28e39f494b4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249df4f603dd31416ec9ecde6e285f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f67a0716b275d2aee2b027d138b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd25cab2eeb83e5472f91810d8110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd604c63362360a39bfed7e64a99f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421d64eb5fa82e094803e46aa93338b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48407f208caf459c63afca292bf105301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca25fcabd1d717344a7acd28f7bbe2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90f68c57c2dad9a49b9792b2a16718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a180209dfe75956c9653937e2906d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8cd24413a9ddb674b045c0d4e9adc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05e79c03e0cf7206dc89eb7d0a9e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5448318ef4617ad367fdcad1bfa69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34674d13e1d39f5da0304fe762d15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12a7f4bdce774d129fd5af32fb6fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c90019372406380aee9faa3aa334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd47cac8e4c0c63b943b4de84c195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c3f606030bacb1a3f2574aad9fe7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8678800c57252ac709ac00d20bd244313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a52dcdf5754da10360bb901614fa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620731f0029b0ce8033eb29536014f0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676958bfdf51a1d8788861533b6c090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cf4ec4ef6d57627ff6781af94c880317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e672854499084e0958725311ee98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660972f7970a4d259b85d0044e488ad3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb783e3f225db2409980e0c314df0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a6e75c942df44d9174f983cbe08f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eba5f9405837fd43dd636ce4d7687322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8503f6afeb70f8b160c5540bc97112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4a56399e2e19c5e67ab4123dfcb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e825bbfb11ea8be9f2321cf816c70f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c5a5e28541f1ee3e86804a33dbc8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ff02e4840e8538df6d2ee5162e756327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f7ddd7c4fb4b1451a7058d845fd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441e8a21f7b5bc5146ce1fdb53f919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2f41730aae329826035ae2473982330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aced28496af31efe071d66deb8d870331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f266c9618d5b53f2376bd9ea29a25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c0c4e7fc04441a86f4f119c3814d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91234f8af4584cc370ad941e80951ffa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847b79ba746aa798783e2e45a37c672335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab504fc57262acdd58ae019ecd4788336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0021105db18cf364d98bd928949ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a3fc8c7d822dc67b6cd6aa0050ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e7cd72171197086e92e577c68908d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb13f8ddbd6373ed47d436d9383f83b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f89987f6660b5e563a302f6c09c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4abdf3a06b74961ff8230e6f812d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c31b3eeaa070a289658ee550325bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027909c8ebb9cf8781d4a1d48a8c1eb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca31a5ee13ba1323adb1b389a576931345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79800c73da33307418cad6831f1e1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38750c4b265e4933eb31d6ca1d0926a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ca87d832a0455ba5f38786f36b19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f19b31bc09924491bc062051c3efd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac740d8728a756987d85abd52e0139350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17946f14e6e72b2d70525ac6140a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874a8cd137b43796af3b94fdc264f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf3ac0bc76da7803b7716903bcc012353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c32aeb6bd874840a679b2793a32d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a86c790f9bf9533cd5a100a68292b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2397186e7ecc48a3e6692538eb4f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5459d81d511766b066b147a01bf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde232793356af2913df659d64c25a77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eae2e7bbb0e64d10a886e0f5cd9d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d76c4160ac3e4bbb3a7f455c3d697360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a74b214a1c48cc1bf3c1587c913d9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a87ba3d43b0a7f05976645480aaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe917379b85b03573a1312d9034216363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6695c9af37a1f5355f16f66d072f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423cebc3b1d940662e1df7d664496f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad515dd0dd746a13cb473d5840ace20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5939e617bd84c322be4d959e85f9437367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e72bc2693e07cbfd2db0d67c32b96b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ca495674a8bba3704fc5908cc8a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2b670e883470154859aa4c9503b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d26b5a75730a87c47e12d1f67433371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbc13ee78e4ce6a3aed23ea1b4c37e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4529c35ed1382876cdee01ba3647eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7ed51c824166d8c699f688c53b34d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021026efc4512b1246c5008a2588d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfe93823797455681a1d09a328186376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0d1c595a12d4413bf5cb2dd2d4fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a6ecd8d7f39fe6d723cfa94946a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76becb6432b4192e5f4517bb9dfcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5ea97ad8bdb1b4b61717d4b4e8d40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e29ef39d5723ad595ddb5ca4dbd96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d717db45374906f67ccc975bbe8bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd17fbe5e7e6126ec646ae6636ca3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a5e14dac776ed71ab5a72d355ba75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23905255f995de3083084f6d58a6f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306308009482ae9d6be57443e909a3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd73f0a2b96711062cf3e59b6ddc3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432bb69e44c947abcaac6f5b4bf6a70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7db6ad4e3673b024cda0173c82608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4cdcd1fab6f6bf200dd3131586ae2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8595fdc72bc84ff45ac7347e8c68a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18287a1b815ebe6af4bb2da48e786db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1518c232aa8b5a829c3fba447dcdae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d6e2a28cd9ff8f178f150ad734449394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb05ba34a47fd587218258b946c6dfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e543cbf15b1a269d5beed9ecf90c44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb1157ab7285278e7455d14ec5e64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ebb7893596d08b106c8e6b4b7e202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223677238909223b0079e6f1ca9fa3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f8a9cbea70b11224b051484f1511400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3bd862dff94920530afdef406f27d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5968b65df667b8159d0a90f2e686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c03b6b4052eb89d9b6519a8a211c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a6dc88e8d3f4a6b33dce00f962677404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d46904b7b706373a5cbc5ac919e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a9a30085cc41c43926678d366a5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d7453f26c68c339a4dfe555074ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daab0a3e3ae4920715b3412cd5c6d91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506410cf15e8ae30ea07994145dc7be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82222bf708fd7769ea8b3800c45d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408166aacefd791a2770b9a07e02d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6f82c3c7dad185e63aa8133d4653412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d022e3a31391526a6d86cccf78493413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de052abcd33e1033c20775cfc7b4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff5ec10443b3081f253b6e6130d53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37484c69e2630c7703849917341a86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3104144bf344ab4c5486be66b2273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f52e867c7dfed86a4abdec76e360b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638d7872bc9f396100b554e5881f076419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288f48840279943bd5950f1b71184c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614030d8cc612a3d3a9d0a50b69acd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406e71b7a3049337ec4fc1986dc75f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7dd78563a74fbae3795fb887a5119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063be58b152f203a06c55220927c61e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d87654a8160cf4a1c84a5b2a11ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e584b087c402cf024350b58b9d3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cc9199f425a63a7c9c2765aef7e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f354da4c5aa70e11ed03918333b55c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c95fb9f0f29fb9babddcc2840dd8df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0463b11e7354fe2f8c4eedd257f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee4c7cfbd3dc71d36ca8d5330f517431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ab1a613bbbbafdf029aa1e2b98d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3adecd73bbf57769ed92f9cf87589433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dda4bb2eb0e73777a0cc1e34566711434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91affc0d616c4808c39aaf1982b25b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee025d368dd5b6242656cc09f3d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce143995443317dd376bafc27bad952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfbe953cefd125bd74d35e43760588438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb38e18f01f9b86a74327b1e6a9e65f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a2dd2833a24fa151cc9796959627440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6499cb86681e754cebc399c493e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f01b04e1e548299ce545f049d32534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b070a59904f9cfc6634c32d97ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195b1c37130899a3ac13aeb875dbcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87b3c9fbe341253b86f96515c2944445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c096521a90ac72b40b002f8ff18e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9a159a7938b47d5b2c9cadb05327447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd348e4252e1084df99779bb3a72d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca467e781b85be894fe911725c9015449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda8de6d5efdeb24a8b1e4f29359d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263846935aed561a6cce34af0a841a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb11f692b6ec345aaf4b811c97f09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d765b55296ae23973d3627893e9a90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb793b829f6deb67c3be1a6aa2759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62ad63177756d05abc161e513720c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8413d32b1bf9d127c156fbe8e644736456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e3aa1ef63cb466f92d9a6cb7df09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a7ad6c7204e32a2ed2e10a108f038458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33592561c91bdf9094f8e7c8a338a352459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df214e8069979f2a7322190390fcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff133ced72e7319517157792d2cd401461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc467bcbec1853d3d5d8d5af9dc16c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e3446ac0300640b322340bb4980c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73742a0cd61d5f5e86037585413b45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7167172493f9bf3fbf379862c83e8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273fe0bcb6226950367f99ef489b22f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045dbdf80cfae187a3224d948e61eb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278b577ace946563ad00ed62a0f3e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579c98ba007a6da07b20996a2f886e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3de9b824841c405242af3e7e5991470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f715093c5fdac4f0638552781072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424aa434311660e7cae01dcd76d34fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1de60a3fb88f845bd7de10029c24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6483d0bbcb61a7527f6293fb75fd173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0cf9bad1b0f9cc3ac262197446500475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e079b74e873b1c8e4bb625a44b38896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d1453d8454ef7a0d5357cb0b01fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9fa818c10e699b3403974a12315c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e8453c179373b70b9b24c66f498e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a4c98a1abbc86dc39c3d6fbfae71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b1144f52806dc776d43ea2500137481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1905076beefcbad4927333be201e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3f3f923e647436d378f5c9d4f817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1380a1067013e054819bce3a727ade484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57499e9fde6c63f6b7a08e0e83c37952485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a9591dccc9f561c808a84e29c9792486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398deda2f52b1929201e5c79a974bdf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8529c58bd7eab69bc6cd938422f61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebea54f0b501c7139d8bb4ca9d9487489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d56b72520bc9afaa70ec3b2c3a0399490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca5a9bcfdc26327441ffc34e361e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0dd0b987b3e19a13e3b8d21f074ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e75c36a39ea47e0a37e3278cb2ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c21a0c5e417907d276e5c2a9c52b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de142f435de24266e1572d0b9489f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968bccaabeb8a449c6d15f78e6976fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76146e07320098bffe749ec730884497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f19ae5cdd27384b5997f30fe9d36d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc7945b02629765a6d9b99ba3fa43e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307cbb49affe9e26a558b836536586500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ff58b39bd5f91e5fcadc935f03ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134df2aff8d37ce7f451a920b7ce899f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17adcfeb0fb14e927d6f82e1e1bb746503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247213e2b4d5b10ada526bbb5ec7f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6736e770c91f0488f915cdf06603505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fa536c51f28c8d58d3bbc949d45a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13671bd144e49e57ef00c35588f55c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41f4fa70f32e74606dd643a63a7017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8877b167bacbb12c15e570e9e7cbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3de59049bcf6c0161e26f3811e106510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e49cc675a79259dee252479926333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c0829cf518d140934599c38af98f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb19ab3c4666aa379b30e64b886bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecee5ac5148064180f38b37f8f45d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45327b10c5bd60d557908893ff89a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105e923675d5082f3af773f4fc1e82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b336bae79a55fc7d3c36c3ee120d08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f702a0f7f98c92b642da97ab5d4a58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2fc97e0a31aaf4848844818d7dba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53869a761de298b04e9de8e552ce2de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf31409f4f6d60c7dde9de1ace74c8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb333d4d6cfdecae9916babca81b3e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f496aa0114b1d10526f8732c877859523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2023fe6a9df953a3552cd8ad647fa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fffdd13e85ebb0a71091eafef228ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90850ff5adbdbae396e45da7512d085526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77667230b2f89e0444839db442172f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173adf22908a38c236db6eda582d67cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd4349087a5f0c6b3a75051c48080529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e9d447802531c827d0ee70f1267f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e929de99c325ea4c458bd465f140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3f831b38e04557773ef49ca64108532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538917bf8bd07ac9dc11dec5d617a693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255618d68f68303927014fc8dc4d9bcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2ff3351bf9ba0f7d8123253d530c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136466853d755dfe5a88299e53657f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6610aaad298efdce71f8d70f66d91b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e91ef06235ed1aefd72f16dfc1283538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5e4553fca0f4f567e227105e449c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5774539667657b6cfc6398cb7c4e20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d75c5a61d1a62d8f815ab1e6ddd26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7398639df54b21e6651171594afdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c9427c8beb8fd0d0d966241fcb761543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160dc4c7cf53d6caef0e74b102b7a8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350140e3617f982ff8676b251247e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806691edafe73b90996e409931ac930546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea888cecc0c60ee9d2a41a8390b042f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0927b761fee3150e752e332c1f2e86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3525bd3f77b66d06d7aada531818549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a1a630afd049fdf70083f2636fbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3ad251e296c6aea9abf31271818c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78e4188b7410ab48fa192f1f3ab1f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f07dad523ba32e7d4342bd5921773b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a99684497158b19aa270d4db7965554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f13e5d229e4b930da5cd3b017a48cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99574966ac5d11ec91ffb36f2c3df1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a05df4c99304bc322ee3d3fbda7df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994bce99746a863bdff57b97b48a70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1d18d159dd57ccea82d81c43cd01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb49c85a044efbd698ec8829a433f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d47d18a5d74fc67334d3e0e77548561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f5847940398ecb8163bf81458a5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef06990cdf8621216dc01f28507938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7c90b2b85a8f55df8156b7cfbb5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e32e0c600f2798fd8ab63fd06f18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375e2602d9fb433ba6fa42f0b28fc30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43c73e373f579a8801ca539d8ad43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a6cdcfb7e9a54972bf510e89ba70a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847404b22ee59b872712e681c214c0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3042fc1005fa8ef70add0a3d95baa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b3e97f23153ec98f6346b0fdabc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff40798329666ce5580823b990161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992203caffe097e2a4ee5c4401c0629573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199519c3b85b0adb2063c0b96b758bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac29d870ee8ba4c294b058742784d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e221d30293f611e51a3fc56654fcf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699410423a17316bd5f3e93f5636164f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f40677cf947c7388ae6b2348ffdb59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8918aadcb050e4ee78f73870564a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f51863611b4f981ebdadc14ad91f64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41dfb3e38cad0db6b5efc2d2d44363581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13514879e98ca3848d5d180bbea46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905faebb893878d1332d2ce49b40e8f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b2b0133fa945a123e261f5ff9ee7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b902ef2c5572504f51be69b0a90ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28b536ed7abc87cf72eeea2195c4a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2b845c72efb0cce8484238347a3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11db13a42dbea2beaa27f304b30f4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f316a4669a79ecf1f739ffc495e5918589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad172e2f03d352d95a18794320b963590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bafa3c5f703944ba9ab62809756c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7da312712f4aaf17afa576bd32cf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1cb3e5e1d5ae7ed46b95dee90f93b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44e81f43707afd6b9176a4411eeea7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf279b2a801376bc4af67edff29e6e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd990cd5a6a45e0eeaab1ac63533e7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef6d1fbb4b9c166643be6e1321218597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe813a76d44183a1a4e2f24fad79132598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb4202a36002001a920675116b027599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975c9a38f1faa43bb58b3d545dd37c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d671fa7deeea51e4489d61e51bd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d38cfa7cbf7484dc347ae2937bf04a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d85602c51e2d42da3262e4bedbd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133579418de1e5da4aa20559d42e475604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce28f8fc2b443b844fbb016873f7ec6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115dd937bd90fdab019afcc36074b19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f09ad8b1d986b62035afa7b56bcce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5af52939bafb0eafb290f6dff8632608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72167439b1b3e4f8f648dc588eb8ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549528b195e3e605ae099a0870b23f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca28fa1e32940ba8056c2333c2d447611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd6ee586e9cac999c0011e8908511612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c641e7b38ddd7a94a91979644eada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b98011937b4928202c8308460cfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b119658fce49bd2dd28540d928846615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8a606111c6fe6004c3de518a879c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca7a4a611aaa6a739add0c2b55e52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6496931437cb0265381f059715cbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6226e5fed59da72ab8505453b5308f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b92b0414985a786d1111137e5e327620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf000a506ee2a114a85a91a5937541621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d5a78e96677f3880ce310482dc5ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eef3ef4e82807ab6e384043920d76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d7ce571bd4d18275918113209f42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3891be16d8ff9570ccc9645ab8b6e9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c58950b5203305bde847ee13574d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f793102b3bc67dcab4004ffdf7a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ddc5af70f8c7d017baeb766baa8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f370d1e710849b62f4f92a7360455629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874dd29d06ec26aff2b002f8418091630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af4ba12dc4c95aaa668d0f72999dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de80580a40fed0db0a306bbeee8536632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a802f0de6d9c92f432c3b67a75306633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe1940f972f1c242532826228f2e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c5b28413e47dc290cf430c1d9f253635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aae2a763aeb963834317b62d8bd93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7c29768541cf04df4c720e44c3973637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dcf5b37d3cdf5e43a26f9ec3cdc20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01acee4069b0060250baa5655797487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ad16cb91f36cef7d8750d7aff804640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784381572b76c787331bda5b0db80e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd35d4c97aada789c7b04ab1aba392642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4594dfcd68e849258d2df9613733fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714d3720f9db10235f21e227b59f5e644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e61f95d1c3a3c1ee0008994e733f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a978b30bea0f7d16094d0ebd83302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b6e92f13bf17edb15b58a677d1b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5735b1ede5c341344f6df18799234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fb9c8adab0522908c79a020d801c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede26878ae602462bd275bd78c7c9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136e866fb2a09dbef392aab958e04127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e623bcb382e7561121aabe3218f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ed70c7562488ac9cfbb3a8d42c269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e38066314e85cace74752d1f26410310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49cd9b2071ddc2088240d0406eedaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8487a5021bf537b58177fd7662c0e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12842611f35d5bcf4ea3e2dc5d6c7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad6dc8cad95b69d8db2f5658c2687c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd91afb247c5bda6cc6cac7c9c8f1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d1c049e8bd33801a057f081abb9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3564aabc7fbaf737ed08305ace1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1ac575d792a9c74b86427778d7b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0865ef80ef92f6f13e012ea04f5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb82a250945ab72a8cd2c4aad33e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a476eeb13fc4173f3ad26388087c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411030527e36b98808061f978f71df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdddfa9ddcbe8f48e13215176b1b6fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6701ad61775610b688850959fdff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c12ea236820a6001128eb2cb931225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32efb339c1099e66eee141b46630726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeb758a15f59faf357207a0d0697ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72865691de57596592cc1c7372ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161215bc12ae011d9ce3aa90c4f7139729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654994af2a998baafc736ae42702f9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8b59b950f0ee0767cd98b580f4db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbfb78e55eeee6b8c3720e393102332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667dd6e5d3764184e2c3352d246c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f125d8f6809a427e0c1e07d5b4b78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc243d86ca0ab1fc583ff51b278ba835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ecac7f3c1c2951bf4cd6abf9e9f3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd750fa02a86bd76e6d8efb5ac38737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332204b0d378310e4aa4e2d3d9d99a1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4ba203e4b8c9fdfdfa99706b6b6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519303c69c281690da2a6c2591a3b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221659c878a04a3de330f736d66754541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26b0eb5242c1d888905ff1112054a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc011e794c2581b9f4d737dec97c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09f789a91d95e3ce05c6efa9d78e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6930e79d7aabdeaac469a38211ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66453fe248ab5af68997ed392cbb4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3122fbb25e084066dc72b8611ffb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe8a5a76fd743d70b250326533fad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe582701a00c694bcf13a06206cc7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a41c32417c4412d7c2c2e95b505f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7064016645289466985a2c03238f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b621a68d66a73d28674869f5ad5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ad2f78a1bdf31be3001d721d261f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa81f3e978f3b74dbda2f88a5514154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ff54e45c4d9d864e6e51dedd71df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605de736fc5423111f1609ce4fd722556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3efcf28ba0b3476a79ed16874094857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6b25de14cad4d38f470a328550e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfb8df90ebe67b493f0199dc6e11859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9bc8b8dc623328912aed22e40889c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12284e1e8b0b6b2bddd2a81420fc1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a05ea1a875f61bb00eb09fd73cf7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc204691b9fb4631893d92eba2411663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e89c667b8633e062d64c18a72f00864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c2d3314553a0f7c6f9682c8fd9dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203189d95df7ca31cea0f29c54f17c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17b73a38b1bc6e1ed1379df60aa4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d611ae08ad4e3191c2ac7e5d217a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4466db1cc1f0afffe38e6c44d92a1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48859c57bbc13821b105bd81846d4e0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c24965c8e14f6e33cdebbe38499271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305b9b422388d335481e5e3b7a23ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f44501dda682f88a7f44ef805bef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f112045582b02ef7881ef72c0748f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694417a4c2d978c521d4fef51ebc34a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faff0552d7bb3c63ec26d3663f0d2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf554b58d12e666e1c84f9a8c6f3e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ae0ee806c6e9f5d9ffd25f0610ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bacbe2d5ac6c3f379a7ac2e9a5b3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ea9794d8efdd03ccfed282c9718b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1465b11ef15187249bb763ee3447a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d037fe7efc31c74cd492c67698b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec329aafa09c86c46645abd0bbbfe1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa3834c08f30cb7b5cb8df9cd316e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248c39617f7d8d14e88483f5f87fec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672e2665428ed473ae801aee9925e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfe6df39037212b0120e5a6af607fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d135ceebaeefd2a90f10cb57614288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dff8f463ef9339c330c9e48e5414c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef92e286ac9fed48ebae1cddb1183e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73456ef944b4dea984e0e1694372b6ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82b8fb9c86fe048d62fe5edffc01492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731418d3d1a36ebb019bbfd73268153793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6cfff1b6cc17cecec67243921e6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b880a572fbe1708ec57eb97fe251f7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e24d67f5fd88d81831ba6dcae1568996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c4f508569cb5456cdfd651f0588497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cabbe976f684877845601169eb515298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a483a4825874234ee8a3c236084b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec949aa0fd0a87f80fa8fa2e0ee63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01373f92a33a4d8f51bdeebd79a2fd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8300d85ca9aed70e0894f0241e3cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78d0107a0485e553a98ee0f7eca6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77f9c76f0717c58bae3a066de8c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135227c70ba8bf8e6c1aaafd1de21e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d7f5e149e78f0141d2fc29a2a6d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0699969d9d704c5e7e996c4faf67d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f908541621d1e280b4766584e6588c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f908a5aa4996d2c53f8f018ce8ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c4209f5b7b833bab03cf1fb1bff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054469773b97174c4a5900d6b2554db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782c13af4e611d87df6305f7305e30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9227d1bff936816f520acb899f95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f421c7b149625180abfd52cc743fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653d3ec6c12e35e9b72e4085f91ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337fa9686f9c91621c95e1ca13d3eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef3c04c4100fb916a3175a4d72a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78216beaa2d5e475c9765cb3bdab213c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac5863786b7d4c497572effe52b38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542cac9c054fe0ce2f12c3d05cc63a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2800984510dc644b7db5bf4ff3cad4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949d17c03d590e3c52e2784039b795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4aeafed34799b4d773a3848d98f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5588daaa4cfe0a7a0cf3b257b84a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82896a8b8f3abbb93d752db0fb187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9efb96343c2307d8a47282580279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ddcd0017417f93e67e89029a82dd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb08b427090502f2e7e4723f57b02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1e3c3cf159fb0d1d64e83ee72356129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50a5841264cd79a39e7103cbbb522130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55899e0853885f4360c18bf93ab85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759bbe19ba8ad3a9a594952a793d951132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaec6e74b928e97f7c187c33b22822b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e4fdeff3450abe5cecc90b4424637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb85b4d33a7b382c9f72c3910dd155135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e91a1ec4d90233ba29241a5a09a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506c224eafb7c3d4d35f76bb4601cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258917d9e0eeae14cb0512aa5657df8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608c8744254f03d25ddf56eb24a9ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c91e557bbb73e76d4f4be2f049387140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d287c6d22023cf1862c58a0cc06d914141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07792d6a13ef4c7da01ab1f0f3e9918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc740afae6428852dfe1a627cf6c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdaa2a66d7acc51a7bfd6153b05c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8576f0041b4ce044f0dcdebe5f2e0d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5b50e9068ff8ba6cb4baa28f9505146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59839049d4cf6cea46522abd2f45e692147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f87097d22c46e2cba70ec49a0c0ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b5c879d95021d7274315284ef4b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe28bf91ff385aeb40e51378a88e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f8e9d22d1c881a0577d430d0a5a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e8f711379421a91df6cf495e7328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cd8247eb2b04c0ed1ee55ef1317c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b02fcf45a2e4b26690cd2f1737e0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d25603d6f2e0f4a29afc4a7ada35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f147b9cfce99e7a0bd6541a529a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0692a6f1248dc7cfe1915fa6b8e3226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f4b205f20aa95284f236b5335d74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0406ba44e9348e055135f832a171e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30a6bcc8fc7813aff1e3a426f8242160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1be6b4edc0ed4c97ededbc09d3e1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac8c3fe88b285da1bfbe48ed8ec4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d30997ae32f4b41480dfc7d9809a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062b78be67c57eb032dfc02cd7d5c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef066cfd2b9606ca7faec04bbed8bfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e1ee6ad3c801c2ea24e4011aed73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081bc7346b67929affe830df07d6ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6067ea143d9a04d26562241697d15c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d7e9d24290df86ffb5a38b5be9c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638040032cae5abed3b81c12904aa29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72c64c37657b62ac0fc6cc4953604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0aeb170b622cb321a84af75a4d09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e6c71321e8bc77d042a4552760fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1926abaca123bc205161a2c15337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f493aaf2eb81e2038eaaa2dd75fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906939c41a1e7bbea8d55cb5bb04ce6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788d47da93d2ff0c3c5d063f61c711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929219e26528e3a6a6f2079775c763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c303980a130ded74850b7baec65771179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2b973791173e48c0f7aa62505c26a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c64acca32c7d1ab1e0799cbba27e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a99f82c60f76729293a1dd54edfa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401b3a54b3a84224e46be538d78da1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e89305ffe233ca57b04851309a142184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90788191c848b7c9e855385a6e6ccb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a0645e105f7d4423a18cb6a19e2b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8602fa737a4605199f50fef4cc28c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262b07d8d89847d7a6b029cec921c7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6511e86b3b65c55c979915a9bdb4340189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b4a1a683f0bf61d01923ff9a555a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3067d4a9033a7b0d94f60c1899ec1c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91002d28e0ca7ac09f3a1ed0b93f592192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7591e9f0d5336f9a8092cc7e4735d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76233f822e6230df59da5ba890e5e7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7c74bbacc570f18cee658fd4134c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ab42b6aa67b5c4f795cfde30fb0fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1008bf6128a91e18cb4cc4d076f57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f53887cd03c702f41334b55f1c59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3bf0f83e4867f30d9df1af6c69da2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3349c41e6ccebecbbe8d8a97296e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecf5f4fccb3d93acc87192207f3f60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ed649cde0b24a63d6f28e0251f1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e9c07bd6951d81a0ffd11ee6b3d2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472e0cd74f74a0b02bc674aedbcbb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1ee1cf36ffb958bb214b03dd3e33d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30f3350fc972b7b2131558360df7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093dba7f8ebf10a6d56b4adbea0e0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac28b828b58cfcafaf688994e8464208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27e0d4612170e98aaf0a6e413469e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db25fec057dc550406de488ef0cf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31f1ff6ee55e8267a33b62f045f7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098b39897810db7aec0175e2f44b8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2333648fb9cfabcd67b46d5bc834213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba489f3c06834944da6422152e782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4270a3e76ff206decb66993d6d8ef8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45756c13512476acbbd1a3ddb591975216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38380154031c35a21cf33e5c610c1fd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41c8dbc1ed650965588c40378ad5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd73a6e6c65787a96c65455c564801219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6972f7794bf3f9f0dac7ec0b9665bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9caf8be3ac697b95e021b3c7b8188221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516329714900241ce2637d711b2c75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a7ed7a72c805134ff6696b010fcca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0cefa15e550420b3b1174ff8f4e3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983c9c8f9466701692b16bf54daf02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044d5c3c050b0f52eaf06371f7eb130226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523839ac25c55e0e59911f04dd22e1d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314079e86e829d682d2e36f3170eda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc9d50d5b1aa99a36d2d471efab6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d789aaff49e76699a78a95d06278e0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfcdc138deae360b789e5aeeed1dd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a780df1c838bc7a82419cfd42f55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2391cd1a9779eb3b697229965d87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86dc10df65bd5688c629c1e41356c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1d219e41ea6eb6f6368ff0f9d7db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6f053b458fbe3f9ad6b41ac064d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984926987ac37f0d579ba979cb9255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c041029c8f9afe1c49bcec8246ff49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feff74c3b488e9c7a086e46ce93382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa6e9c2685f332557220b14483e1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d805c787083442cc27a6787d862a89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5948fae8f6e1e829fc9e9c6aecbbb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a87ad076e0a981e50926c062f0c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4120455dc6a9e125a0896bec90287244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fcd178b3ecf468aa2af263f3836d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c469396cd2e0c7674a033f66d2b4f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ff45ec82590050cab1aba5ec3cfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf480850716afcfed4416cb13f53e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769f6dd921913b534e17d5392ae99c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d2b8cef5fd2a958dd3e8f413d4d13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012be76a172922e57afa9ef00ad5c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a73983c3ead44b1a3e66695cdbfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410664cda79e7127eda10e8944da88d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e52f841abca6c9dc35312c15e5e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e54558966a5313a88b083b7e58276255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558fe9f2114113e6aeb0b7e5e0e6ca8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579926633a57227cc721ea0ffe3d9159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977cda6bb369a350fa459ec6e1acd5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6711b3c0d651634d790d44e4c88397259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631dd1f1dfa78776017dc9a19c26602260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd54fd4867904524fb3759bc184824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5faa23bb86dd2d6828644f17e3f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b39c09e1c511e085d88d995050176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0da6077ee9a5f90b5e82f58ec4aa4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0b5ee993b3a642f140e71de7ef49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e51abbee0457eb9e720af15ed95b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a4a87a6614cfd6ed0e6958c0eadd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc70c8f6a57333b1299908d0a8f83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2551c1414f20892766a8ead49cb39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724207a3a9de72659fff051959dfd66b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67dd9e82b9aaa92b0e339cdb374768271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6bf2033921d960b66979460954af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271417ea3f6eb3cbf579e2ac2d879e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a597de571f36784ddb2fe7ec5a8cf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a07758f17bc73c8315a68723a79e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ff347c3e280b03d01229ae517346276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7bccd202f3c1e9b792d3f2bd392eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f683eefc33360f39d4b501a139711d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c390f23987f6e5ef13eaba1ee0d880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f319c49e5461eda182f7a49473bf99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb2efc8cd4d8b33cf8c461f35f685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66f770ca38e4d69ec8bba28fbfc8d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba13ef3b2e92f38f687e43d796683f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc076193ac9c835c0b994eda4ce2a31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778bf45062aabe3ca95b842b6288d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee3a63612475b98527f62baed11495286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89b49726bbe29148343d6d915caaa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd6cf2f1979b4507eb559fdcec0f54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4ae8a04b31a4a02111252b1dbe25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69f250c5898322170eb8ba01b0bc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bbc5b189f28eabe7bc653e285e4e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f2bf78d46afe537f8827e1685e73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da6542556ba6ca48c504e3ac0ce6ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af79b4976ec9c6bad18a7741fbfdf72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a78979dbac212ae1d7e62ee1adc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244a7682868721a24f87b92098bd8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be33b2064b8c703bafc6019fec01db4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4ce226f0a76037e46ff00a11a5383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab996e51874929f0bcead7e33400d54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074355a46d34112e5b7b6612e9b52e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268968f41b01af780255929a1b3cd443301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537b175fcd4c3f3111fff120ff9f2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6995f9e67bc14b3d3b01894a58c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce754ffaa6a20726393edaed9a03d13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0c628437e6ee996d83c2308ce5ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7afe65c44e09fe17e1b955260b18c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d65cbdc75ac84c856c4de5d0983c03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceaacb24162b3671478d05d3a335f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f434e7cecc82990cd3eb8a4bf1216309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71828f0dfb71853b71e82286f79745af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507933c687c796030170f8b82a166b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179430944f027b5c14ce86ac65f2296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77bceb7e7794133e630187fd29f9a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cccf6596859d63bbdb66cabab7494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5cb96a0b53b99bd8049db2e03210d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997496254787aa95538757ab3908ed7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad2021173cee273dc8f453d2a18b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe9abfd0434e004b74957b94a7de3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088467634cc63e66a36850949ef948319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411fb030c07fb3c6a917a540a433bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea5cce6b6bce207c0372333392082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120195591293c5d6384cb35a79642120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4a6a67856b9acb590adff0817296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e499083615c2fb3414532fa96ae99e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604638e4ae62571c5dfa86484a5c45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308c90ca79c15e1578c12902330be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55d4b969afe80c7698a69133cdb581327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70ecdaa7e2a8e283963db358607c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28bab37985257b6b296411c0d97fed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774baca41a4acd240096f37f29bae92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a541d2ed72bb2fe5a0133c769e2be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1799d4dc75c9af2e3ddd626d09352332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b71ab8b413151f1d020e66811665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7d2ef14133289660289f461feacf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f024fd902abac5d15c0a12cd1d10c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252912eafc8aeaf99f83f10d9837d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d263574dad2aa9704daab0089e74fde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65661b3e928452530908b106b8788ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06772fbe63f72746572910bccafe16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df4c520fb0232ace7ddc902825d11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99ce14585cedc70c19eaf6964481b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd700e6b5d20c0a9b0f3af53824c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da8e419329c58f4e2bcb346245a97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032770ced73bd7379ca55cf6eb21b6c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673455e83d1cf76c7fbf6365f2f06546345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16425919fc853d3a6f4d083c5d303346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853222054838ede0c63c9e962d1fef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2946c22980c6941da4d287366d61bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae0b7cab528fd3ae7616457445482349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813f485c2cd6c98e7c9d0d31c323a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b812b02981f04ef09ef5c6c4ffb253351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8348c066f41e4223b17139172573f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581c82666662d6a81a29bb97db0f6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac06c157297c987d01005553c244b16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a48ec5ce59b5daf6ee1a1077b282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6591b29ac64ee630a992a026c6856c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920ce840795ae4192d36928e621cad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d624343fe2354889a78a1083f607358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a361d179225a453e728c2fb4aad7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a9c6c20c29a00aa5329519113c4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e56d579a042b3d348be2d6dd5b611e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2d959b7d9731fbc36d5007650620362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27110c59192cc08d31fee9326ce991363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301f76c6759c352ab54a1f762534209364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d1c0517737e80703322dbcd82e2f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e5005b205295010512d443067e7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6bcef833b499f7984618e8f3d2af0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fadea0c7703ef5fc4e4b812e3a8940368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05cb5e06a2f34b3f2863b60055bcf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235edae49bbbfe10e26a623f2d3ac9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396465544a1e547bc10aadf5b812c4bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b78c7dfbbd72669baa64c0f0e41ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295ddb29b6f53344f3a9c38a001271373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a02745b1b50e180393b0e040deaf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735064370bc5d70c07abcc7b3864de42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c95b53e3a634475fc95550b73c7625376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245cf492862cdd405c22ecd59e63a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc22678d3b09809a8a5d702361af37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db315be653888a1cde730be563570515379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f720722d0246e7d2fee48600cfeb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272c52af9d5bf8bddac15c9f97b2e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4325727ef6bb7fff4ba34518173397382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b09a8b064b4e2b857327ce03bcb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a234c44340bc041293ba749656abf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810c240a9956a3890c4a559fe784873385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5f9c9d4daa4ec482343344acc71a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3e169c3c64c914e455c5f1e06c14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a370fcd3f249349d410379fd23a381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f0b0e93218bccbb79aee561e74c69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a68ee14df8e1ada9200e88cf3df65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4ab749f1df0236cbdaf42a5926e03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e05d8a28a21f0dc7677912221e467392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ca9b21999a5e87e0d38a1080f187393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9856ac7456eb5bdf4d858df91f6604394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d16cddb7476855915c8b29e20f55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01214090c2b7f72caac0510b4be16b48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8401f110979541ba9aa1bd6c0d92d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd63db243ba24f6d55ddfde1fc93de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02e7ce6eaffc121b61fad27b5f5d22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11d52a5632a418e729d3ff25c77ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c7b3c2cd6aeb6b923b47ab4a84d40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac35e999d4ec798c6cc23a4a1d2614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863ac6dcd48499215d739a6e7ae499403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e57c89cfa6de130455eb828044588404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ed7a5c362dfa9b02a93196a34bdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6d56149a875dc1495d4931c84bd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b5987168f76214bb7f537866efca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f60b1fff487ff9523bd29d08f32c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d1b443a878547fbcd5bfe276fbe21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0acf3f34e874e462dac377d96039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27e12f509d25d9aaae4d78dce15ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e713f90536e6c99656ae2863c523412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd01760cf2c57234c40e70cb17c217413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a0fdb909f865d8d31fa44b82d5d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0c54043aa114537fd2f2f3c50722415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508ad807f4bcceaa1f80c8f89f2552416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1e57ed99ff7ac3f6bdf3ee89fe7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc4a2877195b68ce497aa46766b2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf563a55dc1c7d8dd6a29112db456419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a84ee2b368bd38c0b1409a30050b8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c39ad03d68997989a5f2b008b601421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e22bb681beaaa0ef2a0adf6120d31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b3a2f2b9860c155f7229ff508688423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3209f306ac9060307371116cd16e65a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1471df7d6fb632350f0bad0f25b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c63c9cc1d17218567f6827f4b339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ac3801e4cd078afaffa1d1d0c50d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba62c8437fdc0248fbe81a4e8ae69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47abfacf73deebb499cb5acd08c4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83777a1e8ba51fb93ca082ae09f00d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea11338245b09c0f48cb9291560423431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c333cf7c49de6876883e3b57475fb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15dcf0644c213dd6e940c77c40197433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007bb1e70ae897ff52bd8a7fc8a5dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27374f674c1b07deca6475423ee211435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcfed4d3cdfbff9a4cfed8c3c08d1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b774d93403557e4387b3bfae8f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e20ec711bb7083a8cd65468d4e9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de53b053c183e6f1d624394588304439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d87693c1e38f4e97da0defe953f1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd95bbac0340187011d4797bfa20c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba3845756e5a43230a45adbdfe22e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410bacd7d81628740e6011a7a409582443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0f276ed21ff292c5694effe50412444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250b33cbadcec9f062a7da022340fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da275476951f42bc339f44567f8f813446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b0c74298a861139cd9ccaf63132a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae096476c2b0fdd34e22849938bb60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8fa1d79d9b891774604fdcbc7573d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84b9edc09a79ac3e73266cf9d7939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f8b88df4597f18c835dfcacf02918451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf8112cde4264e7522c6b23c10606f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ed2e4ed4652f72f46e2219e3bc49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae1391a07422d40ccbcfe5aefb30b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c362ef0009e54eb814b097724bb93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e828eec44dfb64ffa558133116c2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49f71cd52b886d7d597f9a31e32fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb2a7e3dd5afb2cb7eb3111818ce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc3e7c9c1f29ab5b934d2eefc890f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797c4ac092588f345cab3b1ffa57eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe04c615a3299dc7775541b71d7849461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97d064fa370de04fbb796eb350e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd27d1a2a832b82b1c912f82ed38f3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e205851ef2ff7beaec165c2fdea506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb438e2d4fc852416318c5dff3648c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab377687c8dd7c15ebe20d727c012b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b8c8d7045481acbc009f273a13fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a0848df8b476ad8de576ef575c59c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a6d7f55a63757f4a85bcd3743960469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac076e526276beca79bce60b10d77f22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb36d244206d3dc9951ded60c553fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107b8147b0e483a9b8b8d4060cf7cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c86dbffe9098dde79a7738534bff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2b2322612f615e78f903ea4dbb3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3c66a6ca7e2d40794c09a9e34be8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a0f3f0dcc924dbfe7bc3ae20250eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c444523995c710d40ae3a8063f0049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446391d0fad18a223cd21d6b81747c66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b083e7ecc3d81eb7ab0fefdf5a258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f933009b612ea73ea2a29dc960b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3320caf78054e4a3f4f1d984cd7f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d706d3f155a3d7d25efabd531fd58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110440246478df338639f9724c3e58be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61416d4ae7e639770fc43cedf502bf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b60dd1d96c76c3ff676d1b5e887c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de38b1a5a4bee067e2812cbc86de69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd77c64ea36479198fc0b63f3e20657487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bd6f2381243d5cc290398ea82456d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f34555538e4d82b584544dbea0c41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98125fba4ff3b325699f3443fa591490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeafe0332aa065fb97d4dd90e13948491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee83b350288baca10163092c26688492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a7ca43dffcce873ddd5b6959e5863493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc94fdbcf14d685f6a48549d01f4b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa18cfd6e03f42b25c644f5ea3aa26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507790315c160abf96210b1ea3a189e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3bdea8a07866e52ee85b3b8fdf19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e781a981665bcd4affbcbe73f974e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858eefb6e9db3906048fd24d8d7e212499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ee9a1752a67d0b8a470e656c1c77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e38cdee836809a68ab6d1f099197501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e1ed519715754d6dabf7099f34ac2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c7569d6c65a515693c053152c022a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2fd7f1219efe7f619fed503d8a440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3b6eb838951c2fe4413c60adbc1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ffc4addf25955d512a16abcb703d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c9a0549b2c7ace6e80643c4f2b95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bb9f8cff41393d7a6940e842fc4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e47cddb9d281f4d30f9982afbd0db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988b2decd5fb89eb570fc06823d28d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989185b6f2560675152c66627ae38d68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588e9b868843e4ad45b84e0ea929c06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ce2cea28f26099c46bbfab6d2f1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cadf3b2da8a3b992744f22f2a175d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827cb320d372b54d265ab468fa77054515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e8e9ba18d84ca7c0ffbaaa320b10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8b802589a79d06dc251739d28e7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681163a22b2b6281b20f2210dfb3d70f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca08b438f4b77c02bed173c26cbbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f772c4dba064cd61f28a9f3dc0fc625520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e47367526ed575dbc308e7bfec56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbea23ab09405ea5b818cc951f6e17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc83ab5d0ae0b45e147ab82f3386f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933944011b72d1930965bc53a290b4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29c1fceafc320d839c173bcc4b91d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e16313ea3495ea9c85b9b6c0fb42b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6864da35c891ef856c477cea568f93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec190501fc5aa3c100c9897b6c6015528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f2f5ef6484a09e80dba306df0426529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c904c3e9f7aa17bcec41e12e9e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf589dca51e0b257bd23676ea91aa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494df9feaf37859ebec1f3440ac0234532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e895a5b287e36ffd2d7eade931da5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c08fe329286894b638f9d69461fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd15add70838e0609a6233a0febd03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89241304b5f415cd91fc484c1375c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2f70441e9f04f88715349fccb329537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f0e79252275e1dc13c75466b03548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687641050294dcc8fce74273ad2bfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb09cffb0a8fc94f1bd226279a6dc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd05852218ca79282f59e26f627b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4fdaeb6fb840a32f1787dc4f23e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64fd7ded0ad56734e666ea18cd187543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f74b04aeb8728216b20c5199e7b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019fb747a580eeded570f0214b06c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee245730f7ff430e2636bf2302f751d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3f1044ff57040ff692788294ed5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270b3cb562a548d9e2640770344edd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef675691c139d69404f07f279529e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328877431d29fddf3a24a58153c7c3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d743e8393c4564a407f5eb88ffa5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c50f87f6d644722ecae91e8c5c69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e937c111a5b4e398ef5efa5d4618f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff34525ff1ead4214e190ade603da8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97afa59dfdd3d63ff6e9adbd07ccd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b2e432db3b0e190e81685010f219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49498d1d253f049540eba307760688c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533df230a8d5ad0ecf0757a7c2e2fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281b193d8d30850c7f769ab9230b0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6c622a457981ebbcc1424529bf7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017664d4f7b2505ffe54c291b3ed4aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd738faf87ad1079008c26bc56ccf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd360c497a62a0bec337b993db0cd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df116996b1b30246388cb4f47b23b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c00ac4d5e48e0a1ba86adfb723a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cce3d62336c3f5b3754547fbd8440566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4522811656b5a12d489a4421cdf12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b443b5a1d6a08a35b58f975102e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fbb7640fe19c4f174d0e3b8ac1c6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8fcf749da8b5deb661b4d167c319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aeb7bf41cccb8bb6c0747c6426fe1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db4087265de0b11601f5d67a27b49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a46611cfedccefae1ba518891573573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50203a8e464623bd3362b9bf0f650d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac478042715d7a07cc829b85e95c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf0d560d4dbadd7d4327be056e0a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d38f147d0e12e7c3490e1c0a5be7e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142754be1a56fd5fce2f22113112d5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b00d75c10fb9fb3d2a915488b2cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657e6079d18547554323dd4b5f1eb2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81a3932c80963985036fa3007d188581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca2a494591460e801fed99d10782e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762619041b1a3d5d994e924ab26512b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6143fbfc5db774429fd2940e3250c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49344edb10f75b18b1725b25e8f97fe3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c881aa66835e4a974a1a9aaa314d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ef67066da68784434f99f238f72f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8539546f6ddb500dc810e3c9bc0c56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c6a4e417c27cd6009c9f861163419589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f01eb7de1418c96c479eb9b3ec911a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00cd6a2c8de0b0e656e03eaf12c414591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015cccfd87fdca146fe794794ea8fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf1572bb3d23be2c814ed5ab1b78d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cded2d20f3465874059d6e3f1cbb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e046e8ebb44626b40b0aa77295555595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1fc39aa00497dd597a44fdd16972f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948743d7e24051478e7157747b913c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782451b195e7c0e4efeb782bb2e6ad9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a6ab48d883fd6008c1e4b38d0b11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b87b68d26d2abac16a13a48c0c4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a666f3fb20e35d500412e38d2a1a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26ff4762c794d38244d0a78baafbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81115d49d08a1d8771d2dee632ae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eee9cabccf53169fc234cf4d8ce43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b372d882075f52b8a5c1658fab2eac3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886149b7900ec9f77a702f29790fec45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed7dcf638fa6c6d3702b97bfb038f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d6e45eb5d2c12ff292ed3544db5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ad5e5b1a0bc060018d3af4ca25f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673e8381e065d02eaaddcdf46311d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd32ffcc2e49a11b72770f30dafed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a78b0b45ced8cda2dd2f91e0b8e04a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e6bcfae3fcc345ee81995487e285613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b56b7650104d48b01b5e0a5244c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e0751925a06ea9bd8752e4d9e60a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9b7c7761f97d4169afaa8cefc805616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b1b1b7839d0a90c581ee7ee37029d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49021d114d74c4f302e3cb442cd8a18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca4ea17c845d854adad49a3d2b866619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270b6c203db2a3a174c8142d641339620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39574f5b411c9161abb96bc2ca50a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd04a16584339544b28ffe96c55b3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584fa61e05c55dd7fd49f3970e77a9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7cde743ec8da3e8c466b0c86f960624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf13d15746ac1fd30afe27399ed512625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee465e7e864d4884b7886ece8a4825626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce5256da997982e4a0181a5cf6865627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c35d2a30c94c83137b94c1b76d436628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29903fdcdefb4bdb10aa1b5a53a83f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11032e9fc4e23f65f4e3d840c1ad92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d221aaf63e372c338695e121aaef57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9956e19e1ba6a9dcf0d211ced2ca9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa4c95e1b29ffe70d9d77601715e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94b999deb32672087481f711b8ee4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c63ee13feac467769aa51a1dca519635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9bceb1f54998abbd8bd5bfd72cbb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d25a0559777608bc6638f5b0c98e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa6487147e0002f4df58f39ce3586638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2d0ffc0e3578c4444da8081a5cc79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765c2acca940fd85563607095ce6712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b0ecfb8ccae97e5a999758eb2d2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bde42c7bac45a96bf90e17155a18e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7fee0ec119ef7d64db93085a2914a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d19a7288c5b3a3a5d2edebe2bf1b644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>