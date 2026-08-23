--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2341,51 +2341,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb762917113d7197f265b946c723b6051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5275153a91f06829dc4c64e129512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da1d0512e12dec9e6b6854763517173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc74a4cc2b7fe40439acec0415ffca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3019260dd81796eb22366963addc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98225c2d362b804603580cef001d3f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a1628617e1db4540bdc6c8b7369d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7420f517f471ef731480803135a4088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01797a0892f39d704559ad4217fc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63e099faa62c2570c2a279c4615f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b85a22c0b2f5ab2aaef7d9aac90ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a8eea5c3cfbad06e5029bccfe33712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e19039711ad3282fe9b0ab4b12f1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb317af85a0a4ba33afb6087a9c81ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0803ea6314b77ed203e071667f613815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9074193ef771baaa8d764bd97424716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6aefabcf42f3f6ae6cb9d47a7ec2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d006a9a832ac2d05e936728881a16618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed76f56e9adf1ad4425149bc3bc409b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec55776d7bd5883b78efa0e12ae92520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15291a6e1697567671682502a91e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891287cf090dde727638211ef0489022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174fd4531ece58dfbc29a1d3ab8a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954991933dcb6b3652f24481c07d9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9994f1949a9b3d73a0444a1209a2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c1a7deba5eba199348a3cb04bb7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b47024bf6037953727067d7603a6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95c6a8e8cba6f0612b9a235d5f21228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead249d090fe46d55df3fb29b4998a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdebffd49024e8f6645337fc412946e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde72db560405784e44de761cd602f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf33659e4749aeb38a89a6c4ee952eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8754bf8951c06073844ad879785b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f125686f016d6c1f1b7a350217c4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6742b9ae8ce3c6b38c2b3331ab09b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fa9c85ac5cb14af763240c0caf2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d25a693cf59bd9b72d3de9c72db9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7552adde9e4c1f1685215c1879ba8e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b731e76142def19eca4e32c4474a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446226e7a5323536b8441ae3da9e082040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f880887e0586793bad30793ca0b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6794838f537fb443730f588979ccd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001652afd66d5eb4544719a2a0804fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdf5b48a910cb5a9ae13d3c1ad91b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b88e6f9fd7e738455a600c94765d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a6b8097bff85dde8bec47461c5f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf6e52012e642041acf5b39ab85fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558738becafa2d00571102b6f35b2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614a76a9273e348c5091d9f429352a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8b473bdc63b7abe4e7413b41a10f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff19d11b7ab838e54493e5d8eb19f1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3186c1049b295ad50c466ac04ad96952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda3e01a30297dabf7454cfd5930f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48dc35eb4bda39cd2c382a10fc826d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e0c9609cfc5e44cb0935f084ac1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be45ba1b2a5feb3e1e5b902138773756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019edf7ae89604c372d3301571b355257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd5e2887791591b9e2ed65ec1ab3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cffa5e8dbbe738a9a20f1ed9ee173959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689cd9166d320c94d54124a1be8dab660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e05ba5eb7c9e6da3f0ecd23c8824c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498d10f49add50b9116984d66356ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2050ae801f00bcdb7aa24c2a3aafa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0b104e0fe7b02945b2478f8229b1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb4ceab8587b3359a96f901effedec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ea7a2b711daa73042c901d16fcc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822b9202f8536449f026a04c1e58cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88617e2e26835a425fa982d5183b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a3b5bee2e00f5ac9d21322f3957969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f6dec1315a255aaea3bfca02f1ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160298bf034c80ce8e71c0b6b84e63471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88931467c7f5ebad64ade9f6d4d34bb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797658656c1a7140ff341522a107a1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b7cfdcdeb2fcbbacc60eafc5d67674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd138b7014a01137b5d5f03b9527475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db784f85b9a5503f93a14b5b91e4c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400f97424bbb3663dc3880433a1de177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7eedbbf655ed791395f7461391af578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8ac08ff1cbd5ca027313db28ac3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2324aa8161d0b9a0109ab37e0542880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1560732ef130b35e29e1ea783e68481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3d4dc1d20bb40a16fe38b11a1fff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a798f980e253439cad75624b8d3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935e7decd441ddbb7965d18373fed6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6239f2f88d0a7f1eed8376715a2d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0fe8b2ce40234e0e4529df0c966786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb772a8edf8e38249bb1dcbe5064b91a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9793dbfe80625019b4ed0210fcbf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2570ba02555d85e1eacc1249fec7df889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c4df2c586146cbd1bc568331669be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef884a750a9b5154c2432b4af850b39991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c733748736ded807c0c1775328adf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2013a4cb38044c2117789a12803daa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b6a1e7f8b5166d30db9d6ebf373d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522479e310ab49860b4dde435cf3a61695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece91330cd1480b4dfee55a69a267b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379df43fbd6a42eaf9b71468efb854897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e75e77b042d9fd7d06d9961bb158198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfa9ddd48e370333aa20efc79f78499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39242895667ee7f57938c4c88ab524100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11dd56848577d683e5f78762aa923a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaaf941d6ef3266036cf7e6b87dbee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46049dd7c0d84347dfe573202478e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcede6834ccab9163eb4ffba657ae3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee3d08edd8fb0e4cef5bcb3767348d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dcaaeb59c35ba7f5c1da916f62f89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683fcfd6c964b40eeed483627f32f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd9c12a10e6e22e89188dff7a950c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374772a9e5620b385eb034d8bc441f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede537a6620305f7b4019e4b9dc969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d521dc53fbcb3f7f87988acc7b6828b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50852d3cae37818dfcabc0b48b7678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989449bf1be7f14ecc932d0fe1a8b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc66d67981beed1289b55543f5753114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c1b1197172084ba8322d97c8b8cef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7487b4ccf1966c400a20523ecda51b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23354be4c0b4387220f01d4d9378f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8576f3cc7be4f290db7dc841e153c22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07415aa69ddaabb3ac8fa97a405c540f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf66c6ed36988a1708676658c846b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85e145c2dd6a47ce6c2642ddd09b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c64cd0d329068e65331da97c9dcf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a03224191b5f0731e7197ff27cfd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1d862fbc102fa8a6bb04480f4100124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc9398ef4bd951cc14f398e56a4dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0a65163d3edf2a47117c9dd4a0007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac694c0887059f64a9946b8417244d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e448c21c6a92c9b49dd27ad949b38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5daf684b357baf96d23f9030f47a64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279975e014b478e9faf9cf2e5e167e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f815ab52abcba5d56ed5462124f56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc3cc6deccbab0228801d5e8ac126132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb301775627798cf04c66a313fc721d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4abd8dcc294b847166dd480070fcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abb986e811c7b99d4f6d35cd0be0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ffd8399a8df45c0bf89dcb57a6a3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b7963b36aae5f0fe5260eb36d2ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e069202d494afc78ed8be8f43dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d76e2272db74105525a4ba7cc6f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2449e76ab5cf0e7cb284166c0b376e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a0783c179b70f1c86887047726465141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa37be7d0f4f342acc45ee8025643a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e067963fb111c110aa273ce901c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4780deb3030401473e638389cf635ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692998e729bac3cfe44a251645c23452145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d41d5494df689d9ba15ad46c577b00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278678ee30d544901e1603b6ea3114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb96f50d9288560f0475f05401e0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d2297b6f7e5bb06b833ec406aace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735599a4d1973ed94b00f00a3188d981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505703e87e7b43d822c2ddbffb00a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5632ffd55dfd26a000f55b731ada2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087674317d196a25c9e7bcff0b8dc54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bbdd4e2f5f6f0fe81fde166115017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b5652d6f625d22fc0c86d9c7437ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf3d36e2d69e790efaa69cc54e822156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519520b2876504d778cc703c321d4b8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d98a1f91fb6b3d1054646fc87344158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c331664eb1692a7216afda3e55cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966aca5ee105f5d26b79b92553d81c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2c8dc7323f7b1e1dc2aee68cdd60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81de220549a965e0e68c5cfd0be62d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e13f2787f70694048ab8cef1eb43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967e8429515510db103845dfb3367e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6388a72b4bbfb1881466cb5ed688a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30487532336ae552e43c7e9d3be02b1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd33328a2e6b30f1713cdea65a16c92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524593b91fe1136b5f40a84faca5bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dfb05e1391f4b3ece48f3a15b08e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182da4a0dfc4ce78886eb802cb87d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852fdb8f971abcb0ffbab5269dc6c7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb37f320e683e513b52c517c5502ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbfe64dc4b6c72a8c673af154a4dc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f95646ce82f23cf66a207f2fc3733174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130c955564bb09cd85af5279879272175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03f9e169ccc409922e54013540a27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f2c5994c26e000b4f11c4700a471177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5f01e8e4c9548b60db397f95067e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b680f1a972e2284a31bab1154251cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c498013e12fb5ac8f2dc36f2ff049180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec19d8e721edf2c0c4324279a171b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4985bf6f6ca353bccc113641b0fbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95ece5d3a05e13f6c8fccb4737f51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e81717c3de839a35e73d2fec7a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0e648279d9041615df213d16b24f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e381ba173825544ec06a7c5113c8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d265c64c692c1a1eef6d7ac197a169187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767b220978f4ed1488666d66bcc0a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea1ef99d01e0e3533775180a4b4fd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89cef8a859b8d07cdb704129338f4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667bad5d36e7985c10d7f7f35e1ee4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a379671de52d58f2da47da974db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ce28dbfb0084630433835813d544e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1150a578deb969a2073ee3cd8c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046194ec6e9dc550b83cab527d04eca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8612dcc046820fe52a249a7e5df3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7f0776e0e95aa048e2b51e55d6bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bbf98ccd6c06b66cb260baca8414e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6314e446c72a89671e3adc42eff7e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591caa4def4bced54098c0556be48eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357fdfd65f75249c4bb4f24ec33e69f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0458f2394eb739c609d07b1b331fc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adea989687653ea94de4acd740af44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c18f18255dda2860ca681b6111f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0fe87ed4b98c14397982a6ec89224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b9ae301fa0ed04f2ec595b1b24b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1fcedfecf15a1e046d2aab261c64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b51f14f3a1f3cf0c3359ef848461b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba097fb1a7bb86b2fe913214e2ba1354209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb85b5fce926a02cafbf47eae7b12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00430234ef04f50b0540ec46de5b198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a8475b5fb4628955d982912ede801212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322da43ad3269f3c7c022134a085155213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc7c60df011f7896ef44f67445b4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280d334bc3b44e4d9910d63c119f8b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed4550afaa33d7c47c1dc931b365b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97478c1a44711aff3327a66b5dcd7096217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c04a49f482bb33937a7fcd4d1ad19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f7661784aef0286653eeea4569779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd5f7b5954cddcfeb0a08f3180170b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336b104fa6a7ca0ccb455d5d3ae4e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb25d207dd2f5d37bee2a1269d964222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052d9bb7d3158c2335cd167ab060701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa7809ff9a8eea6707399a0e6f357224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a633f254ab220f2476b17c5b648d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe4a357acb67c8808517d51271eda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65290fe45bb22dc587a7dcc6d60219227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e898baedaf80e6ee20abd4fe1ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6a860dfe2d96e13db360640061a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a50bde1c075ded3c5d07b44d95b91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349fd6bb728720fc9968a778a2f540a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be35d468707068b11b67a819a78da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec22e225952a93e3ec678dfff9049b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c46aea0e7792539264b2e526bb466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5018ef64969f9bafee18f0d622f5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e9eacfae257d97bb550b02a14d99f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcadecaaa31acf99adfe63862b64a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45260768ad72c231cfb54717ce60f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa8cb0346e75b163d4e879630fa4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0224482b03fab01437bca3bb59282f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf49b77707755ce29b403208481ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2499de6dc5e34b7c34ffbcba2c875242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9bb583c565fb05941c48025466e0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236040b0779cadb200f045baeb6f85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadec3d0ab03b4958e033af935f37483245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696cfb23d8eb70053a30c8445ae0093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10271fc47c8a0d072349c7ec3c70f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eddba96e0357994b593664862a850248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03316ddb55d4ce4f70672595642785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063509acdd91327d95feafaad0b09664250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a97c7ca94cf7d705e347283b0be3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79aff5bd3407b11b604b64375e86d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08c5ef582527414b054e7b85815856253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff49aeb5405567d9bbaa992819f0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585240740cfd27ae38194f37dd078c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51909ffe814f5bbdc4ee2150f51919256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e0cc040c94feb4353ae7a26c56dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a4e9deeca410d96cec3d973510b38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3ca9e9a6ed4e4cc92375c5b56a8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7b09553a6d1154a96983bceea478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec195bd741167eac13ee5d6679ebb0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d4acb2373f52ac1104d62729bf99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb90ed46fb6144be3d4073ff412904263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb1043780fc808d758c1fb62e49a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812479af829611d2b7df4b1696980e1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98addb80ddfcfc73a11433cc31fed0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08f9f2ddf6818b00d18abf0488a66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2c221169dcd460d7da34bb51e5bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b46dcdd3dea2c276e2b6a66a59dfb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8edb9d4ba55c088c3e79b2b18db3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed67e17381f32300e4e60426e357f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b62e5ad43307986ee3dd8317fd01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c82cba9e69725a03dcd8461f697c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1bfa1f83537feb11eef323edf3798274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893242a5daaa083743e9771c3ced785275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af6b1465c18cf484813362edd6c13a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5338c4d5fd0c942d95d9547a1fd4c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd445dd8bc75ce4afddc51c875e6ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601768ee31a8755ae965a4736a0f963f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9dd3c252139071c97bd7740e9617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d66196748b13471dc12bedf3ea16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c81dd5cddaa9c9fd998a773ed35550282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f7fdd6ca8c201779c9dc578c9fde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4074384be1f35a0fbb46415e537e20c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d8807f73d83c60811b26c755ea6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d30ec7222ac219a8cb85c490d5704286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de21a11b3b0df6c6afdc33e175b9702287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e443c9344125846f0a756cde48f320c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32309571714aac7a89badc5d5fefc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028883dff0369ceff9da57f1494910290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a270e487d04cfb252a3ecc3459ca47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4747f396da6f9896f9b354a6ab4500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3664f3abdf662326272bf3619b203293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6703f5393258b567e4f1b1cf1154b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede82c9ad70081c98ccc35efb2a16031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694fe64006cfa13a297e96bcb7132d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d0d0d813e6d5cce335840b61277e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c2b992e3d4c38f4154cf14567c3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68d18fe5c5aa544fafed7f580096c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7aba42b895e7a37e910a46ac2553d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cd7c05cfe6cc28bb1e890233dbd23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb34b2b5f251a3f157481634534ad7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139687b8e5e2256d9aec1d5ce4cadca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e2756ede0d8a4df7f2b6729e61048304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8b992fcf6266744592656fd1dbe1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc2d1b7351f65adb1d6744b0e8ce65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9451870a08d60a24545e0aa7ec97e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabed2315998723b88c88d28a8154c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd8ab3e7bed04d1426fbd627951e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9b355981b5f0f3aecaba18c54189e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a460b058d355880b874cc3763a71d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ecf6ba17c3d521efcd981266e1bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b3a808ecd6c4f29aae5bc2b05bee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2323954419d941178fc02c860ef9f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47f98430dcad21b0bdabad174dfe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc60dc816b83d9a31048463ed0fcc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0b23e7264b88c5fea3a963a38d7d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ef7214daf72340c288fd6f01bd2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b78aa497dc7bfc5a40b1e210a651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952861f112662e434580ff49d34af5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732459ad6c53d0b5a61ac3b10d42992321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e903b2a972144f389be580dd4019b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d0daaed53f9de48209a153fbecf6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a7c95fb80773ddebe7d04aa92364324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ddc60c45e8684eb2cbb76556750a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4cbb08ed530ab2979fc0fe8ec56e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e3feb43fef7d2fa74ac26db0f045327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ef8c5f1bec4646bdf81b6584d820e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42da8d61ff7e53dfc98f1903be266a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfcc53072505d21fd305170f20a7ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46e66ae25a6e98c47f4b2bb90f2c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3071f03ab1d54d87895d9c2d49d73a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d137a0912b7b5ada471654ff89fac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ddc648f84a0cd8e69787ca1d6a25a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c32fa9a3f8b3d626c8fcdc8f2bd899335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af4f9df5e29375f121b993c41cbdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903be87e571f9d9aa35fd9c44c2fd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90c7f9560a8ae87c04e3ba5ddf4cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b29de3727c8272a41be352097b1e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac355448fc195fbbe880c974c979b82e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf816379a0cf3be70bd916b10871b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116faa1f511b83056d14412d5068e9ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0203c6aae4a7a0b0f3e92075ab948f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ece17e536dcb656d69c16fab7d5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b740a501a014eb24d751f66bf593345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba7ce50ffcc8265b9277269a1c906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5f00a305e8e933d9285e821bbcbde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552f7bd97a329a7e113ef29e0a1fa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefbd805641352692710c8682aaf287349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842257f050697b49bdc074d97f92b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25af7f621cba215507678e4270427b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195c13a5a5cb5c0e7edbe8b5d42c06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc385f0d717d6105b1bfe1ce5db686353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac534938a5b77e0a911a5721c5c95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585856d6c4ea711e46d0cad9e901a2e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f161f9ec66755b50dcf1df14e8dc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674da23bcf31865dc8fa41298d72b88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e55b9e41db959be9abac8c81dbd0a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55b410038fd7961e33205f7151bfb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adcc63c2b6b94cb1996eb2f8bf66c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07386b0966547b7ee113fa1a07fd836d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e78d62290981bd5ec5928c0385b5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f57796022015bbd098afb49f9abdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3590ce25f6fa814136831aeb58db1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224cbc643f8ac12a87da56ca29c8c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772ea429e4b40bc6414962296d29e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbcf8fba60f44e5feddfcc23bf64c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27c79b09a5d7283fa07d3aa6aae3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed417ba1a5b4d64b47471409e74e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3bc823cdfc99b56d1b13463c76338370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029affb8cc0184ed95315207efa869c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a02773171db9ddf9927a4cfb777ad8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ab4a104cd7ca29ab37b764444dd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff3f84857226109eb56cac1dd99c6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9da0e5393bf077c19e5a70bc4b1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05062bfa5484e168549526a12069b1d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9af2000bd05381b2893a94f38e73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4df7e96c953dbea80a70c16c3acf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc00ce69a5eab71bb3432c7f77d05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736e22f3c28180fc76c30c7ac29da0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d0821a59aa11792b6d55e8a644319381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f301fad4708f33380b64f862507428382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511550f30cf4f3a076d938dda83bb168383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326ca736c62f30c0368456c72f1ca8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69a1454acd2d0ace21c0e048eba592385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf57a13346319cb91d547dcd0b1683386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c5b6f2840ff8f50388a14fcaf6f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd571e396970b0b1db231bc1bfa601e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9807983a80e631f9fe650c4263e443389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fd51389d37dfc8915b4fac8f3db5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8877f8ba3caa6aceff5db7a5ea61b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154c83004f03b62157edd2bed8dabc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37396c716a0ceb0fcf3ef9bc95298c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e469c338e80327ee38698b48dfd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a31afc5f017013e0572efd0782669395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642606d6b6af4c8145cde462fc82fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c85936c3f743f92013643753185a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81458eb4680ba182e81ab576a59c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af658ec0fcbbe100a0d7200f61fd55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045744080817a16653bb1a43f4b8816400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd769dde26f0bfea985c49c43cd567d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a385963e0505980ad1aa8edc2821402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413501f08c51307a8c321becf8b7c21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c272211a4ea2ac5d0c225b3067c18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f5476e2849af8c526a42a55b7dec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8489faed149085dde9cbce72e046fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5663671812daefe3c696dc4725b7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2efe82cb74d568599a825857577b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a110c389ed3b2aef08890bae9489409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f3965245b6ea5fd8c9f795caee69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238254f84dd96b996ccedadd12c65a9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcce30a043d09c8f417caf9529bb76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891a1dc6b2f053778f7224a1c7bb3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a43ae3217471a266cbe00f9c64e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb8e9ec4246911f2ff4ce8867bbc0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faadd552cab151c300868df8e8fd92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c44a385b6ceddaa981c1f161298a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed90b146ea6c8987f0c53f9f3d7ca0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616fe0dc32ca18d4aab7ec8a09a887419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d2d0af0d1a968002ab6d14d61b9a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0373236713549ff061a68aa5b6b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2c3c0eccc4ced2cb9400b532595d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da6eb910819b7418703b90dfd685f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff6cdd74c7ff67b24bbd6ac924d10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450e8d9c1adfbef15cd793a961246b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84006091f462371e6e9d59d4100416cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce54e70784d1781be45ae4d3ba5e850427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4886afeb7be69e9df26cc6cb29b95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af2d079433e64b15554ade855e910429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca7c3657bbc35dc904d8b21514b934430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1187951f92b1832e05ad16c75754271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd46809443ed00cb63beb187b4098432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14424bb34d1ad82c279cf00b76a2e2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b68aa6e1c9ccab33c0b2a9c668b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2ff59a1f88822b1b7799ff645b15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaaa5f388736557b22534e828fd040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae98aefdc2a6325e1f18e36bf657e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc00f3650339f205e94adb574d7aba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b250f9dac415477bfa85e4f23ba9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaeda24a5cd70df8661f2d88e185f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17fd675701549f2b6fe8fd8402860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6f42e03f49b3a8c694edd3b8a500442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba41e374981a95b082b1e8aeab82f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362138970fd16febf19950899efef257444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c07f72e544cea477cb6e0361258b01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee540236f75c299eaffd66412e3448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9555cf33e9b9daafcc1f720d6186a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efa8bc559ad72f10d91c35540598a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811fb11e6060861819564b59ae9f294449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03decc34ecdcf8b8d501b721398c5221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597e07078f71f6ac6176aa28a58fe28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b6109c3e5d4c30802ebfaee60052d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77698c98be9e8d80eb396ca1a15311eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0d71f984f970cf61abac944dffb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf25fac472a78f409c8c766f4b6f1e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6543236eed0fa0761e71e4b015fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f9ee7812b64c99ec87109c8535c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bd0080cc7e06089b27ef5848103e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547b62d65d2c8c6adb0d0f6e28923c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c884f6a6234807072f5f662f81dd17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d099fbaa31052247279febd8a66e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041954f1c0e92baa29772658a26a0fbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267969a7a0a17af3c1ab1391081333463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390da49e4950720ffebf71aa7b2210c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e2896df7cee5ae5b001cd4e25828465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bd409b61c5eb7ea4bf2fc2eae715466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d971c2c44030e87ae483653e6d62b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972303125ddfb37ffd43aa95f6ef847468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52dc1af3f40f79ef6a3985a854ae2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281716028089fa04f39c4aa68e8785470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f38f34ea8eb685cecfbb993dbdcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c2b19127ba73589b5935e240dba64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213748d1e5191d7f33c32d5aa6229e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca5ce97a3f5c26fbf468522e6d2ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396229db370fe788d97e10682da6cbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39a065a7a91717ec8ea00674cfc57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7462d76967a2242620e29f4ad2a03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270b0a2df0da83d8b5a7ac91fc951d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883e2542c535f9584176ff7d268fc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194bd48eaafe3fc45ca0c0829242613480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f2e767dc97c71bd3f1c72b75072b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765166324efe0dad4d61efa9baa7a323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ee7458437ed346695019fee8283e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b7a4c5b602bc8119ac10581b49258484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60932373ef4fdd17f6e721604ff4879485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa69c3a4f71f4b3d5f970f0035124486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f494e129650f92ef1eea02b7441467487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61259ed0cb9b7057997e603e824be03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8471d9ba876afc7dbef06635760c3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92229cf5704677e233a63f839bb53a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a9d0b6c6fd4aa2dcc86804f04e7f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63906af9a7d1d043f2bba40fe976e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368960d3ee0071346ca6734f12f5d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976bd668d79cb041803bb40646c761494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a3939a5470ac87cfe988e1f29bf09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b39d027d35fff037b94932198906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c73a2e56ed317a0f15ac866011419497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b398e3d8142ec349f889ccbc0dbf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a900f6d452f4d9c47908e21bcefc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523f3e03f0e9707daaf56536d424e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319920474ffafb20f0d453b9cb358fcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198816b4ebdaf22303e4591f9cece862502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab267b75aca9508da913a94b2aacfd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56285e249a71025e0991838615cbf8fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e67a496c98a129c494a5ec172ffc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320fd6973335ece9e10954f45a78f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1fbdda0355a6a3921c498f2e6f7cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db248fd27e492949c40536e2d968c10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94eeb31be732014fd2488c4fa120b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad590b5a5c3fa8f02d24a83ed8285eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f3ddeb343fe1f8d3929f3c8d4418f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871ba62fc9a7cb2ae7e47db1ce7e73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f3ff59b49e6645ac124145bcb2ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3bf6090e4c602a33b848fd2701c60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76cfa7e5f57fa47c78f2c25630846515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538861c5309650081ad5368dd8d9a06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b2bbafc2373b27bbf9118c8fae52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de539e56c75a9cd731f23f87103fd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e03a56e11bea4242c4fa4c40a364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d261a9f48a9f3c7e6fa32a93f22e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965261bafc0ade7cc217c69978bc6eb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737fb08350ca14e402b69baa84b46ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937accefbba46c60d52b753b161a6249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8761dca73ec47bc673c31d95c5f949524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcaa9dcecc9069e505a94b38f1b062525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edec848015dad2e4964837073f08ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b427663887c6bf8e0a49f417003ca7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7238280126be183f3aa853e29d154528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b273fcd7837149527f54436ed4f5f06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd23258a009f2d45cb51de3e95d15b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d8b94f64b7436fb892414158f021531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e1b72e9228f03af19b1f1040e41f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b42595e466d7594954f6e39d097b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa0b8b5ef14548620c88cc9557621534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc4e2a20705493229fb057e770c8fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451a8ab75a0b7c5edbd75b2028b8c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e451c326136c4150a2dbd49faaf82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43a81c91dce24fc71aa3b8ea5b74e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1222f22fe3d8aad72c1c6f8c2b8ab1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434678353c0c28748fa4d20aa87f22c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f999e08bc00af3da31cb140b23ff8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ac18258fddb8901af5b25bca6043d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f96e5a4868adb59d28e5fec797531543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef8a38e57494b23d1dc9872630ac3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef200db3b5002bfbc2cad2092e8f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e293f386f2fa29d4e9c6d36d0e5aa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821df45447bf1c91f0b8c92181abfb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed497a39e939716796093c2bc8b590548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2946c897ac066724b2a83e75b7c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d0bf8fc5156a7a8b7c9e2744adc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb221ac396c7d7a4ec2af4e2c12f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54ee2da54a51f9d69b51f7d4fcd92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24a04070b5af698e0202ef8eea566553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49f02b9a82cb3693f166cd4f03728554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432450e2031f2a96c12387345d5245d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7b3bf2f4da238bf0e3e0d3dcbc70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0819329909d0dedb8224fd53e6209557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d52d2a99898533a80d0b94ea4af95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf0eb9dbcca42c63de77190667a69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99dc7525726c016541055fe114a215560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2deaf9e5d8722c9a7873a2a2da0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd1ec267c9417dd085ad98d8c4717562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad27cd4bedbdbc8954f465e31f1bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f3d3292a778cff5116fb85d060a79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80ca682fc183851e4e2e1d3f8dd60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5830db707f3a15e1257dbaf90655566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2ca306ed9de0f3b9e950d24c3457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8429273f3cc5c5334b90d108a6ed3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f8866a7d9694193cbb4194b51ef1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1af8ba047677ede73faf9cbba0918d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c6610e588ddb993f3642849ba1fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f40555499fc9f3d617a41de1270c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74505653d56df7b6e155391e6b56be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf4ccf269aa5ad604684b165b0808574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cbc7a169ebb09102ef1f85c09769575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d447157f26109230d2bdc8b34cd56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c656fa8234a8182a84b467fd5513d1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4f4b3265e816c0174eb728f012480578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601408653cea919d7dc5ead623b21bce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a0b65483af782990740370b5f73d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a655a671243eac3d762897750c3d626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17cdcbbd8a5fc72d177f17174b0b4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad12aa1053301d435036bb6e48a7c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a0a4ca2302382a36f734df769cc9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db42ed9b8fcc923a0e9e3d8717dc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eafc407299221aacfee88d94db9ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740955f850fca62fc3c5434ab1979405587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59abdcc42653bdaf07bb79d0f6f58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfcac437f654b00f2f0963cfaf440589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95416601ceb4a4985dfb62cece90a99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b329dd1885364b9744111192934c516591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2406f6ccef34d38ae8e7522f77f837592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8b27a7b30210157eca904142a258593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee78f5cff3b8a4772633fc7f873de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1fb4b94350d84c20b9efb35cc626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e579d73317ddf0a69ed17daf057a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748fbb86db3794e9b95e4a50a1ce8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c8d38a1674253ad39d7a7f51c207598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de753d5384f2d31093c0615953810d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7415d9fab10bd633ace02ebbf196f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32715bc25e2ffbb74c81979b17afd90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b04bcc90851c94592e78dc86f6c13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d04a8ee88abec25a10c36394ccc5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967cea823aa8b7fc982edddb586f3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530da71857e893c969186d53e6118cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b620a796d8587f2f318822fb874ce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f19e9236ab3a1abcdb83ae90c82025607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf3b47abf05db4bc95db096f694559608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340e7f5b60d211adf59849124cfa71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c5f96b27c72a6bb71543918dd9d5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275f339e8bbb41b7593c50d1608322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd13198ad1db941f4bfc3b081c4f84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19eaa92bed5b979cafc2605df84a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f22419827a08dca7f2f732dcfc361614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec4ca7342c8e07b9b274853a11e7fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92eb463a04f79e415c03d95c6fe56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761541875f5a4710dadcbdf3b4f7ed70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4026b7f0b69c637ad7ae70d639763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350a25e2f51deee5e81e38f637d0a57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbcca9eeb488a9c697d89c57888030620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966f2eb2d59d8a22764b38799ce5b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03014f3d271d627712ba6fc17f2cdd15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fb44f031b3d42a5e99e4af5f43b2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b188978d17d74cbb6a56e4774aaae90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd3b086a326dc3b088f0d652dd222625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83366b62f6bed8785b45dbe30f342ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a95170834421cc56b352f0be5db9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af498ae0e15eb6c71e7b4bce9d5d12d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cca658e0e9043f4ad30e48c68acd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7741e1ad7435491216a47f1fb86f98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d47e2d113195e0a885152ffcaf69d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be2574b09494697a2d636a272536e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceacebe206841aa6b4ed6d36dff5c95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2561df959acc3c01f9a7895df0beb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd2be2399156df0b3e168af1d55ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e767bd7b4563a335e52810458af9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c002b6636d925d4970db8ac3135791f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2546067669afd1e21f5693e663201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c449916f75a31175363c47f5ccd28c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a335b86e6f0b205c486a7bd89abba4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07de7d9effa4d13822308a77dffc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed326d5e90407a102ba38bff036d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fc3261e03d612ded2987466840706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a8a72692dff953fc1d0ffce15cda5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888620012d48fc3f6159619b9cb29ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262743a19aef0837fed6657b75010e4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777dc4e89dab182a4ae69d0dce771421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268c05e48248317d38adccc10c07812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de0a516b221fa1297b0dd14eb41c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f21f057df316bb15a0fbc5018dd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8835724507d6114a21b2fd1d2e0bc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36f0a4c3ac07dd5cb328dcbcff79e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c494e15a9cb21a5cc49342fb509e5e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0926f28f7cd7e01c537f75a12f16758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c559b33aab9ea15f00dd7f59aa0dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7133ac7c4a260686734b4a543655110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4912a2a3dc922d2101c7e6322961811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b94d13565972df9acf1dd695a14d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096812bbe4fb04d4454ba17706a54813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558226895baae4b5f2dc5e6e30cae0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feceb8b83efd50267801ea0d532e3ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f76660bcb1408b6cae4fb01005fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2cb757d7d7f08fd96ca1fbdf1285f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132fa29a49e804d1f7ee34606a763e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb4dea643d921799c37fa9c684d3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087d606f5d24f67f01bfc25dc2673920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1315ab79f027378d075c224eb80ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82671dbc1ab6531a4b9877196b91fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4576b97e68e7ba3bb29e0cbfbe166623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32584b738187930a618e5b20241f8a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98577be9eb2a76b05102e3c7fc4de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2188862ccdd0bb238b34e9be1de7ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5642064f1ee1e27e6a6e5a19e414027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f7175ac20e5b31eb86fe213b0db4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df42a710581fd0e1a83a2b376bc580e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad63aaba92caa8d56ebcead7ba454830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d13d8abe72b65aad3faa6b3793a7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3d4d42c97e165d09d7dda1adc79f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e8b2bb8c2a41af60ae010a484df733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848bbd1503d6a1052788b29b4f43be134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfdf84c2f7fa9169c310633cc542435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee01a491689f51eaf0c7963b3bb4b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2213ab36b5d3ac0524fbd88c2b1d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2595be717d7ba2557a1cd0395e7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cb23c4b5b4b09256580194e5492c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d94313b1b004339fe9ff3af1db2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173299e506ec92b723f7729aa8981e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c554b66913ced0a1fb2621bd7e0cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804c3bb781fac40bac0d64d924d82f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d949c44449c950e9f33519aa2de3ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115dec9a627fbd997298a65134df7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af23c85e85517d76f3dec96097e87e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ccdded10f61f5fd92e1bd61560ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e8e497631bfb73d47edd33f7173a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189215e67510fe26d1406d22f0b5da6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a600bda8186755aa8782557fec0a5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c68e28d3aace6549e2a3d6f8c51651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23406f73092bcc24a6d28b2226ca92f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58094f7119fe76b3ebb1d57be905b8c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c44bcdd41725058b3c2c9fada753554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c9fde2baf3846831c44c2647034b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fbce3df0d78835c9a9542f721749756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5ea3db31b3a8829c904457b28a9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf41f3653158ce872962995f5b5a5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5b0018fa5e7e18dc6697733b54ac659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de149c5b340fa63308d9399aae93f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305678dbb49c64e3401d3d456f75600a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebeae9da07f456b0cc1714210c928f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca026773cd6492ca7e244b9e025ec9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca184de5bed74f1cca27503ba44c61864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c034b9e5f45a88448f606fc7f3f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca3fbe062a7271f26d45f812adb4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300add68e676693edacafe2ed195d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bcd6407360e1849b25c1f309c89a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fcc8da69e7013f72809add9619de169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab21d4e74a241bc42a89851ed92e94b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127bf916b43e215ee7bd8a3b8d3e1ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f8e2eed3b79b698ebd425a432b4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271985dd97e49651a067afaebbeb5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c759f22d5a4c7846e407c90c8905cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398946164a9e297f47bd5e91acaa524875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b131751283598ba0ad8e9ffab8f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466bacf6569c73fcc99f6bd9da756977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c650932e7be7d55659fe93f9546278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6bfec660f34a8893d6d4818a72bc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2665427a48c40f0302edf2fb34f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685122f6a87f3767c38474c3afab101a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8bdd70828df389dee2ec9b6f6ef1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81532807a3cdd67a6877198d543f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25762d64d375f34cbbf8ee9e11577a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e649a0923cee0854420d461e7e7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568edffa12cbe511aa4401436a00d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb01097259b7ae7395efad4f4af72f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7aac385bdeae3afd80de134ad8eb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb47999774975ddd6e8737947f1b55b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e35fd1c0f4d4853f944699202b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5387ce51b25ceeb8ae039e2de5da5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3aa1aae5ca34978834a55bcbe3ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8cc0760a7cb6d57dd193eafffcd5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee742eaa89a2997a2eba31cd553d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976531035f683518413b93bd49292aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b38f150b970e23d550bf813e0859c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0e1b3f6b6076092e57fae2ac795e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb76b3af43da228fdf77d22380d99398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b0c918604e579612f65416caa73e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64397e2ac2771eb3d7073bc7ec84e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cffce6d38e495c1e165d570c30ddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd84639a0f2a9f6a336158f19d923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f468ee5597c3392766aefecea28f8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828330f2e7b5d562ca7e7d929f58a4f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65529d9bcecba57fe58a5578055b108d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b73e839c3dcf401919c739043b640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77d430009c675cbbc94203111bb38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849e661ba576b0a461e123c33d6d26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8c77f64a9bea0ec6dd100412c1d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066079652ba94f6fd0dae00be20c317110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b1cbd10a73795e0130520d029c4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436d0b614c247054491b5f93ef913f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706709fbe0ee8407d3b12f6a714290113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1214d6effb697cc5230b48002b36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332407d10a9261f3335be6ddae24dcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1c0cedb1ef531d008c4ae0b29d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235b5861bb22f5375b26291810f9af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac136da0a8307f4c115cb4e0e2af54b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae448cc3fc484f76bceb22df50eaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50f7ced4a9049532476cc1d955538120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b823e759ec852114f49e3b70ab1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a7d720ce6b84d538cbdfedf8c49fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b86b1b6d0759609a0c936a4a53c753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805686fecc2ce36674984ddeb22072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36eccf19ecd19170627108087bb8bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8767f7f6921801e0082b1c768c9d62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ffcd2ee7b510f17d8653319eee8cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010859c8e37bf6634ad8d13690eb810c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cffa95903ac18e9496d24a45569c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9369c34f8ba5b8ca9c61a0f5998ac12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a72deed8197257a6f8d28f8f2601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19815f683b872df894c3fd84cc406fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec931d2fdfecbcbb3544eee080266c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9efc02122caf81b9dab915f14cdf34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de8420e86776d52ed3e802642f94f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44643876cd992f50ca82aa58e63cfd32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1885fe908545e0db41a3ee66f082b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546103935f16c21f216b1cd4b59bc18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a90bd0f63d1379560f342cc2b1e2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51854bb1bf6e04a3c5316d76a2194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae28786a6cca0f21bc5b563b7ef94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a503e07d0cc271775201c93168abd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d161dab83a3bbb4788d0cdc4a33f4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8d8888785f91825f144d05136d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b042021ea149e12247c2424fcae559145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ed62d070443963fa8d02341b5456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096132fe4a00a8fcc04a3f26e3e468e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6333800d189dcd94d1c828070c762148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35eac9f3701e10c469c2194cff1805149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602426a14c3a413762e890ac32c0db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ba7be4e7cf06a85e97d60a1feab2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafaddb50d7483c9d6643dd8225c7c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916e97e274438f580f97bc9f6847af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23ef1bda412c21761b4eeb32c6bbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9d40270b7a15eacb414e34a90cd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204f374689a8eff00947d99f56b7b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94603a85f0572581266f3e9189737265157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddfc91af7a0f1fc0d3302c28df2ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c350e8735e26a8bca3f2dc33435836159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c19707caabf26f84189c3ce91bf18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82f87590cc326a7310b48a6283d383161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87878bb924e318ad8efbc7732d9e94cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904000444da9fc96553dc0ad66df5af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede447208137c36810dc8b3d23b3a85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ebe283b0a251e4f03407354c6d8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754be14d1af47504daa2a371969a45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b2d4151d2be87579155da63e813d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834094426dadd8c950a39feb9ec211b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bc2aa6a39f40459fb5e92f169bd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545373329f9cebb246bdb6f440ca952170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f21b2e27f6aaf4e347fcb786fd088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcaf0119d3a30498794435470d4e83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e66c1f72a77e28881c896939de06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d35fc7014dfcac88960fcac1d0cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb1bdc5e8571384dc51149cb8021d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49bd4c82b2c690fdc60cb8bbbd5c1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9a8d3d7879b108f5bd8441f451050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6160b2b61bc1d4256830f1876ffe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149ea9554e165e37967938f579a07ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770484720691d9c58f0d5c404198391180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ad3bd0eaf0831a92f5d941860d23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6d36a67d95e6b9115063752a184e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5897091a16cd0924373d3f01d57e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0f72edf65c345433a01c54604c28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1de8cac8cbb3581073bc88baced8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fb0a81a19e41a87e5c24291512ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66646bfdc1243c969ff7a97d475e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51a952776234dea309141ba8bcc27a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa42ff210f6ddecb95af07f46154e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7639b31b2ea2a614b3a2b8ee13d31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1dd51de5feeaa40944338b9977ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e65435c09a8058e9e713e1983b78fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458636d20f164c984c01aa2c1f4465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5f8d9adab9bcb5ba548ac11701e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3925f14b9bd00692fd05779e07f9e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd758e332170b1a814447cd017edef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7404f2f6ca4b7834a4e213cd8f906b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6dc852f7829d7ab8e3b07adfed1e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c333c897bf7b835d08edc8cd537d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009efa01adbe5d045a54e925b305c23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f1479d84819be77362b83d26d0ebe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241fcec655768f372215e12d3bec2b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808413f7d15495474f9696878f3223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c95033afaca2b38ae1399c3b96ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccb3dfb66c432c9dd565022e4b512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252275cf3b84731714623a9f563b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5470e250f5276ca5fd20c02a9132bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996269a572e72389d067178f9b605d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725fdeb1aadb33864ca786ff6793abd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d25948ae4bcfaac94570dd7b5fab6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777fcec044cf747cd6d2276f269aa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed8d57fe197b8273add6c22bea556212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c6ef055847de79c726a3dc85f1b5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d9ad4a144e368ffea4d4b85ba23e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a18f5c96d4ff7f99d7963b6e2d528215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812095688af3d131a877646f01c073216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354ea47cf778088e3101906016ff4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df297e4628635d43549efb42b74728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a540be65410093eb352898c3605479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059396a60d86f0bda26d59a7adda8f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b36590f73ce9592c6c3c03f2f870c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e7e96092c930b37ec522017dad22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df63cb619cdbf286e7c5781f070b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc1861dc372d87f1d162a1daaecac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71760b637298bbef877d6f29a61be30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03f8e5877e6f01e357dff1efd9788226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e9597fcbd84076810499fc69460b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f1e407dfe9a736e9d8a73446d48b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2f18d278bf3f8450098a403d534b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1d1f0fc4139673eb76995f6216e52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce01c5a7b9c6dab1f1b0820919a0f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f714a07c6f753200ed18a1d8bf98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9787ea84baf1f319b5265b5802516233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b98dc980b94255ca1ebd7c6717a9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd0cc33046f4c88cd998a1de6ba653235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c5b5e586bf019559e1b6c66d682f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c3a01b4bff187fec505b84834b96c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3da2f9f340a55a8b851c40ea1c46a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aef51ceb31b5785b614853133b9f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d94375e2a4d75841ec0aea5292fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f8ad26bd41eeca8d2b74eed7573d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5384fae2b9e85bcb934718d6498ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd2ddd3d8de8d9735a8397b2edb4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c0de3848f7c31099c361ad29fe769244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d0faecf08e8fa36d4d6268202547245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a87cb37f3930d319a2639c230e05e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a9147f06d83a1ad78e8339123aab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d81f4c293a64284e7a0d6fc453211248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c09afd30d54834c40c861a87ab1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555b8dc23689b24457dc0bf0952ceb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f0d37ceb441c704c89a17f4c1d63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d44596c570acf5e9e70119673cd61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514879ac0f27f0f3f0f87319fa1cb846253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c645d222c7dbb5ab4ab14a3ad50dd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2cdd59f4ac0f1899c861dcf4fe37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7358c4d7df9a0ff211cf9b9cf651256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b7cfe52736cafb3c8eceac0a17ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e13b7f1c44b3412293c8aa6bb3d06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a738be8675e5af24e5dfbd297079259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a653fc980233794a1c8145c9481a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be83fe53344d5c4bb27efaefc0b85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55257cc66dff3fbd2312b38e0e61a03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac37ef51d4743dd51d217fbb986367263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09b83b4233976f2acdd38a812abe25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5ad7a635cc222d2b657439264c07e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1393cc4eef5143f6fec89eaa3a1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7747e52476887af2d2d1c5ad86701267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa72f709394a7fbe123c270d03b2c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f270921b046896cafc891f1026dc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ed9add8d0bf35849c0e3175d83be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07121062bb4ea6e9febb9171ad0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8838c27cffff422435968a465edc8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf185a9c84f6583233ff34d69c916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c40634047e90954defa37698890d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35a0d77ab79ce85afef57595d97e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b091875735eff9fe74852b9c8fd210276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e59959d361a950809ff685f89ee35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9015faf558ff6adcc6842e88070e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f8858fe2813d0f1a79c986e5cfed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb66507131e9427035d4bfb77ad044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004672e7ce6da2e14d3b7db2a3a2731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193ff9fefa232db270f1aba676b7c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54379d3c6afd61df11860a951bc3621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89831763c9e6ae811faff2ef93b0d21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3134d1b656ee2e533ecd6b51132d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f7876bb21facff38a0727e935828a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a918acf3de73ae9162308fc457f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572b01d35b7e2d81ab728f45cad2ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bb5ac8e8e642a699064911a43007f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b07c65b16c1fede2b45c3cdf5998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617117d1e5399a27b145ea54312c99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9729773c7cc0be854a4fe1c881cd2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292f08765e74dfcf279404b5901906293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbd0bfa09734c6592fd0a9f0b16de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9ba7b6c808097e4ea983940e90777295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432dc601f855a2f996eca0d011d4318296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa74d0b4406de757ffc9d86ee8dded297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a4543bf94cfda4ee2dc665edc872298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa3635d0bb0941503cf52d862a34d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c826b98f1b53e84e61b171c2d5eea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058a7eef29286ca768e3ad000af260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88e77f2adbeb40f2895c8ca1a10c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b4be6ee333915b915162e0508b7cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9ef5427086b0dc8ec1689da96779304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec8447bd130c26cee437d3b39ad72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede0d0a0cc15e08402bdbb4364e862a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc675d1f91941807213842a006dfe5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d6b938c1fc906281918cf9211c1ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f1c2471355bc759bc6629af1b28b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402df372536d1f704bc339f9c8928e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e58c27e196eac941ffb1858bc737311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d776a6fed6d300f58cce66df9441312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058ba2d74c3091d2500efa0aeb83f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2832f8131b62ce5ed0db0649ee2850314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b278e969626b86e028d2d96163903b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad477c5363a86ad3b815f9f0163f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ee8e18d76d646fc00076fd511197317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fdbe9535f5a1b8901d1fedef9b5d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af110c0868a0361383e68b159289e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20cc0710096d06b2655c6566283414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7af02023e5022c6384f083142d497321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa7912560fd3893648a7f0fdb4b30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa88d34d2242e160d3af55cfc8a9646323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a78e380fb48bf8d7389f0f595ece8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169778bd191cdbbf5779c0928f1f335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a31aac16c0ba2a35e47fa76a2eb04f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986082d39153910155d0e2c313af232327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190511423983e384742884cf245010eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a25e8c19c480c298166955f90c36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2423da4a73726e91165e15775ebb43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece551148e9d457e83f12b4699b5483331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3752406a46f395f93144ceda266240332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238cd622d0da0c93e56702015548d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e18435b2c7d564472f633996726ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264e1e7dd919348de1cff23230b325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a76ef1c67b0c5b002f0cc5674d547336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca452052cbe86c271d9e085de4e7dbfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85332d79b3909a9cbb89d72ee527aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e8410da73a671367b58abeeebad5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c15697cc16b0ed9aee2f55e4b24c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644930a7b30e798d278afe3c367a0a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd615563cac218616d90853beb553df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eadf10b29d6fe81623b25a03eb63c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462fb5181baa0811ef1cefadeb854c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be653d8c8e4aa06616bb277e7276c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a21cf12c5125a4421955004b6df49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59832fe37ac9288cb02bde021a78da17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df40e39ad1d5ccf1b5ca50ffad9f2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b670f65b0a389f5ada217c0c2e862349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a7abbc87055b407f795e05ca4a07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9ea24b2761e23f3019612502fa65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0712ef3ebee438f162c095083853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515547ad099d32d926e2f9d81be6187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87b96290f8d455fab8e54f1257bd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f8996c14ec0c77275c7c09aa964b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613409159396f5d4d600d8b10abcfda3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f6f23536f4a0bd95a149c6feba9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adf04f7a13e9144eb40a4e48ccd6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f466bcf7dce89d7f2aaaf8c3f429f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acebb020046ab319c23c58aee09c97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9eadd9ba893b184b957c2a2034ca1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b560e3afacac8893ea6d595b479079362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e4fb7ebe2febd700a05a73aa4b987363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0c4f38800ad041779f2fb9a3494ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d9c07d76191986895ea8ebb87573365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89939dad4c911974c198c545cb7c9dfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745edacc1df1497d750d9ab104678c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236af4e9ab5ab3e7126df3ce0de26b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381155c90828e359bca80113f9f92b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd42d5058e5a5169c19bd49bb6883f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b340a92f1e71982fc737d91baee3cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08c4a2c4bf4431e99b21f790d9e50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968daed931dc188bf021ed87137678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104bf9cd3bba74be28b70ee817ee1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d578b49d33c0766ec9e5bd8b7a1a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b567db4545af5d125e441f5b0e9f1d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf032f35a43a8732bb1108c46b7e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34a86da9ccdf6792dc24e10986565378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a88b0d19c7a88ed98e25c1f9fc02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0018ae5b63d5ada687826dea555be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b6027a17d7fae2e224ebba8e7c76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80125192586c4dea3bb9b431b6adb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e4468bbe8641aaa90d7c1607387e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a600e1e0aa2c30140c93e0de6daef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf8eb1796e05559ac42a0bffacda7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22263c0358aa5687bda1e39f3ada1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec421ce6e5f56019928e45f19aed17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68311df5417a7075a392f6c67f29c0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202807e1d5fb4f11465e4e2cad12d14a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26334e4ae345ba3ae26f9535aee8ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377a02a08ad2767603a968857e4ed6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f8ee9f49e898e53fdfc58127bf4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29821788c991b3e4ae09bbc1d76219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907987f0e3b3c40c1e27319251a128f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39bdb3bf3fcdf101dd6a7ad2af0df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7692e6671ab038f41f4584ebb4cd53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6861b03894de0ea373f9d27fbcd21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430c71051c8ed05d2c84b08d6c20028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b47e53ab77a72ef871b30d9aca1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0f3f83546a4e31929ad601984243400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a011b761726f0379c476043101c28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c97fc03a5f87aa9d4945b71da2eeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003762686ac9551c48bf5e0cffb58f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266b41845937880c2e276724084742e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2097b5f9d52e79f2548e9932b68fb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14b3aa1d01c3c2a3be0513a2d12c00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fcf39c948305590b8f346325e8c72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab412add5caa06d6ea6055f32231f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a46af19bd86d927d48935a9448ce3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3ba841e2ea6e4b6b995fca1c246e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727504c979bc2a9c1d8d645a382256411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930761d249f2cf6015959e99f73807d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18902c933be72a6b967aebd65fcace413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6050a4218bad627ca8d2fd1ac3542d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0397557d7490531c8b5a2cb00ad546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06682ba6b224f64abf8a544a15ef5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21caf200e52186c6fd71ba3b4ed4a44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6019e52dcb228382df7c0d455cbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926ef6777a48676ea522f5bcc05cb06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9bc24b38d5afd76a18d80247b79a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1a1398e7590dd50e25c1ad1bc5b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74624790c128ea641b37af8d034562b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b56f847847c4edf45fb36629c07f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b483e524298840cac6b01d634d103424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fe6dc211f31f05cd581bd34594cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc03342c222a2aa1e883e032bd87ad8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b1340981b77504442428bffdd785b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4634f238175f3fb9c17aa89757fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9122e29ca84bca363d4f3a866e787b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1061a19f4cb6964bbafad4332705f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe3c708776f59210ba39406afe401431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b1ab4830217763fac91b74701f55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357579a1e70233b261cc7121380057ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e7ef62997f551d3fb8b3aeab0e746434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272eb36883e7fd24f0fc69a2bf33a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d02d87494035786fe25fd7b410689436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaf37b6d671502ccdd1465003781ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570fcd0cdcb405e002d095cde88064438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0c30da8f700acbc9a13a32e5e681439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacca017b61178197b2682b73bd2157440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32687360a3f90c4e007273d7cbf4057c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355895be0a89724332108689f879e00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b9c08345c7a378d0d79d37d88d14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58831560ec934bfe2c9f731f46672444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e309b25c1d4bcd0f932f01969c52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf539522706e9f2e2cf8d653ca5cbc50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2dbb64d5322b7ce6afab65b5cdf47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53568e9f4f1019f9bb3aab408689588c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53522db49aebae1a837f1120b008e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dfadf6b0acdbb7ed6ff74de747764450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151c0a5c12667d67aac81509775901451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf431c2de4c24422dcb66bf31861d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2528df536c20e7d9812c2efeccb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581205fe29003e36895935e5de31cf7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7455fd30e791dfbfdfde3a14b98d0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b5cbb79a61deaa5f302a6ba0ca4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b23b1a6a86ca01f6401fb3bce8029457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818002b4d3c149a67699af454a8a37b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740dbea9b735045a7fd7dafea9aa119459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a350e1d18aed1e5f3201e3c80c7d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6d4ecefb216109c63ed599d89bcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b1560c8d2bf1bf4fd1b40c242672d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a715a9281a082cf8f8dd995b48db1d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131abd53fed2652a576b54e63bbe990464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c499d8ee29d90299d8288efbdd8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94c9f4a4d20f944d766f4be467bec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679f82f7a045d5123550833ddbb13ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a105266c7358b78c036c47816841a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7575a40efd839f940e8cc695d0d6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b8407fe5148bb05d1ea2dbc06e5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5fa1af2c55d1c5a268f436ee6831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cebaaa6f85b3fb0c845e4c8e9d7b3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bdcde336671b45b66feda40ae0d56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedd454065a6c850e6699448317c765474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16e72111cd95e89099901f3edb94c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d9774b507410899c9bdc697acb6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a231b4f3a1ffafa4d4a9b78166bfa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c81e9e14f2fe5d2b7e1e50602e8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd98e9f42b20b1fe7ffbc492567c6c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7b0b8d83361802183ea93858c7af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415748ed8cc04488ccdd1c4c88409350481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced0b3be4f297b4598793482645957482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9510ee71eff5ecde70b0cd1cdd9b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fc47ba971aad56e18b7f43ad10d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fecd55e552b687f1865a23a24497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bf617f7e8808a20851c0da8300b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa82fe86fec564684da1d9ef44b30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977250887ec421028ed2170fbadf68ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab647efc1b390a02a4e632463b2a5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca072bb0f17f6712943024ff5b525ecd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d728ee848a08ab879623df8da9c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08a62d02029c8f988fdc6b6b08eb4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e1a4633523272bee05cc525afe4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769085ce6ceb2fda1633fe6ec3f8e99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe5366b0072f2ec43f8f6238973ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7f71e85faf030fb9057436994be1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2220711fdb5cdf8f48b746a5ecac1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77ff4e39d01d4cc5ed56d2619ddd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9121f33ecc612ccbb717275a3f0b85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80045615a1d0f8e8fc291ed2947c42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6044050d55f1f0168298ebb4a235d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca03286656ad147f7c16095726d3053502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95186a21b9e30d6d85c6b81e335f15a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed38fad776fa81014e9b54ac9d44d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5d5684dcdbde1201ffd1360dec940505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e889c0de9061eea6d9854b93d28314506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801aa5c06e4ae2740f722f4da52be07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15d591a3101065fedb538d0f3950c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd90973fe5d9239e6aaccb54805387509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031286d1d21f80cef4a612acfd227636510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c87efe3d0f4019c2f103346c9736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf11cdfa0c706ce97cb1825971b590512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf576f3684a25768a6e4551fc14a0a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c5788e2fa66a69e033101d29245c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047db7eccc65c3b323418a39c515d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda8cf9a6cf85904b089c78520d99a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733ea2baafd0a299304951b2fd6fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1bad67b16b2f9754f1d800e2e74e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd919c01111177e484352fa08c4d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21686a495177dee547b156435a9e2a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a8ac38ff53588ac4eb798db49089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9ff1bc03d03814a63c4a117f949e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281551f83d56ceb877d17eb578efe69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa5602ba2bef35be3f409e0d00690524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cbbd592d7b85bd39307ac174940fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd130d45795e0decfb12d370ccaa5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec8afbb0f05f712920217527a78bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2167ae866791d11987c58acfb06c24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8eaf08f5a16b2f5214607d46b85a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b0ff1a24bbd8efa8b8c16f06ecbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed75e49a8741c141ad434cedf2a30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b1c4e090133ea8c5851235f3b906532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab76ba1400d594d4c686e64e87433533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7edc601141a7861206b54569f6b0eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a1a456d27da72f9921bfdf7d2e98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365473db94ba4ba149849d5c14ca767536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b879e233e8fdb920f30fe991197bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba61cc837a94b4456af5cbf3409a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc6e9d2aed73ebae9b4986fbab28b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c87cd2cc819a3c32f6472b06f8bbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9b06680927d38daa0654312e6360541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca87b4669fee6e7f721892c2c6c19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b60a11357391877700ddd78a087d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648a4fcc0f4e472105ed5c9173a109544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3364d45ddd6b53da3f552479092e69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281a220b0a7a40c0825e1b12dc7054546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e4870e76677bd170860bd25e32ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068b86dc70832d727fcbc9f1333b4a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46975a2b60586b2b7889a5de4b367a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b122dfa3d53540385c5184333932d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca55b720ec9cada41f98af64216accb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d663fd12fa1f9f153a75a3ac3ea27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c58f8dbdf2b660a1cca9c2abf024a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a5038517fed50d1d97d4ee0b4898d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c767833a6b69523acc96b38cb64159555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da95c51cf160c48f328aeb42a7a5a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ee2b7140a50895b504111c1c0c2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8470abbd658df618323384610b985558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861bde2b5301917a4eda77732dbc73d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1cb76930d555fac68c89dc0d02ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a062ac4585bc0388546853bf7a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e58df99d6fd6f5ce50ecba7c0e42f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d7c5868ffe12036028e414a664dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a92976cc54c4a71e63970c7cdad5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379794b917745aa47b66133c0f194d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981160f7b595e9a3afd991ae89a2c4f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db625f641e5053e9b076769954c0a75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca1f2250753ec1522a6958f8cf52f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29e98b737bac87802e8e40f052e0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d73317b56524eaa11621304693a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298dc100897344b1588cf63a0a8f3a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b5741e678fa8370ef57a7ceade65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad67d04c6cc3e2b7e355e70b99fecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c033d2d35f05cae38772c216bd46b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0621b412d36529805d94cf68bef40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf0b1b04a93ba68bf31910b24846d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78194820ce7b73c54f4d73bef9e0956577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a317b884af1d49bbb50df91f207d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fdabaf74872a6ece2e29ec9da0276579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb8dbef31c6b7a312b71db95b94a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0241e0f09bb2f83c35e52a3312c3bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202205d70b14055955322a8cf1e85ad3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b34d3732703bb3d9cdd6fffaa07c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc08c48f7d1ac20648a8fff14addb97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd871b75167eff2953f9c4a283d5ef9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d53e354f248bcd2751904d1969f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e01f59eb8551f667d99953c722b71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a45602c12728b886c7d61435ec88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590383c50a80b20f26140bf8b03b89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede32ab3cba736bfa2a838861e3a82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f1da30c3aa9c2d2248c997714395591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11172ee47eef0eb1698a7ee749a10f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b209ba4aee0e309a15277b6ce52ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470e87d2c6ea8096058bf00c72a7acf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc425dff1b72dca61f147da207c5163595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b6bf24ed6ddded3e51edd7bbb169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5685cb5f23139a74759619460827597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708974c51200ef8ed06813fe9f7106598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48355ffd5930180ebf5d5272f9a9c42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db851c34a6c7d00132c144567ec82a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5248b13ae3e661b4bbe361d07675a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a109fb8b77761ba45d7d130e2ef0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719ed8b3f43fa50ec622e10521093a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e778de0b7c8dcebde48bfc60820d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7853eb5f0b0f93eccc07b3460e594b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf32d0bd05e5c2092d840bca8a809606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4d163830e3ffe9a49cf87560d9ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9eb584b931c9a8af48cafe4e45aef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0834be1f752cc261e35aee44520b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d74b199bcd464a70aad9d327349ec1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594337dc93959c94fbf30c18c36b8038611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521fc4c07ac9d71b61e983a9c43451a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3caa209a893d2e6414be4b51bac555613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7cc1aae3fadc06be803c0e014ef1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077a225298ffb0177fa766c83e3913615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa3a6b62be0a9072b5cd360ebc7988616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c79bc5ac741eeeb8022824c90bba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4c128143e34ab0c88c81bfdf6f119618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7352b65bd2fa21bc303f2ebbc2e8c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f319a32a6a58e9dba138d52beb630620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa1b07dd36de054ee60ab11fbaedc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed442759d139ee28db29a2c6012c4b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fef1953e78c456b6c33dd4299384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbcba8d310bf2363c7e433ba5b5de7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354bc1dd90f40920d9f21ea154d6335625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b68c84c514769c3980b4e852542fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdfd644de01ae920479b7403f299e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106af3d0bf969a54491470723ec879628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ab22f6d974952c5ce938120a5e70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a92d395fa32a07da8f13802bd8f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe25cf3661a7a63e2a329fa0efdbab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26d2eba439f4eade6786a74f0badd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5cc17480f44cda8bca4eacf01795a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e7865e7f32c94c2a3266e31f8ab58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91065b51f6b87746004d6d4674d336e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f319bf87b37ec436961c735d9fdab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147495f29e563d3e8ed786936c06743a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc5cac7b3f4e80499c373e505012e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745375b6ca5f1789d463ea3effede0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e5c8f7e00930f82705f739282352640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce62654adb0be3328f44e9ef81bc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36edce31309db3a1b5819303cd246642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad48b1a4563f780d04d02e6d83c2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3025a727d91e4d6650275c96588fb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797f0977354da97e1b9b500c2593bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86fc09d5052ba1b035cbd96e199d2646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>