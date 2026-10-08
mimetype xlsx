--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2329,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628865fd56153f7031cf7b8ffa45502d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c664800cab2f7415afc303183004d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88651d79a2132732089e390a3034523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b589c9dfc74575fb13d9d81b5c985e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb754bcef85b72b7a5db624f9ed3e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737f036c409136da1226bc1686c21a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2829fb15558ce70106b262d5a3f307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e65170d8e9101c85c2ab3ceb58f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ad0ba41f31541f3e7034468a03519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e229f235d53c1b05609bcf619be60210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060aaa1e6e673693dc3071167d39c1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dbdd68e0666b5df4a0ee5a7610d0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a40ca734d3070e1a1448c145c2d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad10492c1102d5eef54a0df83d7daab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1487d69cabb6acb344f9c40d5611e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5e5b4453a5dd8d3ab41f43bb4cc8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f73e9474e40764450cd0d0cacd9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826cc65a3b92b7557d6920c4c4fd85f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e990a366270e274d6e96c27b7dfb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400978421215314f63f0d9f8948e390520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3a10e35eb007d7813d2730592c0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876267c82e28f297fbb1d8570d3faec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124983951fd2cb1ca1ea13b27f8f0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad53a98521a9000434a31278333ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ec32fb8a91e6f642f778e42d1c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f2ddc5d6ed0c543de8dd711b73f2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094b2d0f6e7d5392fb6058e8f10dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee71757bc6785c728bb8d4297ed282428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43976fb36626f3de4fab025c20d6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a2cffe0349da5d74a8cceb1b8f9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123eb8b3c8e66842acbff5fc7b20e5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368dd3da99955c280e22376d04d54c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8234f321814885bdc1b868db5b6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f540e900d2ff98a56f36419ab2988234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a568d88d3f9d40946d434f78a23125335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f879c8736c113f5afdb9aca4f2ce5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de7a3718ff3f1d7d2f6b36724253d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a5f5a4ea7836a2696e0e64ef56c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7503cedb4a215cda2feecb661c0c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c13408b5e643b5cde20d59238e18740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c1de57d392d71532738a9dcce4b9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c361cedd86ee797313797a21883042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c480c272f7ef5f8398a22c8f91359d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e574bdf845eecb4ec414e4bc5df978544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158974a5e625164a182b524d85b09ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b971b3c3e9fe66d738e1b4cfac908046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd7693bad3ae4fc255e3c16c5643447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5923456c56a7c48257491134959048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971d8d64f128d9754563ed7eded720c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74970ec8328f8cd5dde9c0eae067b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526914af5fb71a6747a064cedd0ca42c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca262dfd096d4c7afef5ebbbbd674652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09af5e50ad09807af08c3d6e5cedc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b8ae846eed6d420700495519d53a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84e0cf545a511711b01b35cedf6bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5142b63417e2ee6719860ef458d7c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af3c576d10f00fc2bc01a2325b8d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d91b28de2b1ef63300793829d67d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a64def7081c87bbded493e9282f7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80489793192716a8e1772dd8f7bb0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d8af3700798445e89f62a93b244ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a859cb45716cddf29de06f146da2cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eb42bcf46e056bd62f2e245a650e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1518ae947729da7b3916dd84f62c3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932b18838f74c788efdf1f000f96c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d2cf822c483771891a292bdca4dc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435104eed5fddcbeeaf2b90e66635867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebea9a82a20722fb5cbf8bbcc870ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a592c03736c94cdfd528d11c7ec669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d30b99bc54b4fc653c541b507808b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab277b8e5df74958b5fd50c419ea01f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6907b182940efdaa2d18efdae4acb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6d7fce1f25a49ced0caa21ac46b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d867f82b8b6cfa9dcb66ecbe86d533974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672b43bff52eae3f9dfb6e2f710c8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3230bb2eda3e7a121fd51af286156176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8f8c4d57f8e258537701047052cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184c2089dee6dd23b051be72503fe478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b5d2741fcbcbd9bb5af5531819cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f41d6b77eaf23e2149defe9770f3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b7a8905f82ccd347d3f032bc7b6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893e8daa88816eaf6d3c28a794586f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c416bc9a56ffc95755826a361d51a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde18bd8173095f9c70216a74f85f9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e4047f91a6642e30c9cd191b02ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8836b46b0425fc2b2cf00609bffdee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bc606b7a8a41508de749c4669a13887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312b53104e29553370fd83ccbe1227588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbdd9ed0468678ed9787751daedcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ce430d8d30f202526b36b1346bd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f00867d6f39c9ff00044e46d71c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29d873b58792b11fdcef3151e7a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88a925869e55f7b20573217dce6c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396b5f2cd73e5cb5657dd710ad5a7c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df632141710a025931e72d00156faa295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3d3dc21aa67116dc0d485541cfa4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc709b029472f870086bb49eb5c9d5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5da821024ca8fecb56a03d403da398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c3ef0c4367af3a5755db548e573d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b600c4ba91dad8a6cb412ff7f0919100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f03eb4aa8fb23ab1fe2d8eba71547c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843defa3dcf99d39ff85fb30c54f4f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3b808f2decb843f4a2c7268782fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a60d8cbcf147c84ce33f0c051afc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843892b82b98a3a8e501f25c1e77bacd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319963fd5ad84db39aae401953ebf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034123a79bc88677f92ae2b025130fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6bce2a5f721026544147c16790b2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6268218ac6ad9c67c8250d537b0bd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb7278b241bc44a710ef0f6f9df4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430bee89eddfff7d8fdd9812beb1c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ce307cd36d83ead0ea96289b6439112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e68f0ef37b5bfa76ee91773fae8cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f317312cc72516336d9b2ceddece2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0714428cb678934e9be9d8ad0a536115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4776b2c244e2594087ecae1bd843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13487eb4808ac092626088980d6ed2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c04e4e5d7212983f7b2499b077d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403089242ee65847b2980f42d47d0f76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c51f05272e71bc7a951db9fd58f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54701c3e078b788a21f782fe86578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b64a0af8cf8289bbce039f837291b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46d6ded47a9da0fa0d5a5e39ddb23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca0cbc518b066cd67296a2149a969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ac0e7bd88f80d4614dc0ce5f17f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1555d2c92263c40b2f89ddefa0125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ddd8610e66440ce3ccc58cb93a76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7e83ecdc0478ca810dc28964b317128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4ec6984dc04d8c921963da56a2f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cab73a19e6fe77b78facce4a802d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8da8eb427dfbdbe8f673bd8a8b22a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf16a4d881b981669891608ae8fad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb19493e3a92789da3e9b0c97dcf92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845901405507308d9bcc2248b5e897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eadf126513aaccf78e4111267692dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd4acec052cedc27ca70d3b20fbbb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5268c3dacd46a23af53d6c35c95b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c566b3fc4e4811e5cf38b78b6e6b5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf472dab122ea6c64122532b57350e58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac8fda86acea4b575cf196a80f54b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe1b81fcda5a1f637b2fe4f3d0014141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb554606261ee826fc62edc6b12752f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4d3d1463269b4a577968d25892b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff127ed5e9646a8f5eb949784aab2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c57477a13669c8e57d7a394c2bf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8397d591c09a222927ae450eeadee5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4c7221859c742fe91814c5e75be84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d56cf79ac8c99d55c7ce885478e67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9067a3cdd52fc2e3bbbbcc6cebbd5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58543891cb893ce4e8ba6d8f3a4d9e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fd52c9da5858092a30d715cac693b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713bf356a121aa109cddcc6c20ef3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a85d54b27c122c0678790f33771b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba1823c75e56ca189eca8edbc76ab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a3300e61f9d6ac1adebe6d68a2a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c08080d108d247e408148ee6fbf46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0650eb93a5a7e9ff8805cde15d743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1ba5a290b1bb082611cbee111c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211d345432baa8c3ed21b60daf8ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72e2f578b9c7d6b8edcda2777f2b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ce31f0149784c7ed8ce5ef8ef357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00916e90bbe28449b1e2d646125e3de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f04f678ca1964fc7350a58495fba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e5d88620d6d33c2bd72a36194c52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23c4d7769cefe55facd3103c773b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2fb414df818d699a5a31fd7094462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b750b85239956decc4a127414088524167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b852e3c607884c5af016adae785ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b8d0ebfdaa9649b0f6634b6eddb95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8ac324772e804686a83347f337230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e403fc6fd4a6292c36ebc5b278ca1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85a65117e048884a04d5d83358617172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02999fae24bdbe8a3fb9cb2a631a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58432929d1e3ccd739598d76824e1f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d13ddb1737414089bb957da46fe5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1a90b6adeae5c9f0b322ecd5545d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae59dfa5ef729c4e7f55e85b888b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98c399f7756d629a6c9d4b2c3d4ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7427d687e648f311a6f554aad1e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5cea4e384e532f534e83e0cb6ce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8cae9fe9b107fd1dd2800c56c582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6b44b925df9226bd909fffe1a9fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35319c6a4a79c97d8b0738f200493177183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b5f7794cf9ed8f6e65a66b0c07c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562477bb164544c409bac075d7e12408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9037d81bce4de038f6f8c0a93cdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18199e3a0920633c9e29a59247b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a5cdb03f00f73fc20144fa5d1402188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd4933e9db3b921740a4ce592c72f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3069bfa82ab7ffdd74c10b0261e24f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf68e6008796eb21c4a32f176c0fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05a7a1e84505656482c7a24fda26c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca0f0051a5183a4b1c48d3b0a23b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8206cee61a7050f6cb4713567ed7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5edb00c2711696888b49ae19c0597d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653a28ff3ffaeeef13c2b60e1955d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25260fca95954a4bd726c8dbbb5ac5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d01e0560752e5a8eac883bf70bf40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec414f5b05a37ac0b76bec02d0c511199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d7e21e84190a0d65d121af917e22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7962b58551cc99beaa208c344b5f986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbe6fbe3c3f2907de725ed079d456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f8c96b342035d443b36b4e0faccb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717dabdcd3d3b92a843f542f151fd6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e929f633535a93f39653862e4abb92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3bb59b7329c4f1c10bc7f93ffc99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f079ee5e4be45a827317c02b7b02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf4cda959fa33f61d8b4ce5fc14fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0c6d09e2b3afdc20407db2f915b3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56de352533d708b03be13991f59a848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800fb699b5236aa2e2599321c594114211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e8abe284ef9e45866f2d3aee047c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124b3dd91a43951154c50577e4d7d16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb1924a9081458443fe825ddbce7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d20f396b3f3b5563b914fcb265c83c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073035d79586b453a907699285fd3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5916d5c682d3b3bb446bf516e5c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ef603561c40f66721775f16c9c46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25298e6257898b66ae215704d924ee35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7113e71330bef8befd7735f9bb823a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b8804d2a7f595361ec5d2647db1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff7f8b9eaabe87acb0b791a357dfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185656f48e51195abadd67e91b1508af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd706d6b8af42676142b99c0e1a4ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f13c1e543bf4bcba9e7b1c54da71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47978d4299b66a2882b155cac79aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462051677960f84a7c950807d1e0f93e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff62a77082f2e63f8f581a4f352962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ec7c3c6e7e72001347e9e24fd557229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c182dacd4f5e0d437a95ad9ee0a73dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98973ed95635af6cf1c2e3791e2452231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcb3c0cdbc49f175095cb3d8ec2a26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab0b29332e256a70dc813deb941ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1a41f355da32eed6974bce0ef89e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832734268f890ae86c3db9e954fb28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc3e0d1fd63a4abbe5bc207f49d9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38ee9e2a1d47bda19c694d45fc8de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd02b7ffa71d9f02cd41b3445d4665238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbc416cc6fca43e1bfccf5e389dcc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739653e83ccb64940c852d7320830b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25067d6023cf60dc39d73b173fd3e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b3fa805e77c3c08cb33f3f70ba97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb186743812aaf3ed86c6cb6327dd08b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7e3ead2ac5763436beb3c8172345244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f1dc244556369318dffc9fee15ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b44af3d8833892d4f1293a484f71f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf9765442f109daeab43c4b3cff13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c664b38a708bd2e082ff6885399f5bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b023260aaa009575660ffd7f6a6b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5a232efb957ca83ab3390e571fbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e91d4932fcd656cd68433b72e123c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03f7a670a9958e7977f81bf657cb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f2f9d34a2bab416a2a694113bbf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717226850a77236bbeb302b6170be42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd4307924259fa3d71384f5e7dd7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e607cd0b6a62d6a921a8307a3ad81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640468dd002e3e14061684ffe97f654257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0dd06cf91ddb779279baa48ea8f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368d6e2c0b70dd2781f128da9bd9b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c255296019386afc1cdea5b2f3266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035088337a3c8e059ac887441bc0618261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fa6f64e0193d21bd6950c8ebc5bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa4c64881af222e5f773437ef0aa9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b159703321adfe2891ed6639a441264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce850d651ad78dd265b89771fc87cd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d7ce9f583bf0903a5358b1bd9489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e331ed0992819dce45e357ec9d2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf5b7c9e7b6820d973e99b8cd0818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558177df937957d33ed7a5ac1a46ece8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356ea3d43284b485e7f577d090d545270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f963c365019c987b3f24591bc1f34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f325facfd30975c9eed17f5d83a8c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b7fd7d298cf6e564362b9f1d5496273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f680ebd19f5e10c5668dd591d5bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e741c884376bff6b10ec46271e732275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a288511825839b938959770dd2a6c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6ac9247acf54fb598a5f8d8333cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f81c6e80ce6b4aae506e45e9046e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf769a4fc03649d6832abcb1d14eb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c27265e7993f645dbff64a782525d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f461a58e25de8d292e7514636606f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae3c62e8e10756efb0fac9a4fdcd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbe5b41ab37ab49bf92dbc458aafb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd8767aa067e0fd5e097c0c7d1189284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ddc6abf57c79c6588c63c75b2e48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f787be52a200b6387210f89edc832f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442dee2e50d35df76726a08a3ed8cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a61a9b7937e6659da87876c8cefd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b7843f109717fc37b26fc511ce96c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdaed16bf811d15c4f1bb1da3589d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd9ce694ac8f49c56a63f99cde0d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe1d23d48bff9ad15acb53302407f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5c8186724bfc05c2b33f0f7fcfe8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96257e763281f1894bdffd3f60c6ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6085ea298e5655b9c019886bd17636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02417cb3c7ce118ed7ab18ec66395b69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4631aee7db493c222d45e1739a001297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05006df9eccb23943c92b2b77248335298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279210cefbb724f665a6eaad564895b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b3ad9c115b120c05a077dc6d21b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e1f8a43fe0ad2177756ba2c6b266301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a84c101fd4a66ca3942e6a9f66f2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c71a4be68a700272f53b2a1f2817da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c141805888e70be0e93a53e34320b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0c38722d5a749ff23c063ef74c8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbab9f2bbcf199faa930929d7797d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4b579c29bfb15bb40cce1876d6df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb5251fd5c99e133bcc0a9e49df20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b33d4037ca80747d41ee6792236a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027266eb4efe4ebecb48ebd01d165b6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b238a2c718d5b54b09f4b96e8cf29a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa038029d332c2cffca3667e9f8a9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba5bad4317a106eb6802ce58de803313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5a04dd5153cd4e956df5e74dffaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d5ec61db7007f1ba4e35d06d0365b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90ed9201d7493727d6ed5257dd547316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5bbb7132699b0c646352cd8c39338317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89d39493d8fbc62d8e011e63fb2e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0513c288971ebc95e7bd64baecaf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83332034c771276acca3e6b789f067a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a9be9407329bcb2eebc603850811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce9f3dffa86fe7f7733736ff7a1ac6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26a0160cb8613daf38c05d4d9ebf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004584c0a457ba952629602e3f7e068324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd51c7e36690aba95fcd0ea05ef19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411938dfe91c2031027ad704799a6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f34f6f235aa74d7d27ce8f349ee46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df791572dc3b28dd64d1078b9b6bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f702052231ef7f7972f79bc97f83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92b049d313c148118baf722aef2145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942739e7b6f1c4e41e930b4bd3e085a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694db208fead89be99cbe161ef6f66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f980f4bf7b97913b462afd04fd51e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47acdfd904a63baa4121235ff166e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4d2fc9ca568767279128f009a75b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9200c5bfea80382884bdc5be8012336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111665add2772ad5a81bd1a764f809b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad014399ea1f200aeab4bfb6a9ebb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb0a284f8133807e38da0448f7d7d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15dbd34683bf698393198bb9cc021b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3d401d4232ecd67fbe7161525b41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc64ef2c10e33af02582c1eb5395f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02924e06e95d3b5367b2657c42709343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3954cff9227fdc000dacfb5a03fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a805ddca7e74a18408282bf7405e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee98f6b9a626b63c4c7b50ed9ff500346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30d0d5d87778718e0f2858b67236e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400b894c363dc9be552d8b42fb8b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788783848d77f20f496723e65088d972349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eafaa15463ed092d27bb80565795a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01371617c912ddf06d258cb58e4882c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d343e52a5048502c7f180d622c2e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32209f5fe7bb668338cd5a14dbd6846353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828151fd8f01423bb4a9ca7fd9e6f4d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eabbad78050f35caa1837382bf3fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8384e2d526943931666243bb49ae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea6c44cefc9390c9c9ebfc46ec709c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4babace8af5cdebd2b6f906dde836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4ffc17ff22c9eda87461265cc929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0bd00ba910ed0b2cabd8e2681118f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d324fd2e7395774ba63b1b2aa386361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0c2e55094b37af662b7af275d8d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cf4a983821684281c7de7bd007df2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20dfad91d051dedc7c4b9ea8638027364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21483b9e31820bd33ff6749f02daf0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb54396b22d41a2413243cb9f03d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd691fa395a02f569a7dbccad7612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e23c05e85b0fb4119c2550681f1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eab98c43b3566fb60a651edfc74b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152afb3022b95a5644980a9869d33904370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beabe89428d881d2f923287e4af0a96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f71e2560a1ec77ae01920fb02fab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3899a1987fa7ee9be5f20fb6ad91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba686378e5eeeedc352454191880e5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fd69f30eed73d1b18a27e2009203c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64bd50791064e2df3ce2eefbbeafd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00cc9c7f02769df9bed15614eb1d53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3fcf65f681e994cdc3f8e7c18df0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd312656a94f307a4855ee312dcd549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d88f08dcf21af9ad238effaeee398380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c05f8a08766e8b0eca51b6839b1e29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c6b4e4a459ff53326719daa7510c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620a9c347b2f0e3153dbe657fec060383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e8f06a7e44c1171833b0a2f876d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a896cd4541618b789e356c325c827385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea63009485531948b6d4a9ecd4d510386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4ee2c10ecee9a5f2a77093edca29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202010464d6e7aed1e4cb8a0493bb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f2ac7110d290ce57a15df0687066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c941009817b29ac2bf73e1a7569b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f6e33f3b8b814cdd91d93f10c947391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502a96245902d49125612177745b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06d20b07fad25839c83a2dfcc38c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d36b5f0ee4254cbccf2c38c2470a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053014d620379ce2c21159f024808e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaebb8e7819a37910c3ed9d85193b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce674e7272ce438f631b7fa1362d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2560b1c01978ae3e881fe9ad33e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3edc76c2ef8f19f862eaa3e4f383399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04800319f274698ff6d8c6954e0f337400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a477b17fe948ca852734aea45887e13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18dcfcd86e7743fcd0be1e2d8c8356402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b552ab245390a6da090f8b1afcdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb7ae77d0d4df8d89480d5b2d2504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693797ae3f422f29248fc2a72bb6121a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed01f8d052118b2532a1f2a87f7cd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c7b890b489ac8be20b365be5bd05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514844dfe82518c9b354a1ce6a1dd153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06d9351383a074f91671b400f88cc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09472cb02b54403b70b40acb816e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bfb35db4cac59bb23f03b5532934f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e337752639151f8edc0556e4e0ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b72d9293ffa0caddb50d1be6f9547413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e02290c8589331030ddcfe7a674a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9e56a59bfb16410931968be4f4454415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812d5c83a59f8407339f86a0d8827c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de5f0491e5eddd0bf43c37715fee8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c077563d4a656302560016bdd644120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828959708db1712f632179c832c10a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a6824667e214a402cedbe06bafea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cbfbe984ddd3fb108657bc98a687e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e1b5a5222ac40a0f499b2b2aba397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe86a9c67dbb9d76292e2baa0d96af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c24c9f74f02e582b92719cbf8ec20d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973442b2c679d28079992809537d0781425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51f92120af09a9421924439deaaa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1feed2fcb1eecb924293499c5c8e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bca8c76b8ef183b6d6f8cba6e6855428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d8a13064ba7521b57b69eecb6fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b4760479fdca8677a1707a9d5b4b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101aeea572af7b677d06c37b45ce7f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142259efa8b98a363132e1c2f22f5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60506fafa05b4163e8ae21d41dbf3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb4bde6bd7975bdc248edcde52b31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471629db588f28f63ec3c99d60d2b17c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6582836358a98266e5bf530de9f882436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9e7be7c42cd00d9a992eeae5314d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1468deb7c92ebffae2181afc83d003438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9940871df3702d90e8a01a05f50cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ee5636857fb5f759d8c242b95462440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9a29a2b917a90faef04e3b201a72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c31be3bd7e19510a2534435c1c06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec7f73174065b114a4769ded6e91a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b131bc8b67df05657a670d80f8d20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc335059d39a85cd34b425b052c04c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea361dafb0f0c804fdd99654c0104e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f06635e68331c20bc7303a973a27f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce841e9c8c0267c309f726c4c560f49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb51c60ea6c5a5757e07857e53754449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a16440f4b7db0b5c2e240cbb1d2a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c82440c8f1938e554ec8d32884bd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e8a6f806629595a54d4e3f2bf6ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e10da36d40d45ec3f2ef7302730277453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86b3060318f76adad2a5198f2c7fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d0d5485f1a9e80bfed644beac4d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1c25fe133358b38f9c39eaf6ffaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd22ac4cd6498c5fd7016ce283b16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f43fb8631fe51869138254718ce4c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a90db4f68cf4548800a8ac6546914459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc27439ab141ff21cb008bee542bd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d7addaea68116da4b9d8ac7653da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f81d74fbb0d64a5a1858672c9b26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd8f56736742c6abe619822e11e57b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c87ad11ab55ce082bf24fbf3c6b05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc077974ab46370afb985598bca2a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e19304eff47cea040498975bf1b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de7416d96adf239ead4fb03dabf71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08252ae25a3265fe214f4e9b8ad9adf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d8ee97bc0190162c315beaba2ddb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9af462c08f5d81ca9c12b6654b036470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91de3d3ef71e398f718d6430ad862471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec48d220fffb63d63df1932c5e94d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22572a77842db05da34b0eac98e937a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ca6464585fd25203c6b5599a1487474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8edb7f1248804a9702a38b814ff3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9624f3577e59e1d242a3093063d1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19711b572f8fcfbb0a5d074c010a03f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212b6bedef4aaa175e2cd22b5580cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b971c536a483ad345d6f1af6650fd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfee9bd2ab8733e1c7d2018fec6457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209aa0d2ae63e98d7767cc6c285b672481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1c282bbd328ed20c522235e11efa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c39bd91a62abe973a2d70b166e57e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c53b5d19abb1ccc6570313a46ada484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb7f48fd250cfc83eca7058ced3cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03417d0afb6f9c8e912e9a843b99cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b4068ea8e1512f900634e0926fc18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8989922af6fc1acf713c6208092c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105375168debe42301dc1952c42da6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f749b7a68b922ae3d4774523b1ef4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfad1142ce65fc64f9e3348e1d49ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7fb0897fa589e0c4780ff1c86e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f035bfa1106d4692e8de6d2f3e59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2b47402821d1982305eaa460c0217494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f16843cc81d4cb0827f7e9235f15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1f3d2097535eb1bc56a811175670d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890c3ff317dba164bc2a0ffe228179497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bbee914b173cfb73abfa0dbc66586498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215efa6ee5c000a97052dfdfa1657cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37ebadeb7692a42c3f83d67577a2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ad38396c4b4e66db11c1e5431f2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be621512722a27cb4129b0cd5f35234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e6daaf2efd68d8b3a5f120e18fed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca06ddf1b1eaac8a69caf56d8141817504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631f5d402869fb9ec2df355035270a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10847856a102162c17e0db6ba32a4f3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b956c7f16de68825d50a6e006d4d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f91913199bc1d28394596f4bc063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb253cec3b76bb0c21671cde02ed77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873bcd308e9ddfc7d61d1552f8b0c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385f602dff33e99296779d5f7aa1444511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12be667f8ac6d79d77e2e595692c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb5b339442de68b42706b0dd30445513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e31943446e1ec20cc8c05e2ce33cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e6b156fd6c7f7be0c51ac736b5a7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df644e6497c1bb7060b2c048362db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60446e6fb4e0b469335ac5603d4a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b4c89ee9a5e647cb12b1d0d6a8e7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32005244403c5242349b5d8c7682e6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1591b734b5717928b41e289447cbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300cbb8ed314d4dd36b640c243835f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95045e87a627f7f89130e73bf529a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f356708275e810c3ae2e0f59205388523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a21da3295db7ca5bbf113a1366f8d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04e0b79e9b9c0e2a93ed19cdfa17f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352382bfc244cc118e8c88399f7bd2f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae64bd34c0b69c31b1afe421b7e9736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145abee8b7b0a6a2d27e889f7929ca8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4807aff5dbff01d26506552769c86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe12f64da9044b749a5d8159f9f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15625192dfe9473607a71432bdce9f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df73ac4c7371681faaeb3cae4853654532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419daaa263d66d2f791aa48cbf50238533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892bcfaf99181f549c7c302f8626dad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7685cfc696b9a341a6bbc0097400d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a211e7d4feba4e9ed359c8c135f1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e84e53089059013e3660550257ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b427d833329df5de7aaf4a168b1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543699613eb3fead8289931bdf461b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5c7bf4d9b16ccfc061e8fb47893c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563eea92b27400081487ba13b8a40f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f9b952e45bd2dd40d46e293a0fd32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975b1ed547582ee691d2e8cf48ba98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046844ab1e854e5d2604c38cbce0ca36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa77b76876cb9439a57bd724e5f6ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9d29acf21b7f2b53efccac4a7911546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a00a6187f6d1783d81494b66519e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c0ec0b5ab34bb5cb3f5912dcc827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30558f87c16f5bcdb866f8896c603f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107e0bbc893c4401cd0f030a491b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376074ed222a6fd01fd196b1aca7da3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480d00dbd1a5fc93429ac8fe31667d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea119ea76f50ceabcc8d04747d68b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358257cbb07067882159b5e9b1820d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419abfc7fb8532e8156b2bf47a438d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37a9f3e5683a0ee16a2d15b7f2220556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47edc49824b9482a930dfabcffe490557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aeb164b39c119dfc5ca780cb7d8e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce426b27f5072c3d2ef3a3a8e9ff194559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9b1d0e4e75eb66c870568eadb59f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e68090bd8ac82a73971f8b1c4eb16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016ca04e4992ace298894dda7a69ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad0d83875e1d26a75be1718551564563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef8ca5cf861d89160f3cf7018fc4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1fb5847ce70c45b7da1924e2e3b69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a2ee17f6cb79b4b2716b7e1be971566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0448a4470b59dddbc0fbfbabc53e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084601d719d06b334471db19cb5c9e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217731a6fc4895d73ae858055afa29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ceb425037ea3f3b27ecd64e257e84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d1ffa9f26d018ecca8d73fa36b3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a57b9bb59d100db6933e064f3f1b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc552ea7e089919fb85bc97e7822d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52388da48bf29a39c47a11ee070cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3489dc8682d15f6ea2bfc5b22265c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7125610dc65648a5b64ffe9efd0b7e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718f1d96004bb110a01772b70c8897577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ce03a48a37643a7abb5fafe773a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e5e6f9ac2e5bf04ddb72264904e5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54f348c69182893f8ddf1a345de9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a11f0446f09e659679316cb04b4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae477623a5949de6992a8cca06ef5dbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226154d7ebfafcf67c0bc053d025ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba26b1bc16a53689a3e67059d697874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb24cd94c893c0264c568bc1c183e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7bbf813087d3e9f74921d0cc23820586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab8d636250f910b6d860cf7483371587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8340a697a5bcdcaf34ac8bd6fd2cc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38279b021c87b2b1b4482b36962cddd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed98dc4abf057b83dedab6942069c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d60bd49881a48d00b754ad858cc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c8d0e79f06c0b31494f968de384c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befce991b5f1a6f866b6379ab18c9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fafd19d4177a302eb840fb3cbff4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f47a5720763b83655e8ce32e2ecd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57f89cfce7594afc80d2ffc1e1402596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d54bb310d9b47ec159e935145202c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd0f45ce86895a125bdd73fba78e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f608ffd9ab8d97f8f0797ff9b7037599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ac5b54dde5db1fe8fbb995bc6b5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcbf0e5afaa9c49f2762ba007012c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ae93f1219fe5dd399f12319d786e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe46099345d761283f019fb2c12ac5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f69fe00001275233561a4af8d4c26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e54423e7a7c8cfacadf9629ad53eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd518d37cfbd6c5e9853dc392f99bd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb7883783bbdf7334b892fc30acbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d2fce0cf52d8030300add9c9ca59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73cc42c2754b363255cd364546703609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9615f6d8bfeaf2ae9716f1be884f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d762fed26d1488c42dbda91c0d96f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9587618c26d80d4cf4e1313b57495612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f25455066fb9cf682d6571d2cfe24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5760efe1b439cb93eac557b3fdfaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89626386de7bae9954524038df8263d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fe4666a33c479c52ed96e9437638616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da718c85b9bfd43345b804c3750232617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d7ed25e02ec42d34c1d163c648a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410898e1536e710f07c7d474e438b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d66327a25f2698b278598860a545620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81802a628a302ae6c7be36920a772e32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e8947e20d09e00ba80a494b049a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1d7078f83d57e3209999bebccd6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2590fd86c13db7fa740c50bc14ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d110f79226b0d8bba747ed1f2b122f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8cea97fb1cd4b2ede5c50043942bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b281db0ff8555eb67251951357f0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f47784aa28aab01b034a408519b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca6395131185131576e340fecf6ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c69cfeb61b361dc2bdd1a06f8f3d70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59f52c978b227c9b4f68fd00daeba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e92ec0f733734d06aabd49eac029a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd13b23a00d419ace47e01a60af7b00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b54c6ca32fb8e85c6a313b5b6a8fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05a26841f0056bd927f506f3dd436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2ea99f70b83a815e41e2923f01f53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28bb7de0052ef255e96827a0e2f2dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c53ab4f8da28a54aa402189bdbbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422261a8e8661740442e22d167a400639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffadfd143c71b173d220763cba308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6567090a337c6a7fbf7eeb2d8733641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb08f3a3a2a72d83486cc4ccf8c8cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fc9ff659d9c6464e45cdcadb55507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545aba3d48fe39b713f01f104528e86644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4510e94291c553b209f5017e2f7c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450c7f30fe17552dcf5c565bc73da62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c6bcd6d5df5f85f359123e123f0b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eccd05fb993f577dce81d93efc2a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf5dd91a40d2e70ae9eb4c6dbd3845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef8168ca67614e8eb5fbbbf262e2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696266d9dc94207155f1847b7427bc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870d4ffe129999e0b009a1a66e90fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12e214cf1537dfa726767570aee079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81547f59567a62aa484af5f278a1b8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff6088fba919e7e4b9625cfd59d39911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada347f2ba24dc0ba9f80c38545212712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270435dce0719c85d6bcc8f58c5be513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17573bdf87745e364c24b1246f21225714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b170e7e2cb26426c065dc4f168d02215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247155cec3f8990f748c1ec56bce39e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d58399ae8ccbf114dc025936a2a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44557bfe18b877dba62039da7ef5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2dd318efb1e2899054d1ebb621e8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f733e239c9dc2cc4140d85b1421fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4334232117f2fbddff9cf46a376fd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936e7164d865f18a82ec848472e562822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b409897553ba16a2d4a57d8517c9ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd41b8c78b7852153d5ba4ac9599d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390d49de5439cd31afea2fd28fc23525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea6d6c737ed2850cd039caeb7dbae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c7ac6c8f5aa0c759d90fab34ac64227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752a43ab2ff91b2665d1bb6766ee0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbacb90396412a0aa65809d65a4f18429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7428fb9ff50962f5a3bc7dea12ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a0229645db35637b15081a289fd9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c09d00b59ac733d656785ebe21f1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44c74a662d4248d80175eaadb7d1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e35163b34cca818a6f6a847ee88a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc244c571a05438d023c71f96dd8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a546e169bd1ce3b6f84b3084882c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5c62ca830ea53857e024e3670b03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66e39cc20daea76803394db1f0d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a222994a5e14432ff8f955df37e12a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c0fd3ef3836496f8ff3723936e68b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50fbfc4e87ec07da5b972a94c044b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f152ccea9689d9586e7f7c178fba4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269b6817ab5bece2dfe8d4434b3c10443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ad7fe6614872a3cf2524194f7bc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54fbd2db25445ee5feea24f41dc7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64668e1b0ac95ee72d883953eec65c4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b684c03dd94da1ce9006be5018408947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee479829dcfeead331428c8db6f8e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422f4bd1f828880f10a754841c661149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7138f7833d5b2119ceac3748fd4fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109ebfe663bd63575dfaa7b61039fb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e6f15117b287fe026eec7096698a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06254b25815cd5d0df5456ee545727f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b5c04719320485b0456704ac951c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e56d36e1fb928a7ff959c287d10355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299976fd67c4109d37ba2372ccd3bceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2c1a1100735b84a49c797eb6c56d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca2a20c4f4a021ade762f166ca808b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78b4d427e43f41df96c1009a5234d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea891046ea6140df2eae911afa84641560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc234f2ed05e5154029036fbc14d8a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a609a36194d65f34741c5bb6fa9eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faacc441462ceb4cc8299ccc50672a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6dab27f2ef79c12f0f1afca5dea3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad93772a09913272ad330a3b27e0a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258a69f8753ca3935047d59590a63666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087487412b0626b7ebbdb1d64a391cb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271762631e266fb1af8715ad18b3e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c9e312e57e108cf5ea741d9e5ae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1dafc8a39a5266e46aa0729671bed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae273bd84c956b7f89ac1d1f0f3ec271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fca4008850f9030abcc79a22afa5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d233968f2f894b4e27d8245ca48e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bf55e5c0c85aa7ac67b8e41c4d1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113883be00472029fe20330a99ba4c0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28adf8f1e5e23403c28fc25e8664b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3a7e4655c124ccc7de550280ea0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29eefe9347b5a8317ecd1221a066578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a80176998c1bbc0cfc6252f3529f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e02d7882846f1587c48b81d1c8aa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84141c0cf249adbcf29afcd394010c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c3738945f0d8d05c76b379d556e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95276fe390f3142a80c720083232e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d8fc03bbae165584cc441b40c0e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a0e34bb6f65dfc5c55fdb99a976de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b10fb5a681e8f6a4348a3dab1664e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b812901dd8f7d80e63e2f1ed104f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a385cc29c8b82b7c541af3b6f3404488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7aa136a2194c5d650496e3480b5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4115e08d3428af0b363b5f7a9fdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a344080edfddd60d542f3b4f9b52f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cc9773f9a41f0d50ad98cfb9997292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4594d02f5d7ad4e0bbd679b637066993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f7f6d5931114ae7cee160d5c0b6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d80c1e92eb9bcbe1fd936437094b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2f0d7813e10329f8d09dbc4cb44296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a21d6f0eae888eb47046d8270703097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c80e19c1205eaa00ac1caffb17a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570c5551687120a682ca2971c7732699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b51441e4e4601df4e66fe31f34db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b07de6dbc8d179d1cf9034cb05bb3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ecd36c3b736401b563f9c6e00a6bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f69d4aed1374ab1f1ad42ac44f4f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88a85afa3d0c74b2b7c819c15072b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f78975fc2b3ff18d9d5e0388dd7ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae907f96aa25a3bfcff79a5105e5e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5fa51feb77079c0c9469c535be9b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e262e25eb218ffcdf864dbd631ea6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e388da093dad91ada6c305155e57e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac067833fe9fe9ead328e21d964c80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf9fb9ffd8981015daa42f8432f31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23d7ada30359a2a0d4717108e9881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b549c3257017fda7d4db06b0e59f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851352c3ecce1e292cf728f4fc023e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e229025ba8e30c5f1268dbe7282d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570e69b15c4bc470383ee55dc4be4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291afb9ffee923173a4aed87bd4ed88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735d89a1a2e30b39dc534e4a534f47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2e8b512fa66617e7fc6c3e2b1ac26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b503a23e09fb3bb1c999e3e59d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac4171d1949f4774f98a2350a1fe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de55850625d94bc21f734ccdc7daf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0066dd78164b66862226f2cfd1e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e8b51034bee2ab5dd98638d1936d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8e210d730ff9738623268ddd39fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edb3ee4bbd22c673ea4aea3e4e151126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a1f23bf384ea63762ada736c77e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f035e218b9f9b3e805c22fb1c847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b372ab83c802653cca6c506464c5491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d716226c35891e87fa1149c3cdbfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19100268ee37f3523d90d3d56f9b394131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a840931af5011a82031c150442cda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd96fe799ade6d8735f2a713794c966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401b39779a76ff4c62b718374d78d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b9ab4b0dffe1a45dcf2e693a7cef9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8f3a572be00124dd7fd526a0d18f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80daa1b0a62040182443ec850e4b131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3f486791824423fe17d434892a03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d41b086bef880beb251bbc6c54bf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d8c0a76990337a1ecc7f56df8eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5aec9807b1ab34d67a98617aa327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26658444d0e3b1883b86ed0d4a1490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de9584dda0d95a1d2b60eeae77325143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbaaf0118f8adc7accb6f20a807bf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e0f3237ea3b4468df0c854f25500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749c4f415cd87f549a20f071a87b08a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a17b0b3e5e683f08d467805f536ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5adc40a15bbd4d11ddfee35f8e1fc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c300765c8c42bb2b2eec3d07f581c0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff19b0b0c13b873c812e2b0bee0d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53634460713d502c102fb026f09939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295c41f095e90a5e847b4c20586f5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678c12e50c9476e4e886819f976456e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5945988e7a92c45756dfc09b6f2bc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d4d92f5b16a4b8e586ac9ce549a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d05688a1d189fe2b2a35f85690199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6546f27555c30e720637ab1639e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d85f960d6afce1883a27e5e53d11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbf7f4958a74244b66280caee10ffd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d8bc9f9153aecd70b828af729bc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339eb8fe1b97db8f944e5cbbb2b314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89644e46f88de7d172fa4ff6b68dadd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267342a29b6f232ffa1108e4f0e477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1526f2bf889d281a86c8679a3ea1c6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3da7e51863d65e91ee75ed162c2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2e16f270f408dd92a69ec7516287166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848e06dd7d14e29f400a95623cedaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714af94370f820a2c5a09d630f4823168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224707d333b3d1defb75d394bfc8a5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82e0b34918bc7107c89d8ab3efda89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d791dd95cfdda34062edab0cb955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04a5dffbeb7fbb90ff1e0b80f3b2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e93a34d4fe517c380a3b8c4ae4343173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54e11dde865794621960b15c31bab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca670324d8d5a5c4c49bb7f330f571175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf713fccc8a75ba67743a3036b1110176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1897ca322cd39331b4e4ae4b81cea2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832e0f2de70da2818fb0b1f116281b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac6c56494a2d3bd94012b047b0023179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c5203d1d27af31464698a227158d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa3ce65997e8f503dabaf7651d70c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c2e76f19ed6ea53b6e9300b23491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055a7fca2f040990f4cf307997890d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c03f4fd1ea633271d7925c34709a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d440ec50ed44c0ebcea281495e86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af8a019ccad035bf6e5ab3c438b41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ae1dea4546f81561dbd0a45e830b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f93f46b4a55adf2c2c8ebec7f721e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d5731899e51af56a3bc739afa667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ca6ea5fce430456779c9fddcd930190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397b4c4ee11b234adc3cfccecc45217191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be5dd407fe90175aba3bdd7457bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbead11ef23a25fa45c579ee232c341193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991856eb8e044f64e90c0d5b3f443a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b68e873a84e152759f40278bf902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d017121830726bd319ad4de6840c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0962b817ee81cccadd3081a31ea111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591ce36ed35aab48809fdd75d627f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251b2e60ed856ca2cd61700d817552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8670123e10b9758ad7438679817d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2e123c2f16bd49bfe99dbf3543f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21beceef616c46f3347c903d1f1d0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3633b5a7b59304a1bb3e8c9fccec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7d39acb7a5db9f381d12a4bd3654204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40adaebf8782fb5d6178753f5ef857205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de917a12441dfa2ad319b2165e9bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fb9ec88ad68a0679ef2b4d9d0b02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac94c16ea179ce9153346383a1a22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b22b697d9f8ad31e2b09b5fab29515209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da562baad24ca27457ed5e6e7812bfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2722fcb7c9f16a1d7ed6fa48423b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c06af3ea7d3a0bd02475e2ed8dd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa671d58c3aae8277e6f808361ada79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea556c3f8d5d60688d437256769046d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6099609e2a7c7379598fe95e406d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f360f3763264a56a33b9bc424fb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e09a1043783a7be53d9453b99518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0604e420fcdcd5a6a88b82656b3456218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11132f48d07c18eab98d8ce4a46a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c41c9a2391b3423d8e4242617e11f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6bb5c9ee2c9fae3f6cbe2311f3b6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1766756d0ee4ba2fdd23523cbf71f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184420f449233d0eb9336ce6c9c3cbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550691ad67ad8584d7e9b7379d6b5b54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a35ea5e54bf0e467c056f1408c756b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edd14d46670e1e1befc9edfc519fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3629cbfb8e4b0915aa91fa89b9fe4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a16b7a082568fb680b4a47fb8d573c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f31f5ac659c502bd4f79ab2cfb20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53c314b58869884117dc14dd0db963230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839f7ab2bd251c4f53177b810bd2890231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5a3cc2aeb3121b6c466fdcf758de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc71204be998816b3fce3c775a1d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201779002e3f8ecabd1347ea55eee366234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb58c62d251a65744630f0f1e3d7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e03dabb9903446c294dec4ebc181c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2362f92630b011a390cd5b92a640dd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650227fcdd66c41b3a20457ae2ff664d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d3aabad6c916a90dd3c061a829b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af372248a273e1ccb10bda6b1d6a745240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5ad24eb027396749cf6de380edb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb524aec2dd64cc52fcee5c93bd43eda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42a825426a6a530a57794e1c70953243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf06e5f2d7ffcdd2e1da28b4633409244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c04a4dc495da852439d95944849cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87fa0eba294eba2fb45e616e54ef6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821d388478cc82b9f265409227844f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726c74ea8728e84f3ee2bec01b0b55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afcd988267cad17ea85fc89c550af4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d3d2607afdd7dedd616e08318910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846ba5f1939e90ad9ea44f2ede207b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8914c39df6b1e6ead09deab949c900252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362536cab72a4b51a32eeafdc8ca919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d5a74c25d0193ea6d7b6e955127a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62037019129bfbc972132da1d8551422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a713194919ae08056ef8556c45ac37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d643bf4fe9886b7b098d67d8c11f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6071cb2f1d8a7f7a78c7fe49eaa6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d3118a7cd2272436f370331445d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f18ed79336938156f308ee210952b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982348cf8e616240b3177f8b7ba81740261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b39d7c50b4c50c7880e14a2778e6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3be6b6cfe527ea3f4501e301adef9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa2b9ac5a483934b81ec6a2279cd25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83428b6981ff3c698a0678b0cada0ee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e73bfdfa3a2929fedcca6d83447f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bed9f6f8ef5fa076a5c7d9c470600267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c5e7d9ba3700c699241e3c9045e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28760e92f01261c7bccb8751e7856269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf745837cb1d150637857a66a19b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e113acad83c4f7e60db2302f654f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc668cf87764dfb20f68201f340e18b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed87c6008138d0f6eea846efb34cef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363283f0280502d46aade7837ba7a8b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542caa789ed84e9d40290d0db03c9fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c94a9d9ba63a7a5903486a972dd3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6f1ce36a37fe972632a4fea03a1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c84024b9adfe986dd27f2edf14209278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a15d97a860cbb6430cb549283a826b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258abc70213323f97a067cbea0085ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4a1a77476bda8c0a24eb537b88eb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acb9beb86f1841eb5382cb3b42f1a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae335906e19c3fe624d45c8cf3554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80263be22b61c58b94c2c8d1204c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75127a8ad5a366aac7e7c863da5b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b4bee92e3f5c2aac5ce1327e2ab7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3f65092ccbe26fbf9e36369136af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79356e2dd607c18d02ba65ee1d86d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef02611216f497c82ef94827e7487c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6a68549c0c36f42e7125bb1a9aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c003abd637f585043693d4886e03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87e0f24583eab4395e97a86bcfc79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96037142f56e5aefceff314ab0b7e184293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194ae19515bbfbf1ce3418ebe8e3e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec6e623b5f8f15c7a843de330391c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4569594a22909d1ee07fd262bd370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad0c8b34eb338506bd23d03fb802a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cec347b359764491618e5c9e90ecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff90e4f5a5a4e8a88436d0bff3cd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0bb2dff22e9aac09ed0ee718aef81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc95fb73ba1601b50d82a752941553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f8b5781ded187aee8e3c6c10c39d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea6059e4559fad350dc17af903c11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239da1525d94ca3f27bb80a1a6a10f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182741b78593b1b2db8de392e1085651305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f48b793dbb49eb2135dd7b796ac56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a2b381e56ee43cb3403eb6e55bf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36676b6d1168b77e7f45b4efdc991c7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa6eb883084cd8fca6d1a3eb2ec2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566559561a36cc4d2a5876dc8a5c34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd43319e7397b3c2ab7ee59662373f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93c8b0579e2616bfcf6e45f19f02e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aba7835e272c18b15e5d64ecc6874d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b149cdf112efebdd375efa3d67a2e7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c85dfd0a7a3aaa6c8f8250b512be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75d676a6ae0af48f4ea52d4150e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826b853e83687c82339c31f2d58de3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887620cb435f96f3970c353ae5b7116318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23a61166be024ef4eee0bb3fcbefe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a0e03960e5e15952a6b162f2737c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96d811874a6896a4d3e164c4fe2d12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170439eef5d3ea7bb9e00fa8c8482465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845afc4005344171c974b073619862f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b58a6122ad3cde15b3d979cf588692324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64395c5c6028c6fe5b77bcaf115e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed7e612268f9f7e7a74a1ff25c479326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0555ab8bad8e99a9abd6ee1f5d9d283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda56d9f1198c052381e58c148677e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb43e7bd3fbca1d4af4d2b35587b03c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c44f887eb79ea028edeb758852f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6627c3523c87408d7499bd743fdfae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a97126c62a6b5940806786e6326a3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213ae265bb98a1429ab72781c5dfc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130045efb11a434080bc33cd149edbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b860608a36278ee6c83320e2abd03a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274eb78058778796cc62321c101bdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd01cc21e88f5293a2317f030d14031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd0687e534e32a1065af9a84c410a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397120c6f6a100aa042ad20d6341d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d52a6788ea85e549c9018b1ea8e3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169365ed2b67ce859d2ddeecd60a58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1cec28b5b1b29023580e464fa094342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764ddf5affb56bcdcacb2175a701d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc31dc66a9a63331cc68787eda6c1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710df5002603a8971fe8f38c003a136345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cfd82ca50dd24601c85e69226da31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5473f58a3ced4beeee8f17c2d79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca69e1f76aca8c3547865cae4c484348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7690b3dec6b7f08011df40d942b26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a85057d602ef6a77f2c89a854d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919251831aed6a824f0df89574b296a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4a6459a4304d61e1a6b5aee5c84f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc748196931911a0902fb743cdc80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc038507f09b82f3c6cb4c303fc3fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75e644f1e73864840770edb9d80348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265c6c55ed9cb5ea5e52bd1f88ae83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c8fd4beb3c4464f4ccda0f4f7e95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b3b81d6f9a7872f19f8b84048016c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe13cc0a9206e64b608f44ab8d692359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca0084b04ae4db8a64e730d79c75d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad35d7a834a81bafc7c0f070c068d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2897e9429af1fe746035c551c68e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824306f26987c6259e3f82f649ff7aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046245d57b7b4375603fabcab5d1e28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7d0de129fe42569e646387247bf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069a57b5783a4e8d1e2191bc880685366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fedf7d5852d1d880cff7f108506d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9df5b5a39466ab4f867b295a3152f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858842e45f198ed0b700a743a62f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce24b7789da7c48c4a5fa386d8b768370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868497dc13c8e9f5b594a8c9d793bb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe24f5bec0a5bc5bb3b4c8816823cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc48e6a9885b26efc4edc167947bf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae3bcd4e171f37ddf179ed3059fdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea114c126b6c9d082ddf695842b4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2826c2e4b108653e399fa80b546622376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b337f1c79bace6bb93a5f248d4977377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03e7de8c61f72fc438bf6adabead4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be32121db228744c03bf99e65e8dd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2b5546bd1c7a47f1a03b6f17ef8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9a9d74d9ceb29a95c0263def1d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ba8a17ef60a0908ed63bc0bcc24f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acbe1113fc0a39667820167f8fb244383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b444a3c71b14998c53a48d8655142384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a3aa05d7775399cbe9e113903fad2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ce58c7fd14939b3d19d8155cccc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79447013b131b8d50dc1dc64cbd0fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4efb9210b4bdbe67a489315257de2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b985c5f0a00596a6a6e6269436cd8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bbae3ff803fa498ab2ba9d1de6b5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39a45020d20dfb3d0dbcf100b28b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d58bfb9d760def2d9c9193db7453392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc4f83897b8dc5bd18cf8904e1d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e063d71b8849d210a36082f66d9d1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8b70dbb171af5c8eaf32e9ad9694b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f46bb21d08fb241fb58adccdfc44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccd09b7463fc99c6bc0cc07db68c5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362224e9422b72d254244c62fb75a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6649271f6eff373a4e4c57ab0327ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0eb5e6bb531e0fcb8ce508ad1ca3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545389c54393900d8ac1cc311bf724e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649b637cd3d8b690d81096fc931af1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb174422cae22988d6f75a8e5dd827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6531f6f0ee4bb43886486263ef7b45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dea37f8fec114e599dabf567bd284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af8c5ec79f0401b0d5c9955f3dc03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8aa57c08553f0692f0b4cfecedd85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b869765edc45628edf8d63864e36dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aec259b16086bc83cf71af7ff1f00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d466a0d659d100002fcd88a9159d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac19493e0382b7273ff48a2804e316e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c697d5c4fe5e5710f43d433640a0d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383bdf964a3487c6c26b8f845bba8af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbaf2567f36512f658f2e4c9667ab7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809edb476e0da200dce428299905595415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b65d9287aa030ff84507c62e5d1e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a3ed4f7980de5d0d19c31d0c1c1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7840d93481c870932f530141b73957418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084a01a86e72a39744a5cf0ee10dd97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f31640552a0f8098377f458956d52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b4d4c64dc5ca7c2a2cb1c7374200421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37b8122e41d6394955ac662b5d83fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492eea7a6640d89c29453c370c290be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616b1cf9c4de3060f7a1a4e229c42a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462faecd4b681f122eba73010228012425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd943ffd7d2a820ef33edfa5ef3f5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9899ec821b4a1a4f77936127aef8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549c56a94be9b697399fc97133f2eac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86066783f2e69645a91adb94afe453429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68424bb7594b623388b25e102bcd35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97be6f716bbffedf357017a4324734431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9e04a3f43f0ca13aa8f98781507b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b267bc0edd82635313595a1b1c71c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf994a8d06baa37cbfbeae5e5a0529434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62df1452c0af83cdd86dcb7ea079f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9bbf207e1032dc93fe833f397354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b18e31367c5df4a9a0d7fc40b1a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f384e9f7122ff713bf822fe064a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3d0ad6c6d46d5da4e7cb24244465439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086353bf245eb7fe5bcafdab83ac73fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e1d0e6d313c294ed968d5dc4462d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b6878323434b87c3a115ef669d1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266c6eab5ee1e43782a0e3187ce321443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dfc8eab4c6e7dcd4fdfd60f6dedb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505be9ab7b1b912418636d0cc22eed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb0b3a54ae76acb34959e8fe45185446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61487783ae9a635e30e81fe1dd0330e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b3fbf02033ca15a0a95fe13dda2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b27728d588eb238454b9112f39ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5657bb31839d13d2a779c6e235f10e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3511df74380d486d7b501fa6c54892451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e2de556a0c6a914aaa6924232a4f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791dd10f22339ae75d8c3be084704f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c9493698e330c05ce9cb430203da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c01f4f2d23a37d5aaa4639627999455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d784b91e545b1fa78235687bc7a7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb512e59ba17b4d877160cdcb06fce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238954085e279844d5a91886f7647f38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23acd2b8838a50325dc6634dbdc94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09d9f1a7dbc5efb6acb49c683cff9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53cdfec04d85892dedbec0d3eb46f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159bc3acdd40058f66efb1ec0a3edb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5a0085ed92688d30cc441ad6a943463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789579683e77289f01d3e0be721707a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792cf0c38d80a3a5f2e9a1dd9d7a3fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b145d82d5f2924f3bc2677ff931b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4fd016b8ac768efdc249a8e71732e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2289d1c6fc9e91aec6954b659aa63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163c756c7b2c46a8bcb64b8cb82b3c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a845c4e43ad16bcfe03587078c74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6b8b868003ba9464c3456452edbc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0213f8901e38cded8a4379c2de448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6099c118fa5dc526a4a5c8cbb37449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d69db7207ac39824f63c4116b85f54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0674618e80b2a4a8bbf998765697a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a5872443df9ed4d3b97b2c64c1ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe079f4e61666e0b687378a2f3ad307477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb61c4d972f55ebc071796c38a006a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca12884b1ecc025d2270a47f0f888d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a702b37a9ecc7d086aca9cdc69c04c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c25e070400a061eba542951c0f661481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e141159e5b92faf13b7b47a912b50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a0787aca6557b729d0610ba00bd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce7ec52058a913cb2337ff9aa9262484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959908fe1a32360a7eed87ccaffc5a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6794099951226e7f494bf048349193486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda016bf732c60ec3d92989f5d568fae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128f49b121d72a908d072a93ec03a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce11421777479d188831242c066c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da6dc73c908b18a2c68306ba8bfcd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63b5c2b6e4966b46ed8737de492b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d1f92aafbbb211f47cb17862f457492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d7b16835f405988e8d03f05635d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8818463922af8f54cb389e58198ce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da97d60fb7aa18a30a667128267e85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3a59b6a88b2d3637d4084a668660496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2f0865aae3cafa5a6ea210537f2c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6b2fe30fb6f1ded76e8590e9838f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5dcc6ea8dcb0ba3fe2888f577c84b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6fc31e9628f5d5842c8cb111c1186500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368444598cf26465bf9a49e4700ea92c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3978dd4a2409df291c24d8948c895b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af25e0435640126ae642493768a4ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b661cc3d0dbf41dcb91a426356863c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e18f78c3307b714c1c35e573098fa6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac6244ae8af99e5e0fa48aa551da4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422516278a5ff784502c5a527ff8bdce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530662f9d0ce8001b66fe73f2b5b299f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a417d620dbc59cc0d9b64adc269203509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb6736dbe4ab4268bf732d14af98b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd6e0525ebf40af1d7b75bb81e99bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8918c1a3741ef41920132d1f819ba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0095232bc1775cf5d6336aaaf818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e5d19781e6cc5e0625884dfc064b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641bf5b2ea7a22e7a06fef1c4499c40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e72e9ee8c8948dc6f9f18762c50a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d94cba67433f3b6dc604b4694b9ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765446dc95a0f9bf5367e0a78055e3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f387d5da52c4dd62283dc9c7cb95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963b9d1fbf57c25f9de7feae056f3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17f7008ac94e228048c18eea84966521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca1969ed74e5c24eb7e6b24ba6e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9bed2d94c18339916dd762a4b5f3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a97b4b3dad0f2435a1a25cc1fa8eda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e68f44602aa715a1ca339913a90f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ce03335176773f6f38a9d89c8180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09a6d075825842c2f59683686d39a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd2f7c45a3acaed8ab23c435c2a45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f326a07162772b9e9d57a29a62db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd85ce79779535a5238503d5e9d4d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cb44583b28850df3b8a07b53f09f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e0141c90d301163f6164829789a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167693b8e67623fb45d4eae6da5c1bea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c3ba89c0f5e053f6c2fb9af14978534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09649ecb62824b98a228d0e5140cbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e2c3cfdb6e9347ab4df371c4481c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f16cb0e419c8617433e63f241133537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c890b475b0d36aee50e499a4cec58e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579dc9f3cc6f7cb9cf24c8e0f57e4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15725a47ebe1fd0f23bcc366811f0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465075e25f8d2c57937978cceeceb3ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1961c69830cfe64d40727742c991b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad499dde3e9d1f60858c132fd4a45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce320df82eb37af3a6d1ab9cc1214067544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded1827f6c15e809401d230e22f7a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b369abf009b5d3768de9291b9f85f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d90484f8d299955fdf8c25ea1908c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbce132082d9cfa191cb4b41e8c8365548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac274a45ea2186b600dbf7cc3141f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab762bbf9fbf888fa202b85071a02f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79050f9a0a4f8ef088be28e1d4cb0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5920ad80f1a74b0f6656d1435078552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72964bf85a9a76a7dedf4e34bccb50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2b6e48922f8f1661077542b02df72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deade981ff4589bc1e6e92760104d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1739d9dabcdabf38d64a4642f424556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029d93ee25bc47773b266f3884d79de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e306d0b4e110e791fe7573780e1974558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc134fc71ffb123852817cbff703b0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a964e0e675d369b8133a3e1b9d1b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d1f01355c57a9964a507af6bff76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc1c903571bb1b528c4e0f27338e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa9db838fc7165579bcef092ab82d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff76688faf134d1a79efcec8914b0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3492c96b5542f7f8024bbe986e01eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1473f59c8a174f7102f0cbd15ef03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78567b0898f756611c387498d8ea3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e7f4d41c8fb0387bbeb15521eb3a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d4126d84a9078b96f12dc66a61336569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637cad9896298cd86d5bc62c8f3f54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff464e78939f320adeabd07df5703c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e05cc80a866f65a163b21ce30f9a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ebf4ed1e225b48115ffd7b3370df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629974d2e26c4f73c5af9d0a5606b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc1ba3aa6f08084670aeab8ab824a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf598741cdb00fa8be6aa8e3ccbd0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab85173b17ca86d80556dbcd33c8e57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494048477ada98332d6815a23ff99769578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1ada2700f4f4383512783b3d74ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f618d47923613f2ef390676f0d179c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9a40334520999ac70c0455b34ae5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3830d00cb7ba8dd76bdabe8fbb7a16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd49deab484ed21a70d8a2228980822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adf99782eeee06a72057b0c29f7188584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd74fddeccb35a49736d6e92197215585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d060178a308c9ed1f72bc3b7db575586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198bcddb19e1aacdbc93d7962aa21a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7f426989c81b7285be012e4774ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c9299df294a250ab37139094c25d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220522f316fc527a6c539c3cb0cb19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875013d6bca53db4f3fa7eb3f98810a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abdeaedb5a423f38fd625ae88630a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384851572388279e5ad348abe0c3782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98aaee76a8ea7b8fcf6efd6e24ef5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beb76d37c80efec21468f17c8ee89b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ddf67de4a6abd5f3a7994729a980596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce091bcbb09e9a48d80d485be49e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff91b360b4168140eaacc99e289089598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e66b52719fcb38f6ba2a307ba1b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bdefcd5b7dbb78dbd129e2146ff04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e60c69ae7453942d360651a733ebd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440cdc428e33354b218ec56db6efce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24e0e4bf79323c7e7bc12547369acc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65503411bbcdd7b373d4ce37b57e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431b6095d91ea943f48550efacac057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6085fbd3be2c737c9214911c2fe7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169dbd0dcacac85f0630e2b0238149607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d67eb0be33aea7a662c9b2513c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a994e871110ea6c851c94313a0aaed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa9a3e413eb1c6bce0c22f12299dde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd75616e93ea9e35fa352a38ed412611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5fb11b8f1cb7ac2c5e3bc51c9107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc78245aca7c61aafcf43b3be4557613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a5217d83f7ca2de12c28a3a9ef191614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b02fbb91360a766721c422af42c3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d64e9cd330e424efdf898c5e22bac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c99229458d1751ec2a64860cea0e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0095212845bf2831fbf1b0cf619c9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359b68b4e27c2d1b0ba1da4c9e3914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8445930c2060a2026eaa570b1bf9a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a24dd0cd14e29c9a4bb38005249b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c96a546cf7ee0e462285fad7c1e08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea06e6049cb5be777158db35cc392f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267813746e4db357f55d4bf8d1bdfe45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f991acc5e8597cd4c2fe255ae43e3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a140ca72c89352b58fdd84b2004f3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db59b10f3a1947f673ecf210878e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc006ee53dfcb05dea6b94cc349af8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619de06fbbf491846c2a352f51348ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f77c0718d842f522e943c063d1d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc13e53d475a182ffd1ab9def65cbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce35b66e5cee01c807b2d9ae78c9f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f34eb5e7b18b934546a2e9f9855c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74eda7f9c0b4e30267391ca4660bd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac234879540a51a7b748557b35318e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972038b3cd2227a56a348a5118d1ea1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8edcd35080d2088434148927e943637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e7d10b227e23d3d123a2c21599f8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7977593a6817b0b3bece192cb13ab2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726167bf50fd059328cb6613fb3463b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a33eec5a9e183583b2cfdee0d2c40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150ca8dcdb6e4a469f4ad2ec7c3881642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33794509d21b1671d917b2f6280b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72ae1140d8adad5c3161d18627d04644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22184,7068 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>0</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>