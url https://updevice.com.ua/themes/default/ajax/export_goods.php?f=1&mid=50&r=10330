--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415c042dfdd156051ed3da28d499611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ce1eac14a3a378e6eac1098dbd3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e6b81a8e20bb3b337e9e951f9b223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a871e47345a1f340cb6cc8f5fe9844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441622be95d0f1dae33c2059b77cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8d0cc31404570fa8e588b2938a82b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1b02c2bea31365c5873216a2c1a4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41824be8faa40d7d8dc6cc6e319071df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b56a7d30aba8f378a16e6b41038059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be101e036cb9b8d7fe428a78eaafff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834f093a54769458fdd45223624cc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323178cd65c800f929c58838d1bfe78c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa27c45cfb9b4783419ffd445f0a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113879060de2b8f1fbc58f218fc6dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a82542128d984339edbf357c5599715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bbef26d9ace9f12a69444aa8bb96816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e58245f8b003aba07ab3ee4adb2dd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349716ea9cbcfeb143e3993f78434118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671714c7dd57b86911b03990fe5536a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea28dce823f0e327691c39e7b5d163220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610f57ca656afe82b3df1b1e12f6ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a865a09a092147664a126e2fdc04f5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a0bb97ed9d5a36f64d3a33cd9e3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392b6ec22386b82f39e82ff0e50894a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9facca0bd616e5c242e10caabe2a20425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ac90f8c73b6ed2b74ad2ac13067f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b462de95b91e9e1006c17a22a194827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b78b257015e64b5fb1a1a95d7ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f648b14237b964bced39d9b912bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b16c5e061b1d9d4c647df871f2fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265124a36dcfe38a5a1ae60ac86c5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d884ba54ccba1066eeef8b1bdbb85b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee726ce2c3cbc4cb8a42db008d0b86f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f946606ba8f08bb005ef793f404b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4d29065c060ac0c683c272981191e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac990c54f3c36e4903f9fac01457fd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c060f466d64686e77cbb6cf11647a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c9b64fa4ec047859264d5a1f6fd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196c3464e50361d752095f8fa78ea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac482d32bad08819af3f2d845e078b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ea152988bc2954a6bacaeeec965741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6437de3dba23cd3d3e6474a27bbad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d1277e409cad957d89c5fc79e75a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ba1ff86b3a0574b02f18ca6b106d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826e039c8070ab39c2b29f49192f7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef5e9e49bdbef4aa197ecbfd01d7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b0c1597f1d0c6d9d31325cff160347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042910c2fa164fc863c4fea205d6eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78bf156b1345df7cbd28fca4cb93949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5368a378be4725b4509c0e3aae6a0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e92f3d2cf498ea2d00ea1b4782a5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f49971af3c547aef1ccb4cf8746f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1286800e0c917173fffcfb2bcb3e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc367ea1905c6d0eb6530ca405b05a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc48a645ccc264d502e4a12b9283055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9df0a201f52c27c1df606373d37b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddc99fc590dbc50ad7ed702c60b8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d0da6970788a861648674752099d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df08ff22d380fb209f033c6246dcfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f76aec858ee32a852277aee59776d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225bfeb7c98495da68aad8be7aab0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95a03a6f54ba9207e4288d10d7d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a0949e2a8cf6548a026849d6cbea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163516ce8fc21d594b1b1ab1b8fd936064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68b8a83fd3158b0430762d8cfa6a6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed205bc6979d71f649a6a1f47483bb4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02b29d1f941d84dc74e05ffffb72067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd5742b93bf7693c9ec28d4959336b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06daf51184143eec10c7a3c56388baf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b8eb3b5de384d6dfeed7082f3329f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023e4522071a68bf5a5c7d63d86cb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126e43840b1722a43939dcfb369865572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c1079c29ab69a31497fe10ff6bb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3965ff67354ebffca24bbc4a584dd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a56edc3d2b426023fa9cecdd0cd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908678685e16e15b6b9f48efaee68bd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17caca5d4e639219fa45592d2fa940577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c288e404e10e26c944d6629fe2eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b89b9443bfd14b727ff019cfef40b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3faa81a85b3e8d80b9f820fd1acdd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbe0f23264402ae8a53d029dfa7a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f7a70063f13e91a8d33f35eabca082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b9568e5d58382b2ae303fced667a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2625820fadbaa77152d8ff3e46510ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db57b171ea40c10600dc96217522a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a761b82b0a968cc8e1b3d6d876cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80808deead6a77ded0d172c4ca1ca787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79eb4b2ce7face2c6aae81020b661488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04319ae6c838458a08c6686b76347a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d871bf0a9e5a8102d6cb72e18da890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f3fa812919f9f36aec95f0270ad091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a8ff6e9da1eb942521b33272366d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb347c476b186b873dcf0e134e38a04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a83776512d17aeec07573904551a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cfccb30493a7e53f36e29f5fd82095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f5e5c72cf281e7ec01a7450f3f5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c214794c3bcc97562c9115026a2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d165c547ecf13b3aa2ec7155fe167698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525537fd1874c6bf4dafa070196716d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b1a17ce6895aab8a1ac3290792f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cef3b40ca2892dcc46cc8f2d93473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c83d0234919453ed6a0cf2efe0836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc2879ae589be24fa858176a5d0ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b9f754d415579a12cdc4c3abd9b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef832aadce9293526475bd4a7635c6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657634d359a7364a70080d4d44ff1ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21150e3988b994c3f21be640b0431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cbf3ab8d1a2d40ffdec3c41255c6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd08d8e81ed1669996773f4d79a035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682271af75e509f2dfc314b5e804e65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa030919eb8fa2f2801363e92804e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589912551f4d6c02fc34ab9c195240c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34a92eb49f9550b4d6eb076ed3ef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f14119e024f88a3ce16758fd8896d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7678df9e4290352501eaf6fd8764a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a9e9a79ed6ee8d3bc1b503e5aea30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3332deb2a3b5d43882c5cc5412cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b9cae33a6b52add69c87cc1d66b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c6a0127aaf645cb95b4919aae14f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890591a1a5f6413441024c03fe6e438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b86a0c023236da0015c1141e33a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea933fc1152032fd597dc40c45d14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095485669adf1dd7eea2118dd7402ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561235bca09eed58a1fadc75e5894a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb0b83a59b52f7a549dc3480f21f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828fcc5eb3922829f1434e10c140466126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba448599d425850a939ed747e934733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee9b5885b6f7ef7e5fb68f8158d4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16bbb0e1a0e4f841554befb2f25b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f4c89cc34236cdace39d13f7ee6ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aba62097a31fe233ecc34d85cc7532131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d4a75c7aebb5d55a7e33f3e3761cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b2854ce98ca519fca6d38f4dae2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8872532536e53223ee574583f09a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf2e57a91f4ea8628a46ce740a5c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1b0bf3fa8a9b34695796cffd2737136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a3543c5f0fa45d7b773f1bcacef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1757b1313aacf0802561235c7f8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8e5ed8a642bec51a47a6c58f03d34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d206b5c92af4c16505f57879fb7362f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97c31e50e2b8ca5193966d989c951141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88457ccc3d5c50bb9735b71172f736142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab0abd1bb90b4bda0feffb647058b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a44948c127df45867c34706575bda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd9860cda553781967fa6839510c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a1ab86757079a9d1dfc0eb194fdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d378fae44b23e6da5901f1c3351323d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b75a741187579b302dbc39d4e7f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933a416575df731ee257412a9da24d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b283eb5cf273a2accd302a691975921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecebd121037b76d09722f169ebebe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a851df8bee665c83f4c42340a014152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da386bac089d1e93916d28afc49f8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d028c0c2c953c1eef2e370d88ad4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4596f96fa7e32415154596d57c24b74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e253dac45d806373b1b8013ee5b03a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7373b98a4f3de222c794f0795400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af31fef29dfec7ae7b8fcdad7361b5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd19b913f4bb48548b3989747a9f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab18136a999a430e0063b8a4c65c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f5a3c398e81cc5bc43332b0029f88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb98806fc8e3f89302ca09f5c460e62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13bcbe4c2a38b9cf436356b353ac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f2b11aeccf79e5060b0ca4f98253164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd11f84a2499c6b43bbf1d31685254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4a24963b891b6ea820826a69ed6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501be9eac3042847ebbf5d7aa74ff24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce49c100c1d0b6dced3242ac7912c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb4c6c284dacdd0b1cdb512ec0abb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8337e445f4346ad809ae5702e7f092170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0fbd62479b475441b01ed4f8213a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444c4e3a65c833815fd8c6a94280a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219559a0aff907951f83ae5346e2ad6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca3d45ff9940e1380448161715dad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab45c8b870bad9653c15455d893d3d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f125e4e214721620b0cb44dd233a3ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc417fe2d80bb69e4af05c69f7b87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3d319c34a92c71313846cfbd2f0d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92153561e4f6c084dd2f0d2651e1a589179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367e9bf201d2fbea1b26f189f05086f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae694d4bf6291f767d447215fe21bdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e715a28c50d1ce953c2e6dc1aa3b75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c1bdf597d06cf48b5cdbcfc35792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b2daceae23be7a8a038f5cd15e9cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d4a61c80fc7de60a11dfb8702022185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f223ac5c5df428821d25c108f3cd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e87f65bec26a2fb147a1daf83f1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15247814a9b3539965b75d6588180d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7927b216e3181021e23e4c7cfc7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed257649da2b00b3d7a1e158352cecc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f040660f0515cf01c29c429868621c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b294bae828ad5ea733d5c507097ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac53c3a5336f84d223840fe1f25877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b8fa8fb8a22f3375de0663a951d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67550087a8df59123385d20af28d24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed6b70975a09dd8303e923ab28eca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb143907a662a79419ead14e2523e7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c1dbfdc466c41e5f106ba219fa85d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadcee4f832f4e442e93f5645145575199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dca5b3045ed50d6bd94a332c5f5d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2fd4eccd5efc3342c589a938ed6e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c36447b4e38d32b6e77068de222f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62b2efeaac869b54982fd55c2500a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfacbe37f508870189d8912512e951204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a35a02ac66fb333208647b9c7b20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f561729a9aa66c5a3d55ebc58b89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c567624905a32f86128ccbce55fc38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f26c8a0a894f06fc7b91de2b29f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a49ef803ccc26d6d04af549bd00b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5756088ad9b8bb92d8355b3ffb421e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989689646a2e8278ec30eb40674bdaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb997001f5ff30b4855e22193fb22ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661071f85320979b07bdadf1c0dd99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb952592aa8a02298f15ba0623d1eeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2590fe8a4c5e73d479a74d88e0627a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a1aab724a3f554fcdb0c7b9c4974216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92ad62b2f90428d2925b165cb647b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755fe56dd2b80feb4422a1f18c39dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcc2817b7bb67af554a655e020091d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32451d1213c44bcbba935137ec36f0ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c2ef37706b6e07ca23c379241762f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366662961bcb30b7e6e2e52b00f8c287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb5ee800519ff7b98e7867b8aab96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890345e84221da1f8cea3e3b698057bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb17ea2845efa75431725cafb0cccc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae9419d5ceb735ddfd77261140044226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe4c259585166a01dcd67efdbfe50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d187da4ae91f46c7a412a0ac0e09d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a7f47cefdadc8b9dbe82c516c460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd3b0dddb25d5156f3d6e57210f10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f17e19d6e0d75039afd720aa26fa41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c283956b2d9b5857495968aebb3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ba7d92492ea57bbda57839b19224c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ec4f4ef56df74bdde020c68ab47c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c48f9be1e486784bc3a6215055cc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f925b13250e8c70e666956d50cbb05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c175d0886ea1fdb449842a1f1fb59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3288c5b1a16bfe74e9e84d1ca37b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0bb106ede5719f029c7890ae0098239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b3980950a83974cc8dfc8830b5d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceac7a1db956c52da2a0ace9852fa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e459b4a358b697a37b5809b25762ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6056ada98baf0a0301ca8ec376f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c2d7a884dd2b5a94117e228a3704244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b6ab2f9726219b7d1fdca1ff0343245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9f660d200cec921a6c03bb5c1791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a6e68e5e6f789c5552620574d00b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f081aefb4ca699a3e298edf01b9bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914f9fdfb61f0d5093000b04a59f15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bc11dca445371e6fb928afb7d9f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ae8811107614ef207973dbfc6876251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42772f0dee008e9eb275b088b9226320252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc71de99a0ef7efb24ad1e92b273d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503404e8929d0dce5cb28f4d864a3bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09ab30b3f03acc2c30f7bae35444b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0142f8cf52e808a4403ed9b54c3dec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa9474ef54b3bd0e080381f57517c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f422df2284642b5756d0863ce95af1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47b92e014a18d98846b963c391781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2329ffd7880de0037e302141d70e0b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226424e61c859ab8803ecca13b595e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcdfb5fec8d3408418fde9b1468e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b7b5e4034fb846b017f38a5f51632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfa2c096f0a56ae96de968097bf32d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dc4a16a59a86f57831068380eded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ac83c3f65c4f4439e57723a0a7ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b2c5403e020132d922680088f554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b43b9ae6fc7abfab538a018d3fe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d2b6767cf02473c79d8d422033d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678a03cd96d2474682bfcd4d54ac88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c4a1a3ad9122fa03c43b63e2bde3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf462309984ea5cbb1336572226bc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef61bfb596e7a80871cf8f62fc5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832c73a75a1eec806f2fd91e066a9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1572fcf4d458ba8534700362010ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe75bcb1dc02c8894a93e4767c3e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834e065d5742de4a8c94e4c5562e16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5489e27814f286426d1e9c2d1013c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d8d0cf3b96192fbe1b4e636f80b39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6941ad0a618765a9205c7369326b6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201999c5169050a59ab6c20c807278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f455abef4182222b7003d58dfabf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430117d80b41f1c9455646f42324a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba93fdc5a5de8cad8f24ec2656ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c692d5379ed7d120b0835c5a5e836df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a521cbfb9f47c0e8c8738a33baf35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e267427e2913d4c0f11a3d7093b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd10da5f6ef86ee418c31e3e1936c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510663962a0caedda9978ed798282b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455fa04e25250986a1c358560ff3a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46df8e50e6aefcccf4b38ec88aa825291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d8b6dc347c4944227e60846fdd084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ace0255f89d14906bf0820184be663293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31525b9db35ec02329208c1ab55f245e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd84778a766c25447aeefddf4b61d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6072ce78ef368d268686811fc9c30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcecfb322c6c6ce7d7ff613033a5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735cf104b557a14e0b1b05daa301b52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b398a5eab0448d4b0879beff3fbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6cff526ce86145dfa389d903a6b7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753da3f63f8b1abbb274dfe6091955b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1189c7a1865239ac0937ed479a2bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294f34f97d805b8c195d1a1be8f122303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1461fb4b9ad831d68c4f05baf6004304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f6b8c1e984df01bda5f3cf7dcec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a04af6e74e10bb67b75b158335ecaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe3e29ba62b3f9184bbf901b1fcbd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c364e1cbe2dc4da6519b545e4a1e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f219f418462d2021842f6d4197500f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5d46be7c2e55bc760b61648e1f14c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05af801f47d332999c126c2673dbe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d12525b9f361cd716e0be1db3b728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6a37ebf12822537d91edf4be149a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e9a90d049492ea82d1fa38f37f182314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a8b528ff9fa9108cbd3e9bb5baec9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57f8d52c8fc06920cc02affa1b2f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46d0ac42945f6ded9c3bf665fa2f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68933ca3b94a85ec9b9544c749bac58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277ec9bb9385350ec2e9c00698c1159319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574fdc0b012f8bc931e5e86a193a0a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117461879200f61bd9cfb771b6c81869321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187f3b234d27bd6ff261c23198ce95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47a48d1797d55b743c77a39fd8757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db5baf79078a9ff6aafe5309895433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa7d11831c3be1de0dab67a213dbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3662edce60e25958776714533f8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d47bd3f2ec7c0bf4bb74742848d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f02d7a609998f7b2f50161357956e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a013ad27472b11b1a5185983097ad3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b1bb2f2826ba3859338bbdce2de9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b3631a287e7dc14b1db4a2f687503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac018bef6a3e506470ceae18d9fe8e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9280f661813a0496ec807e332f8573333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17f551558ba6a725fb8fb2ae37204334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043500a36d40f36eff3d244adf33e6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65edc4b46818a8a2c57984fd3283d6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d98e037b4bef16556f0758779b7e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6af90243b94d3697a3760576be3e6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54756f6e03261ed5314c6db134d117339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b695281c5293e116bb52ea53f32d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3390ea2da48a1d54c97f9d2f8aa5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37efddef59aa6d44e992ab9d9c336342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb918bec49ffca09ccb2d5350d10be2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfcf3942e480f63b45645b9200632f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4658e4d8f1d94abd9173ce35b82b43d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac475e03400a3585138729d7f6e963b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2adaa4baa799329c677f3c9e66fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9434ff1d49ff1a895329090fd6aae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4331bc5283f75143cbd19dc6a55a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090431f0d735c82ce842c8d4fc7eb15a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2adbc1b9b5155677acdf5e947573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888bc25bae0e573d0df7941013212b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c519df6b5c35f7306f4392e04ebeb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ca20cd8474252490cde9079c9dac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783863a38b55c7d05713a9fe7a65c52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948e200de1cda0736788857cde30ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094027f29fd25893fa939b051ea2cbeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efff1edc507fc6da7e2807d6020efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b6394e4e0e4f2cd72210034a94d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261ce696f96d9171e63111de81d648360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74452b0ac2e79f0c7f211ac0ab3d93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e049c48bac78b0605af670ab3add0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2f40359f324bc1dc78a1c4015782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b5d364386c6bb508d376e8049ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe69d6d5385f98d55e38237e1226285365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafbde422ec7c8df14b428c3840f9e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40d81a56083a28a9cb827697296708367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e424f350fd5060517c39a9f78b32e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bac35ac07eb01d17d83c9bf3e4c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f17f4cc0bf49b5dcd5d2bd3e8fce5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503fac5f2990f24a3c26421c3197cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b293c9cfb9aed3cf9ff1b6be4850f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a359e56ceb2954b33512beaccb1dffe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9119a91dfbf12471646e84e5285a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c79e357f8571794d3a18ba9621fb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862432368489e6ce5a6a5a610dd4d74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f93504177f2c284c11ee7dae5e7d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a6c8c5c34d061e895b7bb3c1a5d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9617d44470cf3b6c7fd9f9c4be2c84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa303d71d8dd5b7a22f710ae931714380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb2eb81e17738dc504703d74c2eaa0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd149eabf1457602d54904da7f2cd5ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b59139edf5f486fd5003f56214b9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b6a2cb6b5210b330b918169135e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c20673a6a9c3c541e7dd57a9864ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57034f946b099a79b93b0bf6b659f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca48e514ed3181c0426c6bebcd9c7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21dc35602ef3ff7dad7f23662c144a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbb4f468c39fff36e71f9c4979389389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37da019c7fbae3c1c1730fe562f56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2c57e40822db42781cbb1f8745d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9339c059dcbb1356318326dbd17b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ca1c86ae16f9129be19094f76594393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbe9df936739c5f9f3b5a5ba14d81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30b3b2cbcb622a0e86756cb6de320395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4e7421c036a65379b402033b2e74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f983b2372aaba3e1685f11a4932cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cabc97f8a1fd24ec7e6faab57ba17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3d8beefdb0eb6f98efc30129cd60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d8d020f365d2aa6cb836b905a6f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7e666f43399351f4b777c525a28f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd145783e2f8fbaf15e5a07c74a24d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909a91e6501b158bfd5a09979eceaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1090fa8fe3c926f0c64321ad7885404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b4da9ce43e84816d3ebf137dce21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf75a372d04683330082e4ba3215ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356014adc6747d466baa27c4395462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae556798d3a34d4d96f58f01988aa9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69e1bdb5b5694628d886576a05bc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ac488b8909465e99d9db8d7178ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc5ad268b69ab5e7c28a18a7d8901411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b749415f5f22740390e1c30c4b13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21172223d83c517d708b13681cfb0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c35f535454576cb2d88be7e767da2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca62defa6641eac0ca23b823df4bbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c553439fa3d5fb700a54966833caa6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5238f46de7cec6629b1ef7e366780417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbc90f44878e632952210413e29db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d69133fa3065ce4a90fa6310b0aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb57c1e5b979662bddcbe6d16907a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053241e9088208a58e22cd7d3a453e48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534265ca2a83955a07ebeb896aa1bde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ff79ab4df5fdcbba9774ce6b62ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c5e448f321ac59019a26b69d11098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac843293868a419c6bdb694465bba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d3fb6b57c8e050394c07ce4fb607426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b3993ea1a214a5300e26537ace09d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec4b56d34a4e1dc84d739a7209613428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267b088d4ac71e81b2ebac45fdcc41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e3cb6136813b57fd63ba92c2164a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287cd5ea98a7ec487ba29eb0a11afd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750c57e1f9f4aed27ce4ac08d18b52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd064f86a401c41c4a0c3fbb9d8e79b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc933f7fbbae1cd64f424c9fb028ae9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade437c5ff765a45540ff15f0396156a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c539271bbb2600c57d1ffca95e43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50c2051ca91459235523ef21eced0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1408392ddd0a7a1225992499c4820dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755c06775e8c0b1184c69e9acd3ed4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0efafb13aad63b6b5b5d9bba4d6e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f8e71762acc8070c001bf17be9cdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adddd475c99e95727f32c3edb86dd8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704ecb900e0ad6cf4644f2d4a2eda9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ad1482b2180c4acc8621972f0251444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555fcbb318d2fdf4ce5632d4e0e3db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5b641a7f52c90e70e6bd54144ae04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6826e70396db2ddae038539b9cefb8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fdb076cf6208efb35fb7dc8259397448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc167eac45635bf2b7a7999c3d8d4e90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4f4c83e4a39fa81d93258adddaa82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0175e3899c3aff2a6a0da6511b6d91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a26b69934a502d4291c3bb0b7d09d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c6eb4b26ff1958f787edb0081bdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7c451b1c2cb18a7c919f7926dfe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81ff2a21caa916f5670374a2b0eca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e00f8cbca67ed2c84b6a908ee446456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994314e39ee59cb56cc05bb5bcaeef94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86281ca69eb06f62626bfc77d2026458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b817e153bfcfdfb9f1eb6376791fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd580017dedddf61d7fcaefeee64626460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9c50f86e381f499ff0a9b943f68d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96eb32ddfc62efb643d162a83f898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569eb2824607aa54aea0616e8a0a824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5eaeb20c0423d37e2f89f3fff5d87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9463af17c2dfc063e8b8d03ddc6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06e5016c9ef5ff66d0c4f3719bdd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc1033962161924d24c0581b76cec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73f4a18d37327262e3afcffcd85a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af7f40425256ced43f79d9e0adffb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0706ed61647d2c9cb268a50d129a25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea04e36de9d5558a52d2a1a6ba983471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c551c4dfef5bc3e42a8469d36499e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab39f45d421d18032c48d8f16a7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64c152ac4bf9251daa1b3b67a9a33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2047aeaa66ea11411fca431dadfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898f214fa85959f2e8f011260c75fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f4a92604bdb42700a912dff68fb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31134a67b1347837ba770728f2317e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a97d2d5b658a53e2eca20a6b09dd28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd30e433dff31c0612081eea76fa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5546b80cc4773490feb4562a45c488481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7ecade5d9feedc674f6c8276367a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8645aef05b58d69cb4f94d7b4c087483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eed70da37200e61615070becc2c11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c426a706101870358a991d2fd272b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aeac1aadace5c10e6cb24e5ac7cf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c507db9893c489176925cfb70ce6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7194a911154aced6248e29d6e6d917488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac220f5aa41820e4d5f537d591f43e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877eff9f8d2d06b166c1bbab36e059a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250274baf19647f6355b2b47db11ddb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152643207ddf1a166144a6f5111006b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cbb1e00d0969a971ec859d8d05527493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123d5aba42fb928d08aa5e9516d550494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb9797766c49cfb35958051248a8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3b17e22b85ceda82ce13fcb71dc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f53d8a5f5b8a249236a299016b4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2818935c11fc719a34c56e5aee97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501aea7a71d0ea2a0f8fa265184d1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bdb7123ded9a6866327f467224165500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbe035189ef076d0393c61af9f40a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bbdd20c324da69ca4837e059c5796502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc3ec00d24cf4c2f60aae8b3e073a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32764dd5a63deabf82d728df8400052504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564b25ad18319867ff6a3c1140bb93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42dd980f78221e5a69a7ffd878490506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10103312bd416d6e0e1363d7b7922507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c3daf974eb10f344745193b443ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae53a09e0d051d9444aa5e93c6c7ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac8dd8b537fca27b843147a04bb661510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d074583a65f38dabefa9504a72fec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281280afefb198b2a5a3f6ba2b36aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98301250c5b681fc155205b288d565513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec16f0c297b477160f65536cd4b8e8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc47e38c2ef491afa3e5e2a1f5a80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c523993fe2b0afc7dd9681daaf52b8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332207ab7ee45927146301e5d2a1af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d8e6bb8af3a3e0f42608c8fb288c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4043521d1a9e112af517cc505e43d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956139fc4435b21bd707081fefa8d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121dfc03108ad84631207df9f091f89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633f90e44cdd5ff7a5b9ae94f857bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452790d6a587999495378d2720593e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ae91edf73dc12ccd401d4c36577d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1da93874423fcc5808461e2f5c468525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f9caf263c8207029918ef1dab731526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e87cdf8d9e5dee836a761034490a39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba2c2d02b07b8fb42f727caff03f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96212c3d21cb4d005893d973121a94bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0657354a2f53a9169d895e5bbcb04c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f22b2151606538bbfc60a92e08f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db90117cb1c8ac6a55fbe703b5d920532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00140ee781c0f5cf47324628fd8c5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d179735cca9b6bc3759b1647a3fcf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da1efdda4d3367178cbd70363a9b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030ce96b34c880960acb7da4f46a8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dae9f12e9980da2dc34bfa1b41845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d148e079cf0b1d102d831b3f54d925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679783234f78afb4576f6a4ed4b635ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5867c798d0eda9a0549917be893396540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34218d277f2dd9ff811780cdcd913f47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c795f83f7036b39afd8644b55d3ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683e669e52005c441b823d8dd4c5d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4eaf6754298ace0818814da554f5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e512d9e7f6b93a12dd54d10d1807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42ced97472005c5c519e8305aeb7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f7790af7fbc2f6a69c6ff757b447547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d155b66bf364e2714e54202ccfaa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e94158431a113659a6de3a1e3731549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb736e98570dd9626fd87e7a57273a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a483bd5a12c67994c0eb8343967d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1171b752966d57d0b07f841915004552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad5bd93d60bc75badc7f55accc66d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f667ffb419cbb6198780005ccbb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c38ba13179a94f5cf97ec8328325555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866b7faa87bcc156b3d55cc83b131c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b00ce03552f16060a33f2447a4e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20e20450f31eaf80e43d01b4f560e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91dff89ba60cd15aee7203821e5bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff4ed5a3890e06bb9e4980469af29c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7031759600ab14f06743a0123acd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351f692980053c75a89af32c78f347562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5083f3ce85745b6e4e889c414c00f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0617f041c8ffffc997ce8616a9ee4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73451a0395af7fd392b6c6a91e012565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675a780b21cf4bb789b2962f1a0c42e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4233c9b53194674c16688d8528320567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552bede27e1217a7ceb012a513822f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4926a70256355cea3951f6a4aaa05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede113d5342262b1d7f932f576186d6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109e63e9070a6c7273ad239f83b7f95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ed52bce4fb1f721381fa60828f32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ba58d14ad0f63f1cdcbfc93719b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2bbf5a155c1b66e93d7c38e1d8e00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f46156442e055513ebc44074a3f259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d19e19527cceda424028ae066573576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ffb00842dd838774bfb7d7cccb52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9d6fd4267743c96e447af8fefd25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6adf25812e3f2561deefbcf449db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79a0d943cf2b8494a73eb890a0590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8981a3a2cfd78074e13de4d619ad2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387308b40ad16ed25d1a137610013e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74e15498ea2a59904437bffeef414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d533ebdd2502f69398b838ce7b15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b77c66b2fb58cc940eac49bbdf1e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8af6b96a66e42a0b1d68e6302d37f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2083704c145fc75ee18ff94e86be303587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86aab44fd291bf8f733924f6c588b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51430bb7e43894c6e9185abc35c83d52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518bc70d834fec2daf38035ac47ef3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c3853502ca7b1864b978a35e2c8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af0acb2df03d451c748e4be3c9ea60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea8a6ab4cce05b41d89e4b3cb2c06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df9650f6ba025026dcecf85ad114b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ccc229b01d1a0219e0e0569c40bdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7b6675b3d868909c5a018edb823e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eef26dafaf792cb462e9dc6d20336597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce04b67886fcb28cbb206aeb5829c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24313492d2fb5103468aca6b1e3d58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528852ce97336650edf0b1882d61e5a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9003cc504840f3310d27ee5225cc02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56b7e0943aa9a4e9fc642e0406ff3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f2149663413fc60198ec80472f798603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd697b1413d4bce0b9b26766b2bf734604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8c677368fa94f158137004f4afc54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d97e1dfc3b733e0c46f9c69252c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f174c225f9464d16f96b122a727f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54601bb26cacde759843e82b5db5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88beffe155410b10912c52c6e0fafe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b012700c1ca6a96099c2b0f7c937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b3aa7cc0d91b910f44454ecd11bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285d2e8f24a665f0654704613b12f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82d096d48030f2fc43361428a112b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc910a415449e4ce755449f4519650c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a0a2490c29a142707002e0e0df53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639043059f92ac8af74163cad3e84f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337b4e8f656d92cec4c8f43ecac42a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d380bf7797967e19eaefd2ef50037618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18b117bd0699f591a140647175271619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04197014d046586aa71d9632ae42b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594d09feb1d65f6ac3a6b87417ea4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c03c84358f51dae9425707154b791622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b320eaa399a8da7bc296bea8921c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd94eb004de0e91d02caa1e56dac3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca099bb6d9fc342ef1afa13eaa3491625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff34583fe0e9a1ea81648bd8f8808c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647142ff42a4fe5097cc9e5840f49e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69cae62867f3c233321184579a946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01670fc5ae0876425edbb209192fb534629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced35d44095cf732369ba78a8b99dc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272dd57f2a1eb8ac6617ed72dfeb89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea4641d1543de23316ff8e58556e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150ea9a530961b310e99219ad04d3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a410ea80dabf1435ca0633a08a88f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b950ca59b01e08af6c7005d0a1b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8a95d5e3af92995f1267360194a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae426cd7733acd35dff1b68580d98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282af94e8b76d2712e159a9a6fa4b1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3b6bbebcde3b7d8bd03c197a70e6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a14900c5535e50dd35e2a4f75ba1a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb867fc084b88b823e298e587a4b60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f75a7fd1ab93d9d9467d6c7025663642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716835db020b941673913405a19f468643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ff0f1873011c42139e0df19ae743644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af431e1f5ce1f63983c7ce4e5b6cd00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a5f57e631966c471b667e5f4388e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aac561b03f0e345c0771a7a7c1a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327464ae409f2f1c7b3966030a89c8062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8191f09de725616c0a5410a19a3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804747a942537a68ccb41b2b02b2a404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552b8c573392e4c4807f42634a2240f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da177a406ebe0ba9480f43f4a6a8cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83232fe33c515365eeda1a28ef8f63b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3e6b1418d3a99fbe0abd3f3877208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf5cb7b7fa37006832631e7e64c0e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f263850fed338f515fd6c03ba81d6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac185d822f2fda8f8a2db859d6f0d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52249e8d99cf9ad9635ba0a835f32912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657333db2cddde15dfc884b7f00198fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0169203dcbf9eef90e08b093bc1006a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6aae0fb8e6d0be2d197f119e37b1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef22c21580aab9d732a86318c92a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64745fa2b3830e2868c8cd60a9b1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b6cf99d59e3390f1a15ae25dc2df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f2e8469dac15703a18bfc8f6842a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c21ea8ddbfe5f9d8a5c2ffc0853c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461c42b0483a2c4e97d4bcd41acd9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d80cf53ba3a9c5a18f08854d7b29ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92858fb680cae5a163f8ff3b65566d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237fceaafc3a2066c2c035aaacf97a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f411c6c248d0338b7caddb03efa2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070c0c46fa802b32dd48ba5419f33f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948aeb9573a8760aec8ad62d5be4c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb62a40ee6b59e9592dbec5059974b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abde6c98b66fe0bb167d7ef84d9b8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc79adb16625f10bc92e62f61cdae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32aa819f8082d1b625dd359442c7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a609f6c092252437f64d4d70a563f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcacb27ac81e975df1b725e685135af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028c7c2b3c9c805cd00693b7c5958fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5d5e974eff86fd7e28d9e8e5290635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1c97244b1c8a6bc26182fc2ee68a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6775f19c4ae9deaeb4bbc98cdfd2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5926b48da8f8bf636b55f8cce99a3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622968918dcd25b5e5f608862ce675f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b702a38ce58ecda77bd47f36e524240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f587d9f199d1c3d809065bc9c6b2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5d064a6415a830c7ff431e16819c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e8955a590f19ba0b9c8046a874a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aff48b5cae740c16af004b5379b3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d650c00fa61fcc50d9208dd9348f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c7836faf616071140618934b307246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c58bc1f63a5a1a96ce53b0941bde8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fcae33c27a56ea48489822ba8d2a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90a8d73f7df47359d48d4098c9f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b03f1faefdb245495d0cf26b69f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a437d10f86efc74d97765ddbcd64fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358cb56e9a85aec07f63039c60019352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966d20167e3a8986d26e65f49a738a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f9d4947c6afbb358c71e14ee2f28054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b1bd6b02c13e8123c887f710955b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1b8e03fff813bfdb2d20cd33599556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c19125c6cbf1ed165c53c9ecf8a81d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e4c6fff53331e6087bbc23fad1f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87aaeed7e6a14a34f892ada27ed0ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb1743b404d666eb2b245967a253f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31442674ed97bbdc679bed0fc4077e7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb36b4b4cad259bd836c711fcdad4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43d5067384d8d13e3f07e26b6ae4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab684b0f446dac026da5a7889b1240cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9eb0d8451d5052f40d9794cf64d3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5ebafec5f2bf9a9c5a8d367f4def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f6ac143e5cbe7ee33cc008ea02d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793fe91ffba883dc56564a4db2f366c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af290a03bf5431a8bba26d508f73069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cafd33c5169e23b9435f49c50b53470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97467d882bef0b71b1419e2f42da9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637a748a4449838c0effac807595de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c034dd7accf909341243213606c5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f07c881889e075cd413fc3f56b92974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d094def0b8a60dcb5ca9976c308575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e738ca71809a52aa6d614d415650976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614de1037a409e876c4aff29172b3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07786c1aeae4aae65d631f89be3421078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b770d9ebbda4d20f92db20fba208379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab70454c54a63fcd598281ce2191f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f282e1e486ea8b66c758be97da7fe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249549ec1f16c7de2f612fde9bfc0a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b35aeb9adaaa184ea1b3d14f1010183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a23a334d8f288a12be438f5780a0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaf0f8048d72e957c0b1f44d9ebafa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496526aae06bbad721029ba0c4a52cb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e455afd9f280595ad863f85a8fb1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af55b49a43301c6ec98ef4620aadf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45002c970de5348b786c50709a4e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca916fe2d06134d4a524087640704590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffecf6e538e6a3dd40585e8092516f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47764d29d8490198e54711a5ffb587692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2243a22183a3438aad5c3101838633d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a6ddbf6515d813dc4062034705a1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d17f76147605bd0395ab6913406ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4f2babe9ab1e43bf273d01488d9a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d31d54b55bdbb902d8b1fa0df56e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd921949ff0c387889840995625ddc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be417eef931bccb663e8cbc72f5c3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57071c8ad6a2a1d4f3a765f9a43c25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b470f5646cf212d95cbb5dcd2f5e48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e200a63206c72dbe60a77a8069716f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f4c8f6f058d3c5cbbedd6aad24c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b312dcec6d1f0b548eb7f5c2ebe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f4ea7ec8108bd5260d9140078637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb45b4842dc1994279eac7a3c5c90c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46655bb4ff2e0f54a02465c250ee9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160c55e345a5af53cf37a3fb53d34f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9779e0289629db27b51f3461653082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91817b45dbef9f1b808bad3ca48621f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40bf416462df692cc35968c929c4a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc948d1d156566f4ee0a990b0b98f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d044f07af7ccf76d965b1f935cb4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab25441d4321b32258ba2299d2004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864c95b37f479a502598ef818598db0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f90bd20925365c6af972050c9e99d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711b23ca1c935a6af2dff4009b70e09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3247f665062fae5306add92b333e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5fd3ca91246b634d422ae70837a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4c720368f83bb09dbb0c23cb0512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc885d734a44e3ecc0701072d8b4cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0f956ce3ed043fa701d4302d1de09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9d1e92120b8d89258dbd61d1f09b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c987da61fd92ee5b2d3232d2e7286124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3bb1730e0b59ceaf56c1f0c0f1e17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3da9bc8a38d1733adde3fe3d0d19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78e7b1e64f2ddbbaae148b3a00a94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb419b4940d7a8848556524b3d91b81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed8625edc77dcdc42ba3a05de5c27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6969ee204d54311ad572b51286a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627757aa4c9ce252df62f9e5748dbe9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746411a806e7599b6b060d52cc6fa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606656be0b02292b60b67e45980c374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251529017dc4810b57fde62d599dbf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769235e89ef2e72ee07ee236cc8815aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501740007027684fe7f1bccdf358bfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6e2fdf4d43f909b82f7898ab6084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff3bcf7a8268f5b62b1a845498f96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ab9c471acdbd0a65bb8d5cb08aaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533b63e9cc7a025eb8757b548d26dae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f68e0eb2ee09fae3dc3ac51e59c641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07645f210e4dfb93de258e38068556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5116286587e18cc9f48407774bf89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db7c79bfb65ddf86a63b7c9322435144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d552331622aac20f1f90cbdf5ab3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09ce5ee4439c64090d544de3f403f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17df90bc64f34548bbc82e41b4be2a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048c87649266c96ed61652d9f6a986148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a4384c4433d3f877bdd3513e802d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653fb2025912ff0b542a52516eb031e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9351cd097278b1ddd78fe8bd443f96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f09dde61b5118e463000c83eb8da9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d78692f05cb4d8ad7bde129ac383f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667596ab428bf3436d4b0127d47216a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a84a0326c0be3e665fa9c8368e351155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad38628b9ad1956dbd1aa0fddbd5cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0cd215990a7b2bd68176442a66355157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e6b3698979d4c921beaa845ce1f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08759ac10f7ea06b3469ab8ce747c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694c0be555e6998b229a9d252e4fb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8948d1fd57adf08b77d8a3674938db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f5c329ddeaa54546004faaf30945162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad177074fcaf095028d977b473b703163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc1fa4466ed5c981a33d665dd7635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea335e3bab7adde1baa1600da11a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370c71ea4e76cdd9825a2b40be1d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1d8acc6ba6cff0da927cccbf422c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6698122358f7aaea1bd1e72acff865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573b0bed3e17e6ef4acbeb0dffc8b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10001399c296b0d55645bb1a7962c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7674e167967b7d248d8a407a3a97d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e612657f4a658cbd44dafc501a66a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186aff8397e3b6f1718bd5ee838ed08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fd6b6fdc4a048c8e15298118c383174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9cc09fba575545443eeecb70dec96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a04eff70742b821338ec366c85dc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae4458904afa1f42b753bc6529d8ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270ce757fd861e6d9f26f99ae201f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444312e0d82c82d4bfae189cd7216d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c960141f75f70684b3bad3cf2cd0e28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb20c1ded6d66e1bc4d43dbb145d9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b251ad92601cb96882d7ad28868f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86321d9aa24fd357d4ee5c080ca0cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57f9d7b5a873187a4d7f4f2e5e967184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e1ff09305db711d63d845a5c027f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffcb12c5ec6571340ce12afb691f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d674b476aa987131b106bb5369de22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b284f6c7e0952327749b15cf9db1fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8efd71544d991eacabd76f5ee3273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0310afdab10b4fcd95031853d4be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9c07cdb5634e006d5f4dc5b114cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf199eefb7b495b9808c28c58772a56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f425e1acce42d949c302fa749967ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615512a701c31acf2ccafdbcc9b0ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b48cc6b1e581394049c0b4ab2e48a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8b0d4df2d27206789bd61f495a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed6bb8c23d60746fe4abd85adb60c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0ae486d5b3a765ab0b1bea68a9d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8327481f9515cb5224e007604707199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c49430225e91ed6f73eead6acd72ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a86f66bc0f6f3ef95f89498a63a21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8a00bbb707f79a131adc7e81e45b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d71b716ca9847d01c3951a82d0fbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de9bd569b0eb318c1bc68bac1761d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0308e8648ac4ba22fe08f4218aacc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f6938dee627e83c5de4129d1d991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb349cb82d6e182ce31d423a745bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8625ec6806fae7a1c29cb978c6f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb682511233342dff12e6a9e7ae77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f89699f648a5e83a7c82b6eb38a650210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9704e312d69f1c62ac1216dfb41000211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5269bcffe9351b6ca246e5714b771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf733a7c75324fef9802629f23acdfb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681856a548bf92bfbb4ad263ea6d84b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b7be8c260bf973a7650db4543545215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d1571ccb6ad9761c486778e07a99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3570e1d32f49fb7e65ff680ebdb5a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a14ced8866758e3904e34a8b611576218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5f7d917ffa43aee801cd0cb459f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d49c7c68193c861936a9d8a1590ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03ed461ece102864420c743019fdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964731be10f0359a781a2a6169c412d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79961e1cad8d5c87caca03ea3f70e925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949e214cc3a0f65212609ee4ea2ede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a976c32e1d679242bcd4d4e194ffe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e214fb4fe7203b80b7a83b6082da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f5403bb7dbb3a4ccd5ef76d4734e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa97d8460be2671994cb3401c51de2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9859581d0e5066b5fc1cb3994d31d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4626fc95f052c6dc66e8095880ca8d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70301a56847497cc19b67f7cdf608b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014066f18f61a5bb083e137bc12f975232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78375019a3a4babd4b5763171a884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72c0db7640333e9e957df8aee352a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b9685bfb72008fbf3b581fabff87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2ff766d3c30ae58abe5922895a398236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099bec359704bb959ba60a073de964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db12399ab6b5f889fb0764ef14248238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b62d5b7f77187bbc73e7be30bee1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac33109c1cfa6117d883eeba3721d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db52d24b0f2ac1d17b324092635cac9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68286124887bec2144d40cf366a992e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c60297f3f36673bfe972c1db3e0a53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed3705c049ba95ef074406e7871ebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336174f899bb7039cfcae4dc2627d59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd62f63eb95086ec3b14011785dec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb04100c0b68fb232559b88d83464247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ef24545141f391dfbf594ab80c3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbb6897e382f0d06cc8e89e74073ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e60b9dc7850d0b55987f6f1386926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86672cb3647a8793c72f046e26cee6a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e5a5c4e5407a3dc223e4718617c6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad1362e6960effa40e7d3f6072a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4213d1dca42b78e8de630e70b7e644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ddee1a8d4d045846e6e8c0c5628de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02955976095c85ead98591125c44f6c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c541c9bf5bdad78613ccf5bc0a1bf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc485e33c53680e6f3e410f3622be22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1d3809583aa2a8418caa783e98f13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc731dc7d791ebb4b0ea8c32bbc8966a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b72e16ebea3fb87fb050560bf5d08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71180702a575bb9f5b8f79fab19ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67144f8581117cda5b892d63836bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d24db1ff40df1fd959bdc3d33a38c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b8434a05679969ae020e625fe8096265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6e25af386c34316d0fa4badd4f6c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191843dc611f26e90a756088470662d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462282bb47f0821e0eff1a85188a099d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb934524f03b530ac09ab65dda086269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146101fbd8640b2299f282d12cf636df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15fb4faac0577566d3ca6758ddbeda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0ebcdfa2e2f26375356e635c7c2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb005dc308cf84b4d09dc5c09bfbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41113b7769548609681c20833fcbf301274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd037a4a33159889d4784debe60412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e33b530f229462dd69dd0a546590cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80ecaf45c4e69ac94ea78c230d644277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e95f16ef5012bb31116bec7f9718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a5b1e9168a029614c0ec4336041f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d9df21a506e2b8e760d97e494a05e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ba9ad685af9a6818463d9d55bf70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01dbd3f6e32afac8c85c5d7adff480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74589483ae2375bc0ffe0aed23d2f38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057fe0f57d73f4fe8fa9887bf87928284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd04076a2065534be5175996d030c42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae7ca8aa00ddda37270959cabfd87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b22b202c05de13b37382dee40cdaed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e3017d1cd09dcc384f6f86f5a572288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3839d36f0c302fe01d29cb51db945289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f80036c914d64857ccac4162fa52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4e309d8ac6fbafd33b09f9e5b0653291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85c655686cd315c94fbf1809ab18a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c5843302b3c45de5499af9fcdaca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b6fed6a2a2b06ca349159bc377ada294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf337317ae25e3be9dd554d27bce45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f881b1ded0e1d42be4f8bbf51cb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2289cf083b62f6a28a8156fdc0c3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f95feaef606a729b538f5861ceb579298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec4c28c263099f373f615f87c4946299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e2f6992bc58980aaae5aeed5cc4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff8a18cea547af7ef32be899498232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae26aa04d1fb24984f2f36e3f334ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2516f01ec297f39be2234e69242ba20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31cde32f31d6cf74b5da0cb2e0155f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c13f0fe56d293a3666c35a248cdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f1ae54d46123897bbc29099db339306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0fc1b812b08043f66c6468ae99bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa085a7d1c8b5c1a54865f56bba3d6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452179e09f83428e502eae1577ddb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab605fb3efa4b97c450c3c9de6013310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e7e651d2749f9a4128c3bb0f48051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a09211b3ec02c5ba1f33593e39da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61fc01c08a9f5e726280383ca71f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056102e96b41996213bf67c11d4d963314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aac9f81520830514ec21be63d022b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8fb5283d63fe38ea387014b66acf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e60e344bcdf01bd422289424a6db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72bd9dda4d412c795575b51f44a7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b583b000bf84b7fcf35b61e096a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e096ef18c9b04f7e7bcec8322915320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b6e858034ba88a5f06ad3716c5606321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9507c4cefc8e701051a4ac3212ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3bb4e10a118a44d5d8af931518b7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa3244eb1058af3fb62819a313d58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5dda738ffa0d46374aeabadbdfd85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd99343469c573283220ba7a6fe3bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f29418b248a8b11671b02877db645327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e1a289d6cbeb7ac61d3610115f99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727ec4ea45a6b7e36c5eeb8eec9669329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999268732a74a86df1557ddff799dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff1b0eec1d0c2e18ac2004fd69fef7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3f3d5276ba4e6629dfa9732341ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ed981cbcda2acdf9dffda883dbb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596767cc6ff4844fd59c75de74a027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0e879700462460dc029b420b4d98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733c19d1ca924a9ce3f9466ce594f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b889f6acd3d6d93e2a06cdb43de1e90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688147a1606a17ec7734695a9afeeaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c6e02acd7ebdc1577107aeb9b110339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b734632cd24909cb7ae37c668b09fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed0aa68e5ad743df404e230c6582c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb9374d4b14cb5ed5285cebfc847c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eda5161a7a04d7ad8ef99dd41eafd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77105b1448c81133ce9217a6a7c505344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f6c15b91b20ec440a3f2529ce3b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71aa3fafba463df13733d2f9cea9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa78ea0d7bf1b7047b0b2a8ddafc68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b9ed8a8ff169768c8342806d0fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f4e3d3ad15990b6b0dcbccca67f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8617139b343fc2841ed61670a2f0d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9f4ddee64fe949bc4fab215775289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93defc08ad5609f6ccef74f309ac9b42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0538752e30e008c14e011fbfe1219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a64798fb2195e2b765e33cb4e5ebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79e05697841ac87e8e0cb63d05151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655fb4ea9c2dba816e5b0d05fe828dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4a5017289d753c4f4b0f64403fc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bce0576142ab1d3d4cf77306b5bf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcde894b5a69de91b82c1a0774fbbb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32e5db68cabf8dbdaffc70d1860ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f54b96490af54db86741da355318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15e1ef0e32be18a5a4e14084ce5c99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd13c89b06e478ccfa4e6d2948d9c9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda93c4eb0d6e43f0e35575a71319b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dfa35b6faf7facda7896819e8276d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b3616d18611c920fd8423b435e36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face00c384d3e6ae4cf5bd3049291017367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2d0150028f6e16fca2e691d579931368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15401701086b82694cdca6f246c340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d70e10ab576c43275a6b007f636bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9fecf081d724b8705c9ff0dbf760f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651e7388828b9e0c0ae8414d2eb9d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85a03746df2ee247bd42ae99ba6f56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb42c489fee896ea43b31b8819a37c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cebc7094eaa035df679667ac5d9c55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620051d9cb25a8fd4df8f444c7a7a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817bd4c248bc666be7a8287818f93e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67917801138af4711d0059aa78182513378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637345de345e3afb99af1857ae988e50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405f2460a8f9ef6ff15bf99c969e97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bca8be07bedb1f98efd91cceb2419381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f55c9bc20b9d035973bf8b796346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd85697703b651bd2e8b8137bc506a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48c54ba3982b4a0e8e6ffd4b81670d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6ef9bc4b025277c00121595163097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71b984b10dd448e06227b0b4e50d06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e25fb56ad3529974780d95ce3e5487387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ec27eb7ecae272f9ffec7bc53270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9de51453d46d663e4a2aa2e02049f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa100cc79c55efe4d38dbead49a0f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38160a5edadc47283d30d0a6699c67f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268325fc0a99ba3969ea6be053f61d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816ff1651a6a8be9da01add97256d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01326762d20a20751380055cf67083394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af79e54b60deb7cf082e52851cb486395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb9a0aa0974a5680d695d4c6b3d43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef126ebaab501935d8e609ac10017397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f3a320ed871d719f523ae53cb69d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666bc12b0705cbb0a23f6955ac7963399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580965ccd3327baa2b3a79bb072b1886400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab48df619ca33633cdb1461dca1d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467201c8ce1be53f1972f0454e87cea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf96e0ff57fd9b3bcb47c2f51574e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f954fd8ec84ec9161a2ea4975a480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0882a1ac1200bd4151e7b1a863d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a20920850e77cfc93854a211ec6a49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254860eae9770f60babb711c05d8e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160310be2c2602a0fd4b9cf1f1e9d81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa93c470cdb64e878072755772692a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15053ff5ad1406aaba109cf46b9adb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaeb991478570be6214ea8a99bf14a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9701a2a2f1d1f44336aac3add025c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5a8941208d6252784fc40b291167413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012843ee54090bd26f938da095518864414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4132bef61861ff770ad0133fff6b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946250557acd5923a88b052a37bf47e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cac63563f2b48e0abb6a59c3841c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b39d100938273917e5312bd982963418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156ce728e794c6ca2409adcda39a82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e94356db13c7e07feb8193202ce9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee424f5793fb4ea8583c5c53d19853d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065116f673f8c8ab44afa9010360fb24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2931a149dabda7270ede682196b26f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11d42a3084e2edc4c7b81a6f84f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8964dd585e06c6ebc75b118749b433425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c0c69bad985375664cdc853150f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d5a3ab5f2b87585a855d62c03218427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20293ee37ee727fa6cc1919fde683e21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e852ca38e4f0d8f39289d88942d348429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ce05364b89940b0dca1a11b89860430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bf6b420aa83627f28ef4948a7035431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319afd85998874e16b3e2886afe984432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14450cf664bb9ef10b22e70d45dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edf8fe4572cbde46668ae3fa43d0df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06132d848ebc07251f00ff4c7fd32a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b065dac4578f833115ddb1d4112d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1b82c1be8b621731c1bf27b5b442437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8256a8a0ec8e7da4e14d5eb3dd9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841e7ba0b3f96c5078c35bfaf8e4890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd579ff70e79852da994d9cd1c9822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7bf3c5c7d432b29ac5a344011c9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a585e64cac3b17bc78aa38157661a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac83130b5182d0b6cb796abb593fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5a55119d60cb13e7c33a9c892a65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451236fa5c8d1121c4e82b259043a641445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8edee3ccecf13058ca77684d354ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d59334716945a66ec8882ba58db975447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da2c94775139d10043d512fbe674f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd05ff9ea349454bc5a34b89ad89b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272a435cb10a334c8be7b1ca1251fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f08b1f8f4c32bf383ec948a5245f7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108c78c28f3aa635b6528a989cc9f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881ed2762c0b83a74762d6df8ebf5d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830857b986e2259a073c6d41db80761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d77187aede1753ea189d2c06a3024455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8a034ca3bd6cc1657b2b3bcdefbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e4187f38735c7cab5be47493d7b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d655725ff352f29289b2047d5395c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc4c47f706b190a138d668d506bf1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607d795e8d83d7c23a832a394d816a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b4180cabd1768b4490de84189e91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd6f80e3ace0a10adf5bb2f7580c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e17d56c09378b704547bf6177b5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72ba4884d591c9719751b339856d67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fbc3dd3b4311b8c6bc31a6c3a5c5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8485f47f74be288984433b0d56d5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2ed15c8d1797b4761e2b1f8880ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a41a3c73f2a15a9db4ec1de51356468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc821e2f740ef432e3b3519d037596469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aabf678f54d61ec3e304932b5f1395470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97573f8a8801ee97edcdf4854ccbfda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60dff2dd25d51d64cebe855e2952fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008e16906cc391b80a95232ef8a088473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcaff83dcb48ea8b885da36ed80953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb665cb83fa8e0fe25c950db6b2cfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e6e8902eae9279d95779897b0b04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bec4af9a82809ef7386dcc3e02daa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6708c4ab5ad45b08194210300b4c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a620938d3ebeeb4a39fb6d1b5ec01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f5876fe426fc6201355469e1ede07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d764d59668bf0bc8a631859ca392481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c82be403db3d1125689363339198482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5fdd91c3507a45a4511e4206e365483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b169a2743d3d6c66be6dfafe0a08a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d4c5349cf94a9284f6283a6a68799485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041062cddaad1a406a102e26c93632f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f4b207c1f6c9afc7a2c236571f41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e81998c42f13e9dd640b02111252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f61d065eb4db3572addff706d423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d901e4bd7b5fa907de763cb33b29c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5812eff17c3116e20d86ee524cb7513491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50da8d7ac58ed0ec7a024c2b9d1af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee645da4205ce16a84739b6a157cb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475311c1d4828ea8c0e4a61d2b8772c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0bf4b1d7fc3444327092811b9bc0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d5c3ace5c41d3bc227b892c7abe6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0994da40e6b2b64df215d0385d16b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda161649f885dee482322f1c710ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba47666e5315eb91330c68231d21e0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1999c1f898b64f36d2a49b1bb644c73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe9e533965d34b80d0eeb093e603c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d64ebf7e32997287f0d4562965be3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddc4620507bd9a0fb3d13143706633503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e79db13c58b3a2ee3e070299099f1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54aae6b035d25b8687a3eec770fe52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744b7525bea3c2e91d81df4b5206019506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca3e35abb3ca07547a5966311f497507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f6cd514f51c72e7d04f32d4d27d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f8ab399c4648eb582f23332d3b02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b6fb3a5582c9e9fbca6b1baedda05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f504053d209b2bb51d1b3d5d6b260511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0b7715b88ccb14c4b6911fa5ebb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088c2563f26f7518f65c42735af88a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a908c3688d97b7a11d26a62156a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2320595a6545a775f353bf922ae306515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44aa770a54d6b13c5d7597eae65b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a4e39eaddbc6a68917c3c598d0e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f1276523e9ae0d74304afa4ecc15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2598289d4b8548dce0cfda0e163c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd366bfb7355a85cc2c2485c39595ea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125e880a83020637b8c8791c523c94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aba05ed38b184c614dfa528ba8c05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa085325d7db027d02ac311baf3f8bcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306268ed5b9d4524bf0ce38863ab67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135dfed8f4d2c4eb27dd66ba3bdbf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229aced96a5a9f7583b3cb85d8be1e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f72b0bfaa510f6b3780993cdde37c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e37931f189b2cde976c47345b0cf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645849a53a144cae652664eb55668f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22481f90b4ac78bb3c87ca4432c1216b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342335a4bd2dd927cf8aa2e531b081531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498bc2a022328acbf589aeb8a7ce28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b955661ca4ca9dc4172f4e2a51eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c8be5eac0a912e242fe1ac947c3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb3e835a52d5d652de348316bd555a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a72b48944cec31a782dd085d2f267536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef88741b58a5c998c14f7e75eacc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d86bdb2a6ad6d9418fad9e157335538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999a5d476e3e4f76a111eecaed04fec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f289928fb6f1975f9c1391084d1d8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6f4ad7de9f8508264ad9c43ec5087541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8b239a5b5023c8241728a5f7aef7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571066ba4c4293af3cb34048298ce1a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef4d081dbc11452c8cd4ba7e2e800544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81211be5d42f9285cca4da591f121545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e0abdd004227e6ca4ff38698554cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb27eb42158c86206b5389628e5415547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151bbdb414cf1a12220915a4818a56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cdaba049bdad902c3632da81c7e39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bfbd85f9208ab7ca64457bb7ffdaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fb0d1132cf251c605bf666f89064551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807267ab3bf1bc1e72469c36cd60e8dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d8d1e26ee4480e0b7852cdf76acd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe727665c3c888e37cf311cc0cba6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94f1c24b4c1ad0fe862b33bbf025a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9004405b61ea81bcbe019c59ef75a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485441e6a2dc531a95fe160f5c7681557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f9c18274fa6d72c13503c4cfbaed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161fe5e0ac541034e47bee9a16121bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a38485e5e44a979133ddfcd204c091560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2cb4caed1af49d7d4720919e22db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbe68021484b497c1385580b81c54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbf4b6c85ef4b946bd7a5594f4e143563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2c2daffa4a9079a21f664c0cab74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c833e82864dba9fe196e0391d3dfc26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb2a78ca750c3a04dec3dd7f15f1c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf023dd6ebfd45344fc454efcc3bf3fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9d1ab890bb215e494ab3c2ffae375568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf5999318a2d64d79c362b1b5d1c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89322b0fd129728d6e50f6ab155d8d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662868e749b27f90704e6aa3b1963e27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eccda45d58c39090a616a8b0852aec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c596187044f9a68e468d25a2bbf852573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063f0ef5603745c4241e7855e52197574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b0f3cc3740e618379529afabd454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ac293813175b85b8733f772a8656c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df7bb96f3a276c3d043e7e4493891577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079866732aaa1bd377bc0e5f05b758578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2cdf3d7e52391054bf5e43c779e35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75793bec651eb5d754c9bc55a0f2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5cdf846f2360dbca996b911e03f6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893bc6a026da1d6f9ba572ded882c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b46c9c3dd43c0881017ecd784a0c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332c871a10f9f72d5dab1aa32dcee2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e806aba5c649136f70fd6e421c0ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed258b77e157703074e9abed4429a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0f88cf065385565a86852f397b86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb15ab387033c32e2aa6af991ca802f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c66c7391da87ae5aa4cb54c4fd34d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957d115892097a86355df4a0572173590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc68b03dce8e423d283c7ade289f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6287c8f6596250d5e44b9258e067bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812dc3c7154781ae02cb9d9c34da246593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2a964d146a84e34b125c4aee5122594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111acb9bcfae49b1d380e90bfa18f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f9c5b3a6fc3261a8b22afce0fd0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115e4fc784319ed17762898d53c9fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058469c6b9d87526c9431a28952dc41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e5f73c0c24753c7b28544e47785f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d398b63218b01f82e4aff2cc69b79a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f591c7410963f37a33022436fe85b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa07d13b42b192a3a1165b1fe6e9659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab442e9b296f8abc3fd3414251a6f7a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04730c1597e78aa494086064b33ff8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae65508b84879dfe0c7e0d133adbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9908a4875a056b8e8780f8ddd80d34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f0442851016afdbe1d02cbb93f859607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4ab586e911c74ebb3964039da7758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a353e3f6416021f3c55293262d139609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3ef78fc6ce91e9f23f647ce2ddda6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34513ce552224d6fb78c570270bc382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb78898567a040771da5c18097b155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606f9df5a5e6f932b7724cb9847494a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb1370ce1911b8df7edcb1f016f1b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb8686d3dbe47ae767d7d5eeb08648615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04228b262d90b43bdd00ad7443abdaa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94cee6908bf31d914afb2c8e1a416617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43864ea50c54225444d69bd743b2b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435732a83ca041a88a482e1890ef14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb8cdcd340e8a4300111a95406933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1457efa14e61baef68570942f65721621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6550d2f4a945368a22e7c033fdb51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231102c52134810ade6aa16aa3702b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956786002d5e786f321742742a79234624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c9ccc60735016c696c24095725086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e591d66a609d971893ac75e8ef0ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83aa82784916504fb395645496ec08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4976a4a07642c2e1eea129749f3af1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd9c78a43840a567ec0337bf092f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505d4b4e0ddc5db786c14c7efd0c06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40e4731edecd700605df8874c9bd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c853f165e5b3f90c0888ddbdc214a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4451bbea77d2ef6953b7c3be1ab33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46d00b36ade6156a3f59c19b792b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e103e7a82bdc22bdc682e187b5df78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f2d9b624e66fe8692ac9d5d0b692636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bafae12a5c049b1503a7edd968a7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c8cf4d0d85a88c518599994cf5e21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09095f82046a05beb3843d15aa385a16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda942bb4f445e8c1478a3e783539f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd0ed46a136f28ec0b90e11a7640a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31253b1f113b01de1780128a2b4a72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eb1c4fadb93a49d0112c3dfd3f09c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3ff750bed63ed8095aec2662f3717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dea955d3540e321c62752efd075fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874d16e40b6f5ec9ceea8b1e6eb30b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>