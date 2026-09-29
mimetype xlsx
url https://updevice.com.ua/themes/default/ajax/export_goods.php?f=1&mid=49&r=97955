--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -127,51 +127,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfae8b42212fcec607b388443523f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f89caa373f2eb83cdee182ad90e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6957a3d34254dba7c7c433283dcb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58908f6b3c01e3f883a40394eb9e44074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08246ddb5831d73fd6271d871d1275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469c9b84d14574e12c0a4e06ccee856.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88ca8243dfa9e8c79000eb55a2f93e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6a82a389bc00c481ac1bdff9b5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452d55f201750617c7d9569e0d11b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bdb081113799efc9d7fb98d6004784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34bcc36cd0697eb4ee8a2a24b330955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedcf24d5442297162452d41ab76a256.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>