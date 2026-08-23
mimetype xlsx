--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1180,51 +1180,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f36ac6ba39596a096e5eff1e766fef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725fb39d3bdbb544faa0e622e88d172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686839392291fbafb2e8b10ed36e793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020be76e33962a42665d41712bed4ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2d93cb6e732bc84a0a7b75a8f37f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfbd5b68be8f0d45299aef52d342016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d9c9e10a721e0c75b64ce8cf7f6767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a268842e2e4bc8f90d77dacfb9fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea964fbf5e60fb81779546bc0221f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539efbb96e9e7f3f279a29946011e5ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ec9ebc54eee61121e038ea151401411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804d7886e2acf0329b5587abf8a1b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc688cfbdafcb2996b4eecf8d73daa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c7f7fafb5f77efd540a0e4f51dcc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231351a4552a6f9436af256c05661cf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223411ad74f96018eebfc0fd0ea53c3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdf4cfc6202fdec3fd9b98cb1cae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3171c785a858d1b9d21b6e6909e9b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47765da65b725890c13911d45796a1c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18527334153c080a527b67741044cca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bca3055bdf63a2b344dd26caa9eb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b455cff3a0b6e4e81dacbf9ee1ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0adee8ad0d07a91b4144563675eb1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070fdc5117b09ad9dc5bfb3d40a320e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f5d4e615316aaf5d1aa7d806ad9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffd75033a0f1aae31e6aee80ab6de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286c9da8b6f09afe33bb9e706c82b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff708d199959f394dca2a840834c1c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576c9db593b5cd65e8fac6709addac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa058a7a1fcb021788f51f6a4cb771b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99d98c7f8ac344d50a5650b63e86231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d378353e1d1020710651ccb0d56bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40cf83ef68dd05722f8e1194eec20633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74527168e19d0cf0deaf027d038d98734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a317cae50fb4c6da263de7131fad635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecceb5f02e1112c7076069f79794ed336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec785ebfeee567902fe31d99ea3eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6f721329ae84bb08983f6713498c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901db72403b636495a4f7f729bac8a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab102fcee84efae2ab4d1d40cb388d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e167219ebb84b37a24b195dcbdccc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fe888077c04a039f82de5bc2b63ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885759c8cc4923aeafe3e4b30c7ac1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52846dfa2b0e3dcb3b53cc4456fd7a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b2261625e6245ba42257873a35f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e3c909690c36ca672c442ba9fe6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b347db91d4bbf8143e4796a916617c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dca51becc9968e877f1e0a57fdeb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc5647c38a59df7ff2692bcc01b6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8ea6228dcbe2277e0498bccc233e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c7ff5429b66ec259868c1ab131e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c388f798cdf5434508fcc624f87c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabd3eb14b601a8322577f57cf0df153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e6a12902cd64b550f0693c8e95e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fecd157a1378dc9ad80ee9fe323955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e021300485598e044085a3393ee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e2fda62a19c6ae5f08406a785b2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b6dd8e8636017893cecf16aecc0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2941fa841e9e0c581f22a3f98c3e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b634a8110b59d15bb770d124ff06660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ee1bc0ccd0f38f87c0ca64d5ec1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ddb21cc008e626f5b5c628ab7da062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1a634f0b299e6c30aab93fc3c317663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f665dc4dfe90d1af4f3d462df850564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf345fa82f72eb601f96c0bf288aa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139198d0384221cf6d7e5b9ce8e60466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e5eb83f4992c3f5c0f549d1f9d54767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8dca44a6005da0bdf8c1fac8190c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0347ba750ed99d1d1f17ef9c792be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a64acd08fa0a6688640c7794af25470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dedeaf627ddd0749b6e383b16f45271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cfecfa7c11db18fb2f4eb19bf69a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5a90595adf94edf4fc6b32d6003773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4cd936fd9631e1b08e0d68bbb848d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab25dfd222aa54e31d827e7891dbdf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae95177ecb53d1f7f1ec6115e0dc12d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4979933a4f8e10de23a7b7e9d1d2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d59dd512d469c67e650fe0d06e56878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639240b3b7d0ad6c4bb5881ac38803379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776892623d332333c6399145d858d09080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8834ee799320efbff6fbe15dbb1fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48071720df8875763188b00a206c668c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4376142bb3a62fe7f4663f27062739283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb8b1098970000c14230babce97f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2824fbeb9e60c177dd4f4e531ce809485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f543135f00e247e75f23d9ef31c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba4749ea1db8fbc95a57081f09802087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214177dfca2d7560c1fe6a286d5d0f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686d02f95a113adf3506eb0561587b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fc10c551f9490e94bd219af0a10290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2508ddad26bd5604b6a0d37d7479891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fed62559cfa5ca89bc5ad3eaf653292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec386d210545b88cd01a887abdc2ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db50db5b641fb66e04045f830ecda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225a7781199a131f6b882bc08f560e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e1c75140cec432b97bd2a2de3595996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e01a0573dd301dc7e6eadcaf3cc7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b84771420312381f28e734a4215698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838d73e6d5e90e90ecb7e204d8af4a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36eeb208b55e617fcb29b7c41c713f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f3c9adf4c51d345b5954e47e8f6eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e71c0ceec6772f4454ddd2df9f3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da56b0ee7e0182a3d3e91a60a22958103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f3c9d76419563936a0955dd078fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df747b82d07a4946752c4b70cab367105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015102292409685904093893a5a59f7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e6e21dbea4698191b169b81cdbae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e19cfed7fc45ac1ed5ca75c14298dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff121a7a7c32c4ef682acc450ecda6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72bab95e60c1bbb968216ba678afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba968c89ff6a5564c0219f518a592cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d78ddaf8845a8e8f3a8a2833a9f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba9200c8bc5d5cde16877e2042216113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85a81ad62f7e897faca90687e257d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3156c3a7946263dc3e1c9f77279a7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310cfea6bb7f2a401ee480c882062d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c447875fdd7421531216b8c42151f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c73d279bd52db1ba01ad0e2f8cba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119a58ed5e98dca659ad7969d583f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd4a2e2b3c2d45bd982099c70a3038120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dabad070c8d833787ec9fec436f109121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3c58e6b07eab993b724b3ea3ea2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc359eab0a2619f8aa3477d4a8abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941d43346a2cbecc3c32d8c9be3ab2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf509f67020985841622920ee8b1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01ac6c5f8bb1a9f446e36028e5286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15879f48925fe0a203d56ed6a85fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9928224026db0c05a6bad7ef07efbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652190084092f1016212cff0d2fac64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b31990bb3865862b6fdadb4f3445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea5728f225b3e5134bfdc2fed1b54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2e5941c82117011879b6ff8038e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f807c3cfa50d4d99ff017770af21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70915ddb6f172ff97afce0e12d1987f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc22f7b9cf1804b8158d5d73cbe898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a02d2d6ada0cca1a82f9ae93076218136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3361c1e495fa885969aa52961fdc60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823d06ea9aeea22fe75a58104b7eac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba95ede6bd04272e932a048fdce8e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b3931d7f3bf3ae95e694787f2ec5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a135e8dbf73560d27217983d6840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c77c36a1918453ae2ca2b352aaadb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9538a0790a5db90c84ed8cd06292143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27148463377fda56c50f79dedd3d821144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1968c4a347095ac067a35b718aec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9810ee7443e1a4934483faef9a063eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe9f56095c0cf5977519e25459034147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f447218663d400fe7c721570fdb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2318c63f9c44f7eab423027619f48a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35259a7f041dd9122c7e281e3730dce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541adeb05da44d3e687000bc28ab100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25a9b8ae1e605623b74ecf9f6e5fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d8695454a3e736089ad964a731a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743242e5b9f2e6d11115ec8d18a269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1fa459a1198e2206b2c27a85af96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a9dfec53a49346efa1bda2fddaa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81e686d38629f4739335e2d7703b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db173076076c22f573c6131dd8b2fe3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624692a269c25009cad2577f491c66e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9d303a7897b127caf3039d6c6572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd954b9a42e2886294a18b8650ddde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de0470e4edf95d37350bc7cded9cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a24049981907e58770ffe6a2b454163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddec4e5cc7d068bb1d2f1502d87a97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ccf3952c44ffbd5c226e5db18bd80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e09532af38cd7c03393a3ab215a46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28becc7a0b23ae7d631a28e2aacf93cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f543d82961e39a3f820d0f12f3510f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cbee90582d6f8336d5aefca67857e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f897fb15c658cd168df285161577d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f300cf6bab3bf2ba2ee37b74249b46f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5ff2abca224db8a879f21f39012f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3e13e002e6cf1afefd33182d22ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1634db9227a058feb17e55325a9c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b14e48651354a492f0491490a6e3ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a73d897d49a0f44e9cfdc8c7d9c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b8786e9b267f56fb4d0c14cb6a00b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592690e4d3e8d62c2bc179a132dee1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45490781a9cd36ff75fdea2d25e2f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efafed7d3226cbaff87af2cca7b610a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbef914cdd028888724282f19b08f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4a0527c68468d814cb4e6d2c0401182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06377f566011fda10b3b80adaabb28a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dfcf4f0887469c215b49ebd4866eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff03c50c894f37e366f6b72e0e2c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff24932c901d9aefcc4aa1b27a67575186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b45f541f99223c109058b717b4eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d155e6bdfbbc6978a37b87e12445188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d41635f44aa48b54ce791e501f79f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe1ecdb2d922c1782c29900649cef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c4ae0098b20d4a1c4304ce330c2ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54685b03fc2f6674c0775b11b6a2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f98d3e436b762661c3fd70a6c7bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd9b14533c51cad1f5c00bd6f6dc36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29b2d71fbb779b808112a4b8b47ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241882587f10ce3486f751d72c92dd67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12739df53602d04da3c171afe3dcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5be6b5a73a6d3228e85e8c323e189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5398baaf4e00c12cd1ded79068792c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5ff72b8172523044dfd044140262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578799ccd614161f3c3269c8a0ae7d2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44012cc11ffdda8179de78a9a18a94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d81a36853d95d29edc1d00fcdeebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ec5c63f85107c590b04e1e72290aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77968c7f55a5f186112b5aecbe8c03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa34e52020b7bd0010b294a4635abd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee414a00d9475ddc016890c81f599207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30380e5dafc7e9374c7153e2e23a1857208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9146fcebfa6f8007ef35fc413be01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a06b062256b17ee965c2e5085047210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ab09ed32f9b79b2dc0aff5207bfae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976a1ff90863b3dd166506cfbe1c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0c2e2231bb25ebf4d08fff9df3344213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5462c8b5b33649a425f1d113dd6d30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ae3a48d6e0a9508467fc30b36d85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b1bdc85f46d272b7c5b59fb8c5768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c29b36415655bbd1eb2fc09818660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69e925beccc66a1a04be982f07473218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e913fbe5b31f771024bc2f3a0678219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef11eb1f7dc0efa9cc6ff24541d3b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a842168eaeae8567e29f15e793592221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7c2bd1fd13462d65be3792d7f873222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048c561ad0c4f77301367b583eb9d0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a4b2c78956ad8134e5bfa7b2bb270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5977ba4e38886b06fdc3c96fb660a14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca434c1269a7ba8873e7f4f2f7bf801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd032024de535117715d99c2b6b647a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ca2fab8e5239c27914fb5baddaa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86842753c06821a196f7da1442cef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc4981a40a1252a87847ffd5266ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08224e76f3f95d1fb6d2c7403d5a735231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f04a5eba56d67f57eda541d72465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7f232f37faa35000f5e93393bdaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8329e0f557c5466476b721738a3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb754434190150fd23e403c5b74f524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cd255bb82d7072ecd204838a974b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ea5037e4c58394c2bccefa221e97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bcda0bf865d3826a89bff9c7079f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3ea035a6aea6fe3097b65aa49ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2108bf08b9849910fa179393582df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16e572481bed43259b596f7149fbdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b387d25ae860adfd0b5ba2be712b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f398d0c9580ccc33c741429abae1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9d7719d14ec2878c24163694fc0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19151954027b8e16caa14e8a76106d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababd953ce56f45a47a17d26e1c1e87e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c565cbae8756bfe443c9e59f21fc99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e9145c1fdd1a98a0f92201475ef7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f962c8b32ec1f8ab272f2bdf309c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2f6b31c760e0775a2810a7e4aa60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1956c2898212b1c05c1b8b2283d2c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a229b34821ab620508496cf43f62a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a8567d3d3d819782ed2febc664406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb382bdf3d65f0a3abed987ece78240254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfbbab5d94de262dff66d44d2cc785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414de45ac54caeed4b2a664e1ed995256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f1c1532f5a37760d28673e9f171a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b01ad61481efa2cc74a43bf8def29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba46f74314a9193525a495ce7e90a88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a943ce2c4d3101c91378eb63b5ab09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311a9bf9984350d532a4677c523df52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b926e3988c0caa658d3f8133b4d030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc844379afa1c975a7c977a9c063c0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383bf2131d5245f52831535e10c779b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc47287289bd533f1b1785fe7ed010265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d477a12cd3be4ff8290d1736d12b55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435852327e3a0a1ecafdf2f9f0c3016267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f02b21ebb64920d97ddf2a055e180a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76a1273351f3b2adcb4ba7607bc55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea32791c6a817b4db8c5c57d38b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf32d80e23f56969c94449ea3a8c71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c982309649d3fab8d87e376d425cd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395314205c62e0eee8df15389fdc2da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a693e0b6493d517cdccf72f218f73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9580cfa1dde4b797758550022cef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcbef47cc8cc245a13920866fba7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca504700899865322785cf7b47be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af212cc457db2ffaac60f7b8e0ca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5c235d43be32e833205bb7108232279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c554a4443179f1a7289272353f3f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81803e22a96e82c4c09e2d3ee95c4d7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e296a3d11518c367ca7e8edb6939282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a262be9067635e79ad74ca1d9f1f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898de946e9d3680054c102a4e5ac1b2284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d160265ce30da99c0cb65ea61dbc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb3addd87de1d50aed4a639f6b9e0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f933d7974f53ba4875bceaf0157b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0734af1ac6e3c6900a62cf465f4444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e3a9be94a1e764d72ce5a9ea79e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742d98dc7d896af7b9712f74a27ba6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f397f17b97faaa370e8ae67e126207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951393e8f18f91e7e5de75ef661696d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d460fad21a35ad3957e06aaa64b6b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f92b41ed1ecf6e8a93ec2f4af45fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda38843a6e7285f4f23165423161aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee110a4d11d1103ccc72200804b4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d90ac1ad1b71cfc6fccb03386d15c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d92869f055584c0214617ba61319514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f9fde6be96d7f6c1daf313c7a52a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8e5da4a944cfdaa7cce844908e3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d94870134d3c2f34a313f615c689b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595078d86ea33cfe9cd70bf81fe41e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f4d3d9088b11dfdd45ff63c6b0d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910619a96abd304320367fa44f4e8c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e4b769cdb81c1b8226d3189316fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75574cbc565ffd726f6ffddc9867da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d279e9807b0dccf793c5c9249b3180e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21257b324908ed88f6e5a436086de58124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfedb0cd92ec4227cfa9e4d01b98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62c13424b7b13fd5c3dcbce74b70c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d59a32a89f0d8d7daa3d1b5461e9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b521ed951142cdb38f2dae131801728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e78bacb7b1e564f91a5e941521d81f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db75426dcbfcf2f75a5922f10ebc11230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c680f435617b652540ef1e42d0b1f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a524572d0950ca4717e30a6b09596932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d272e7b25934f4658a131a1ddabdd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf24d4484a1e08b0102d73cff668f3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d5aaa21b95910f085a17171827bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b68929943d4ff5fd0f02d9476e5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723377898dca16f198b3dc41e5324f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc552ed3bb6cb0e7470a33fe348f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c1bdcb7cb1943ba8b2a7fcbcfa2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcaeda940efedc8135102c6faf0cd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4648d9dce21194ab4cc5061fe5357a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321354bcd8533ffde87c553fb1fd8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87f1e7b60af669c1577f1baf73f6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4eb6b910bd3acf7881138476eac8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f504946b75209447c3a50e3005b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba3eac2593f7fcdb149dff08ee0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b915c93c733bd8ef4dbbf1257ba8f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796249f2c4ff7c1112988338259f249e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee830d70c4e2a65ac306be40a7ee412749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e941fa3b3228e07fd6db269e0055d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db4f7e3d2298401ee54066e04ddc6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e058fa138c39115b12dd9e0ebe10e5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4111bda24634cffbfad43cfbc0e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8edeefc842170cee7535b0de38f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549d40ebb11026d767fb74709a7a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8e2f125f7dfa189785124feb360956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87249691801c13839cad85bd34d517d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb6a6b4745ba93c94dfd70df990cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944ce19443fc6cfbfbab1c56c61f0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3cc99089271d857860d9b4aa5382660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c77e46c6ab5651fdb1dff0bc3339a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76265c89f8439990e8b4ff7f72ce2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8a7bf7e2ebf16b9a64c0da421b4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d30bb14d11e257726e6110b1345264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b641472bd5c5aea11588a1605e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa5d285194aff20e4ad831bf4c89966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7cf660eb7d52f0bb9735710cce15b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b07c22a64e0d92c51b15012e98baa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4871a0089031adab547ea5aa87c9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89bcba8053999157ae798ea84e4f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55fb79ec575e7a2df0027e4e6b68ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2befb3d4021af737ad33427435bbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0cdb95b7f86f8912d03ea2e6f3c6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33735e3d46c5ea40fd99cf2a27a8db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508bbcaffbd1e0be5090a2b4da92b9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7558a7dac67d4b8fad455a579ab7d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935909c1b891d286940c2ff748b9b91877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf43c7b67bebf674b493118e1011278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0775817221c2b96c96c369ceb40a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f23842a661db1681f66699d51dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b019bce31cd3a1650157a4c04eebf2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c593a98415024faad333208d55fb80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab25665036c12e180efa0cde1befd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e8fd242ac8c0a2990bf89f52683884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594449b2e72a571bf8e6fe9498dbc2ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97545e989abb641091a39b11f2b8e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffdd7199ca03dfdfc25d2a0db934f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe22b82f768225a111c176027b6fe388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571a5feddf726a6f03d91a5af0091089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfe3711b571d44dfd6df07409765790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0810c63750858cde78dc74c1c1a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b633f9aaa7a201f91b7abe634f91a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7600ba5a976e86197ef17f47184793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7712b4ad9ae1932d58e169b6c3bba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34b20d3c3e9f06b8f620b8d723742395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970923d15e494a7f5377cc78c8bcef3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4007bf5e00bf53f0e502235d0476e9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377b81228a9e79403ebb3987f4db1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2978b547f5100d26af98704705f0f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3612751be9a87d54211d009eae7a21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b168c671fac7aeedec9b0a7299e717e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272f5c2e3e3e4a0831c6cb13fe2fd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1da738dfb2910ef3ca4f3e5b6be64c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c8bb5b3d10c39e6065b2da0f1b26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376a8e7fb6de7346704d9a823d88b4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed536ebbbddcca090a2ef837ef35cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfb28af29b9373f18034aebecb60c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eefa25e707f92b442ffe42750e75e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d34f3bdaa0415c15d8c42f3119d528109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce56cf91ef71c7a1e72da077aaa00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f45b9e74fff9206b9032adea98ed5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b5140a327edae619bce826d41cfc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1007369d515ccc140d6a4d6583722e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b11d342c0b3e55872d6f1616de61e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f59c5b1d358179599e9d8f1619d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa475f0ddc3b1e1cf9ceab49612805e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b15e5164b945bba0c63a5c09c56e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd815495e68d3290111457feb4d825118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1880e5a637719180b6aba8d30932e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ce36b6d0a22ab461926589251b86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf551831d83a43b6cb5edff70005f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec763ea0f4df34cb303d3c99c6ddfaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420b4ffcbcc64b9c7c6bd6fbd351e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90012cbda5c992e35e08b1677d19226124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e939fd4f005e2829b8eb2993152c5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806fa7d3b1035fa2d58c3f6aa8b0379126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140217b38cddbc448dff2dd1d635fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f84d29908cffdab9b2dad63c5196128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd8626e60fd647c82abbbbaef5083e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89707a86972de41d2fd84f05f5c79452130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ee97a2b3f95487a81646985ccb27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032219f4e1465b1569fb23b733608b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95832c26dd8c75b39ec6958ba8c5fb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767d142d1c7acc743812bb363fe0e1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507d8f4df5e6d92a732da64ee7e8eb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463636870b30e970893c5527a8a4eb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc01e445bdd3171a6527554d83a82c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c055b232f4c6185d1b57ab597675a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4297e670483131a23c2e122dd22b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f9c87d3119cd19b20f9ce09f0b5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abeec28d4865e7b206a541c48cd13e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724cde29a2f421844b31e057f91a1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab01e34e2950a3bf3358bedfb0d3ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca052f7976d0ea901f6f54c1c044a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f012c3343a6129d5589692086ed194145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04931f1c66de619ebba0e9f3ee1002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa165ea85a0fcb03416eee8e750e66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786989143df560a4b068141551a0a5f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811a5accb6077f2b99ef77048976166149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d5d07287dce8d5a33d56ff3e54a3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca560a1db8221eb33dad88cde1ae1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075f589cb4266a9e7f65149f6912ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ad0ca35ad92ea8a0290166ad1ec0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757a5879e74fe28d26b03c2a2de422154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69c63c291b66ec3b16d34877583ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7fcf9ae7386501858245235fff4e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ada0c717acd81fd11881f5f735a7bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376bba820de896f8ee5366be6e7e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24916e2af8ba57d7d5c3fd2357eda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd18baf63d3d344d6f13bf00f26edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787900f42ead57d4a896a5bb98dffec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98137ff27fd97c90d16b3db1d7e4ddf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299c47cb5736b7ac2a2ab057e0b78a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9affd034fe5d845110e1b8b71a93ab3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d6c544c35721a66e2ac04af85f457165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb398bae0fcfcd7c6dd2d535bfde56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634c1241774dc453153e57c52675d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72359bef32f3ca3379ebd522c80748f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264a95bc3f560265356db9f9ed5f016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563418a08dd4c8c932a703f0e0c5a8eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295df6ff99105934d1c70046b09cc44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d44e0961bbe2b69c2649ff765057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42452e73d5fef4ee651c467d2cf942173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f243f279117011394d5ec96b85b802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8174552a440c0b0b5958782fdcc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf395fdf7c6ac96686d904115d8d7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f1683fdbecac3e3dc69faea2a5bed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185f3003aeaf70f7842982f7d34d61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e1ba440f0c31e19a6d223345a861179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d142268f16e0ef1307e9cd588abf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776fbb8b3d25e15e021c1e095d4e7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df8ebaf5b93d6057965256d4de888e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818503093871407d4ebe3e518e7f1ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c923fc1e9d7354caf36a5c93f4656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06930b9bc36dc71977706f288ea473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80cc1f6d9d6241b06b4f55bd404f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12fdb62094c0799735b93143219859187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f128cc15f35b4f1fe7f304dd3e7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55444615ebbf2cd8ae642dec59db56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b862a55f0498b16705de202b1e28f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ef0f62067b0576ae6b6e903d46dd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a15ae948147e7bc9386699404916192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c64bbb9bd5ffdcd2e80a424c6196c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0655869befbb9824aa6f4a9f527ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65075f417f171ebf680e30159df5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89ff65fb62b2f91567a0a21417583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8a17d910c6357b97c5176002a891197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60850843d0002aeb1a1d98bc1ebc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd66ff8ded8be75c408f97ba70a2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61933d0ecf85ea21c627b03776c7908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8684f83fca641c1f14ce2a16d8a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8366c0429e9cff6d550bfad20306ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fcf069739fd20c21865d00f6c2a09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de6d74e97ccf8b6175e3e3eb97828204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c8af29d6ec7019359b84d9ff138b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c018e28620f19585dcd88ccbb38e920206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8a175c81e71231ac63d88779cf9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d5a6aa8109f0a36adc91b4d422cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b813ed61bc1d3954f6c3c9f8abef1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422a4d46e0768695a4f445570b2d1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f27d5b123a120913b89bc3d320ea9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae49ed67a6e352479907c474ebc5d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c0c00c50545ce166bd5d7c4451ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53528dd831256b339dc623b9d0160b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0094b5b9dbb75d202fbe922f0443d43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57562c06ecc8d3ae94af353375ff7388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1dda45d4d47add0daa763222bc17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f798a55a303296678b859918fe10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d8bfc41f0672703d88396faaba65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1873a51e54c98da8816063c654d472220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152d34b3fd9eeb776c25b6440f3ea2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9aa2dd713431ff6b81f3685fb40d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef869211394ac4b1dbb973b4d151a7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef91b4769136e2e47c0f44b3c30854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe98f753198bfb559c8baf7747d942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210c566cc082fa435ef8cf8ac13851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584ccff1f92fad2ded514d58e81b826227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f07f68c9e660e914babbfeb0c0a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d470189e5bc5f027efe2cee5dd1b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe61ce198ba2e8a5d77f1a5fef9c174230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935d02f50f25948db7a05c801146bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8275feed7a43c272e6cfc7c623a21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718c2bec877669fb25f8724570f9f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e855f4cccc1e48f883a50e784cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c042cd7ab675e667817af5e6a4360e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258ad4ddb60e525fd9e3dfe39f74e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acd97d0070aac2def50950313d68e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ab45fbc056a731d336683741208a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098fe0d526dace706ca51618057371b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b197a9430e697a1b9aa30d2a03052db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299605a503e754c7cb43c6a2179a40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6457bd3f04c37447053a061b99435242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07557b0ac88af029f15c7c530ecbcba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701342fa6c74820211a4b0d4fbb851244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6f35e79a8299753b304023a19d0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c44f9591aa91093a51768c3394d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c738f997895ef023e7af2b1e7b16bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157380611cade8defbe87d9b2b7b402248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a818b6b62154ca349823d566bd1e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d33431c75eedb718cba39d19b62e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364cf0208ba22da012ed1acd136b2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec16700d508ac5f7c44b1c172434b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e7d391a5470f9828015b1e6f05d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e738a5bdbffceb77cffbb60472d32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e6a758146c3dd51b10b74d85fbe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67926ae2d74b940645bf7be36f0e36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab14e20733ad93e1837ba03f16bed9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b803413bc974815ece81a4954c5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00df047a160e4009aab2ed4d420c9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa96ae316ec8a6d1182112f6bcbee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d161a3893ead216176bf05bf6300c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eadbc651ff1783a944e8ebec6dff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a551464e351bd9708407926c695bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fc6dc82de5b05ac8c2ff421a52a1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec73867c2e36f9f9c7f16d80c4108265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d47a1de50da1d1e4219cd928efebda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c868d3449953644eb010bdbb0005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f46dd2f2399a5d18d1dbe66b4dce6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e91f92470a0f92cfc8888fb95da6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac400aa6da12acbc6e5ef27a4c487270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d774ac6bc8387c37bcd898502b60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0e9d3922f102618e5fd2d6dc8913272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385255b9e5f820c91640feda6f2f59b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d89d97d935cd82d04624acf4b79d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22bc90f9ae50f9256a749bde7f4f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d4bb193eaf67763ba5c3b87f85437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847817c0b8e10d4389f0d9586e3df1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e91212f85889fb05a00e5d844433278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e0e8deaa3b1269ff7a1406b5608ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3bd9dc17f2d9034268088d394b64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869863e533ed44242b66cc90d9e3a628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244706acef42dd3f7b60a7eea7c64551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cd376e9237d353f79f70272faa8c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a05d1837fbc1e964417612507e9e284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>