--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1180,51 +1180,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2cbe2f99d474d6eedb93bf166b2c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9562331fb1b313430b8d07c8cdbb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea4642752ffb60449b35d5042c73c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7cf48fd28e36a0384934b0b821094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5abf38bf0ab8d801c29994d9e47e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4badb553d27391ff5f7461fd0251156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e818bd3b57b2e98eb7d11cff0b17ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1589fb10908d231b252a4bf0c32828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ddd8cbf33f24bbf2a0aa44ab50ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745c0759a5e5e91b77b2836f0992e2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ceb4053fbfd26d714be72ec8778d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df19280d41c0a2235a4ebab6cee9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e652ebab6d05965f26282fd94de013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559099aac7271ae71cd8afdc0b1c37bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593afaa723a23e8ddb1ce8b4e30b81115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe69dd28cd4b0cde4f0d793cd4629b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8db5b318fce576a867c10d9618d7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ed95369d7e19b946a3611b92e379c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb2a0fa67a11ad96922ea59b152dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501cb1df478f007fb00e0e4c90d540e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593ab9b52f1f0a0cded139e3c15923a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ae5f3e3fa35c6c0ca36313f128c0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0b78dea1c7de001b8dcad3e36338023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ab4f5e0d39eb591cff680874bff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b85b46529b8a72ebca8abbb6418c4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29ca0876c6cf0a4155a00ac4cd27026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a88899bb1ae874338aa3ce2d6f8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f497dd0c4e51d97215ff421979e88b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628374e0fb91a21e457f9af82148f1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2df7da84c9885df72f16694374ab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e82b183aa8bec0b5e34fc834ded2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cfe86c7f26a99cca62b4ddf45627032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c159a8d42476d32661d81c6c5566733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769498f3ab5a22967dcc44924c3f7be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723820707ba169f8a1e721317f3888535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9c9b1bfcaa836aed202fbfc64dea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace4a064702bbc0820cb9b6175268737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628a541fd6eb082dbcf608219b56ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678110db76d384aeb8c38dc4d8e854939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5cc2d946317e0b5a9a9ff63d7320740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf9c1e40e73fb608de80fae98c2e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aee756d077ba433d618fb7c324a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc425057d255ca0af9abf7175de447c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10dd1cd0f124c242fe0439655fbe9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be138e6520ffd239bb3c552a78c053f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293c58209a32cf7f4adbd6745065f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ca75f71d238f6572048afd36becf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe38396560fa042458f60a8629d2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737dd43259cfa08cbb2fe505b1bfa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747daf2fc786ef81b718df454b9c3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f874a63a728a784b509ae28e4410851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa8f0d8ab60eee414a69a6b90ef9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1f0ec16fffc2b0c5f2ab23cd02c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470554af52d6a8aff04b08222d67e3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b2469287e045f3fbae6a2a9decf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2895b24d0f28bd6b40112811e49e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f389865af13026ac1a4fa97fdf64757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3b4fd0f9a10237e7935106c548b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36651a5956342dc3b11f25cf4e587b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f7b6f1983285ad0ca8237170e65f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf4d44b949a0b164150b96310fab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190588b3fa52eaa54ae0d4356c7577062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14baef8eb0ff4c491b78ddcf1ddf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b5ca3fa549b2d7bb353e93d58ebf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8647271f9aeb64bf37983078b79898565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b2908c50ecca82cb34c93d34cdf6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c5b86bb732477885ce4b3c86ea2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a16e22362bf255a03495b7ac65f4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4f347058cefe74ae1deae8a45727969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f675c8dee01f5539df429b6151094df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed70ed442405d9f0e32297240369971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc22e86593a55683e77ddb742a7e56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb4d1b6b5b0a6707b1cec6959975073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b781611cecb8159ddc910a68c4ac0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c93a58c6111da6109ce81c469165275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d26dad30a3f0e61f919e5c27babbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f6fed6588496aa284ba1e715aafd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f156b1058120ef3887fcd31242d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a9113adb64d7941111a9523e0e5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54fbe37085563c0baa86316edf31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3662e65518c220b0dcfb296cb24a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84130d23eaca3788c0b36516f653808082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d0ff16e0b5b885af0291540c208383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc0ac6d58bbf27760253ec82bf8cf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb49d6c1aabcee86754893b06962b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb86b76e1fbf99d37f3362f380b1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61904b94e58cd6710211c93e4ac19f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507a4c697dc7d38c6ef93ca07d3b8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1269b6f7ddd0403e0c7aefa4bd47f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf25459375f9048d5885477affbfb1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b7aac5f257a9cf095aaf91b7aa0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5224ae3462085ae4bf24b16b6b9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484edc1da9fbda0c1a727b8d3c859cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675680637317a2a091978440b1c9358994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f51a99bb381c420aebfc2b4d830e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444dbe828a195e3e868ca16604794b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45eb7a88e72543a91cde3dfc8eb5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e173a691200e14650bd5ce8aaea0c6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf67f3e9e65471672484284590461299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16030697c06e0dc2be971fbc308e2983100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039521867990bf09f804b8088a37c4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f616acbd8e6b9687fb9387ecf197102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bd8dbb98486de234846336cd8c93f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db15adf3c4a7ab3e539a0538fb71ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c4cde603cc1a483f46c8f710a17b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a467ad0c49cea61150706ec8f5de3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a8c64666e45ab0c7bdb89c7c197f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f568079ed025dde160ccd5a9a5e093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407223ae7b30f8cf17b4efadf36b7ae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e483410f3de61f170b0811be2cb27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036fd0bcb628596f6bcd2521aedbc52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86687609dad65b2677f04c09942b82b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6612fadb1f9bf65e271efb0b02bce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd66d7d7ef30e286ccb40981f0dd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9d65ad0279b3c924e2938ed33fcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a76f3851e98be659fa88b6cb61c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fecdf9384d4c68aa68a161fd92953d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdfb85a9cae1b0e251ffedd179a074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363b416329f6c85e437addddcd6cb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd57a6d540f40ed6dea68dc996e920120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff3618d54dc3a5d2a1fef2d4273b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b043e372b5348eb07c8e54f178714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddce51fe4065c4b6f469a69543f0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f161034d47715793df36f0973a167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440eb16178fa4f63479c161ea293707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfd7bfd89649851b2888c5e6feade126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f94af756eb28eb6308013dceb01da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289bc1e88b0103088ddd48af55057d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e1553c554b952964906d3a044d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810c6f60b0b000f0276c4550598a3ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223b71a1e893fcb9b9affbabf5f7a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8ec6d4cc5d138c3efa88cc2bc057132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f49dd57145d819b3af7fb610396f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468b192abc1be3dd4aa62ff9e84a22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d786b2c688260238f0a59dd45e1c06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e784a2f8aa1eb92fc117d2fa0251ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4b5ea4d2f9dabe144e422de4fd21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f750162c64eab5cce6bd432e2d4bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1782514827dd267b8dde3e38efbbee7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5738ec6bd751a0e96c3641b3cabd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41c7b0950c94b76f49eda168b7dd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbf2c1187c99bc943cd6462694f4d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff989876201362f2c0c370567292a42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32615d51b7543adb7761f566628524144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa908232a1db92cd5c1afd6647b124145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938092c1f466a3c2aa113bcd6d5320e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904db1f5145927f55d7207f2bc401ba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd0e370843d35117d3674f0464592148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fc4f71bcb5f6070934c86c466b01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa68f843d47d75f1dc9d7dd65b852150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1c3646f1809eff266442698a2aae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51334a7468fc190bafbf5557eb09a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b29a1a99eb0b837d7389e88445056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb90285d2426895c81183f2f865778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce71de75ec6d4e391754fd8552682f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab431303354302bbc005896a4e36c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98ecaec8cefd2594f3727a3a678fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119349816118ddb044c7b5fab0b80d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd640014e6587295ab392b21ba127dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5de5f180031dd61874b595aef2e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560b6736c45b00c4337f68a68a93c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca50824cf9a76f0ffd0d7bee5aea17f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35138c7f5ec9b84728f55b8597ac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5a0fabb86c344f9112d3dce9c805164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712dc3406864d1c3b4a91c650cfcf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9357404bdf67f7a5dc9a363988373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8151cd8f220731536b529bbdd25b78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d79649ded3e531f2ebf6b5f552e4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c7f25dccab6bf609a40e4154feba2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e08dbd550b6bbb4e48cc7ed461e1c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b010b955fedef67466b567c441b4c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b57535f47ac66eecfbac40b10193d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b69eb25304ec4ebbaa544a1b6445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269157082a9f36dadde5effff090b618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f789ed4c2687c6edd9bca776a4ac7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6d5a0dba36a121438a633370a0c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded80b7d4289ab818f652af8213777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273decced56ec2282277911d4b280f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794db804f4f1d5c351369f28976bcad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797e8a5c6d6411d0bbd45ba96d37519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24738743a5abcb37a83de3e462b0b71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f3de3d497a5557737f4f25e9146e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f87b970b217df44926de14ca1dab3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911826fd8bf132a347daed472d59f3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02caa4bd4133cdd2ab777978591821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77359f2d161c50e86c023ca3427e5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32277672ac993f118cb3181d77b877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748851b7ed8aaa3494ccabb9ca38803188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772d6254edc8e693bf2878a4b1adb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50cc175a284929cb1d73b8967ae425190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f992b435dd650abf92f50eb4f37a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c173cf4d85e0327d50331fced19214d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44738ea4180727d9fb9d4606d40bd964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea31589c6f5c03c69af4e43741f76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58d143ba6802267ae07c927e09ebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0353149f71ada6558cb0edc132f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f3263eacc27353c9b423b5e7301d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619b11a0cd698c0ab0ccfb21893e14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160d8612e27ac2f2ae5a048ea04f21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81deb2e8b3f737def2f8d34f85fdc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a34351dd5da62d795bcfdb2f411f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76be1869b904280520d0d50d75d3d84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef4b90bb6b250a81c9dcfc8f6ca2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d045b9500492a42bd3cb6e90ba9fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27836c8ac34cb7a6987000c263df6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d9806b994c844e1a33e0472d8f60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255017382238e53be86334ccd8e1f504207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a53defac99770608f7bc835a14e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841d1929369e6881b2b827ed71fc85a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dec1fd5e1cbdae5bfd69fb6b57bab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f7a935fcc537ad20c4811bca3db1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4334500209c3f9ca83da5b3bacfb83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240bb283a54fb6d5f59eae852a3d2ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e562d8251f057700cbffaab040af55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c570e63278d828a92242a953e6a65b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0991ec10d08cf912a1ae8deba2c47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab0e5cdbc468f44a931a7ac4db164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d11d2e0c4bd5901984656a5223c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0957a655bd6bfd310cc39f880a83e0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bcbe629dda5223e2c0d365d404f2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537388946aac6e082d1e7dac9b04d1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49937d57ff9d2663716c99eb31b31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0442a654a1e753668e4d41250a659223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d6c83944ea12689aa40d83e9f445224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434b0741f8c2ffae6aca32546f131b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e4e9214fd0882a9ca67e05f5a8e26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a572f7d5d5889b0d94387c3590843f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf910f0965aecfd6dd9ba2aaaac828228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2bfdd413af54597665f0b594e4035229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54412c3d1a1703d4e05767ddef9833230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea279ad490872f9bd063bee44baf6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fd551d4d5ad2d139dd7e24d83e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49086bee589e60b43ae68ca2ec15ec5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeab5b19ada18aebe6d5fd686936822234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce079fd710d3a603cab115a338291b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64df35de884530c902e523b1c5943c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1771d5e3f98a15d6f54e4f3f9402eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c106aec9e37b25fbd47fe30eb1447238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd880de682599a3e8911a87b71e41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f726345fbe9789d6904163908b918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972b405b0bf119327b16725dd32867c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863cc1411c686aa6cab344d31d7610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f897542a12a26ab4ef9cfed254556243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402679ff161a93af6b570bd3ef6c872244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158fe761170768a9a55f6f05a8e84d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701c312cbbbd9e8ff354c7978d70cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c07b0fe5415db126d8123ad48344247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eaf7650daa9e9b89625426da7d7bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5075a5d84048b2e883a4d372174e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626653919d5fb1859d013b297b9d891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36978b6be2698b77e3623f292cf0a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce543ebed1b529a5a41157522c0d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82cec3a78b5451173236ab581efdeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c4591b56b816f9613300657c22b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfacf8545496b8f4aea63fcab199011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ff4c5d9abf685c962c2eeaeb141d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982382ee68d00db728f0c65d380d11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4a0bdc9ccfede55dee16bb5a420a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983652a7939cac4910524d1e40c218259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fff9ee4d252e7c90128f6276325d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741fbe6a16fe0167f8786fa8e2e9fc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ece702f592c5422e953c303415cdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c0bd6d74b1d3a7ea0b8013c74744263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ef6a38c1194edaaef3c4bdfc2de0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b5406309d3d5409557f9e5630c39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f952d33e9bc5567391cadee33aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4441a3e7a5f177254ca224aa0359c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af36776c6b704d391f3124d82f874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30413e99e640bfa55279d8dc2af7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a43effb7529106caeafb4386544e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0648cc92c6eb90c800ef0ffc62fa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729c8f09277c3c9ec4e0f81419267b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d9c1b1e35c8b1a94784ab59fbe3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e8ef1510a317603ccbc9455e2011274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237ec5b845ac9e19f112b8ae409fd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7aad779c53ddecc5f0301174a01e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fa52887eb9f793c3817f6ed912c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d959601060d3aaf444f86a634177b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b4a7d748affea0eefe479874d6a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba74a01f936c69bdb2ad6e21cf73b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66be32d83b0089267a9a43ce07391281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b346c083f11327957f4a7cea0678b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1779c9a2f09d85821b81c0b04083a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f652eab539bd25b415515cfd8fafd284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f430c954e6ce0df98f157685e6641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5648b27cfcdb7148bd370c320e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ef76618b8cbd1bc247f6720c52883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5938c78c0c74c7b3fc27ef6fb14924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec164814d88f8dd73f3c175a9a48f9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f2729c42726ce3eb585c33f5187bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b9b65e632d6045e2db76eb0674ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1818c01c032646b8ce21cae2a9fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73250435e6e5822cbe4ec50fd21a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eff02da446af716fb0691762055d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f9f8e5683ca6bff8e30a21988a9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b80e4198a7a3250cfe22c8fc7839112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f731726dfd6f44d675754915a6b77f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9525096c5c657cf35916d260223a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac742edf3335388a5dfc54b78ba7cc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb384f83e884bae0da87ea9f1dcaf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02600b8e7d66c65aa7b55231a8c21f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba49c38864b6f450031da079bf04c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b51866fd3ca1738e9696c2ec93cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846126d11fa537018628678fbecc5f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547669b2fc33fcf49492bd030ef641521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acd8bc920f911dfd43c2ebb21bc35322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c71bff34b045b0500c624aec2a7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537db6e4f25d613d4dc5a57717513f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4304b40f92c1a888d92919d89c884bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7f22c968018cbb5e473b78b555f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84662306ae3ffac1007d7f5555c2fded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79e91db1d160933cef3c7277f405028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f6ec2733a523939f4b762b41b96729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f0d542d92a0dccb40713b146be7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1e2969cb911dec84594b949e638931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f907b37752b54afa36401d21b0c6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f57d86be90dea98f94b9514a7000b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073e5ffc30f82c8298134296d3209334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa003d47b205e148e66536d96622835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658960c9a010e9fe3495a6ee3e05e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdd49b0aea1167a36380c5d23416b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b7c0206615fe45dcfd900fde4ff238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9998d04146385a4cb20bfe097ffc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af4852e0b247465ff48f7588c5c9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb82640572af6ff8b54b8aaa9af89df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6a68f9945c5e65417e0f6bda63da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c052eb0db4e84641d4cf3139cf9c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008985fe764650bfc9f0b527d8eac544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076165b3492f3092bc4ce3cf5a6e78945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b911b2b78f8e6d866d23f77f3c23d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f427da3c2a10f4fb13f4a37b0d75b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e214cf5a0ade9ac7d35b51640e6cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219498a712cc99e0c15fa5ec1815f8d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721207a585b22c004159a5657876487850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61657ae32c081e7b1cdef896a5fb5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a212eeafc219d80e9b7ed86744c064352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401665f3eddd8b08303b24afeb31698353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae81724646096ddd991edf9c1be6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b623efb0dbd083106a69096645c9c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e4defa6792e2b5907605e3692ac856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd60f5ae4cb69bb3b378fb5308feb4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d40817a98d76a94fd566d7b07e9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5156a508cb5602265f6ae25dbbc72c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bedfe5ea53bca2c774bdc00e2f161160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e266b354a5dd1750723de9c2599fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea03d1354d6e66d6d672c93dab71f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778bfab85d4657a86cd334416df769063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc8882200987b973d4a9244d2514664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a77b1c3284f17b94e2c61f028daf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d601d30d106a688a1b1b93e89cb9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13228483c04c3df318b283c34f1d18ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e9ed1d81ecb2dcd1c24e456f5c5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f8b9e9b1ef3a5b0ac2e35156ca0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39aa3a21efe03d090d29cf2f29cae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0a8c1b157491a30a99a88d595afd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025cdbb6688a0bf10779139d55fd72a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b336e6b0fffb5c279b7ddbabaa57c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe723808990166e9f195ec635d4f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dffb3280df81d7c13a654524a84e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc74e81fcefd2271082f455d24661076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076416ac0d010f3592660cd61616b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274267b3f793174ab38d0385fe70bf7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb10804173ddb42923b8184d8a3e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110891823349d34db6f67b5e22f458b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33803f604905137f9a0c6598772a5e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0bc7072cdaacc3e23efd46c306f3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5c254d91c36e8b0ef2284c074a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d564460c163d7bdadbc2ec580b9b3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38badc9fca3755ed2315748e59252d8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169c732a0ee95d074631c126ceef0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc5dc90eb090a52d58d6485151058387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82191d97dd238e545bfb5b985894f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70740e34838111d8368059a27e16d8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d4f972fc220aeb7c17647c112cae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4cf8516c189ba85f81f3e215092c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705f393670be52569d4268da400112892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4dd1af7886aa246d9f35d238b428693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394716849739cab4c0a8ef937d82cb0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdeedc8063202fdad64114cb927aea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06214dc76385ec3cb76131cc1a717dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568284f1dc203f78ed2620cf94b68497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee5fe903e83c4403452c4380bb5e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a9c9e5620da613f468d10ac8cfda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2cca257a34143f9cc53c17bfd04f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bddc3ad3adc6b839af87b627c4ddb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36d29888d1641b3508bd7ef179b0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ace8ebe158717e0d326abe7ea36d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb33aa182b57bc20e98eca926c951104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a0afa6a0b10cd9c9f635cb689b05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f8db57ab64c686ce303094b4fac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7b8ba3ba8da0e31fe55d629869cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9f7c227eac6a214b1938c7b9aa12d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aba3a0c8c8fcd4c6574235c4db1eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292191d45bac4db2866beca74d3d935110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dc8ae35952536d077dabb4bdaa220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4b0093fd218f1c4e5ce1bb06c378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087573a2e4cf851d1d33d28c2cc76e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1931ff0b891b10e468ad7190ca4c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239dc2aab01407e026ec0a7d92fbe5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d58e5b51443618ae02007f361dcb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804ce077951adb02b14712da10ae3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe098fa21fc88394a78d9c9339332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1a890ccb8724c7d5bfaddfefaf28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6cdfef85f02b8fdb894cdd1958f2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdcbc55ef88e0fd470cf76f85895a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16155ce4ab557ab162b74f5dad83b28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d637cab221dbaec850bef89266eab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6aa637998a70cbc52e5652031a67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952c9b3083e800c29887f86565159d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f0607564d4dbd2806c7dd2ffa24f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de499b209eab274d79bbbcbad2430a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b20e699ffa87905a6f9752ffe4f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e956e61b5ccee6334ffa4f8b558c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236994b6fce34f614e14ae8bf8fc24b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608d0f136575aa957a5de3eb371eb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fccdf1a25e059d1df4e24302cf599d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3f2308443d5d2723d877926822aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbc8c6abbf57cc062f9f46c49d7a25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e084e66042fa76b7e5606ceb43a7e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f44becf576cafa1a3c04b0d7b8391136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a2fa231aa1e197f1d465bd5f350c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ae1ed7dfa136199291f0194e192a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638537e88278a563481aa073189f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e9b71e4a1c70a05939ce78db31cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4f4de3fbbe5e7359d0ca66b0e6de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b038edfbe27cc4abac73fa99a0fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b5ee6313125e10c8284aba42d556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58260a7f5359ce4a5321f97948b834144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41477eac4a89d95a908c6e3999cd985145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8421a7bf7ab6e45ed6805f878944e5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c0a4f575a718ba30ef79a922aa2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c27edc931528612cc4bac2df03b94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b78825f475d9ff60e9e6b2bb67426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554bd5213a2cc5dca918f82d1869467150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948fa5ba7adc9e4d72525aea5cd0d11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a29c42d917fe337a9f06561e8aae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d7282b2bb5c542aef73574fcef8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceea887d73b426134c9daaf1abd9a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce6d22e0c43b592374a9e06dd42b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c0feff111f3c11e4336679e3b09f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe8aeb265e67e517db3e6acd4c3589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975fdacbe019c8193cd0aba0542e11d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e06015e666e8a8d5e088e255cfe49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442039dea24cdb6ecd8f69129199a254160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe044a1f370583a6e1f7fa1700565161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2faa4a50c6bdd8692455cce1530e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354b4a6ec098b127cbb705d315ffc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cfd990efc543c44330b11141e17c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1a341d2c583e4cce1e7319b81d2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47308122c63e3efea361cb9e3a82f37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73f81994dafdade19fd1a33678075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632ee28b197cc48dd38aa89a9651e62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b0a6a398a872f7db0477a788c431169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d22e0868b01492596d0bcf64671c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6471f8b1eb7e0efb582f740ec63df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ec4037c2292afa0da09d21ca795e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0b5a6042e989c1159cde9ab9199e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29d29709e80a710997615ba71df21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ac7d5cd29cbc369997cfa4c73295175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774fa50fcd91642e9693510c44a19ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355143521b03f93380569f8206ab9949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a0b0c7185c45370652664c266301178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f1f7418bca10e6c4211c0453b5f69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e14ce56e32cc0b8c2d347617a3702180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75afc7c86954885d7f2ae14f028d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af434b0ada31e127a486c17f44bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830a4e25469f4452c2064bfd2723b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde1ab591e5aae350b80149ba62bdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b362fd545de4f3961fe212ad8d0ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230fe4565ffb4bec0d96776b7c2ae28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69afceaca1b46a94ee2f7f60c62cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07493b3c99d44019363e2565d3598d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5522b8044e51780e87c3fd43ee65b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694a2083ce105d9fc86c3c27ee1f7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701abed3034ee3833d57a224885b22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca81b0d98f9151cf0cee64c9a94fe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1a66399f29bedbce74a43fd63ee7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153934971ba253f50f7da99cba69b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369450b1254f7e79811b3fc413b11f2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999a47101e63632a1b4308fb564657196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea4c3db06b51432ad15053f3c2a716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166768fe9b007cfd599f813c1e698a5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80adf46eba018e2381f8aca1c72648a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ae0d2f136431954e1f24cda2b536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaf5381479c7efbdc6a7e809c5a6d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33bb02ea960e6fa7fa6e6dd304467e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85b69034d45fa11d0a64c50ab1d9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f34933ae9599a72a110a048e0f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c7d7354727d1d64b425d759ba0d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6110e5e136db96f951b8b1fcfd40eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bac455f645989f460becee47546b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc96b9db9b8b0be7b36c7a96b25427208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6948f218d86d2929128f82bd9dde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df455516a2f54a427092e4f3d231e34b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b01f3b7abd9504e0eb2ee459db16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90114f49dcaef1f01cff3fd94d6729212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52d1f773800be45c7e74b010f1731c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a08c47f0772304d3504dde50d6ac7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155849699e0381f6be104c2696925c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2116ea8b88e30a80538942899b7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea502b43d62c42b0dc6d9353070d8b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7b4c1835c15f8d687ad119c81327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af2a54251b32a8ee09bc92cf7c142219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1996cd09dac60a4c209a6b24e72e82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae0a72d1b581a2fe1f42efbe97569c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3122441189d4ea732fef6870342e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3413af3069049d1fa74d4289752ecc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae304c63c32b238ac1ecd5f42a744940224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e06c63efa2d2dd4971bb67029c201225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e1b5800db54004ea6dd04c812231226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba764ae82eb34deb9163254b30af610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42badad5be6ea963e1769c3dc31b132b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d017b0823e3dc67c638b3974dc3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b2b75960bbe3c6cc165a9a0a8eb60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d35154141dbec8958925c088ed26f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d28c57e3bc8d496b42d1088cc23f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b365710b1b75835cfa8cdb2b3ad1ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41cd56f7e015a625e722ab2cff327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf01600dfe424784c803bf61a454da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da2bfb7f6afbd1d15a157b3c340bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b067a3eb681bdc5a9f83e0bebccf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667363845931b7950aa937ac45a2446c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762b42d8d47a63cf67464ff0205654239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3607f1dddea225a99dbd8ef5f68b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7bfa2c7e7c326730b0ae1e34e5ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ece4d79ec6e2095e6a5870415cbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f36dfddb945f6408c503daeeb49f4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b351683d1539bc6c956edf18f9cc2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170297995fd82cf8513f4cc8cfdd16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34a36f2389f34629c3391f616fbb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d63637d1baacdddb7e50c1b372c61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d81e542c9bd38a8a3ffcbf7669a5f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35bd790948949357f9f6352c6f49fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b133c28cfe2117b80da2badcc29a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa87faaf09d7eabdd7ae7093806f9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ef51f5480d8c0cda653780efc4aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd31377d6f75d1683c837b7b08564e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677c4d1d0df68a0175be354cb7f83b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef398abfce407b9555b251c637ef2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cebbe01ae164a584c9cf8cf7cf6d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16cdee9e5bf985f9733357780ce2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c81bb6406df92e50b3daa9d5b1b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963588ebde248894e43c2fa56fa5e2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16d54bd952d3f5ecd1c61942558e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e457a8a955a5c63ee68770459229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1b9c3d3376d29691d70b47318d33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda633ef83fce4a42c55758dac4e80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c396cf586f904a73c082c70376850ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d7bf904ca5bb7eae722675b6a12b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f3c0d1e45c3f6b1dc2a33592c21a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ce732cfd3a04826c2683a60f5f071267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d241e8e52f273cc5cc8b70fb558f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110b0ef80893e514a17bee232831ed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13baa78c1b66ec672b27c1e14cf01c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7f07bbca80c49e3e85aac2c534aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272deef3f0bc3f7db96e3c47d1e01239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918b0591c46b846387ef49961162a2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711b26d0033fdabe32baf3d0dd280a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2171e1b56255c2a626af8e0ee2070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea941ec5df3275dce5204ec8427fce43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc842141a29a2e1eb34fb8f5e81f60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5815fac1528b32912bd2531b88d92b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c0218fd48805be0069defed55bf63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e188012e51cb18f376d577f8025c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e532d8a3ddc9460a20d8fe55ddd40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde1dbb0bfbd78b34434d7a0c14bed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385c44126496e75761d20306f51842283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9f4dbda948ad8eaeccfcfce5a64f284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>