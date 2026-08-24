--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -1180,51 +1180,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd012afad0f0b2103b6b617da1543ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d5e51e83d841195dbac6206908492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bfcbfed70e9b14ddd76f2197ada4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7beb860dc78df56be869b2838fc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ab155376b93de72d513261843c1395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7213835edb16813bd7b7c0f1be2d7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ce71d1435f8dcaa0704c1c776f237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b695948297a4302ce567da0ad6de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c654671c5fe73ba912e69cbc7fb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b29b0a9f1e66d116c811459ab9a70510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f9bdd8f1fa284c1d26a45339157c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98218ddb27c64e4e69f4ee9b3de6727f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e73c710e7eff2ee2b7bd6d97daf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e4770875e7d8eb8d6a5b066a80b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dd36ad9bb4fadbe8fd2122257a0d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adbd8f98e4a82fcde630e5b36199516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef8809f074f1036e016f784ac60e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd5e9d59a2c7005ad13e2fc33a48a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a8e3098855b49174e83d6b24015819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197e413e29bf629c7684712677879c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12085af422b82cd249b71597d93783c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea5bc29b5768189efc5dbb0ddbe4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6198285b6b448d696989aba97650623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2511f256fc91b10984d9ad594856824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afcdf8ada9c023b7dfb0a5d4700cda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681dd706622d557d2b578b803b3ecdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b803588132b376fcc039f62ff34021227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f9f9dd96773e8c454b76af13230bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fe586ac37825f2590acb52c3087329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee15710e72dabcd5f99b02488c6d7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bc6d5a14d84424dd2adfbda6a3aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97cbcc4f694a6406d975a87f4d5c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea550ea02324fbc5435074a23d96b4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36a45e6760c63924da3dc8bc8c44134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169a3af50257526c5bb4aa84a8677f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd59178936ad29d009112a265897636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015016b1890f8079b9810fe3068b95737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4700c1ef0fdc0938baf0dd6bbc37b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e741ee2d1546a900932c9ac3fd594539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e56f791a791a284ef3179636c74d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558f4335816a483caed10daa9f9aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5906f411c853bfb1858b1a0d13faf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44ad30a38a8c3360f3148b195625843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148184aa81f9f06b3d871cd8b89594d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3099309b259e4e2c57549a2951e37145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2c8d32633ab13c5ece34d4703a4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85651641f7bac4e4f08406dde0a40147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a44a06e6f089b1f125dc204d558348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21423ad909acec43f44b76d07a1550e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3abdf9c55e704f650b45998f15a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5ba366012632e1f984c079a70dc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519719eb3ecfa1bda385e5985381ebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab36c5381d5eda171591c8cfc97a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687714513d79b835a6f086586b73bfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820490ed4d8b0d20b42c872687969c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3732afc23c0d388ddd7df6222e66856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5fa5b003c1bf2c37505a305129b4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2d732d96bd1284ca3b4298d38cb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633015996ea1bd78cf016cf454da5c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1cf935045b12d3abd08aaace85c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc4f25009ebb5543e89118d801dc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50badae0931049fcdf67b7e5dd4536a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9a4cac029f7e5cb63c5e87e142d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94257f86ace895e9a7671c64918a14964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e5587ad6a4764fa7f43dfdea9da1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aebaa791e0c7abfa83a8959963860a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d45ad6db48beb5e01a0a3263a0bb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90704aaa7ac057202922535c63ac7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577657dd613aa4f3fa86da7141157f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b5d1cfdd508cd34ce47ea0de775c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c93baa31612c0ea18f5d990be29671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88a1c48e29612e10ee28264d018b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d020d93e22dceee3e642a8085a83273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe31f274d3c34a1bee418aa408ca2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3059963ea0e664c2c4f9dbaabbe1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a449e519f23e786132fadc1098f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f79e37df7c3f4b3190762803864877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5143e2eaeeda68d2be6a45ab4614d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8f7eadd50267701c59d7258bcf1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feeaa2cdf080aa2fa646c3618881be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0ab55a5ac76bacd7a698261ad09081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc13f2e31a4baa15871a612f56d0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c16fd148e12513094c932353f06283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa80478a24449f9c08c9173941c5fec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2c32ec9e7ec4e9ce7f16baaab8c4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a9f2efd53362928baf6b2fac8aa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa7ea4789d6d93be4754832e7676a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e55c4a813dcde286979f591fbfc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439120e60b84c5628e91ddcfad80fb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f28cbfab7b84d6004e0a3245d26990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702beef128ce36a6aa39cef9cd6818191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b290abd1e4e30b0a2428b63a03f4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb24f73990d8c972e1da1f74042f4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec529c0ac642b1e5be8e6298ade4a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe276492572006298ce97527d4f94095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281331d4c258968fb2a0e983ff96cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd55becc45b929e5830b21c3d394797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c5bc466bb081bada5cbc82d25bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909918193d042c8b1ad11f2c3e8192e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516f6b361d854442e8463a339ccf4ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792e95e47676410da0109a3930e09dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1a0789208bda37d2bffaa01a7389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c92a593c67153b44321c5901c2418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761260cd76e7e6a046bc33f86a0b07f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7c1677a0be3cc7b98f59fe9468b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f043057908519f640e42a73d1a92a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe412f2adafda6d230c09e41fd50deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34812fc5fd780651ad613fb895607f09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039115c17d56a6728b5d4663802cfcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5b3633c72d058e254b6c2d5f70a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62e844877e39876ea57b7404af285111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9fbb91fc9bf97836069ac9a9cef15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ed635734b2bc592e695dabe9763e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f61e96669d756e61549f4197acd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416681182e3f2c76ceac5cd556a2fd54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820087f5ca7ea1c31f956f588801008f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda1b87a2f00e6ba16a6ede408e0e30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac537bc0f425f7a13e8a9b428f93bd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a328e3c8141733ca209d48cd5113a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23eb4e9d6e0ca945c5368f37d49fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36549624a7a5ed2f99c657e14d2aaef4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8309c088cb83ce139003fa1c6254f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c71338f33bf85b063b1be0210b89b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40966ded66a5f0b9701c7e4d895dd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf9555ad717d5c68ab781f7b24022125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e61bfc1c0db0529be52a155ef3a09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a78bf3f18429c5d49916a23775407127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81bdc6b32e3fdf7545243af8048e4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5fcc9ce47bb88c63cc9465d3dcbc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e5d4e7bd9289695f7a1b504734f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebf847814488e3f5b5f24a421b826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9f8cc0720b967996b185727ea29b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e67502fcc85cb85a4bfded63d64e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b806503bf497765ecc4b74b7afa782b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b5858e52094dd52e6d21e2868273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257353e10ecfcccdc77d7cc2276381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cd05a11f77d4cb5bfa5dd16af7607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da591e1d7013f1fd8a4bb36f526b24b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e6aff8e7988e4ce12596a716400e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d23a2dbc6b16530271a667071004b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19006b6fe6fcf4a671906455b9c1db2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a38d8e61cdf80503c8bca9ddbcddde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f914f7e3bdc1560aa3e2d7d9bd0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbdf719501ceb1fd0499fe000f37ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58c3bf87f2aedb015cde608cd68d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5d58f9f0e5e28333e093f203a762f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950844fc1de01317a2bdf94f7174626147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d3546bc36aa01d6b00a14720a8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e806d7b2c804515ef3e4afc0429c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c25618ef50cd0a2b46ee9bd6542d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da08c1c7794308954007bff6e9dc59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938d543903501745d6786dc9acffe0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577398746118a1083623ce892b494a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d6236f3777db1d99d414b43c3d3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574a22064413c30df41d4c460f6b84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419bc951abd3c3f41349e987260f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdaed0ae47dadcdede583ef3fe2cf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b00a164ccb5d122b7bd70a60b1e98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb5d15167a29a24f6de2197d39f92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1e866f4f62b793563c7d2fd77bd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6240d99f78bf99eb8c2172f0239b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec04bf6bd80c71b1da785f3922b2e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a6e970fc2a4ec8fd6c0c7c5208b7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a820c06fa9845f7c9da0e4b9b70b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a70a4a4b4f7add1a4ba69bda23ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edab6903f1656e3e59ee189c709f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b116af60087545c14a47e1786a60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487ca02db69ed47715db625c97bae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084835091198e9e7671c45130b4bba23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d237542b9417decd79accebe2e86ceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca2117e4b2166db5c380f75aa64dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5148a979e0d2ac752e4b64999565d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe6dc7ae0efd60d15e8eb131b98bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f394322afabef5438557147d80ddc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d204fae5adc74d5da7c78412ce86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac9b69c3ea7504aeac84d661c5a617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fee6928829edddcbcbb3998b00cd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4348182f934b175e48c3623d95830b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d45182bcd98f80d458d081d99196179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8caa173489e8a2024aefc5b8c08d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917567e946bb5dabe0e4981a0dd5951b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d48624855181d9283c282e2c757ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af9e12e86ff1b1be59293c2a8432eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999003125adb456f3bf768c57b8a3b9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6186fea1639c6f8c49148d9195ac2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b2d905f8e74744c7c2d21ff6102aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afc52db6d42188e148566e3f90941f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523b523537230e0f1acbb76d6e80a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333920cc91aaad76e130bee9403cb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa31858f16de2edf6c0a212086c0e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b2ba92ddea7f52736c68d079c23d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1952c9bfceb7b7b7f911ccc49e5fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17ab732ad03054760bf187744927c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bf43f39e2b24654d831f01c88e35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568accde210259bf167c834303b5a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335deea968cbf51af29471ac682a8b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f4b7b297ecda821176ce972f441a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b60ab0ec37fe2db82e33a5f2f82db4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891d695f80ff6d35006f283a981d966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a32d6a6265dc81ffd6aadc320b0001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09e6e625f3e76dba2b5cfef330ae68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1af43a7e800a496768dd31b39efbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11526bff167f4527e06586115a26898203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a45cad1067b57b91b004ae4a01357204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e9c26ffd0e0bf82613ed2b70febc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf681db3233157eb35707f76a685c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeaaf74ddaed346385bbd05bff1f3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0453d9f14b806e8eabf153682cd614208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04620f7af2c8b2986d8c96b6647887209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0b6634c98b6d9878b1842a8461b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a448bfec5f2d60bdc052c15115ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba7e8d05777a2a912816ca7d83c001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0feafe29b4234edb17d259f1d949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f617a10ba3cd67074687d130eefd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b06570da0c9aa620c3deba4ae5471215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b74a404ded302788d30b7fb8323e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a073eb372c7017599848bbc1e07a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700cc8acd0f808074d6f43dd6fbe74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb7e37b034794ca546160333015c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2742bd3000848ce77408b06b7a65ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62c396156f20ac59ddbfa91ffda029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095e6502c03bd475ec562f19c154c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b69063b8a3698b4f67436b39facea9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b35c1596540fa04f85dc8baa9a229224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2e89c7aad450a0951577d25dd553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6531687b8d132bfdbdb976cf8449e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1843c1816afa6f6b1822b82418c10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e55d16359763edfd2836dc6277b21a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41a58773d964871385687862444f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08960954f9851a49150e4420e21aad0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0e30c0db802f6c20daf5a22dfa1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189be2cdc2238f3d3f1f5f0a05e022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3430d4d52cd7f2d87cfab2c8b2d2755233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc959ba3786ad1257db8669bd7d1a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48726b702e3e8cc5dde1e9bf99ad64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97aa89284942c2ccf925a64bfc4ac7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134459c961939575d3ab066ee2f32aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc012eb0bb254700aaf9f9ef7a8bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d9c7592308e61c3418f2c395bd167239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce1f9fb193460cae33f9689add009240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd095994571fec8264e553d87fc7914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcdb74c771ed5b8f1d5275e2ae2b8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1f33a0a9347277511229dd622457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db493e87d01db9b5cf090ac8a633e444244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a8ac7bd450528421249945171a6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda53e6704dc37a2f4ff8dbdb30e0de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d60eb1e24cc1b364c0f29e278477247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8f7698da47bfc70111d381ef660ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc8b777f51a99bd1ba0a9e301b0bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50194561460fa3f887ea48de12bcbd4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17859b26024a99143b226e87eeed1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9854a7b6a340ba9ab3c2d9aa3d68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8acd0e77d166fbe4139292d2cf1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043aa90c5fc44362e78a0253c6203f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad684eea3eba9808474a421c1942b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6befb85285f1de660d7f2a459202d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f88f28415e9a4c542059200024d67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc34e15cb31e8ea22c70bc0d1c6c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d47f664f1b05ad70a8a22f9ed76c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bd59a834f0a7767eb3b241d5b9f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d55639e965ef64eddd0acc15ad3cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2fd12ce476f2682f693cb7f91213b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd7081b1290d7310d376ac6b2a55d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36925db6979653b01c6065a1ff49c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ec3ce522171730d6b15831b47c29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ecd0d7938964a2a6f28f7f79c760266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c0bc9f6c4239f6b12dd5c395e9a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd025101ec765ab982a0d627d206d1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76b8d3f56261397ef970bcc61f045269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1acb8ffce238621ca7da1c7e891dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803f8555d47a8afdb23137e6f6480c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835846b5408d795d70665d750e49e6d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389ec8ffb0af68ab9a0109b07cd19d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbff84bd7d47321c47c40b89462c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d93a73af4326e072f15e10cf24eb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05cf60545002c7c15f5c009fc81eb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaa0c7c456ae5b3fd5543fdb91968c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f4ad51ac32dfb11a17de220df7a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e458b35be821cec6e520797cb6a19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ed66438146882cf8f7d520277f10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe61da9cc485a155f87ca00f80dd1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b83f38b2a247602c00e45b6299651e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb492fcb3e6547fa8dc32487df2e14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab6ba6493f13fed4a7f2587bbc033284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef26edcb2d1c3092405f600e984b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f99124cd60400c73ea1da39c890742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac1858034d662d2333c29ef0d7c213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1baf7b38ce0308cc91e3f4c732f214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c67a5b1b8e9d868b94c4c2e93b12845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb31786d54a7cfcba4b7108fb61f3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3745a7b8d7e1deeb410c7e459c65fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7a42b1dfec64104f7766b860abe88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e188d933ed743b75e19dc280f3cfe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ad808d4eded5ec10ac456cc25b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249073189538f92eee5a24e8b9113911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9383826d7c43b2dc5b9b0b8e88993f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266575bbff92b897dc304449b6180a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd811992e9a764ef838f092511a8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518076b638deab3a73bb464d8d96c66f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbc4076caea39d23bf4156eedf85116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e8eb467d03f0a41d3e01d63640c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb2662fe2e88db00977f68565e5b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ddcecdadd94261e4c2e0e8e2d2e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74406dbb4c700a310ea0233f0e73a22a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929001647f74f34be8aa40b2228d9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa251c80f78b2f41fe50aa995ab8efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8318a396a141277446fd900e915b37323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1929afc4c77a3756527289cf7327c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f3f5df858a04f55d03e015e01bc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b304945d7bcfd69be5a8aa58ab5dd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a949e8609936f4d165b73b44a03f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464ea23c68ed3f786dc9d1d72b889ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045206c5c63b503a5135d63af1f68029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb72160c9132093c9f8291f9d12b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaf84bbd5711c17a77d31c3358ad1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ae6285a1959df3c55e35c500490932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd74a0e40ad190749c9c837d014c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665243721d26e9b8d635fd697714eeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c23e03ce4a5474b07bcf16ac5f7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcc01854a9bca22169b216e7465ff936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8a330bf9e15488dac7a462da0c2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5777ce7d968dae5ddc938ebdd7fd7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b228e0267747bef72bd3e731aa14439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f5591d09fe1e97b7233ec5759e5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ebdb0338f20b9bf6c6fef148c31e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8bb0c8c53d139f77611aaa9303c7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438f70def5e70ec384552e7f95c3fcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d63a33658b9bae7259890ee56a3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4dc4c499b546a7f2e1d103139d13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283cab7739f501b27be49c77b4041cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ff247431270f7b852fb3b4dcca5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67e43bba08d5e29f1db14558bb2d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a463ce50bda992cb6b7b081d5c5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762799e4436e02f8be76bcdd30d2bb8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10742a5a7f7b48afa2c0ef724ecd532c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b7811df1198ecbc6b7dee8b97e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113876aa8bda5c9d0cb4a8c070b98753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5797f8d48509868798f927f06e97d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef1dc3b2c1562c0cf9f8f7cf6127d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff7771f00a2db703c103cd714365256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fb0642dee06e5ca3983d5e2e4d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336adeb4747560fb8e353e40b58003ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919de777d0f63be3b16a29cc37565559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bbad50270dffa295a7dbfba54df7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583571f20817faf159a84db9ec95bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94bdff52ebf58c456ec00a0e78d7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3f9c8451daf7c0ee52d1171f8fc4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab9df986f7f594091d94905d8cc88d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23640550334056eed0e9bcfe02855c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c79f469188519795f9fad766403ae266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6520281589d1aca3333c73282e38667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53502c3a7701c8746aecf0d006f801b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0e565a3222ee4ad1382fa37cb9c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91d28b69eba0e93b68a4c4a415c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deda3613d56375b5fff7f775eb8afb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd276311b77b6f4a07cb212a916b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf0b88ae83722be9cb9c5f22f7f7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe94b569f60788ee5fab4968267541c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c3dc0739bfb31c27b6db835c17bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe69117dd9fc24d3ec26bab7ec289d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b99c59036d602058fa07cb20fc8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b328bf052a0f9bd9ca4d0e395c77678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781136b3de0561c738f964a7448f7ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019a01f9d371ca9f1ddd1361c1795680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed6cb46240d1efdaeb23af0422ce081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3064caa23f9e435d457b1f3d6c227282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30fc178cb59795001c9e6615dcd00283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdf567dcc214008c24d8490ef00d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464596a6e50a2acabf5b3b9f8c10de785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2efb62440c0eaedd071a5d82954386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cc5c73a2ac9369fe86a558be071a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580becf3c03af54b9b8c49aa952109388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d36e1b9cc237db70777a5fa5005d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278a1fb4a37e9311d7afb9ec8f692e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632c85ee360734f1a06ff6d077ba2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b56405fa54366b152e19819af892c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae5973d52f756ae49c1eee62a554fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349261f52bb37e52b9c2e11a8769ea0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed479cdcbecc5b6bb09ce1b1f793a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe041756ec583040c7c37ffa30b9c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2514cd385df65725c4aeff13207297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f793cf2e2eed1bb58bb155bde4feb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a08b2f14899fadaf339403e9512f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba182f1d7d9c39a2e01b1d7a50f53d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5c613b4ecca4d4c98e7b469c06a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e39b02651d235fae0c43c6c6059e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515abe4257de3afe7a658b958d428da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ceebdd2cfb2fb57a5325519822dc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d82325dc03c0ef50580c5d14989c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484013edf96972f4fbb0a77b84e4e9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dfb4fe7bf1940e6d9a1ec7f94af41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2afe5fb2e51260d3d8be5cd43dd1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830e34594fe016a0381db92426ca19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e02f08b4df4a0e9e4f689136d3d39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ea5c386efa38e952ff15cf1233ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45022d11957760ede0183974e2dc51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee25e0adaf8b6a1edce3bb00233e83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accabe6caa6e5486b4e41ebca8552d1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a617dc144724885189c1a1e15e2d55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00afba91b169a1989d2c436e24e45a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a388f47a87513021f91734fa64edbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4709e24eb23ffbdb3e95587a1a1ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99d5714518cf361bd1fcb098d6a13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a549456b0e91208782e022c489336f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c0ecf000f5da8a3f11e969affe40f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b49c58e7f92c8f59bd34429c8b5fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928a7b05b4c00bf91a92718c9334d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1f225eb35960e6883b3f6e901c96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb61a7359420844621fd56873fd2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19b3e7095c1bc6989b3f78b1ff5fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aca82e73072db05ab45dae5697b7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4521cc39cbb4d64ce90598ef3cea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c3aef9aea943587e3a268b5d62b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f565c23ac2811906e9fab3116d2ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e1efbbf6abea1656ebbdb9e90154131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01aac2c5a3664e07e1b62d0a9b0e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0e9b6d6f65b2b8e315b03f3f3896133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47017e1d5ef899e9b7e0c9c60cb541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3e551893b7df4c3f99829fe741b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ab0e0489aa16a353dbd5dd7cf170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6408148438c84f46863bf3ed7ae66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b1f105f1e1c90a6a0d61503590a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d27190a78b192746e0dfb3a6ae80f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcec888cdc306e1482a8b5369a0f39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81fb2d2ab0801cb10ce6aef1b8c033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7b78773067cf4cb54ac14c412f280142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34ca87db8430e98ac03668dba1c51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f7dfe8a2e45cdbdb00c57065d0a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207aff0e8747b20a7a4dd3686c7dec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ad0361e72c9df8e7032530b7a302146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcacbe5650f3a9917a8b7c9b5f34386147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ce051decd1eca6cfe8f5c6763c96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3a59d834b4471c56a8925dddaf01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7083b8876a2e82e5a69c39bdd2c47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f879e4e1cbfaf0da0963a6f4577402151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d45d9720896c432526b8a5848251b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fdff572bc9b9f1374bedd46281235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb459156e999c77d25825c79a248c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48819be0e2e40e06f9d264c43fe22d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889005562102f581916f4cbe9674d8ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0920d20e1eac0dfe2044793b60e34b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c5b275a258311469152aa63c9380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8c986ae5fa655a5b3ee667ae46b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9653ef66e39574d5710ad257132a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297586098a8b6302b6db84381e1b916161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72285e24c18a5201c4ef072e8111b12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717802781f86e957ae55a7e20e148cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9815dba8fc71321da6f3201a39c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda38c3dbae97a1de504d7be16d088165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12670a14b2d5020134a8d2aed5bcad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277a9476d62f658ea5791ba09a38ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d153ae071a98e89a8b66bd00b682168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164bc965ad5ae4cdca7002b729db89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5435c852d8472d263e23060a92d35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d56b6c9de14870ff778d5d5fcb9b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986350bb8c621f205a53d444788f5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc96364adac613a4ee56102cb44fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1b439dadf9501db87f4f203316f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755a574c41aad201711f55176f4ede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006443aa642f8cd095ba4cb4333ea8a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e2c83c49bd16bc20f1b46f170425177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a8b405489ce3646f22fbdebb169ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff03e197423c8ad918ae4331228d6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9ff9274c624da54b17d567e996ef6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa684c3a9047a6fefd691726b1368fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d75481b87e9bccb6b2075993f22b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f23231711e6cb9370459059e1b03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eefc26eb298746168472aada861a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5d79a175c1ca07603c50c795595d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea87e4a4efb2aa5d04b0b647de12cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cef75d0d11f7f24dc281d800b6570187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e36491df927b4e8ece22f930b27f59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78eaad1afe11bd1ef35a7c9a01acf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033c527073f60baadc6a1f18ec4ba1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a18aa055076c00c26617bc199b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228426334c159b6e706f11252e86a151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944142d104f12613c21c97e07fcae30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1d51c504a0fad90c5b83c26e5ca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34397cb89e0c98246c13753b107d12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67497b0044525cfc77e675816dfc85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432ee94cab8ad3e4beb35045f526996197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a8adbca8645b96a65e04780f5128198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606084a9c5eff66ad8519538371abf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04b33418f410db96534827e46cb0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae11c24f3d3fa01dcffeeed1539319201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ca80be61027601391659f8c970c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771b5879ee1a743b7721cf4166ffaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a1878ecddd33ecfb5836139fc635204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62d2680a691ad9d4daeb7dd660ecaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ec22f8f8b1f54e51ef8521b8c236206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947f789d20ae775d62375fb8bcdc308207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98fe08800e65d54479baab499ae1ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6deede8812526f2957c6cc5d61679209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dcaed912c7c294e52ba0cce6e1309210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2f65c52dd0fb89450e99ad853299f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d349327cd2ab67de8852877a34f01b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd72f039238d3046d57aebbab873d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15531d1c03179a684d150e3b87378ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b0a1d75d68fa4bd3cf41f3b75a37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642782882ef760503ce5b5fc7e6208fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6450233031d8266553a7d957ca59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007301de77ec2d0014643574ab0124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf21985b03bf26e7c825a718648cd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda93991e0872beca24e7e18bcc9d70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a46ef3c485208b36957fae6409623221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e277ee919303eb6df9c5de388a97f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d635273d7373220842db34bad2879c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e2020a9c16e6cdd8cdb058be2cc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be61f2b98b4b6978fe51c0a00b133225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7b28a116548f41f8ae78e851b9e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac94682d9288cf0200927344a78d57b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0ab48a522af40575398314274b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294467e66ab05881d1b032331e187d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad25601f56272b2d0dc667f525c8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd46ce78490cb7b8d35ac88a085db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18163e65df23c9292f1c2643b000649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fdaeec7874e73b8e5d9a6cfa03b9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef5d111382a9a3c454b803cbb9f88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a87bfec94f91142af1af8ad29060235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9e633041e3baa51e2b1d39e96b6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36345410b813eb3ad663fee80467359237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15760c8662a02c97212ad905f9e638238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cbb4e8d8c20e5fa12e21369cd9055239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b69e64ce81150fe787c180642287240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fbe6384b7a540d691fd42ab0708d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c4309377d13f61a4ee48c8f3bb7c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910accbf0071e375e8c2f77c684b539243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326998c99ea8281f23f8b5a8a660ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a2d0e0a7f997ec1df8ce8322df234245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2baa171e8f7a2086d924b5e9a2a1d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e5ffa737b434d063e0f4ad574639247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4e67cd9251b8d4f2b4ee9884fa44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723fa3907036e3fdc4b548f1e9cbf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7502aca006fa64258813f330fd6263250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7dcee19c558bf4bffa7e77f6eeae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891297f713a02fd1aa5acf957e73c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8fc8846b6ce9004edb107bc722f42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81246d45057b752c30387b5ab5a88b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd6fedcf45934ab0bdf6f9dc4b5e1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c83a2c2b0ccb87ce81dfb7bf4d67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529056561697db4af500778414032e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b760706ffb7656c9768f668e0dc48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79416c5dae99f1848e6a3b74ad5f950259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1211bfb569a0888d251190004c669260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0d73e1404ebe4d5bacf0d6ab2913261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316dddbfa8dc768ef2d920e1b3b6e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e51e3a98f05de7dc5dd7237d1665263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90e635c3265472bc7e207b5c4ebf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1347ca80edc6027adfef9c5bf1e3d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee184f5fc6a899bf6a7df456a03511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6c2fba72b85c5d1fc803175a11b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdae2df67eb8c7ab23073ed34f44332268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7df03dc7d25d981b61e54524ee281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe116fda37cc98270d73eac5e857e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ccebe4f5ec506c645b4bbe756f17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bce1a517e958d83b4f68fa853008f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260ea12121eb0109d12eca9d0b828c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb5d3dcdf7e5184f159fea726ec57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1fe255e116cc22ae1629873067386275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669361de036015f5738f0d772b58869276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a90d442685b113d5b14eb778fcc1bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ddc076ee044d39bfb191f13b74a52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25ff93e718de4ef5d47eda565190b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63ec29ee75cc841e64b15d3ed1e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2354afc1977b28ffc75e22f43f0f9fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edfb1743ba90dc499884bd10a86c3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdff2fbb594307167840a373563783283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5840648a24a1a2de0e15df512d926284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>