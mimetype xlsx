--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1180,51 +1180,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eaae32305b1f93af017e0a2bc0bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6a5943f39c425a43e7d5970fbad02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6768075bdb0111a4a3d78c6beb0423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1faf0a493dd38702f3f517a0f6b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664850b3b74c5df02dd51b9d866b325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db70da4e3d71490a20ed135a392c8dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47dc2f3b72a555b519bd98304518f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df029f540e0ced8d426a2703a9f514aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7133ec97c0bca46bf7bff30653cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2648ddfcad03dc877601b115f79b7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069a1d6c062cecbbd20ef45efa4d22c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1c5ea01598fde9060ad01ac1496712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deeef852810263490e5e2e2a41a4c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9ea42d9ad4fc318317ad12e74bc7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d34c4b2c00656aaa565954f4a413415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00df8c25154faed786c9b83cbd3b8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3afed270f88da5c2a866667dc77d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25918709035c1efefa5734874855b6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b186afdfb34a5420e3c9b89807c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43de27e1b818932c2238a492800a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133d0883318423b9e87d48bb3072b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7199fd41c175ffd505a082a70157c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e383d5bb635a5405768c7511ad32523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ba81d8bb906d72f222b44204945a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40010002d483ae29fb0af9075f4cebe725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c45166109505bd81b6331ab9ff09726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676db709c4ecdbf67d8f0c8578287e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943f50a1633a3d6f4a1be0abc5b6bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd8c3c770bb2bae5b085543daad4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f988c5ce7713540862190f103fc4a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490386bc8715e9472e071df77fecb99931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f74a1a6ff1ec64811b89559f39be4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a51ea956937d0b9718f357cbe5e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1020c7e3db7a11b3cef83b77261ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41cf1a4761c9114aa69269de1265435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791ec46616c58fcdcb8351a2cb9b3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a40d94b69e9645b4c5642f8043245337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b32c2cde62422b61333fe13d0131838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404ce4bd00acd1bd34a0b8a839063b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0d935f4de60fa091167e1e2e4ae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea747eef3210810e5cdd6ebfe519bdcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f7c71dcd9d9505a97c34bde39c6a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86dfa4c6bf7cfa27bccffb9890b62943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c1623f7e0111108da414795fc73c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678256c86cf32a658a112e6820cfa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fac3f8a6edf64e7d8f1dd9e07480546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f903e4ad38e1dc74ea98a26c88bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112aa1e56afadd24f4c7929335efcc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c6600df800422327afa10030cceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ccbd37829c019ef7d7f082ab836e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefd534cf805105e13ce3cb16f3bf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e9867e82812df204707eab9c6fb4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae391dcae7092d343f510dba901ba2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b374c2b65d4c04c67bd842356055b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2ea183c3c96e4cdb5faae3d5186f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed3a6afdeabfe61dd725bd01b9b0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d942bed1ec15af95890aa94deba5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37119b27ef147d9a8b043efa30a0b6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66331f3cda5772a53c436977c0d7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aed74dff012e6739b4b8fadd467d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0dd3417a76689f6dd7d189a7579961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe5b95e7ff4ea79d329d99818f9dca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcd146ed587f4a419b41fe28c7ad6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1dba763afd2fee05fc004e7bd02d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a421948fd58d175d1444cedcdf32f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb30aae8719b6083b0b2f3150a97866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b1753c2563e7d9c0639b4741553b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1498dd7eb83ba853e71cf1a7eb37d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db7289d866bd9f053507e3a5d6b7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e0324326805909aeadf88d8cbc5ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48fe1d8c5bb0763f33be4b6ac6074971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd174196d0c49473d6d5784c81badfb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe51c83c342d8efb4c4476ac7501873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a85e2461c018dc01582f286ad979e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997075702b7504226b52b32a8406fce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3fddbbe18f8f6332519392faf1dfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1498a571aef5f497098d39b02dda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e5648a2be109507acc15ea3443ff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6587cf0c7197886dd10f6dd25e2368779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7af6546fb540d9d651c73f2a9206280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad43d5252919281281b44b37d0c166881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ee2b939b5aa2063e8f245358144bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444ab0678a34295bc6dacc32c84266e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068426a392f552829c75b944cfb2f00984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823ac1f041ab9722267cd90f568e12685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2a52017d998aa98629d159eab89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498afdb429eaea78534b39f8b56895187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6989a9c220b15578861c162dd1f4e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656b12bd3b17ff05221747fb55511789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b089f0b9300d26ba81909094d83590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0f91f79de141545571c4c69340a9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28a28dbd573102ea38c777aa22ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f503a73c8403a8f99485b44976eb9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3439aca81f8bd44cc4848debc27994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b04fb9ed5be74c2a08e171c7cfe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16515bf17b53e370f5d9e062b07c0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83492cc219b2798a4bc26261081614b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1aeaf567d3fcb3333b2e4398e8e0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc67006d8b35d67ea13635471079f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc45ea4cf840df95350ae74eebefc1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c49a89e704c51dc4546f9ad9273df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a5b2dc08867ceec20cbb44178c63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de3a19bea94ab097df5a67669bbc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066a7a51dac81a1b3ab1205af9606c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a85b48feb70da21cf7f1b7343507105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccea86a667ba07438f5dd1e08d68881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b7354c405b02b13a00905a5fae14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381ca1c247202a7acf865e55a5ac62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd619042628809bdef48c72b1d727f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2507dc35201a070a94ee5a5be55103110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8f62207a74e0b44f996262374fbff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc6063ce7bb6c306d9f2a38f9bab85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d149c15f9e3d6c3a7ed2d435b1474e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5490407ea6620fe68344a5da7e2f23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd13c7732fc474644ef0d99a205610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26866f34cbbe6e17e14e113de74c7e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a7e2f29a374c6388456bd4aee9be5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c16f1fbe358edd9f254cfb0e0ca89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a5daf54a1449afca5e8f8dde8326119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b1600b53225d316642d58b0ba79e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45eb3b53bbc47cfb02b1687baaa9a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554782ec990d1bab6e87129b260fd4a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f42b0bf728d94ca99cbd2c8f43d1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b77325b1f922990f8a2579243cc34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd72cbb9b6ac012f0ad8a557ac85f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae74ac5976cef358675e5b14abab0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ea100e043ed6498f3df328952599127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f620baffa78d75aa92665d07fa6ab6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db9d9c1f1644465235092df9dd025129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe63c3c20664224dec61f1c27b038130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114b8a239c44c45c779684bb4fe4e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a965e599a15b802e187f26d74bef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e629fb8fffa948980e4c8ff1ecc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544c9b42e27e7602dbd79da8ede9e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2c6a6db04170861ab049b511d4e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088af7fcdaab3cb8e451cd1ecbf1cc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0999fd4fcb280a0cb5ebfd0f000ff2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd3e6019c8a4744a92642d7db284a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c799e4ebd8d30e4da83d6fd7c14331139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9f7b4a7b38feb64aca218899dd45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def757bb4d582855ba75cb883916cc6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab8440b10d10802f16651012bd526c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a774a56ec08e569adc11c865482c9b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1bd34393b0d4b7e5164748a46931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8187ebebf83b9ec99666ee68b2eba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520a789e4e532b1a128e8d349347d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad2d5414ebb814e6eca55fcdcd8ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488640867d4576498a206dfdcc274dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da577d226480c16966a7d5441d72a52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e071ef50124739e0938b4a578da1922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a65de0d9ecdd643cd98b9dd9775cfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2458433e761fe629404353fe1b7c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5b1c248fa29e03f9bde1cca0193b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24589b9ae89ae5cb121ca87e1e73ab0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54e2a479be6968c5cc03a2ac2ab1c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ba43fd80971972e26a3394b17fa5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee1be4edd8140cb19891687dc232ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd6bd0025f6f9fde9885ba7279fd4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1cdf6701fc31cf9c891eb09e942e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a934af16201caff697897bb27dda5f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff669bd25480973b31554bb2a1feaa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb96c5a445e613bd24a5aea6800f3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075a8dc1cd7ee5db965f7b21c7e221163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d91b470a6326c88cad2aa0e348790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf0e23f6ffef5ce93d5d5ec5e9c421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecfc255083aaf760fae77cf58497cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f9acf24906995ebc762bfaf30ec5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd081a84f1f67f40aee0de5d785d2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4174c0771ecfb6c88700ed86f282169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa844a0cd867b5b85bd4159c44f4e81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edfd34a7a8efd7255e402451beaa51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1706af900f100861222c638dbf46f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01864a2c1e62df743e222888869f404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54211add2e6f59ad80de1e220ed840e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6263fad3bd4a609d996d11af6d153e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d993641afb8d1e020e9269efcb37349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5e07f417967b833fd82cccbea265177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dbf9f47d885e4aa256265e85d7882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe64e15749d4e9e31e2effa9a7a7d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95002cd7e02700adb98312a57958a2bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915047323d0f28b6bc351a4d5177d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c630d8404aaaab4e5fc8e7cccfe3ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124251aff8e85202d6b53ab3f1bb839b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f5dd6cefe925ae9f540a8c844217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686895651992e3a711c57369c0a5d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6edee90b05ff985e7c2c05566078e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161c398ff02f105d277e308c569152187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffd99c79fe4acf1e5e9b15d3db3eb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95198becff34dd75b5b1c94c44d07566189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf85bf35d86a8c13a75384a72903d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400dab7a6f27756553b4fb0f9a6769e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70013675ccb2017b51ab72881999a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3582665caaca74536924ca4c76a089c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723492a3ce4567e473e7df655178a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6d3073756b9a66092b7a846ed795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090e7119a59bfaa0c2a3498ff6652e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92af152fd20d29caf1d647225c3d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b5fb4ef0733fb42804e5ecc5097b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd426cfdabb537702108b524cacee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e183f50820669d07c981b5f2fe212f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4fcd67420f5e0cd838fe4cb58cee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e0d94071fd258c2b37367360269bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090404d03c72940cefa845f094075cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5c42f4d4a5f30289bca8b978c43d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d645396108dc3b0b65dfffd2a803205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14d0a5112a4801d3f721b14747d53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a5fa836a8dc9529fa19ac03ce0d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c5346ecfb05dd2f8ef052ade4636f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def925ba8b6729691bde683e6188498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554140bbf7a241f48b5f14ad0721de3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd4376876966becd1e509e306833a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e08c9279d6c492ea5788a7deefe6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534004b9188dd874ac36ecc73190112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8da4b5d508bf77aede146e27ba5a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c21aac4fa9bcac9023d058b864b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbc5b6cc9ce44bb03e79b28742d14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56de71023b4ed461b5a3bf760808a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927629337d55f9029ddf78f03ec146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63058ef14af8fdb6380a9fe26c14e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ee64218324b6d98fc3af604eee64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d558c063daa663174e0aa47176e5e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858b21c2c9258527d6ca51a789bab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0987a0a6f2a74144faa79904bc6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144a25b9d04531e8767ed0dfc10c1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416b8892321185427cde54d281ad2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218c88152996953c7f3ba7c59d80d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5253b408d2e12c416c9493c51020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe04a891b39eba7e9f3557fe2758a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e267edd10c3993a9cfd10559afd15f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e10bcce702f6a9f5fa98b4d2b706230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9941de12cc0bb87dee2fef9cc14c98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674562cc0cac19556b4122af1c4a465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e9684c9bb6c4149c86ec6781fe83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031805b66a069f14771f4ad90b5136234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3aa227c238f9e687d0f08dca9d48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b75ddcbad7aee0e22504ca9b4c1d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438ec56faa8716146437cb1f9fe0a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed1d2a0785db5da9f043d257de3c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d94045dd48e0b9faec8c6e50ac5004239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063224653314334422218b3d90c80e9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98cbc2e79c6d58cd73522e2ad8ba62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ddfedcd4c48ba77d152401d89b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0c192753f0739cdab433de0953fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b17162c794c811adeff29f2ed6d882244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dcdceb06b7d6b9f66b9371c346ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2d90959363a8fb9c9e75114b8b33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9e8e8038aaeab7db7dd5d5619685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75dceec9affd8ab3faf4357b9a263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262fefa716c9cba3896972948e887e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e1f2604c46709a5262ad27de0ab6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6471880e47712546d5112bd4e507251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e707b1579bde0ab713f69a63b6bd55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b44a345ab2c5dc9427402e2322653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389235c02a3c2db66c0c58a044fbc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614a40865c1902616432ed92428d3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a0ad5367a0ecd1dfc7d970cf30b08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d4bb09e7e0bec590bf7240e6db944257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4c6dd1974d0a58bd22999bb281e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe0e37d7b67eb0302ca3eec74bcc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704fd0ee5077979e58dee5833b5877260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3aec0160309e8cd777f314e309b83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3a1422da6daccf0f83bcc00604ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad1b6f5b0dc20d2a292f6096f82c7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d21846404c5f2223068c298373d71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c4157bf7b352469c25cb73cf03187265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357391734e8697435ebb54126c3c22f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801096944440fe0779f36687920c99b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279adb5151040c9e4882aa056fb50da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768476c232023f7f2e7a04fbe5a00e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19090c456cb941e2f80b508ba7c262cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb850e82a68f9705513d24b8aad666a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d24e66cf390d31a181d06abaad47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23cdfbf84e8a44d8358f03590c26ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fede54d5b411912afbc7671c47d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5573b0586a25aa6eefa5a2fd07a08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa216d2507480fa4885d0e1dbfdf8115276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb87deaced3b0195085d326a1556bc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c08736f1f5beac86e8aff667c03825278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e11398ffd30d383c5bbcc00eb3d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73391b4a900d726348e0ba0e45891280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c374340dcfd033fb9bb11d8b0435c5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88c738c27a5dda249783efc2d0627282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0fa6f9f5a73c4e0f4852cc7e4867f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2647d12cfc532619c9c88235136a52284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513904cd7ba2caf1680887432cb50c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e002300a495c3487558d54f75241d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c711a58310bd674e13acccab040c3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97331080fbf5d0657e7b4ce0646eba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbd81d34b25c67ca68094f4b6b2415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ddf283a00d396cddaf6d0e912fa2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887e07c2e4c5f406d5265ba724d0567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c6619a095cdf1bd29897a35c0ac18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2272bba0924427e652337a1ddbf40a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8210e7cda50457a5ddaa587338eb6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439c1ceacb4de8c31e1c2d3aff3a4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853adbc0279fd341c27b5abdec6d2a3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e34eee59122b65e248519f1f7783e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d905c686f4eb6f0758b0819f64af1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7ed0b882292f84c855765c2bab9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1849493035ebe7e93544191552e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2717ac7d6ec34657b7c1d377783217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa528faeb971797310ea3c1d525c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b86d1eb04dd917402f26e69e6ef3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb80e26f003dfd8f9f8c0e213ac2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b65abfbd4e5ed902eddd77c18ff9dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b7cbadf4e1b16e1341dadc5e4cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f404d7aa68dc75676f103b650f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30356f5fb1cf2a443c5b063b94a94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c219fb2612cd14c4ff6d9a941ae625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a70f97176fac22cad7411c51fffc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c102bd1320886dec98d41ae786a5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430f100f346ffa11b00036cd9c628328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d0f0b7f9483d18b732c7692de4f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b87ef966645d40dfbb4efb1c48f22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c6664f027c4375320996b7f375e7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5522163428800fe0c7130b87c93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcda82d5db39ddb352f8472e47e3f1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f3f5d03d19d91762eb6a5132483534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590e14637d5bd637b274ac4a8c7c6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4c5fb479a59b1b2b711d8419d50036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3bc36fb36887380b4ab9fad70964f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca1690d90a357f6225b3353a9def338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5740aa036ea4b5603530973f13b2db139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6861d43f3d126e3c4babec58ea1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8e645f1da9ca692b2ecf89e95f7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656dab385edb4ab0df79f1369ecf99b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64755dc38b1e5112bc68e654d0380d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04934dc7f35c13c11ccb54495d0d1b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b287873f76599fa26b35b2c8b573a3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9ccdf48e1f80268b3a26b1f888a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca0f7c541c0bb7c51201c69ccbb7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d1da278532452128b962938af44e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd636ec87ae206ca78dcd587c3b06149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c186721341959748cd79936bc593d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2efcde09b58dd69f33b72b36d51aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188522f696542d4181249a5ebbd243b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875f9f5a01c0091f4c3013137cdbdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62987ffb2b5ac752b9aee9084e8b0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0cb64515de54763442c7e189f4a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f575a0c7cfc153ad8cfccc3376307356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d54372de4e16d89d0df8bbe24fb44b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ddbfc13cc4ca3cf71b13ec77f5f5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6deaf6ce9af30f1bdca3bf8a7c90b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d8cd410b037296789d8c5968db2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4540d2f691a03c1bdce8505aa81ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ccf740c4dabb54dc63eae42e2e41062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa3ed75c6a415cb6dbb2d05adbf15a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570348a981f0f624da9bd9ecc6e519e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb8d0d0c26ca828c07e2d09ce787065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0285577a15495536b82ad7c3bb6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d756e1369281c7ea142a94dbb45d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6753d8bb5a6def5368ba258fe5d1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f5a4bbbcc2454f916a1f33e4b66a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1d43f9a0164593613fee709b0782e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6206c0118815a5d5d9605b52dfdf42d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc95d316c10c74e7265b37ab8e9dda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a6d8bf1bd35a09677a54e3c9ac56e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa55d4f707046ad00d47a7f4a142474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b63675910e410887752d6e234a2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94041a95ae20786ac03da455fde777dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f153ad88d6a92a02535830415e106577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218420b45083dba518adf9fd874da1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9b38d89ba971f841046c5638641579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad074419e935fb91bbfc61935bd2c7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f372ffa10a2000dd492048a7c3fb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46d71b5fcbeb3820b2717b70708ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd06e37c581eccdd4aad10993c568c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f6ea146376730479e3db188a5795284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b3a4ba15c8c7e94ab4ddd327810f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43b3e73c68b8b908d90fd6fb75ff7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd91f7b0c399ca24d8baf21d8f51a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc0b7acf9ebe1e3c808894a4efeeda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9b9278e0c31f4328be186d6b9b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a122d5582b00daaf5f2fb72bee0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286b8f6126e52a3a65a8cc77675b3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd539be24e1efe1df49d6d5257436092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ba19d4aba5ce567f21d868c8e4c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbd051b80dfa9d056ff37cac7ccdcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91818b17a7bccf77c69e2599944748d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766252e206c0ec2e523abd1a320b3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e57e0cf423964ca76ed356491b9c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d525603eb6a796ae0f2e9e2afe331498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f12a3890b8a9a4dc381605bf094199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389df0398b32eaf587628b6d5ec04e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58645cf623dded369075d4a1e189483f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce60be1b8eeabd2958cc8244862b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444c5512a4302bf6226ea0aaec0d52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750bcf7b55bde1d5552de0bee9f922104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544ade479a2dec49ccb1c58bf487f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a4a81b528c9c110fe4fabaaa8c44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f7a483c20c7c8abb0b20d71ce152107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747efcf2756557bfeec141815e46ade0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13eae89bf516e26ab33c8995bcc30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d664ff219843fbec88a485761a75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a04bdab29669969913eb39554f5b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d31a81c702e210c9a0555ed830a3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4127ab14865b446ddb7bae11b79a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceaeb3a1bb30d9ed84774c7d3e96ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da8d5a75688be37150367da711565115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91349be86ec2419c857295b6c214ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e4adbc9bdbe670bfbc9adcf67057117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8146920f35d029067c208ecfa26860118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1802a1ee58ed3fd5c367c121d900d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcb34b24adddc637b40e4f22a9bdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594544f64980f7478563656370f9ca82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b49496f5a44cc414e9a3c2f17daf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f224fa791c105ed2f9da6ca83e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d6d021f23b5307294089169aacf53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee53b54e413ffb9ffe56f5ca9b429125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b47b40c2039b12fceeb159d144b25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df4f25a0899dcaee30cf41c12b054127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39eb560af1e7d996a5e4c6bf12f12b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622637e7c2651a9447c2587928a6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b54ac8f01e3cb9821192f8f47baed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d44d031353c2d6f434bbaca9d097131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda06a649d7de8956f4d2c12caa3dd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f35b517ed6ddb8607b783ab7ff314e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a856332154333a5daf82e294cb41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266738efe620f27e40485de32d00ac78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076fa4ed5ae1acc881c34281d52d6af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722571eca870d91405d2824395122b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06118e00ba10d66bfab04f03248c970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be097b98b3858332fdec12818aa7d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de972407fb78700c23d348fc471db4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8736aca961c52749f238ef625d15d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf647dfb87c15ee646ce1386d21c19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51892cf35d456177d69314585266c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d00a1e82deaca54db2d64537e1c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e067177acc963562f7d658fa5cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e43379e5d4ea1ed2e60133bb3793146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2489b7a23218f438ae8a4b448a69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390831b61d331d190624304e5de5e5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7962c8d4f8d7a536b2fe6a302afe54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1215382e91051d591f797b44385a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e642d378d25f0da731ccbc3715949151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e565eb93e9a8205e3f67b679f1f2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371977aaa616233abc1fb91759570d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114fe55c7324ef0a9a7ab9a966d6bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeea62277beb81d175710b4e5f9639155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb88edfbc37eee2ba24274a4244e6a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c683909f7bc30c5e26979a87f43aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6baf9c0c81bd14d1c2c7ea825a96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d7bf0b601fdcda638ed6c11d932d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ccfd0c8aece91d4e44efe8b492998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8eb6c0c1b77de872fec557d4e58b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6abf2545698ecb70d2dc7f72d40f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86776ad2f51b9c741b064b9320f17f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2ac8cfa110cb444935e3a557e7692164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230138ec05c0fa3e0b41f16f749d8e00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132b955fe6036388230fb52799315f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09061dd8ed38afbf751395885235b7f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d245e2a91cb86ad4d1f1863337b583168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4ec8c67e1346771dd990ae61960b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532638d40ddb17fb9e7ddbbf74adff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115cc75db840420d987fc6d7d6242e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033020bf1e579cbc4304b525c90618172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ae78c5948d6c50a01dc7d5263656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d4f88106cbe0f262d0276857f3dfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3f6147445703882eac9d99e6fdb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a5bbe36b599672942fbe91dfb8eb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4defe66769885bffbeab46427ecfa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea996a4b69d06b767794a150cf86b89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311f735cc0a051b8b5fdaf6586835a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e1cbd315782e840d41603e699ef7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e229434ab1ed40a37f7c946dafe6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7dbd69c24c02b2a3565e3717ade99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f628ab168dec4366467eeb842b26313183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e65c37bf488946d813eae8c0cff7c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89bf93bbfd28b3d2e412ad62df4abd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5edf3d224fe9290cda6becb3ca4dd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f0267a544f5ab78f45ef2aebe7330187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f96ef459c5218f9b0fe38d015e872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181195ae66cd194d1987aa48371ae8f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b07d6ae8ef7c761c9e105cd381e1a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b91f4f6876572ecd0af6463a599fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021303016991a860fc11114bf749d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd8abb7eecd42cda46930ddff06a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26a8e639b9718829c947bfb29fe753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668ab7541da09692ba0ecaafb6bf0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c4651b2a1b490bec2bb322f42f10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b27b20a5f6e744ecd1f8b22ea04e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74e219e5faed03c3c41352e9e9288198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104bdcb17242ddd6de8e055223e91dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385ae73f3033f29be6fdc2b9829727200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d5b2c63d8c4795f535d2f9e39aa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09faad144fc2898622a59b420e3942202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed75e5acfa0b304fbf21a66918448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b5c3292d8d86216c882784f5f2005204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53d8fdfb85e4e718b359f48de2c56b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dab039f94af415b4f95c233d3bd0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1ca90bab624e29cdd3b67ecba7bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b51badc651c602916fe67eba4b00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb0dc0cfe961fd11bc9323ec31c8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90b3c08a89c6bd84fc55e10fc9a15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f5947bd5109a24792f459082d6468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df49a6077cb3661a9bcb22e9aef35f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d1da8dbd679c4ba429a0f6ffa6a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a576dc49fb7429bb6487bdfd2acbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe40c117b2d26e6dc510a8c3a1922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d3051f9677f64d62cfd97f6d6b75e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e7d80ebba1269247f78fd59dadd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46a3e2892d4fbcb96c249bbf987e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cdf4f1fc799ec3a8eed8b52de5286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42538c6dbf2d390fea47fc976c98f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf00f9965e8347d1c4b873dca61e5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7aabad07a0d79ee67db8e0f841c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ed5f5e724974ef4cea0b4c64e35e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581df5b07f1ed9f76e2ce826cca728224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029debdad19353372d9506da743be3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33e435df46aa6d519f0eb0dd094418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9021878171e80faff1c382d52a1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69d0e9d2414518e79398bd91cd338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d806a7364a8f80737124916176dd2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c65cf6084fc6d155f83184090e23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7eb9075ecc1b14478282c85c1da9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14610cd2e34037417f1052f99684ccea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d676d0cbe2df647c57ac4408ae1f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c64b1cf39521ea708501ce730836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69070ba5240f253542f839c7f30b651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dfad1874e75d05f24b51d371a81c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf922964dfcaed02e5277ef32ff92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61cb79e5c8473a58dce9a342c22e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8662ac0ff77c31a05f4e07bb9c111239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9ab5084fe096a861ba2a3c9ee854240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c4aa2f154112f190cd0e22b913d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7b26b514aa1629d8ca59717064bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac2db08389c1492bfb9ef2d2a3bb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485186d4950530e8f64d475ba73af32d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fbd07a1a3f005d78c44a5286c2a0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3106288ebd4e71dd84ac8a2c7cc97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d7ec5a7def5d3c3b71cb22f04bcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d524927835c87059d93cb7bec449093248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d8d4f31cc0de06d654cd144d0c5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c492645e0b0b6a29281837e066d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbc5bed62e20ad315d080025709ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6411e6af7aba967824fba67dd884252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe0521bb00163fe746e50ec8a8ae0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861994c86f322e03243ebd17fedac99d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddba6a27f4c1689eed84606e028c5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d34a4c81f04ab4513ffa21fa717df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bcd45fbeb527eeccf913398e1b20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db3ef697b3900c99cf2adb1388199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa49e9530c53702872bf79952ac02a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfb2a4024998a361da78264723bca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50291db382d69a29f49df6819e658a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68031f41f3ae156641360c8b549c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9672bf1659a54af38c646e79a92431263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edcd48b664d649aa0ad21e3e3d351264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669b9f99de0da7f7dfb16e75e42407265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4023cb043e395b1b056497ebfd7d37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a43c8770398edf6e3c97de19dc5cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686cca628bbfb18107a4fcf4e8bac9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24f3f8b656946e6e6109cb4cdde54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b592e5d0898120dac69d4ab3beb7c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0382795500eb9854d0153c6744f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018f26d8befc256bc0cc70039258e83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809d81ac919d0f52ece68207c7656b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d886a4bb7a2d0628d740eb4b58b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64a8c89419f8ee2a594b361d87b16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999eab546e5711fff864fb9f0839a21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910b893456790821800c138e6c47c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5e37f1b75545877278fb60710028278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd45252ada36c1b45e01cf13e25bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ebb99d81685886d7aa211f15885f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c2cfa0aa4c22fb5c3cc11a94fc46e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32a18bfbcdcb1daf0e8cce46ee3ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da1556b6b200dfc5e953a6a84ee79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffd851448484cfb4e39b4a90e7868284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>