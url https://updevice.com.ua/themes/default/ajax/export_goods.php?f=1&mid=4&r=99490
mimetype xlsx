--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f797fb3e99d28431bacb7c2003cbae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b494b9b2ffb5bb9db4700364995142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e011334d321511321bc18b77a74b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7fad7d15e8885f9665b03d25ae1bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e149c4eea7f4e31008afb6578afca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6e680c4742ec5028026b6793df5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a8afd759632401d84ad036a1e2677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd4030269e2fc909eae62cd3d40468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9ab79e3644a964d9e88a9adc4fd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786169a718d8133519dc640d8e156210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175314a4ff7eadca3995bc92250ad611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cfbcac845a87e3fedcf573e803da112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ece1e9de337e0b45c058dc04698b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed41e68e200ce1f3259f4ff693ea4e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2405ddc95057f8fb3e759e2ed9cebb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc408cb3602443887044979d7c97420c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86a6c409f40bc482751a75e3c699d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2cce300625f8f9f37c2eb06c993b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3dff7d95c54f7092c9bf0f613bcf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe74706e2ca9b28e104af68f164ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a37131a3a2ca8b2e63b0b552966bdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc9977c01edcff5d5f90e38db7d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ac27b060af245c116bd202e5876d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae447f7d5d3b1c3d382a821c8039cba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c15abe5d6e956bc86a772a25b1a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb1948f7d2e46bb42b5c5860332db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e5511e9466b489b951da57c9fb7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484fed5ebe9f0c14e8cf6f9838791f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4df5f003fb251a64fe0ffca8d53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151394f3ff150a2c580a89e314b1eb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da2ca188819988acf13e8c7bb521b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508528ba67f4a950aaf95f82d1b4eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d30186c7fd7db943017ff759614ee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3651484c61fd27104bc44d2c41b8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f43d66bcbfe029d322974484d82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0f052ae41389fb0aa1e926d9f00136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71abc672e8e9249d58ce5004a73b21037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42caffb06cc08fe24c02343e80dc5f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b0f79d57e4d3600341f4bc94a92439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3312867cf02c42f86d09e33c14e90a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc6f32256ed714ee764e1ae4de71bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4b26ba451ecd69838eade88d271f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1674f1ea1ab1d8426b491b452243c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b06d07afe24807184f02f671c90c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309bf9f90c27e0369e5be1cc6e9052845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae51e040d86edefd0a95bd07291e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94abb3a8204248fd74ba497f7f457547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a3d3e7b66c6ca805992b0523bf7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5587f8c988f8dcd31017eb604c2d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ba12cfdebd14e0a245297af316d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76078394903600e67be58f6cd9e03b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989c475a757b1afb9c4ecb7052578c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1927539b6002c8c5d2b8cf14a6bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6763bb414057dbd4ea96761add098254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b97968b17c3582b0607b04de8a288155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5df40eea3fcc535f220238e3cf6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689190751314039e047a62fe78ad2fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63aa7804bdf47b1213cd7e9d5aec958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f325f120cbddb817549bd20c46efc6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d13abbd41b0c9b5fb548a7909d14c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0617465253ef7065787d6ff26f67061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923e7187425a0f592c87b7f4256fa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815a1ef90428fc33581aaad91751b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060ad051ecc9312a76ea73cc6d90d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a42250fe20c23ca41382bf6e8e25665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fda688df7e836c2c1dd86fec2d67466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905034820384da160f8b02a9841adc2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90b9e51a92954fe1c8ac5da91e92b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316659c8cd5c122adb1936609ac189bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdcc27fe0e9ff1a047da376da8ea9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d330d501143bc2084040750ecd1cab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1a01aa601517f8a26e3c96f3d34a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e1a5b8bb86b1e848878949b88d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6cb637a307407c69342ec68e1a4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232709623f74b7e8a6db8591c2c139175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d4cbf1e6613eceada668143658d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fde26c79c4a2bbf077e14f7b70e6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d72693cbd0a3d335fa99a49052023078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c8c9fb9b8d36be4c9d24b7d504f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07575ab0585590099a15ca882a3e14d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4ae4086dd650d5e16cb5ad46682181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfcd636574d142d3f0414b86cce12982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6ea17e9ececce3bf4cfa118b6f9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349ba42c1da47dd7f5c1e3b822673f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794075a04ae86a399e40b428dfb4bdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf697d01ef8dd0d6f2491e3245de0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75838ce7a4e4a96946bcd1f0434f30e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991af3e80b843451b16ece128f0f50d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8cba592282e01cd097dcc69082e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530d152691bcaba657d905d27d1fc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2854f01b9fd4e52d4ea5a4ad57fbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55c9679141051306e8a8dccb0f86f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a971e87fcf37e1817df6c55e104d43593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57be518c3c8d9e759690dc09e1c55f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1a6f6850e6842e65245bc80ff0d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc6b3ec794a139c1eb501f5cfd13f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5190336c572adeda67c58eb575bd8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55cc85dbe773bffa4bf7547c59b9e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25215ccbf707d435d4efcfe90829c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b9a70ec0769eb31fce8f5cae0d12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafabee7f59620aa5c08adad9358e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7cdb71f1125a9be0ec1a91ed6f3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79593dfb5d0491fc147d728b78af9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76cbc491167104aff351e86e35c9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83053f26e674031ad1ab2dfe1d3d302105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba76190694a3403e8ee341be44c631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb074c4196d53ef0a0e9ccbe6b1bef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af1431ab0c95d9385872e1b9438410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba1af025aec8e4a69fb1e21032092109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6349bde31ed0ad7b2ecd772327b367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f635a73ba5c96ad7f9e8b4f91da2fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa14e0ec242db215f65d29871b7caf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6ba9893ee09dd21287764ae93100113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017117419bf934cd509188b026f7b48f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f006677381adb56e977a74a5f9216115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6f1579ec88b480fd3610a3b9d779116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd525c6fcddeedebac09c77fe241e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2c3836821e9a55f0e32201f03582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79e2eec4670cefd7b39a988d75199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc309095815f9f77dd636f808d6f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6222748b281cd0fc660baa1455277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a209b061cca03e62fc81613034cb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdaa2c882f9e48adcf06622690f758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d760e8d09814349719c9085f94cb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d3942bfd6c7ebd00d91626a85eb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86319222c350f97962cb71fae9cbf19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333d5245f1b42d6d03364b56b2208b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d864101ce48a9bdd02cf1692af95a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be232ab9d3d76b990f25690df44886c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12452380190cb380c28a668d84f543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de11c83a8eda65c74d50e67cd1fefb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dca2a2b7de102bcc72464185939d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820f23f3675f3d8062976dc64aa36a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea3215138b9326151d9781252380c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8fc626c12c6195057177f5e19e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2fd1394cde90ef2a7ba10e08afd2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0329a6454adc44c3280c04eacf114137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b4daa4b6c63ad72ca288c878dd3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd45670bce4cdf69214dcf78a53aee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81112d04ad387302ac01059620e39f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a8ddaf055b4cd7d299beb17c4835141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70435b62659fb22eed2472106c63525b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d735373e2906adb10e1ea3389c924b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e3252a0dedaa4351115ba4b07c1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75119567dafb7b85c858001e0214006145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891a228c6083b0f41367fec3f9e437146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd827146c6d734192369d4fd46cb288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29042dafd79049e96f361e2c19364c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924c7f7f0e2ba554c56aee6f156421d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a543c7d449bfa3a8e43e4ec3ceb3ba7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8bf689a5ba9ae6048419c2dddff5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5c144b2ec4a81ed1e6315e86b251152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc39c08c734486b599f545dec4ed7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eaebffb2a179ef4898ee4c1ece160154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8491c569757e047930d3340248e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef007d6d1f6280538fa40c1b47519cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb6acade490092b0856141562b683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ac6a9df195d85c60f25d64bc466f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c909f6a7434fb66504c5ebcf7a400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ce77d3591bb76d4410e64c7cf2d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9f07af8825793c55573562bebd20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cba8b8bd6c7942077b08fb27562f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e46409aa534cad9f7176a420c53c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e118628445d6879a08c92a23a3f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73554b57de1ba3686264a134a86bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4510fe736d388eaa9ccce729603f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559629f6f69a7c3842dafd3b6d4c239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677192a8195aca93d295a574d0fbbce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38525ac187b398f92cbbf5305f6d8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebabe8c8082bdb1074109836635667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd798b76c492be3ce6583e24197cf0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382f25914a5999fd9527b3b92bd7da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b882b5dd6c87e9e08987245dbf06f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bc88e018bc228ce16d9f91c4d608174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257fcc5b6c52d147a27614f1833f22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b45e554b5ba0f68905df6b9c2d4d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8da390dae503dc133d4228a47315177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fc7653a6c672a19ee8c598cd5413d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7f3aefdaa023319e91dcf5b8ddc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4d904b7b6531f21b3febeae45714180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425495be01b47f9e6c90af2bd4006b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ec985fd5a3b4f7664c396e9ce1f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116270d1df971562825d8ebfd25e5d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c18513b5af9c366139901fdcaf3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef3c25f1b951446c5df8fcdfd9919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9facb8ef17bd185640a01d08bfbbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b1955a1207952cb08d8e65806a1d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b120743fa441e7945c59765f5387ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500007eefe6dd4dee43ea179633f054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca4306ef9b5513f20c8679ba65c6cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13ebf00851e07a4b765f3556ffad7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e78b87e89115cd81bed4277ee5db4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc964ff1a93c162d354c28554fb6077193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d8e687ec15161dcf94a36f85038b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8bdf922c924f7e91013e1ed9ab96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761a6f7b91900055ebdc520d95e6268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cd9680c856a9d78270ba78f6f0ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279e3cef186224e39465b89e17b417198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d12e3f005e3507350932016cb021c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c70ac6e88df21763f0f82290f4b55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c776464df1ddd132f38e98e280df2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347aec88c6be1152f15c4f8146a9ded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f2bff772520a557597354f1be008203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc8957c27dca05cec26d83e9d869f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996c0b18016b6c40340833f0b57cd8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399139fb129c3fcf0bc6f6942be0532206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b94d13ab8ffb1be2873a43408a1769207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee2146ef9c76fbd2791e7cf99d801208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6808d189a8ed0cd6338abd38e61907209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e354eac19e6f411333f2c754f0d2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f498b6dfcf5868c95c43cc5efda9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944568154491b423a005041032c1a7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d22191884435697d2b442d0e8afba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580d84d3109c7a2b2b3ecc7ee0b0a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3907e5697ddbc8586d76c47771872215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999bf8de895f98ad885fd341c87fd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e511c5a597cfe1710da5a5144a6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17476a56a24c4c1debeb8a8e3da77636218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef9632b3ec99bc93e6833a6cb8842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fbae2fcc50acfb13c1b773ab472c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae39abb006a3485219e9827a5451b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b886e8d50404a7dbc0dcf6fc63bf15e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf07f8e3f135f7079d4fc3e54c6317c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccdc57cea6074c0e3d5d5f80628add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1961d7ff8e90fe5287883b0e5bd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc3fcbf78283d1c6373cfa60dc205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687dd184a78f14c4c9bac518175c937227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003119f27a51c6f6042f0b4abfaef066228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a8373ec6666165886ef72d0fed47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7c59a92e314b47f245876f10d3a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6fe06fced12d1308e4878ee220e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3dae553ebc1f13308f23ccb884acd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f759a9393fd0a8e39a0bd0ed9ef7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69175fdc512b6789096578a75b08d22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b3ac0adc9a9ead742abe780ae2cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9a87e3473bcf802791e656f0013fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d53681dee3c28aa6fbd513154ca695237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f400b8a02736ff190e0d4b6b29d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add10b5833fa9c18e497d609b143f2e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9e9b5be485a27272a45a6233c29e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e1467789dd4a1fd77888339e649f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c79e17a0645d0b8050bad897ddee8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2f34324a37bbb80eadbb82b6d250243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa62e74a9406a9a5770de9db0159392244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5247429d61fe53f562f3d66c94b17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f44589a89d96bb250185d2545ad3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee820a54bd0f1cc8717e497776eebb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9df66de2e693d5adb9a419491eea83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60514af1c2668b5c8d5027515b4e3dfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b4782704a8d8c880a7863c7c3975250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42beb4395423d072f845b85ef9e21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf98df6beb4819dbdddc503985b2ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5274d4bb133702e76e8ba106a29c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4545f9b90f298a3b9519ef58766ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd917f1feb4892088e5b4e2e02bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2401b4d14339189b9084b10ab24ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69d855e7caf987deab9baa6486a94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1d729a8af71913d451145c606f0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d20f493c55d9485c40d2034f1bd69b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df4ee86555c95a512ec6dcaf454f49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbfbcbf36d0239446a93edbf1473e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f930d5685857b153753b09696724b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73539e5264f04fe025671173bfad71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c9c369c64568f79ef23b450f02927264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a2d2fcd23883f369a1445bcbde21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27516fdcaf445164260a8267f53dcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f82ba0816656350d90ccf54657be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8096b9d71b339737ec12a56c53a7c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59103d573d13f6f137fc3eb118f7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8046141d5cb73d6af8a0a6a2cf6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61499fc2d69b6ff16048051014058271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763f0f53dddb16ae1e9f5397b5711a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503683fe2163327d970ccd0aa8dedf49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943922dd59ad4d19eeaa68bcd6e160f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9bf04cbfa1d6dfd85a919fb650a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e7970d67605b1b0a14c59e9f8364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311cffb2a7980605515348c241a5e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894187cbf1187fa8042d13cf59e8ee2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a119fa336955cab2d5b1bf5537cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443da962deb38c8505129bb2ab5a619280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f11372f9306a5b9485b13ffa4404281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bca1f8893f4fdb55a319ae1a5740a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ccdb75739626e7f35bff2f5ea804283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765abbd3877833a9a4981aaa77716a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3f29968b0edc4f35d37152b18157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e2785066885e4a0a55eb9777c8fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0f12cfce2cf93ddd213b523451dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e44583bfb53b06b78bd8024b1e163288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a8f73ff844a62a450b4564933626289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308d34698ea89df31b148f6c50b221290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae515599654ac740096a0c1ec05390d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156f186f8681cb3bf302339931c793292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062544dcbadcd1eb56e19a28bd077d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10441308e39ae97a8338252d6c107563294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b41b53584850a84497618ebbd026295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232611506ffff3b65d9ad5e5095dad5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162296298a5bb7672663ac77155b072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1b9e8a49f31ef472ffd1fdaabc81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e8847af41fbf5e63d68c2db07eba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861fdfb4cc30028701e4a2173b1434a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a4bf9ce217231a52a18ca9279448301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6561a222eeadc5dfc76c43664141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f79a63fab3374049540a9c18ac917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e3c4776bde279ddb7bd8d846b4ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8fafabd49d924b72687b38e846d4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838cd6ee050761c6ab820f47cb918be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65d53c022f3800c785266317faa8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bbe926254b77a125345dbc0f1b52f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcce8e5e44e44712815584321a0e73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c056d8c121c7ed4455c6bd5fd2aeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3555c979e9608a80c88a635bea6869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827408ff699c77c702e93f705c56e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdcdebd32bed7103adca1f63394d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747405675279ed72a4c77d0fca47cde2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e14f343961f4c107d842d21bdb77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e4ce013f57dda7a5cb6e0f8c0126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f70fab66910b3115b7dc98c49fe1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cede3e749dfe0d7c12c6a167902ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c5ea975436dd231e84194a0ab05b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a777248a5792366e4bfe11c378d57f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c40b22e50663f4d8a76fe4995b67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697acbcec3bd61ff72fb7e98706a55fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5462f712c47526db8471f2f6ed9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26d6ec7f63b50b9eb3b94e02751f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e717d6939cc1c81203eef70724d60b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a79fd7783558eaae5e77a99b5293b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f075f865ec7faba117ca5c13ad855327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe731844edecc91a28155bec1d8245328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a04341d4496a96d8b47253c97b00a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f34b9d86b55f7602ba55fe583a2d9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f12dd806edcb0495a1bf4f89d3f59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf88ba549632b2b8e8a648040e3a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77145488061d72baca1e3ee9ebf95f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899563f8c62d3de538e6589598937af2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696820556ac25eef027c5afb46f520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccec953bcd0865bff4e65a106dfa63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e215e906ab38422e15723ab4873eea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18adf087f20304143b6a78df3e92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d385ba8909d52f2e7100ac236e0861a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe888c54c01155b0c65d8b32ff9dcb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8689dc3ad9ce777032bbac484e6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d10240cf1ecfd19aa4628f62e2dc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6996c9d49dcbeeabff68c103d439343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d80bbefe67cec2fd70394483e5915344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a69bd4b954d81fc59bb99178a2061345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be105fad2f35c209461b4b1b7a584346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d407daa8e82ba8c5327b7c868605edd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abadea170db34a2f006f424b50dcd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ab70c523699f7162e2a1d8dd86fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a359ad1b59ef974d5e8683ee50476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d18cb97c73f3ad7663786c8784c23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fbb6e8b1d54454bc0455b0c972f34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20acf0ccf237be3ffeae39e73c529353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b90b11ee24bb0c18f5eed6c4f73e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ff7b8c6907137bc39a28529cab71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f96abb3851178baddfdffd7099a1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad48fa16bcdf98ae08daa560806bc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3525bd5ee8c4fa7515690891802d999358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e903a68f5dee439b719d7fa33ebe26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a3f54789612df522f77928784d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fce6ff8527a5c67068b1d8e9338a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84900342dd97f687c19c443533910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795e5bfe56b06d6bd5fceab897b4c91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68dbc168c9071fc6f0251847438dbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5627b974bd8d32fc81f49f2d267c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea8b49ad5fc61c7da24e2d0bbc53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d24f3a90919a08acde08f4d8a037367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7062012951bd2f0f6c1c6df0c15ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c913b875a6c50d6a9b639f80b8bd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b07c85ab6839e8ea083e59195dabd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125d61e8222ebe96300867aa383037371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab050b1e4ebe81e1e739489a1a216c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432021227d6d294f4f551ae9199556373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb854c901629a0dba730ceced47e8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b65b8580e3c09217b61598922c17d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc7656eff9a7918fdff820c7fa29f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e840563a0bd27fa97266f40982a4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a52e98c2f0c3a70ccc4fc87a65f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453761cc1d4e7d847ef7c4d16ffee71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff3fed1149ae11f6ea82c138c5d092380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35ec28456efa0622c97ee9d0631c01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed14020ded8ac0688d02d0fa4cf49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe31e7f509536a68926355cad5411383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d77d1c697dbee724d814ab0192e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5197913c73da48cb37a935d33d67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc7be93ff077112f372fa6a7db6e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd3673585e54a88f87d3fc243d4c28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82282c6fdfc2d01f93cd4b4a6f1003388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6bd876c64fdd5bc2fc8c6fe590a78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a5c8ead16e65e10caabbcf741338390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f7b543292b4e40dc21219b76f023a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7e061c7f3153c0407e4b8ab21b7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ae65dac9f772cfbb87b6ab9e59de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b126e8f0fb4405ceff3a80bd76cb2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763a748ebe7533f87314cc3009d5f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf69f2c83145c059829a0fe9578279396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497132aff2fbf411f7fc2e6d57b4c81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7557498694b08cfdbc07ea2c9c67b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f32aacbc6605c4fce2d6d489df1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a57ab11d689c637469d79b08a4577400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc995fb0007a9a4418c3b83063a1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675891bdff8ba4ffde9f427258c9803f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cbf668c97ad735718fba0c192f5ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28c219d14c201bbb00db5f146abe68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a65bf2ccdba2f73c758efc7544e80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebddb581e12fcd75f30acfd56bdede406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53449a02e5b78f34c2b98795212db018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b78e0a9ed770de30202af9b4de13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11d48b49715978dc06f5e421be030409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f4be6c053f790b64eb0ea8d38836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb8f5859beb6243bb034061226a243411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114bc60e895666dc22bdd7a0b40719412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b785cb3b51484af9a4e60d0eea32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894928f0301ddb1afc09ada201d01e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff30413e25e1bdb38ddbf20156fbe8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0ff2eeef039a49bda79de04856e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03562d762995aaed50b86b651aaeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8bb7c4eac2937c82d9305a32491f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509a4e58cbd76a2c24eb89aab313aa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d651fba550f00643a52b20cd3ccaf77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce86bce75aa07143a506f47d9aa871b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cdb0a09c6aab441b49d70a04f22ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f178b403f1a429f7c20554388744632423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b0dbb36846c7d14f45616986bbde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9415c515a39a6599be897779da5866425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875dbf3485f89af2b9830e6aabc9fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbac9a966d5f5bf26097404880569f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19d49d28021c1b9f8fbad6aa918be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee2aef8df357b77a8e2f28a324091d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c17ed9109bb1c192c7b3e80ae306d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1194d29428d18a981aab4e4a685ec3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf52273f5ce91f200843be977ce245432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bc4ead78c2a05a0e673bfb417b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8c5b3356c8a677aa329e7d03fe80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971caf7139d2e9826496ef3d228c055435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7fe445ff6405510f924cdb8f17b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d34cc51f601df702f4d928af133ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f244880fe1bc2554c5239c7c1029ab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c762c76c4814c207950d1933a8cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140463d11d97a44975b8e71db724ca38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b592aabecd58e264224429f2c543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15096a04adee8e42508a3e5f6f677442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43526ff8963cc816bd50e399db7489443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1baa732e15b3f88afa6f139b02895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710d7d7ea126f13b9f36ef592c2808b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f58f5a02a75a056316db0690a95e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb73790b9a0885fc906fa2b9ef6ad2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387550211fb9f51217c3d36cb4c58ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0fe2ed979a6a9f462c8b6a6395d59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951ffe500ecb6fa2ad2fe701a4aec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d96bc5d81ad11ffe01cde1e88c3a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cbef57fa735e2e8ca65b83587422c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162dcd81689660b08b406f33a998393453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce849dff9a5f3cfda5c60d2442a3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d591faa8f713d1ff1edec29982de92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e1ddab522da612daa151a792e0ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d3edf2b56d09e8c31956baa519bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85187d790d99393d8896f1f085e11c2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304e19bffa0c1a6fc5112ec199d09e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd75af0d9ebda7845bdaf9c6cb663c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5b2a56ad5981195f5c782113d609461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5b4ddb231c466ffba6b480dd43ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eea8882f618d9f5294e0e1ec3cdbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21f2a3c6efeabdd4ab87dc8773a95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b6d5ce2edeb2588b9703d906c6f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee80e09b459dba782ce41ca43296e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698feace9b03099a5340e802fb6bd453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7eea51c94d3b07472097ecf30788b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14008621726646696362e242b10aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8330f321e0f0d6d0d3c0f1a1007213470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f58fbf6bfc7671897900f8aeaf6f7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74ff122e987ff69eb1162217fc90f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363cc3726924a7dec2f5edae24d028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5311750288fd3c987a8cda222be5873474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f86dbc3c73774e6d26884ef22131f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b577d63177ae126f176cf8aa6f572476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f73bdaa7035fc0900f21df2eda7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8dfd8e9261ea5669e86c22625fbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67ea2116d7c109e86145c3d0d10e4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661b5158dde15e505258f979d02d65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a087a173adcc390610f47cf45cefdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fab78cee05b00c04001b1904ed971482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847441854ae32151d7b298cecc4091483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e7b4990adea42e40763aa593a797484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f454765bc93eca7e6e701a12d04f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a244c96fb2ace0c8e9d78784c8ddd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b69f5d98874b757cd892e406019e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346de1bac8f98c112bd4e7866cb32f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af8ec5a5c6b84e47c8ef2472dab677489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321fe77bbbfb7c791e31f0c8a7ff06b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc064e74f5ac6d0b1f76d9eddddf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee5b8389a885337979fcb9370d6ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97565e27dcd50c1c0c6fedce8d092e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cef35a6a71580e753966f147649aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6818db6370ada58144ef9ebcffccb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec5cb138074a2b81080ec4c598c860496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066706eec1aee47faa4b11332e6dd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34a89131fa1e940ca5f971fae9c20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127596459164e465a6d9835da561313499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ff71ee31c6624bc30ebcc136b930500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c556f4f142cf05db1d7a828ef79646501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae14daadb77b305b8193916cd596f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597271ca2aec775dedb233c90171f534503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e9142f76c8497a3dccfa526b83d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752a444cee1d3b9a28ba80f50aa44a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34bf170af9fb1623f2da36157a73a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adfabb7285fcdf4b4c0822359ddf85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f348c08731266129392af1852883508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154596a1ed79165385a9ce698b8ea2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85bdaab501a688b97c660c0d187b41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af2800627bc8ccb7d7f0c20e06dc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919e59f28ecf3d57918fc8b9e4d924512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23521b21ab02109693c64be00c6ef9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf2322172cff911034cd01f7e9ac5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b03607597e388fff26b6c31c0364515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf0480603a027ffe2783f7b67519f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d068a278f8dcbc8bbb15f4b429f5ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d8d6550baac843e9834a622fc61b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58df8db78776b7da7917540333228b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43d1c4668ec7d9c28c858dde388a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080b438363f45aff7bbd8f3e0587a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e528491c264162b85c389ac9e1a270522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e2c4d56bd62d80896b434076bd19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9de1472adb1b48f525a08b8669b4db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be730cc51832fb07f48c0435cc412c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd988093e74cda2919d6f3afa47a2f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ce64c980e22efbd9f0cb1a623585527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77897c4d5fce595a40962acff063b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf2573db1f0a73d041ff23b3090f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54845d43bc4bc2137b66b6e5a8de157a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fe4a1010fe7088d3d401c9484f50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de603e6c39809c93678ed4255b2441d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161964499bb6a81daffcd3d4ad19e6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115442e725c656880e8cfe0452df36e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be9a5d7cdd0ab6cfa533f817e7b16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5bec21fae70e19a634b2ba1d6e0b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84bf1ac456958075f7b186474782ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf84898da4dd303c57500b816dd0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d6420e5ab83bdf33ab036fd4cf45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f988b958edc1a4825fcee62eb9fc1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1de4e7b84f7c717e9b0e28ad8c66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33f3ddc09d92f33f104435d06711f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c606ac05f354feac49647b4f5a4dfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415cdd52a229f67518fbb2e75b877d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48203963be07414b1bf2e9a3bea9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0752de82fad84fe04f374ac279e090d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086df942c43ef8c68a9f944193a022547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4edb63b75b10f05a82eac7cd3cbd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be4d54effa351057e1b3573d138aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db4e3498662bc8ae765866e7b74bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c196bdb1d5a2d0f5f159d56ac125e51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b382ed96387fed574577de3ee16d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc061d3fcdce297c0524bf952908f202553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba67c0671d794892c6fac8b1718df3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a3f6dbb4d522ae60e349bfdc7c39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd23f3e892a20c8183cb8b7a500d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3b6f3c706b7868756c3fe38d0229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5964c0ec9d505e60534a058255a852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c1a13f839ccdb42231d783f4885d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9255792a681fa3213ee6053ec9cc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b38aa691f1b223dd3ebd17b77720561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395bb42ef47d42f65da0a90f568ed8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa0b44bf8ad7f799a9c3e0b9d45c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a16437d1e883e458ad0a68e59485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bfd6f347c1d230db7ed7afd254bcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c4d88e315ddfe92a7d2b477f93e7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d70a4de3353b96fea361a21f23cff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908a2be5bc5a791adbf86a8afc74ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb06689d8c23265b1eb86b0e993770569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58fa7d4e270c9715ffa92e3d362af5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41e6fc48c4d36bc1e1bbf64eeafa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ea61d5f0caa45eac62af2193c215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a89fa5367e09057a5478758f83223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a64277989ce3a5336104ab19f527b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa8021e70391f216d81e96075773c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca19640412e1aada864ede8cdbd1ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3340ab54594bc762e309b6765a5f7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d1f48f03c515c463ce4d1b8f7b8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220dfa29837cf30a8b144e4b9999e61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cff35d6b3f6b7cb0d32683d0d324e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ba828288309a08937179d0f94c906581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6a8bc9de0d994209f51bd374b332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be102feb565703c6f008157e2989da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df8ee0a6a7f7d275c0c1eccd6c903584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27aeceef9500006141e1522a8b54bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025960a39f383e515938bf22d7bfd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6b335fd790235664e36b95951d31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb6f6a4d9b2275a7275498c486568588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dcffbc03794b5d845b5de074a99d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ab7f8450b55a991dee4183e9e20c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a9cdda5e42d70d7f597c8fb651d02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce98c91d0e3c3c79e611c1d0fe0098592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e28427dddd933d523c577935cde0df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03484b93f7997146ffcd413a2d7e8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36e8a78cd4af01bd51c9d27778ad11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed183a089d15422cba1105bea0ec4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc4afe61d88a3f259ca8ac3cab507597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d4dc6cfd73a99b02dd160cfc996a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22988c1309703ddf0d8e415bc3b10d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bd69e3987e69b77e2748ac4ea35a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a33e99ffcf1a91e7ca3f740b11262a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117727d5bbb9cde8f27722b22d5b41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6610432dec5cc164a09501dda95c329603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb491d42ae16dd2f96296e7aa69c12d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b0bd3721fee3de45205815da61d59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad5e3edd98385204410f205609767606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38889527c2da244273f109c84a23e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e41ca82a523e3bd8c5132c68e14ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1be2e1ff277ec2e58f325b1ffa29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b52ed9ec2abd1dd18d47ebe3038b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522160862737410ac792e2e70f31e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861c3c62369a37bf47ca5b8802f626612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23397c4049a86487dcb3246a56a4510613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ff652dae22ef1facab17b931821d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35625d4957ce508c50c90351e2e9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befbcc8b3560ad7a79620a9f29fd66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a87ac5169d282529e2dc103e1eb22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092c5a9d356ac76110562dfc5d9199618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad5729e603ea41353a9dee250fbe9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed43863c89b35ca21f4abfc74ff52e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ec978566cf522c53ec40dba6b815c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0544d05b5e378ad4e925d915d071a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6d160cca8f97d02e80a25730c383623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65db2fd44503189a3a0076170ad6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca990295705781f426b399dbb87ad8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8241124726d083e13d84961b2e88a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efba7a25db9f3e91e48aac390563dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927483703300b5d1ab5d9b94dec146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1445f4ab21da81f1fcfe406c26421c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea077b788d0b07b25faff3387fd47f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f5f18f402c54ef79acab41dd0d82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1d51cf2a33ab720c6d425e528ce47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cfe901c1b0ac2c9cd2faf6c487339633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f50cfbfcf880478a7846c3f51db7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f55d2dbe7c0fb61a85bcba64c588635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280badd1327d57cb8eefe9b28ef5c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9e194a767e3a87ab11ab116bb1d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330df153bb3726b73903d3c6c68bde9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b665f856ca86a31764d3cf7e0171ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6e9f27c24e1ea9d2e5d875022c06d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c415d29ebc740128e6e5994b3e08ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afafa494fe7a9978eafaa00897eab8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4792c34923936bc7cfb66d45c03456643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd565c7361eac38d03a6c00db3d1e09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b74b5e2676de80b5a670b26224984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c2e89e03b1d2641403893e06ba4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edaa67166f6786aa8235ea3bc93c08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500db01f1025aa372c2d136aeae820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad238da7cc80a358b899b8dc95ec3e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d307c87c5738ca956ab7e70816165f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd130b98d9a5bb9acbea10f398a8ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da299330246a25e0f8d2fcdb8a5f883652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0bd6304f78bb6d8b6bca527fc9d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a76d7317341fe63d9593bf4a0426654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434f92f4c3faaf159c3902dda415b70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe57243cf763ec74809e90bae776f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c769ac469fa9bcc9b1b8bae62af4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b732d152e156656aa6b0f4324d1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c52de271b711506439308389eb358659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee6a34f66d92b9a701d477aba99ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0ef9303181c18b8d0b3ee51f7b8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f7bf0d57bc066a15e876603557711662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fa2a13f29547549ad4b13c1a2f890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c200628d52f4f292df085f8bfde5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b079ad8e0b0fdff94eaac7f7b1e467665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be123bd9a7bb740cced1e62ce3768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126178536bd661165f8a396b4937fbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8417891de1c61adcfa2ee62afe04f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069f2d31d44b05b19ae7880d2e6fda9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586086c69960c1adf0c88ece6a7a23a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2286e8db94a27d50b46997c090a096671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d419313b76a55519b4d9fbdf6a7b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee9b225d580f9b6b86fa7443e1530673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e927a784987245b3bc58509b039762674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91977d414dc7e11424d3fdc550db3677675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c661bd1b2a2fdeae7701b6c1184f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908610b08d37e2cfd82ddb5bd471540677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc97cad72fefc91ddddc26397007d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6046234c463c1063da5c91c5edd29a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54643c26ca194efa91a9d54447537e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a113b6de8d7ff05302326ed25aee1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9984104241014a0a54d498594b0031682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97181a93001bdb9355d77a9ab041a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdfe5d12792b4015cfef574eb891f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e4caa70b4f4e21a1b7a60b286d6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e31c59cef2f53b65840148b8e4db7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1fbd319e24f402c11d67f7aa4f8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdef0b4766f9fef98c0c13a8f0feeaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e00017ce0d833d4d2e72ff27344e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399525abbbf950d9e66811dfa24941eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b5784fa3368ea5c2cd58b3549f857691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492590a647b837270617da95b343790b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695485307f11a96774db22ac0a031175693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee04a3268538e3b86cd9236ac2ccd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174465eaed27cc5911f0b70a547b068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406b3aa169de14bfeb4223fa62b6de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f149ba850e2e386a7cf11952685a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9085845736c324a437f2d88c25460698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab87e5cc98543a2a2bcac27316fc70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6a1d7bbcbddb910da6f93b685a04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadcab09f4f28192cd2f2254de30558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a14d9d87677c8da1ac49199b9cdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2b35bd6e9005b727dac612653232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca80d5e702fcb0ee6e9dc36904dede704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551949d39ba95e173d98b649e11b298e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548103643a86fc9e1ed3a06e76e9e1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32f96eceb842076789c6dea493c4cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98532e3c69e16559223ab76ee0e91a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a9cfa7c6da111e6faa1873fd7916709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93134f36f51427cba099eed69fa989710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1783ac6717121cc416e01d8940aec3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824817e61a67bb60580272f8e684b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77bdb635e83a1402f04f25791f3275713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc74f354848aa0e4381e303c49c5c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c424f5eb233dfbb31971881a73a4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906f24980eda96b70cbeef104f3885716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00d4365a39ff5e9e52aa0c5846e30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2f650ea47089e24df955662d52cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa28105f578eb3891549190967c73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd1aba2ced80f4c5f6a7b782cefe6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c44f062798fe48ccfd6ab03e8853d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec8aeea2e9847ad4f5fc821f6ca1b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45ae1c7d8838756b292105d1be387723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbae2f6378db6ae17ee0efbebd5751724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f96bd6229053be8c26b17e1ecc028725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b617309a101c66c573da2e8eea08c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cadbff5e4b2f4bc8f4b74d79416c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257272aec1ae4c5e1e2b9e97daf275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253df99c345da31e3acbab3e80a6d11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ff2f65fbb78c63776b1ec4e51e94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f32cab07bb646c01dfbb2a0f39de3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e391be14d86b2177b7af8ab57672732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf82d9039e0aefd8a75d853f914d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e71fa3471acba7917ef43533f1368734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af7ba909f608125c4288cff656c1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ea7b7866a2e824cf3d562618a351736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f21b4d5ad7f2d40addef3eb7bcb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2ba924c183dceee350eab19d7810b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db783ad3866071dc619e03f3032f08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc5dfdbcc614bee4d088bfb29261b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777da4de59ac74d5dac925def7381bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff33efe8c5b85ddcee7c988c77602742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc4490df823b6746dfc8748273e57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a400268912a87f7cd1618a052be6364744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151777e6d316e37817384274b359c26b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0dc10b8439ba351c1286ed18cab7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72dc7e9f37ec7b4bada7c6ffff5dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02212a8d2722c805e404acbf684110748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb043aac5f8465069b378bf6a68cc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec5f0c1d0536ded28d7ba2d1b6be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a18a06c7c738a4cabb74a810c902e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d350116b55fa3698ff12b918f35da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba0bc52232d2330233cca50d673e26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f490b742b31c73fd486c82e8197854754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bddb974de5a7244f8a6ecc3e5c34f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ca3ad5f35cc3b15108ed25a55b1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaaf074f6a91bcc22f834ade1261a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7020e82fe4aa36dc875790b052ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138acfbc9677e0ef736a57bf99a4669a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded60c8bae4556e763383f49521ddae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b06766a36faa5f6349f524ce84b2a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e9a06df13f7ce23b23e27d3655e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b00680cf2ae50128899b1bed971a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06ded1b4d2c5320237b29855a8627f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27d911942d4ec94c5ca852874bcfc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5942f0b27ebae7f6b73fb3dd326ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28989f89b5871ee94363af250a073e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fceca7b67d1bee30b2993c53147f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86319d9c72251eb8036b44eb38fde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d60749f00b34e743c45914e361b82770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c4d0f0b12a231a23eccdaa42ae87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92b1f538d6e32c9498c128d630a1c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0fed56927baf8ea4859a9789e2073773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f7ac18e35806b8a7f5effc9685b5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6f3ac7381c683135b3acb4222006775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a73ef75cafb981e26cd6fade9707776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ebca18d9caee0f037bcafb0f434c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439abad1f3be0271cbe79ec0a32803778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5d494829eb201dd3bea7e058ea6e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fa6796c1aee84104f1fcc2bf154e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1e624f7bcf36ec996ad1176dcd76781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e5da4b8252d63927504d19414bf0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b67fbed08d5ec5a48bbe7ef4f4ea9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6151e2c0149ec1ba9cfb87633a322784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c15c0ec256800e0903d546a8c443785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e51c61ea6c453a82af5541a545c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29337bc1a0acca859833e1ca218155787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a01b75b83f034fe006450a95968eae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3731c4c27e7edc5f6c8c771d4272f41789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4065af2a27043c9ffe942adfcc77587790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635900a95d649e3ce6164eb2ea00b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dafcc6f6ffc0509daaa2cade616520792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427978ec028c6ffbc3f3fb77074d8a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0306d43e2302e7571e8e973d2945ac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3d6edf5a31afd259a86f66ebd70a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09072d32193ec43b308d1a6c4eb62a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c80e6d869fb989507c633e87b6b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165f3996e7f7a043247fce682c4e33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece700764d63f13caf030372f34dd25f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708954005594b63e257da9c0604b21e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ea6d85d1ee76e61c56826d61745b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd0477c973a7241058f0514887cd8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288f30857ea9fd953a494547e466f37803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3529c7fd5dd7f6374781d37edb431804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb33369e3e594e32bb62caeafae36805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e881caf1839840ca5b1d56bab9b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61c66a39c6dee63d4b53d50012c07807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6f1138961e4ebdad0c1ccba0ef78808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb76fcf0c51dbd4a59f8c36d90f00f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b8fe91905ed8e62a3769c0708a15a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff11653bdb04389e881b0dd55a3e03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6ab4623e523b9580b1a5d4982e49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5121014fc377af20ef94da62b422b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358935ee594426e365205b4c92134b70814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f626258aba64892ed990376d79648815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282104c3bdb7df38c2543bcfa725f8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b0c25ab1d9e6388be1e4730191ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdcba8b01e815ef572596446a53b93818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c61b9b8a28d2792b44525736111ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516346c26b89bec5beaf4d664cf4ae33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e0e646652071581c8e2f014df683821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a6708a89813b9f0a9c00cad684b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc51a72b20de475fe20477ce4f89e23823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573393b3ac27551446e38686261aae70824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0101df64ab886b5ae56858b588373825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863540a193bd8b25716a34abcc0a786826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d17a26556a93a0dccca004c8a2100827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb66ac6de21692ba65676af422bbd2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f0fe5c27fdaadcc6659e288ccf7d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c399c224d0124dd45987a9f052a6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798376b45c0bab795fb84d2b897cfe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3410d54ff539369be5196e33eeea83832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467e40fc4e558026b5f432bcaa8413833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463edd88c6a32d3b50b86e07d14db54834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30083788a7d479c0d1cb154b52313835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c83a56e08a1f19c279549d051bad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ea88cb4fcd3642a4f98fc1b14ab6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed21f0c0d469d02dbe6327cbd5edd8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6f359e2d4b4fb0cab8fb4c8c65cf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247de8eac6d11930d4d0ae69805f74840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603103a547c1e1b726ebdd2248550a5a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8ac610bbca8dfe1b7fe50ba31bf3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bbf5ed77e134c4561993408f3b15a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59ef8a8cfb2e2ea7ef2f3ca542541844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed9a25c43d5132b9b6916a778054a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d5d25e6ec2ffa74451782641fc8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131fa872f75c41f3dbbd8e62a2bd95847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ada02300e44cc2bc41f5b19295626848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88354a41cfec177664d3d15097f0834849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea44cc7dd50b5d0305b03a203cd89f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74667b2cddabda8abe8a9c999aa393851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a73d6b539dd10da7f35decc7d6775852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979771876e607c49fa4ddf19dfaf822853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a4c34869e50262a1045e4ac73db7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7164e10511ac57a821eedbccfb365855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a04e4fcf657f0934974e242af121b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd23be7c81d437699791c3744baeb45857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977243fc2a28a09871f5ec1e2d1a00858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0348a26aaa8044b92f5fdf68d5882b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a6f2844547660d553a09c97598bc7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68adc63cc4d7255a1c00c387e2e2e7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30992f4792bc0eb093ca47271b6257b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e34435490a6f6412bd36a15ff8b2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444dd1fa48182b4120095a780555e15864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7736fefd72036a6f3d08255d0d0519865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9f8ee8edb90736c00ae1c1d4950e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44345a1fbc066df83c22e59b64f64e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5cbe2a4ca36e2abee7ca4d53da24868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb63c92118e9efdd94ca8766f644f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602378a6ef45750bf47ab49fa66e3a60870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699972bb061f98804c96bd59a9b5eee0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420edfa92c437ba8652aab0bb77ab0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4afb850c281f4ed1882784708723873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55483246998ed124f89f5439847d5a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177814a111bc59f6fc8ad5363869a15875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cf688f1517713d0dbced63e854f4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9897740ddb2cdeb9fba94f6985c7dc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00d84738f8323f2833e7f1f2fcf5f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca5d51b0d7b94d6ad5b7294a11977879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde32ad330a925f8762a99f46f006f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef316db5c08d17b0415a8364b00b2bb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ceed0cab40341f180411f417d9917882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c2b20405bfabfa1e4be8a8908574883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1f5a2c32c67940b3c2ba8ec1b2af884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979dfa61b45a086fabdeaeb96d5a94885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3af1412b2ca54fa6b00cfe42ccce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cfa1f1aaf7430ae862cc33bd978c0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172a6eb27832d67d7a2421bf191ec4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045923db33ad72c46699126d3ea7b8e5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519122448204c9424b0dafd556a5dd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99449d3995cd718b28c3c255967115a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d929ffaf89926cab8685c487e75a829892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc3cd7503552a642510c4ca620eba0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66314cec50760035a101c894fb276b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005996ffb6d92b906ec39f662e171be2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03c8959a21d92336cd65e6d7d531d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7169950f40e5588a27273133e1ed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8addab7b3b7bc31c548322a733ec898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a787b4c90cb1ce373978377f1d99a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c04b055223c9660b8ddea31ccc4e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3115dbcf6735ed6fc6cc187688dbfa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e77054afaed2f9faff5343a9f81a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d82f9193eae3299cb7c0c2cb9c33c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7559a1ded96f20d7b29f3809248cc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c941a4826dee1b20fa6ac4afc4f3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab8f6b7ff7f00fefee6e6e3a0bc49906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd6c3cc5550e6a5d2525a1762f869907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9b179d6665a0211537cd87c0fe49e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9978dcc3442821584ca005c38b74f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b2b69950750e1c1d02074ec41009d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a633e40757d233934e7463b24e5975b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18134648d287d97d62b1e562bba880912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539501562a7f2d02978a766fdff0659913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef15baebef34e524ef7cfb68738465914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309c7f9bff9e478f17e428bab87e81915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f38df24843f161454c2357560feba916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb15a429e77906ad715758518f3e3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3ed4aef6ee2398f14531e80183734918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5828aa55a7870ca1194406f99bd9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326903863eeeca686cb5dbb9fdf2cb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254363f4860be02c10b226ee01908800921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c109c8969296aab5c33ef9a1e29b19922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6248e21a6de5657734c3c0b0ddc717923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f688b472f400616f4df8a5ab92e1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09594a4c8b81d3414fd7e2f2a15fb3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de830d3a6f475b85c32b8b9318aa76c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d43331a3b50eea3131061f6bb69b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ac45b5333be4a8a1940fb45c613a5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb29978d7088c8a31071d099449714929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c4b7d4c83d10daf3f26021ba11ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73de79f5ddd0676167bd465ca48e95931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2f61ca3b7e37f2945c91cb14ff90932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9957209b0fcb1c6f8c28443b34d970933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20dd8d2f8d9dcd5ee44e92a5c51229934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb34d05a3b5037bfa45ad4e719f3c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d64ae3ddab9de2be5c4c3d40bdaaf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f284d1ef3571fe88e8758b70be7630937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714f7a8a7b587ae99229c5e5954f03938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053182e21caeb3c01cce41a97eecb6b0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70e711a39ae76165b88fae933be91940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e313c303f2b4924e59dcf5049195941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37efb6219a77da56670240edf082d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7764eb21fa772c7562eb3806b69df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddece36df64b2b4d5c49a4cb9d47a7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d64da1c4908c6bf917fe88203e81b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51febe31f01af6faa6951ef655d3dd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5daa95abb9acd96c7155c2aac6d7e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff70a2a29105f4f917f56df3b2bd94948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2aeedb188ed0cda4739e4df66ed74949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff268f3a01364e19eebaea1e6d357b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d96b1a684d95a25ae120713d5e8db951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942dd18b7d388049c5727723b239bf0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3bee52b6f33a60f9ef55e4104504e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ad1e3bcba68e7733914f852b5c47954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c233aa282d4fb68ae81449d96d44224955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc723fe31a8a9a745a9e4cd45772c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216198e755f10dca6184dd0a9aba42f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da37e022d5dc9ed5a3b2aa2c37c69958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9f797961f8992fe3761b958ebeea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef78dd71b0e3ff832bbbf2f58f194f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3d023ff158080a70bd4a9f4bdb8c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8ec4eb1b0b2c6f6327b19ab0da6a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89a30421368585731bf4509bfa64f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010edf3f661b1f0bed88e3f7ef79ed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e3b1b81dd62bff938d5e19805929965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53b543b74e8c36011ca63274d44fb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4186d79219ae5b4f67f30f86eb5e46967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e657049980c7e235a540545c2e1098968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187772e159c5ce4d618d4ababd9c11c3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c4d398225f0db37cbff2fccc59ab970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde184df4c722dd2f8c3fb6111c98ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae34c537c88a6468ab7cacac3d079972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377449b52189e61b36bc670ee76754f5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd76cbe8fafde89a180897072c87795974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767730cb35c33038bd3dcc3cd54b05e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eeb8e2f2300942739610bf6bde93c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b025bf4e05c521a6984bb812051d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342771e460465fc0a4608d301e1798a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5deabd0856e11dc0c39133810f95e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a627c2cb56e8461a098db9a25109980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f5a0718d8e166165b0f4a87ff2e0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663cbbdb82a9f52997ed828fb46db1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3a3d6403cc82e8da6dc76621ccd6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be91e7a74759b40be05cf741775245f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749fa220b5bb81007253c8e6e53c3b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b3ad6ad1050ca04506cfe381b9eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866b1470150151a9191ad6aac372f7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a0c9f187540d748a6be705d12d7c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b49c8c43a07b8887a42f03cddd3ec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bc32d57033b3e56286f1d04344aa990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c25d6d413b37e8db5565b1ca228efb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c2218cac4623940e9aaf0db09ffb1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717022dc6ea24bc26889f3c1b454745993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672743fb1862d02299f63775c40adcf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7abe5a97a4760d06de203f841ec5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e67df149deb0990cc4a0dff464dd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bcca018c654b76a8a799db78ad18997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0e73a8858633738f9b0d9bee5c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1f301fc7d75e4f6267667d443e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b8661ad16f31059e0aa5d178cf8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958dad2a8368e1e76f9565e30d8b79e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e56d7b8d178963d2241d79ab54365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5910eb167816be66c4033b89f543646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483282b40c7a6ddedc1ff9974c3c2fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e947baff89d4623650cc62617ecaa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96dd3f7a6a5f43f781a01664322919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b7ee41daa9eed461daa133c7d8ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec612f85e9b8d333c05c48c74cb35e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda020bff9c45fdedc82cdce9b6921d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78187aa27fccbfdf7d3f3c49b2d56013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac745927090a16286314e42efd51c6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbc6710152deae7d3163f0ebe2ce4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c58265bae14853358063fdbef4661516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2637d3807ac749372e6a356fd609cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c948514c95b63725790e93513ea018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984641e4165623548bf2c9f316ab6f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c316b7951a5b4ec3c3c62e3c17f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44e1189f3bbe39d8388a26c1ce54521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395018da493f6496d46e5ffde344a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3567c430a9dc8b75fc6aa7aa621023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec7ebaa44da49cf4a849351972927624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45d7e79942780a418056ba9bd460225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89e8070830b8e39e052a734ea084826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcce51da29cf45a039edfbc8591b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be5f9988fa6c8a6c81ba55fdca599228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2623cf506c7c9610010bed3cb77aa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0dfb105f1c2c2bf1eb9b0a81e2cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c3d85d4faeac16b5c4824556e461031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346275054a282c3423afd818624c662432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3068105584f13cd5f96fec809fb19c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4192c533305ecea52718460e3e721d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db105cd63fde3418186330be9620cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec04732c3a29436bc27bb9406cb1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace46ccb08f761ee12096fa8d343386137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b539821fadafff1f50b434387b45ca538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d0f2d1d659e6540c31429c3f91c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abaac706903d2aeabff6a86725d3c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c3fe543001aa7da018e8453fc0fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c73d2a5f5cff8b06a608f670eb3d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a44bf871446c5af8c0e079a05525643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fdbdefa6595f16b838ec4e516f06e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79daf11b5373e655b5338ba4b68b2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f46c38d45bd45c509aa78d7d2c13346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e31522fbd63d09a4f4931f1c9ecb1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6b39d83021a872855043d4108963748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28280c68b22d1f2b4442b38c561f05e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7e3ae3ff0b93ab73f5e1be1ca86250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c84e555bf046e0ea32ab9f9c5b1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a0c20d98442d2095e7ddfead8c6e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069568dee85af991b98b9bfe385e0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f59cc8abfd34d9d60fcf337adee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1f09b32db0f8f86b1cbfc81c2948855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48a2978b3f5f9db054531a5dbc1be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c46bb64e85b351e3cd7b417645ac457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4716928a44cb755232426787a212b6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93147d641579dc6c14f71fa6bd3bcd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279f819c58afab342f27e2c3eadb2b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2affb7598b68db9c4714eb2068ea1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b2f5307b6f0a7cafe7b0932279b7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc008fbe99b1bcddf72d6fc01be398763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f43f03c4e256e13885a1b645cf03364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b76d467b9cffeeaac45f593bc6d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b359abc1373c450d41c8e766db36c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd74fac6df23904f3fc37813dca495e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c084ffb80cf943c894673364d2b454f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1f721d7a225d2d52c48be1b5fef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9166593e1572ee572c59f07f64da3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa09e7e0263391c20c2ecc02999792d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b5fd07a969dc81d84802bde1e373472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53c66bde3d526d48db21d06564d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e239e82484977ae0a932b94223408174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333ef491226abef1f4358b460a70f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d671dae9fc9b044ea8176f4fbba1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6113a41b361ef85b65525a4454a5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4a1b419dc3f5df10dc62b204ec4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2dd0f50fe99fde347277dd221b8f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5814cc363e102f5be76317dce90980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357a56f02f87d6540cbf74ca2ba9a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04a90f5bea6f1db4b83ac984fe5b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc565d1c1c1da01a13f95a396d788c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4c59798808795099f0982a8e716ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0260d404923801bd8dc80e0b62ef185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b066bd07467f6b86559b08cd6d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29c471065a17a4b780fc823234a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8529b12a2122ea13bc2a1a0d1b69a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c24f520f220e4d94d376aabf0f9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a058c9530c4b7444c6af318f09d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b68920c79cb80757452bfa33bafd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610371e05ba7a2b317e2145ee8365a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61c6ff678d7be16756d1596201ac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d212afab24677784447b6da66d62194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5dd8987e812a39f2d530d2dfb95695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d7ba82e851b2499b64f01f1cae4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0cea5f627f5527aa98a0b9217d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523664734616e6573f405ad27be47e3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a426abb7708bbd9d59adacb3c01a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf138e9a9c364ad0480de4234a19077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82797d3434304a66daa4c74d3d46356101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989a6e3b108978a7cd9039526d1d2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452c7a8164ac47075f11529a425e0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3c253b7cf1e495eaae791f63936f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978cb3693bc767a5df504c72766829105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44e37fdcb45bbba8c93daaca1205a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486303c414845df8d1a0238167dc2294107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e5d0e56e0051c425fb18ad527d74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd73bd9402a304605ae9a51f8dba9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc8a0ec77b7d6b0a1bf4ea20091ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d478793a4814a45fd6a87d4441570c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e17a71aefd886d53c51c34e39f83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab847e27ee70ed6d0d5549a94204b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01789685f87778e7334c1b7b21922e66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923271848075ed2e2dc702d4441f39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045dedd2b3de9cc739879c3a96da13b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a5d3871efbcc2e841982f1906ca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ac672b0513f546231f71b19db7a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd99e7f0470a1767a67a3b39d08730c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c33e4854ecce13dbac2380775a906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5c2e649b81fb5326c83807f1bcd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6064fd8c2728e7fe8c2451e50d6b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d383b2a1963238ffadbfabbadea8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1fbca24862dcdfe926fae5ab6e605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429580a5b4852bd66bb3c7fdd08bba9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc955125e2ebfd4142259e0b2e6f983c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c91d8c72c5711aa017c3235543a40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d754207464c705b295b60e8c13759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f9cfeffa0b5e8551ff11058b42c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9778550a284437948422c2b53fed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09808840bcb79687a341bec4f3e9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185cad0b6ba1a5c2ff56b2ce715a2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5bb7e22c32a9da7d568fc212feedb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ab06f1c790e95d54361d5a6e1913134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a4f1c755ef4c9b5a38aa0fddbc2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981759908840c0426d43017aa17b032a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf3fa2a3dde3523294bb60bbe41fb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255587754b73d75e5bac01731a5a252f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2659c2530cd67172baab42f9a0da0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72534f40d43fe325872ad95fb412d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd93edc988e2a481e4be1ce2aa4cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074639c3c31e93f9a7b787d5a0b3cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490518a426aa4f20d66e16a42201eedb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858756a1c9f26b52a11391188679cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61151538ad8ecf20695dd5f60e0ef7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e560040ccbdffcae90ad69080d07b3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5a8da175a66ac9be294ff2f1bfa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474567a05c9e16c0349839fb4d5f10e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e0dde5c1ba440fdc87e83a7d1ef1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205179073e459714a588f0941f2abbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33051df2ee95ea251667fd99110cae6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6990a6ef9fe9d5563ddf27db4bd4ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a47d2e4831ede384a6ac6b680122e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2176ba0c7ea1b773b1c825320a23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5651a344f184b76a8dce66381bb2e78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e660853b197ed0226839345b4715e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac4e3ec139719b76c58abe00753d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d46ac1942a898ff2a021ce2dc14a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c314b9c56dcd7979af62ce484072be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e12dc4b96603ad1c0190754021559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014e66dc34c1d04b1e65694ffc16e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9abf571584c97227e3e4edea31136162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb9cbcbc0a5dea426f04bae82b8519163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719b964c04e6bede43ee9f64a8a3b58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c362db0a7935f0945c3cd9df0226ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c18df073c23d176d6a33a2efae99e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428cb161ab07ff7fe3aae76df60e54b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6670accf90ea911870ed0a6e9392cef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3fdcdd8f1e1567cc91b22bc44c39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e698b3ebd4c82314bdce3971e6b81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013270cf725b9aabc4e0b25f8d6b064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d19a093402362766459b054858a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc36226dffd043f9a3300236d8cae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61282c9f17ac68772241535abbe559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5865e09d828e2df4941faba4deb7aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432969a81069dfa9b704a328f26310de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cb8ac5c7afe4db00fce0d68ae4b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb8667c10cae09eefa1d2314aeb7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf8c31c25240f6d94c55340e5b5fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ec9be6a01782b3d12387469ebf89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71934bab347ead5c1901da8c527038a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b263a2b08def5f749252c6b6ab7cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12834afd185cafd280d7f9fe216ccc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdbaba4a997693d53b3e93a168dd21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb059437220da8332d53a6f9ad194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f93a6177e42a918877d157d866bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e794dfb7f6d1f57e723fe2688aa2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb91fb9daa2d1a3d46b5bcf19418f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b684eb860eabaffa4345434f9cc3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514a1fb42a1d6118e8c17aba8107991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f153fc7119af9e59c1fcc672f32c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c2d746c361e5e3324b9c4d4e68ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8afac568cb6cd9b55dec2932647d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582d7e0e9607180269bd91a268044e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2524ac14ff84a4b569fa0aa2bb5af89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2438d24ef7b6b61783d684fa1c779196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d290506f31d642888a45ca597b02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc8db5aeb0fb1840e0bcda9099cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238af60483f62073ec7d889f067805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a519745c0e8af614d44159b655ce3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d86589d97d5e797debdcdb938a87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b513409e1d6212fd89c91a46873b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812a7cf5f2093050ecdb918cd228d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f449ff97730a48a66ad2b60db058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fc310e80bea8e5d3e18c9f7faaa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f280d30678ce2c2bb9be0b14df74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163cef10366ed644ef2245a928c7aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5d5b943a9a3d9ef67010c048dfa9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836920db085e5833db0ce95a67a2e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443f9bb9e33867c0203b9a1ceb805d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83473fdfa5484cae64c7dc090c8229e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc002a406abfb7d95597eba139b356212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4c2f558960695b3d78395091893f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916388cddc2f53c28cf162cfed0d754214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ef47354d079787dc6db91c1cb56a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081323141cbd769e0aabea67de5ff18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656b7f32baee94ae88f774c8e7aabf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8b4ababd4dac63ad9678722ed1c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677e8e85e9939cd1de5e6e717ee511219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bfd1ddc32c11f81f26337b762d568220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599a2ceba602c86e3f552a74d1f9a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e36aa91363ece8d5e5e959aa24c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876fe559666232cc3173023a5d12062223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53861960fe28a8864da9d78ceeb5e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107a8c8b4179304fe6b01b949dcebc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81f64842757865e635e4f954936f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e7317913ea70c179eb6c23f4d535d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5cabd63e0c2bfb9402e52d19d714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc893b1e55cc83e6a1c5c960cddbdc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796863b705131c2ff5dc8300986686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9712f00f0f5e390422098f433b9223231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065018fcd68b1be72eea51623887c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900027f0ac7c425d0af3c0986b61d02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7fba5108a51732c37a51e177645ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc840cc31ece674348f23d5aa8d7b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404d5b15883eeb2df3804f640b7d73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fd12b2898106f2d39ff5715539a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e58bb0a10d5565b94b7da1bb461e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106bd5dbb4789bfd1a42a5bf0cdea28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7efa9034f2e043d22edb0168ec8a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba26e546081c2f80e1beed5330f0a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b267a03006aaa308b2e16f3be23084242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07764cf536a6bb05a336b81b04eb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77963d03c6e57977bf51be070bd9cec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5188bbac1bc0f98dda01974386c293245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8414aac566d7ae83b52e4d11b61f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9bd0235f14bb7751906ed7a315de7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d193215c58a820777724ea2d80c33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc2d7f90b891ca15a68e878c54e9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0febb3e98b158fd9d886c628951b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd7ef4bf4760f39e5d85018879346f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cfb12fa7c6c44ec2434c386b5773a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e065f57bc84b5bc8b546c0dda3217b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4807a0faf288b5c47bace72ec453be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ae11bf0dd195747778b2edb42d16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd005d811bc0eb890d057b1249e824256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4423b9124338c04261b86a63fccb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a97ad8e5185856f9160a422bde9a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30600b422eaf57e6aa6959bbc5f1b792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7cc8147b42574921955f832563a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c996fe8d2e1493ade56c5f98728a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41e35fca1150a8c49edc9ce125322262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144fa7198be8c12805514b1b8cea46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c321ad87390b438e59fa8444b5fd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5beb98739c5df3a7e538c0e4da53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b064b365b6b1a57ba07291afaabe64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81bcbe83176f1fc09cf8e2f657fb52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4d135962611c4d426e620ee3313b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160abfa9d530f04695ba7980b8674d1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4956a137422d203a9b46b4e24b4ce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e0947b976a3ea88f7b34eedb3654c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f8771eaab093662d940ab87b6bc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd43cebb05c8010f7b8bf3f9e8b44e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287be389641b3d835dafbdc8625335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c72372b14e2f5c9f90db9143859a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76e6f8d2c4addc07bcb919115a397276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7294bc0d849ad2251d02eccd190d47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6ba6b2b658b3cf68c4a69f1a6c14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f9f80586bb0b5a33942bb175d6ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4496bf931bbed24438be6266d612280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca32e850b9dd154751475f5ced1e3c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3bd133f6fe2c61e7cc560d54dd22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda9cd80b17eccb70f1dbfa0d3b633283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b68243adbfcb29e851f055bda85a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d1c8abbb505495646da8d9767a24e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2939c907ab1268ecd34d2c042f0df3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d90dbeb7358df387d85eb49d6dc7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfbd4d8861ac8d2d9575cf935932e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9a111b1a1b5d3115f2f808ac2b0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7811d94ccec6517f72e1f89b021796290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d9d748a7506f1dc9b8a2fedc74315291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76afa1ac4afee039f9dfe83ed15708292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe11c0fd46ca0b09e50dd52e52f93b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1d169461bdecbaf850e6b2419d47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9472a37db510dec0f2a925330aaab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac715dca27c3074dcb492bf1e206bf6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5891582b57952c040a26810048709297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18c62576f9eaa8064652b08a66b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9787005d87327f4193fbeececc76e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed072d042f9f66cfc49196f8646a34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c52f1fb7ee06e848ea8fa969fe91a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9f5dc2a761f808df88788e08b371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d878c8372b7e8bd4a5e39cd87935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e145a328f52b642f81f0e489b648d1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d92ec865fa7ed13b76a37786e6631305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1bbe79b7e521634456fd6c0047992306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86e8376aa6977f1081b7834704096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8332db5967588c95d2c8fd87f5b7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2b7ee610c0d350e20a8ff15a3180309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3cf37f71ff538bf34e450fb3f3ece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceafd66048c4f27b710acd0d7d65b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0a892cd0ddea6ec35e99198e88ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c46e6b38af1916022c91ee3ef192313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472af217b3bffae5745dc214bf588a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91807afa2ef2165da61acc00d8ce7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bc2b2c6fd99a54eda38f1b714fd4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9e4c40744d85db175af022bd99b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7ee93cde5d42cbf926f73099e3b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90ae66279d71f5d9ec06e2427dd41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b1e4c4b47ad76fd3e91c831c1254320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194e4d14ec4dfdd9383aed7f540f52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f6626e0a8b382028b2089572de6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b0f81e0beae6bca95694cfe1ec26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a8481c73ece9d0d387b30aed9a343324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af119741f39acec6d9028c37dca886325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb832fb67967651c2078917e088f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4288a22b7a4e814ddba768d8ad82b1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f10f86de8145263015bc32950c68c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55492daa736cec4d5dff3b7e8f6284c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6208e79e10eed608abadb4b37fc067330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7ef9f5afde2e73001b9fce20f0c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ae1f62bac6a1fa0856511b36ad26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e6eba86e6bc4cab4860fff589c02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba50fa82574cacb71043bae6d681f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdfd70afd0bd4f4c45f15a513619b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb786e592eb585ed523457624af0a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fcb1ee2557f64e77316fbc1958c56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010cd9a93d4b363aaefaa5e3b92b07c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817a3f0c51df6463db118f3a534b431339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca77e3c094cb652af8a1036a3f71c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e38777576cffe245152c97111e2afd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac74c762a6b343d4d814067ffa0a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2e0288ed97101ee2d67112e78f420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe447dea9bddbb9937945c83d498b2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6caf128f2d344ea9c0bdfabb4b583345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3100e3eb042172b61b60456c2af4eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348d5f65882bbe2595f9ada885d201347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398606cf5bfbdc55b41badcf3a757ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100315289ffce29fc6054bf3504651a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496430b1dcd4f8976d16a57785a4fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646412e31d0140847232faf7b0a6f0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d08c193fda2c70cc9e4f2381ca363352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef088acb1430cd18223afbda0d97aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b267a32087f4e2084c6c24cb884c90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ef969caeb2ef2873d7d6fcd40844355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19d5f462c72c5859f9ebaf1b6666a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cab2357a5b32768d6c257d3584a00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275622fa7f5ab78d48b214494c585726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94890994d3ae22064a30a100d88a79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f8f7a0b6118a2065c0193e7d6916360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43da56bf009b9465f0a733602a26e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b966aa5e9ded31477a1fd9429f46528362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660a8fd11e91ec0fdaa1da73d40ac2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769ad1f070cceed84ed8ab2c0aa17c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ace2ee6215e0b5546dbcbefbb5aeb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a22191fe63502e379e4468d3a235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52f92cb4a2a39bd4b35851459cc35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226a5bb210a9be79350b59bdb613a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312a2f2f50060f045e929848046fa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffe2a082120b4b68db68c497539a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d32ea3846e056bd8d4e2f30c1cbcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df363d21ef9a73f645d283998f4cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf9b761835134330ab93aa393d390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130edad1fe2ff1638e0724a4bedec3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11df390c79897e1361d36b7dc9317e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfaab66d057be8acaff79b9075fef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13956e3e93a8fa73334f4e16abd783377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4dfe043a453bbb33d1361321c8c07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd01498065d5b3ea888cff6f7066c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ddd18a29ae0dae22359e4a46d4cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6935169ac594d435e05998295c730381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fca1eb1691abf71ebda269c143b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f61247930dfe6bca47ed57a290aa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300f755954ee216ba293c959b3e774384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb807b8ffb0f46e92522de925019370c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2139f00e6af33e7cfccf6d1da4cc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55892e6032760eed4dbef89cde60cbdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e74d1ecf8d7f2056c8c85203e033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051c2058cb009656b8def6dc72eebec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e87b797b27ca970de7e18118283d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77fba4be30a999d4fbbdb8924437dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19df2983ff84c4a0a0ca16026ac57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6287bf396710cc7c7c25a952e2b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a389d24c0b1fbf8d4a425bca0556394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a04776d16dc78fb906cb6b3b72f9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cb923eb063c1c2899991650197661396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0127e7ec825f9015d73d8462c9e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aeeef4a03029dc3db2863b2b1ed0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc7e2abe7c4871e4d1ea190e6e3e38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b77baa4ad3fe11c2b07c90ed9ab2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf7d834daa4564349b763fce1e0af2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a02243e5d83cabe8ca2e57a6ca026402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a66836a45584b9ef575f7d9ef83b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5220ea8651698fbc77dbb8eac3c990404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6b1373608d827764e49011c9eaa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f4d66426164015fc06391d9c13f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6185b0b2af1cc7f7f81d8b8219d94f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e473bdec2a4b798e056a58b351ae5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc61a4de4a9dc984c7f9b0c86af5f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc951e83e079d5c01e6db70de79c867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946152c5c7f9995b50d1d55a3392123411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a46205757faee214aac7f95a62fd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000c66c3cf400f4a28852edaa3a3a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0facb2c605d579cc968f64a2c3d01df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7edd66904c486ce622efcf2d6a0e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76b673a5762de7b7868d766e3f550416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dcedba147f637fa59711ed5b6752a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ddaab4a9a73c1dbcaf94b9918216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423eba32aa6122fc82ba74274e26505419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a859c2160bde6cd510405875a4e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a237494d8125f26b2c1c5c724801421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf457c94106745b446521573d08a90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aeaacb02e3067bb86b264148bc342423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12858ebec3a784f657dc12db383a945424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648517748e06f6157d0b595d7e1536425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0caffa2a8b82b6fd66694d2a6b0cc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e575e9f2311ab0ba917a293994350427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a443cf14178081e4f6f33a1a2d05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6b4cdf9269a050c6e5c58dab230f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e5ebcae32816784d48c29d363d4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260af519e6bb8f8ec58303e15b92eedc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66098a30f58d085eec965d15068c454432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0c5a2951da5f442d0b724a7124c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7c7abaa2211eb0fe5800da30e709434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285cab05dc03cdec25844ace7646d7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb49085cba94f53f261b9491872dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c473cb72268779746122a7128e2ffa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e03de31a49f73a8bbc14943f794ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d33f727778e9ff6fe987086208cc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f1d3b688615e86f832e20475844c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5d2696f4350ebe9fc65b55ced0d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc715d56b9893b819ff34a29994022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f74d4f8ea306e51687c27872a097443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee835b5d6ff41e424cf7148fc3dc71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87fb8214db4d3c04d9c20a4d063c60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c4803f3db3a7f8bd803b936355e04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb2e79947aad07bb2c1e43b394ade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e744957696cf322f4513b1aceac5b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43522f235cd3b7e6f7e6036dda2a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea661dc2f78186354b5fccb3e1163bd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bc8a2a0f2ba3745c3879843d5fc58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa071f8a45ad4101dfd6161870e96919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf1636ec24a57633cb158a346cbb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e91fdb4fb3e7e451657fc36fbae944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba5a6b89424fc1ab1c111f813a98c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e86f77506cfeeb18ed6a7fb9491e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da65e09d4128f35e0caf8b998b33f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191594074246bc0c06ee090d8567574458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b8dce9cd2a63aaccd8d84576c0559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ab78a730907399b8441d09bfe42c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8367099310529460b1efb04c1c06b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8041aef09c7f6a292503acbed2a2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801089281d27df7c5de5c1e8959bc09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7786b2919cd15c3a2137335050e4f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfed60691aef958948ece88e8772af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b88b388b3862976491dc8aa6a42e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fdf41261e9554d43ba2813fbf99f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f8ec6bac26c1e388312df1d07881468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab4124ede4c59120662dcea76d7cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418bc8ce67fd289a1545c00bd84aa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290912a337be76f59449e9bf246a731471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3845611d99ee6dabe3b20df66b726f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc4bbac43c8238cc2b217a90bba16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9eb8ed5b6ba2bed591c6c478dfc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96ea0d696b225837efd9e48b512a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b536f128994952e0e353ee3879ed31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e312e498a82522fa85d29bcb956bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee099b25636ec43c61207ddb6c7b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73b73a2fd9aca17b3854cfe58ab83c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c9988fc6b07c846b712b32a2d0f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3fd27b0984ce80c1c12e2c0a87bf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06125586d74ed277fddeabd0e9fb50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da529a92878106f77d9b272ee38e85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f6331cce0f1819c6ae83c9f51061484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508b90b4eef02853f04f54d6bcbe11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e31d804906738b6d182b3df799456486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7c5071dc83ad424071af2ca8b8ae7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb76623d1bd134ec6656f715d28928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47719bc6c162ddde9fd670b69f9cfe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744239f13412fb4f49569f2590174e55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb550308a69fdce80aa57521200d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26520074dae280f6008eee77b44f596f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4a7f11d7ce7c0620123f56814c03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350e57c33f09909a77c0c993e28c7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc36339aaa9cf646358877c5dfd994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d34e4ca8bb3631137039b9370166f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb7c87e76a0c1ae428508359575f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79680f119be0b85d26ab9ce1cdb631a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b1e7c4b22c7f713b063e1640aa186499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293332bd6d1642c0b70497ace39c936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de80cdf3a468044a339cb1a50446b8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc4ef133dccd7e059cfec7ac731eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a684989968fe76f365cf9ac9848e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01f4c5ae05031791646506c098815504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8d327b679162608c58b7a8550540505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0641c695be2972ba8623f622bb2fd68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f58cce3c3ec5b8a28bfc152c957b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d710cd5298d357ebcc3d9e7509af9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213609314c90433b25d41fb8bb63d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e39d5b5071ae49818ff892c08646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28b7265ef3ca46789e639b93f93ab9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c3e4fb95b4ab42ed3a037e2f23be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce039eee50cefba0d83d362a121ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199915066ff2c4c990b861108f93f815514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105eeda115f6b19d1d25f469589dca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90714b80e7ce394e18c1d04e5a2b4b1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba56e9daf435166fc7b4bcbb137b67e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324955dff876693dbf82405dc85875b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3be7719dad646ee2f4c056a4fb1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9779065f10cf104e5a84badec6d7dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4cb612addccf47b971c60831bc68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2ab11065255a3d4fd686dac3ea62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae4fa71e9db3be889bb9616684b09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651b18cf69d1d027f927a66aa8ca3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c287d9a0d32ee8054c9de678337a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5921beb0b054cbcabb4db944c000526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a125b92c6b5d1878c316cbea5c1f1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a218bdd573c7dd72dc488a02b68a9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c0d17b81bf368298bb4a1f62b6677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafdcc47003e48cdfe80e166547bd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097dfa5dc2b246e9e0ed71d691b73a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa15734131b472287b639f05be20b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49491ec5c186ab72ffc8d61b6cc7bfd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136b60e284266fdc80f587a9f87a5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78424eee015c54752c8bd638193295f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa63e71d169f82d3513160476e02070536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a68a2abca2f50f056c8aea1a91e4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab0baf651952d11b67aa45cc095df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535dcbc02d788faa3d35e0934a5385539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9f7fe2eea828dd6da9ea6f993ed6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e144b6354842c47998a24b04f90e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806280c2f46e194c2f8195127bbc604542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5545c92b63cfae09998ff763444331543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713dd1b94bba301044f1c739d319051544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac640f211d27c194004edd8dacf207a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ac90f4c63aec4541d5f29580c07d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05495d59e810292ad11acad91fee65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba36845cce31ea998368ba9af25ae2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89e23f85e7859fd058990be72fd82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dfe3325df7e0dafb2ccc395a5f3c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8c9049522d5fdb46dd2ef5ec273bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058a2a7542f92401ff0a17762e691b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea1137b39b22784f05b9c6311b1f75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147f58e993712a7a625f711d2182488554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ffa53f44b248cc16a278b299a65fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061efd5b0a3b379b2d0cf8b3104d93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62316bc74b1f3287539014de9441e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d05d0721bc7d56bb3f16fb920a5944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7fc9a03b9be5f219f69e0fcb67ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d911c5c7a4077d0176cdf88de57a93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac9e071bb978ddb7bdcab8451d1fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bdcfff419cfae7ccd03c092de3b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3828a875e6570d22c63b183253ad9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87f5376e3a9e9b21e842e250928d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768be6722d241467cb0d431584cc58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444752994bb66e0185d9baa3b594ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136f82c0d1b49b4fd8014a418725bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d70c3603c97ea42c94e28197fa3cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463715c3aca5cfca7dbf0e2fcf65618c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239cce0d87445c37e486184e1dcc83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78857b026207cf91f9c5f2986addf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a328c078f9998c40e4f30888c837ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1a18304d250c5118b9ab26f8a045573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945cfd8437c19ef45a184e2340ce23c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e5870076f0039f5a39061013f9ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be508a862d136723ae4173ded938ee40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c49c8dd8a6be4694f61bf9694cda9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615284485b524ab03a91228f9f40c7bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5dcc7cd9ef28353baf87870de1397579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b2d894b96e20a8fcbaf3e4a6edef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c38c3824cf24610ed133edefa970581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ac6faacf0d71f1392e0015a85fb00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b730f44233f8495634fceb8153207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683776fae79361ac21151addff6db7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c9b68a4882af745e4a1bffb9f9ac2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4cc04abc85fb7ff9e4175a32a53d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e577fdd4965ec26c1aafca0fa585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322ddeae2ef4eaf10492b443b0174f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e63ddd18cad4f18ab02bd3bbd7121589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad72796984cac5ab8c457e78d38a955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f37d0a9159249df9123c15038303e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee937e0dc60767305c1127ec21be4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027d2b823ab1ed138b112147a10439593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db45e6f5cd3ad292b2fe208fdcdd2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682f68f5c40772347c9da58695c1271595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db929a3545bc14af5e407b338d072f96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755181636fdd05e4b00ee561d8700cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9781920acd6b59888097ba50d6e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac4e6692df85b30d56f252d03cf60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296f5a90b2d251928cbd63839f95d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f5d945353c9f37b6959a57440a24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe2c90fa735b17670d4aa1409c9df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a7efc8fc258d1e5b4d17321e944b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc9f3941c0713afe74362380564f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59918f81b0af3dbdaf43f69fa746ed7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb02edaec1419b3af57255c0d188c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415027cfb88f42172c42be13971440d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a874de226b86415d175897ef626594608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5df0e290ada13c699f74b2289a1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5328c25b6cb8203a9809bcf0187a84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133d4cc75f1b2c541421a6c9e01465611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b97c069c44fcdbfbe6e34b5da98a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0df5f018dfaf897bd2fb0e468e3c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c893fccc72c7c999975d3fd77802614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63791c9ff0e4210e92c6192c7cc76063615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526685a99e61ae4e2e61bb8d97cb242e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd63d24d4e2d9a6ac3bb7bb264b9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70158520df9af7fa86581eb7976becdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264fbd9998e325f8287e90d3cd85654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59cb4a9adee9d690839db5f24244e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23dc46bcc095c29e77898d04d77660621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17be78ad4d3286e81a853607a4959622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371add33db4de0a9ae2623997c8ef94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092d2a08b6981602f279eaf3ab4b74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b031ebce4a4f95c271a9668d0f5c40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2db011f9f2a92b1a6ada83dd5862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3561701ae775140c959a361325a730627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9978a5a96367d5de01d9cbda87139b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ebb265414c0faf0f8544aa42ff31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23d5e5515e4b7fb58bbfb1f94b9629630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c206bf4c547fdde76a34c9201848631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5fb1fab64fce7c18481b205adf429632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd008dbc75125e28cc6d8a95a88eff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279ad41a6a096338219ad312f0cf37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd594a609f20d4372c0c7d01fedcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456fab158b788a59dd29e0f896e1da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43dc57047971a89bdd186412f05b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4f6e472cdd0d06a719745235978e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b996c91542f3689ce0f6e66f4aebc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b3b93e35cdf1cb46c241d0e9fff0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb8f87fc261fcd49382a208eab65e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e77ab5f0fce4d567bb7e2d6c9efe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6206b8bded5c1acff59963bd65d6bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f385ed060d71bfdfd1fa3089c8f8cae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3e45c582d95638991980996964050645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a906d67710404c764a3eff9f227b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d35fa281b52793803733248e7ea8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b8390c8bb9a8217196d1a01227575648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463a61fd44e43d51677fd88f00b5ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a05a6324e05849ee139095b4abfa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4198dabe86657badd423325ccb7da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02117b6e241f20acb6ddcb6e6a26fbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553a15f545e80464149a3bc7b1b8ec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa6827cac8eaf7e1b32fc074862a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6fb69e29c32181e65ddd52ad543f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6138d9784ab7a91daf3f318559654656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc4822f4c0099f23a361ad3482258657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0c51789f860dfe7bd9e23f6d6670658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d0bfbe49510177876842971ae5933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33db0bc22433f82a42c3638efe548660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcfe9d2299e52c9267f080fb4a8cc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be252225360fd745eb06023da7ba107662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914370c6d5fde838473dea657f934a40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa053467da3652d8f134dcec5619d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5617b445a1b7a2880041f55f035c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123511c0759c97f4a27c5de716d586e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b7d0c0eefe081f28b6e25566346c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314072571873dd1ba8429dc071b913d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c4a67727ae9519cf6d8d9c1916c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e824296ec5fde966b56d954b6ce1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45390d31bf26d852ff42140836587dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164dce992493aa4adb8d4b95e56860672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58d06144032dd47af24c5861d8db4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14becdda40bfa886d7a3474aa75a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1e08ff59fd1b47790cdd0cedaeba8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414344a8d997e6ad0d4b57f9b35dbdf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7140a04d148fbc42a08f020c53048c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372df9a520597b4343b5c87498baad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1df88850fa753b854db038eda7f5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c8dac8373d7e1a4253b7e8a27ff1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b058cca1966f41d8062118011cb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765d7aa48822881dca29061bca3a8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939039075df6579219d7d8d0c531f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fce539b22593d726f64680816bda6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d1604c1f9dc1c82646e7738f0d79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8c95fca45a0a4f4a8d4d2af93e97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29258ceca66a68c2d2c072752f189e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cee68f8ffe67e371a7edf1cb5fcc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27823cd616399907d9c3eb2f4e00056689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeda9422e1b39fcbfe761595bb53c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d27585b8737148c97d2258726afa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf920d0d624a5526416d95f34ba8a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6610797b713e60f195a1d611c83231693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b284e39b24223b5d0cf2c1bf31b56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf61a28eae8155c792adabf0cbbbfa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11707b234a3c945eaa2e52eddad952ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69d0e134356d50edce8ab30a06606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f1a1b79c724169215e40026d96a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b00976b6dccc95f0c9c203ab10bda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720726f630a667563c39de3581635c3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a306a28af55c371a2adda5a4cdc2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de0a899739bc8ff086adc44805916702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94f4102c46df75cc3a452cb0fa388a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937272f5608dac463d4f72e97b4b4cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d62f5b2ccbbd89c46c10bab534c93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500da67af1d7ae578984b422266b3c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4844ddc43d359bc77b33310512c84d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b271eabff5f68663677b0fe078eb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d19b5049cf6822f5faaf3b3f1bdc86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158b00711a49089a0a4d58c109d0bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c19928c2e9c42eef7680341589c3cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc619651f899568ac03a0caa8207cd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38887458a798ff2344adcc5c77f5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4c5008df0614f81458d99830f817714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba3a766f11a6a1e54f4334a954014a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f2383aaec2518b15838be6529bb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efdbcb0612da28393aff27ca8695b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0598bbdb5ee747e7544fe10dc5d15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c7623af2d69570bc172d4e3148e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443c8d92bae62e116c240d17e45520720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4bb1760945226016edfb2495a95ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996152fde222f443c39bd94c066de8fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd5f9e245728356e168802b744f46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082521517852c37c555903460746a77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78ad7e2d6494236d1059ce9950705725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9806accfe261155b4e507c8a518a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0631ea4334fa157e02774341e2ec93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c0b0a1fa627c852a5fb14cf01720728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4442122408cafbfe1c1d39b76938c09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e95c9e1da6c885e9c2349dc52eb2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d7b00ad97ba86074a1b3ffe50afd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ff242ce5767bf7ebef1392bba389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482198bd0bad62d8eb5b721545b47e4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e502a71dad53738b2949c82021fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e6a560e722ee96a10109f2073726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631eb9966c1449f216f131ec53b4c8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be9456a4b008e80f54ea0eaca4d281737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642077ca8a2b5b4fb5317c350a8318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e033b959010e16155d89d1a39ea23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b20bcdeea4211466af1b12c7d728740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8077d7f745495899a59f13a4623a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54647b511d23a4e58736590014666b18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532fa4b1f96d395970ad4aed731599743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc161e063925f354e73414b2f272e4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c260d1519fac3a2feeb004bbae36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb5131d7de44875e58656a5b4e310746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf856a15d10abc4f505723ad7f3fb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6d3a0b19cb8e9e601526c29768b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446de91cfacd72acc298d4f4d7bf363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03b030a0f214bd0eac81ce136116b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c463188d2e8be966af9c6de34c8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1efda2c2ea307ef86e7a9ebe3ee9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc3a5073a3fa7ae0f161a6e67cd5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06127db633f0db8da9174c1c8b59f04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e950b79af20d0b18fc0be3c1b360d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5b581ceff8f3d41b2d5e0e32dcf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437a27be656606b5470b578a7ab4d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af36944c41be140f954877658e699758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ef63332683ac5232da34b6501817759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e880ec9b8a97f06472e69f6a7e4325760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e9eb1bb5a26364faf8e07fd13e5ff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a53a8ac39dc6c9a576301cffdf79d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f199cabc04df75143f1b4528cd5da5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e488a6e639a2f08cba6b8772cde8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf82481966446b68ecbfea2895ba9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b702c6d52ddb0895fb143b56ef2d8d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420f033c0b5675e283a86a1ce705d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc47dcea4e8907e9252ab3ed22eb5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3647c34de06c00a7a822516d15dce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fdeb58d9bd96ba931d96e38c630f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5a7d2a001ff4c3e00613211dd4c94771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43f28f23ac81df0b47781e026d5b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16bd1e0d78c1f76911233bc72bb68773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2b131d15062294f92fe08bf3d7b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1da07bde323bb2470578959b54215775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed385804b19adf67c5d38ef59b642776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03f7cb9b61bf35f13743e6ea7927d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac42e80fa1d14b5270c0ddfdc54724778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e488e0b469ae356ec0d86f551a5af6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e488113e2690c58ec46aa8e56da5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cacf3c78460903951790136ec561781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd72bc4badecfaacc235b60f214102782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781cbb44d3f41e8eb2bc82134f5eb3f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a26b1a34dde1478bb4757d896e26784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc251684da63c3fa1c03c7c67d63d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf5ff02bb1c8a96942280c9feade7f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f10941a371d210414569063f66281787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd2c38c33f5510c3ea779044524f23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05a26a76fe485331282db585b3155789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f2ea7b99a18d9bc8a32c2f50bf69790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326e4562352dcd2fcf7603cf174e6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d2a1e736e3c370eff6d1c0559f36792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0340ae98108ab7e32c505bb6c694c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14e6795c34b0a696b35125e78f8ed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bff4b5221e00d227237c5ac55aff9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317ee14e48b59f9c683d5b549f7320f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf521309b4d8b5564678a3aa3160b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8b6f12add1c9d2110c23c08fc6f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cbc08befc5d3345d2cf9531102bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95c369c330a204a9f12464bfe3f57800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5d425a396d434fb8e43d3eeae76fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea11b7ac9907e84de989548f6df2e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd315b82e8275e3f7e288de2a1fba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdbd234b372fa7ed1ed319f2102b84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fef285f49da676dbebae24d46de6f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8d2dae801eb3f437802fe59e32a4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad86c94fd52a2a55554f60849a7f1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723d9280e5a01de494d616f5068bdf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f847804e15cb463e218e526b244b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693e367cfadaeca4599b7816e98d35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc657e8abc7cd096947be007c14ead02811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b61be44568e1b4e78a24b16c6bc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ac740e946b963e5d5e0ee209bcb68813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eaf4810487777a5888cb15ae7bd99814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceead7995a58c86ba25f5a662fe17e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075022e1ef8ce6c5ee857a52911782816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37abbbe4ea0e4f00e6d82d92c2b5e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1243094183392e0c730940c2bafd2a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb08cfbd0fcab7b459c551f4caf0d73819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19ce86d81af8320847e2e1efec817820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15edb70f9ba03125e208dfdc209d1dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ed5dbf4f9e471937f9a57aa4228a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f86e8e0cbee6882e9e7774e0a05b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183915f10e4724e7ab862189d88095c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c2aca86009c503b1fdce0bd72f15b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ea2b04aff4984eaaed2855403322826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f65236d2d462de0d9bd1a04c478c4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44443497e0d40588fd423a63a57cf5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed82743adc45291adddec39ff4162e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c3589f61f02a1901d50ab907627d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccbf5affb275e346443adfe6a5463a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e105bc73a88f7f949a74683a2b7ccc7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b6d8e0d00e8291a458885d4a72cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12b4eb1baa254b7fb6a165acb4e42834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af97ee74b2b369160a95afdcd297c0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe82fff85ad0db1d78a5426cdcd57836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b53117bad0a3ce06bc833ca54156837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1dc30f8f821774871d1e2316601d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70fef1c9d1d7125da3ecc76ec9fad4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166edacd51809fa70a693a39b8fee2a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af788a6a26f7a42ae5083c535abd63d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546995ef6c6811a97ca069936465d9e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e802ccfae69269d8b85531efefc1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72e089c8cae56392d55a0f9b994c54844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c1dd70410f093712939dba9d268bb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8530822e87ab75fd7076fdfa49b5c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a9a0e3aa8fa56fd4bbc628c740dc0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e380504a484d36116646462805b53848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f53aeee51d419e37953958f96d40849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cacc607e195c8b928ea4314c7be78850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817737fc42eb6c3be635806034ffe300851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f847e7be3fa1b49ce1b1c894ef77852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98554cff05c70c430e29837fa304c2de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8eec7f5b9cb0dbb622f4dd2fb9f20854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac140a95066e84e329abde72ff7f04f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc3f1c44b5ad1b15232ba3f25dee6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70794390f2e216a5a05b24d890730f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341548fd890a5308b153c1cd0586a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dfff264402b8a2c4a4fc2f785d815859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb70bece08c7a0fafaf0a368979a41860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35a4fab9e6fcbe3a30d0176c11d3f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1343300ad60452d6c1fa319c6327862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b66e20558c0f72cc905447db14c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782a9c9894b325f4df98ec1e55414c2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c7ae1af549b5f60f7878babce5ee8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8daec93979f50d17cf48e66de1babd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0cff68504706811fcff7d37c6238e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56437add1db03ebb3e3191b08b96656868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9dea75adc84c210b8fa5b044bc80869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad7aa654286b9fd0cf48b7550332d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d3afd382364559bbbb1322ee536c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b65acc74c8025e5bce2944443e05872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4959789de0567dc209807f4eae84de873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ce7dad3852f7642ef6e6a3010c43874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d335bedfd99d327dd4f732fd69ae4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d288443410efe7db7f746b447dbb272876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b7191dfdea7ccb1cd3197bfc4fb8d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33afdeba3eda8a7496c3159082982f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb89f01aca79c75ca558733bee18a1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93d5f714ec4b3c5a5bd8f53ccb3f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d1bdea4d6d71a8faf200fbfeed94d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0998cca4c10d9405c1a50a8cbbce1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affd6c18e447e7c95b4b1173606e1e7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08c1ba2477bdf8ac075c294cc66cec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88e230d70aa7e3bd957c3bb06a623885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cec139dceea6a4a8fdc527b572a21886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ca7af14676020470b06e1b8fef93887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d01167110c3ce8a8218478283ff6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7def94abd1f0195e50242ca649d651f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929b3338f7d7db4bf902001e466d4bf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b879dc21c3278bafbfd2aac5d9a41d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a0cfa9c9b3a254dddc66cc9592c7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f1814b1f053c7b26f3e6721407769893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b06e017a21ec7c5ae49370e45b66d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998115915f9b89346d4b2f31723e422895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed9755e99196d1f6a093972bd7417896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61293f9e29c67a31eb0059da5538769897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf233bc21951a7bb7fd2ecb8e5f40898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d45721397019312a7a09ba78f7d8db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3732728f47c6b75995a8f87c22f8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d698240c1752dc5f19ab4e29e01482901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b00cb88f60284b2c85ff3ef004ae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea788b8c85a017f60e994e383b310491903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a446bf0b621247f33261d0252188904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa2f551b3c4e18ebafba7d69a7fc4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa85cf5c0e7fb0c1fe278412de1765906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565249a977dc0d1892cb58252eecdb24907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45f563cd5009961b56d3f68b637f2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0bd11e37a54d2f4e172bfb44b06f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0434d32575cafeb0f900b113cee66b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078ead4849dfe7c943f8f4027f4d6cb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd255b489dee610de810437ee0431912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8cdd7a0f1c66567c2ec8e0c7b4a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5be73362ef29b3aa50b132832116914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db358d7c754a6fa0117eac6296e253915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eb60ddac8883c9c8fcfb15c01babc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25200730db75a8e722f9bdb2034cf4a1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe9befa685c67187003234370bdbb7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ad731913765180ce45574d88e1cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aa6af6ab63cb8d56588489b2b89d7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0808bc0b8995047f72b9d727c4567921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabbc2690c7ebcba4e4291c5da1516922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f2c2845bd972cde3788e8573d4b72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e9056cdf8addde1ccb089c15d756924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff2115803e03f69c739389f4500c20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7039ac32d7f5d5d38d8e2a0ed9857926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931879414040565537590bfacbc84f52927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608752054a94df4a7a8c1c957b91d1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc31466008e90e4bff84655b8514c5f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3daf0386fcae729c94f6a08152cde930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d340fa384465e3577430dfdd0a32931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d22b7007f7440b91563355a8e6477932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c50b21bdc518e89226a664face73933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290b212e4ecd093ae730c52898ac74934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76381e065d14cc6c229ae897f4b0ae935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac4193bc35282f9ba71ca61f586934936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeabc2333f53844bbaa9399b9eee17937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86983e1e2e65e579772ae513a7f7060b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3409a9445ac65da9920eb5e64b03cc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca05b970ca0c7e4ed1fb80e764347940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4a231c88a0434a4e6c480b03d402941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210892cea528b01567a156a6b5ec9ba3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9cca568cfa54a34ac9ab4420bdd8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360abd1ec1312ad49710a35d60587c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604ad31ac62e6d9d8bfb75861cbddc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2d83d0554d1d0bab321b2ba93c1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bff7a30c34d739d2b8e6583b303ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff521b5614eaff1932201c0b2d0a7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0521c2dd8f501575a402bea3344cc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15490d9afca07fd428359d742d31064e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc34fe89da2a18d699734a3ae1cc1c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb64316b635af53c3c7ca38aa02d9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500329ae44db0bf25b004bf9c56478953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdd7a47250d0dcfc38478ee002d99954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841dcdccee5dc34266883aa313cce06955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729b49e34ba5831d42c5c6cabfe93b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b8eefb4b00abab5f21aef4020669d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46c4445dff5132b80123b75466e9b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67b04a84a69196ba5f823256328a57959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784a7224b342feada64022d7f7d9295960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88ecdfdffa26c5b0aa6106fa05907961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16434d4655c7f8b37492adc6cb1c77962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e768ed23a19977ccbba8b42183298fa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3e0a4cee6cee5175bad21f452885c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa7ce3082d64037ba5f4f845bfc23965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088dc8753f014557a297681bcde6d8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40d85ab54b355e1e6c3af4c678b61967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a867f8514158219d31249aa0674307968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc7260d0eafbdf8f46f2aca0b3c5b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25172999f5e0f1cf947ee14a835e8b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5055c61736da9cdfff0718dfc1ccb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb44471f5a2c7510188ef12bef61a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc21c00d68be09c36d6287582bb1e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b63baf28dfd582d52810bd789dd3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36275b9855bfa6b1b02e59c57c50e0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50395256e5c25e4a39ceebdb588e7c6d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff984f4303d94fa570a5a59801077977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de39417522b6b593fac64e11ceeaaa978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5ab665a013cdd18449e21f5aa35c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f4735bd134526b28f5bdda99f118980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91728924d334d4f3963f794da2aae30981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b6fee64c5033a16e0d662729f72e8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea0b9c8d0aaf7a42e2d4fa43d62de983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cdabfa41b5d5456f6fae0210820fc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9de9485b6b497ee87c64695e30894985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b24a87da46e09668009d36ec1e6a43986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6dc28ffbc1869a70ea3448caae1f2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e992caa4c79e4b5e37aac508ae972988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbda54a2fff32df70b32824c4426cc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90901fb49ebfb39a91542c346cb05990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db4d5327f284730dc75dd93e0214cd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc30738ec300bdec8ec023a2c72cb1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575accb2719aea3ba9fb8e6c109e16d1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b9e86735183877f2e35a8981cea8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381fccabdfeb635d68b212cdefaab6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a46de9497af3b01ec8f91bd4e2bc3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e5e64ee50aa131d39710885ec158997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>