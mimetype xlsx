--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d03237eaa6530c439b9f2d729e5971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cd580373bd47f21d110e8efd4e7602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd9cd47e3082f91dac08bb6a2aca63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327db1ff692b63af11c7a6236ab486ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3c6c0422ab261cbef06ce414e2265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb9b4b1cb17021827adfc959b659a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317eee23a6a147fee9b6e3d0ba48a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ccd7d077519562090d6d7637e31898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7874e468979065f11af970200f1e9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e01ae4911f438caca874970ad93110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89598724bdafa45de467b3c24123df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0661493faac2a7437d7ad55f234e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154e59c563dc88b2af987e815e7a2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7f3bdff738117e65cedf08a9b88c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f4801b40ec909c493b364d87c6d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8ad70e19ffa0e10ea21f020fdf0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefd1d554118c6252b19b37a643ad3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1d58f48ca0961d54aa422f7e254f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb25f124f77f473665c040112cc278d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20661227a95936027373c5b6059923f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f10f4356c6db415e2f3a91f5720021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a73f07cce4c39388de30c33dc14722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5c6db0da9496b9409cdb63ce41a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58d390fe74f127dba2a0bbbfbf155324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1120fffc387ffbc8b518bdf07c5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c30493b70c7e69b7237a0ad75312026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab8697a35128a0aa53104e231c33227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12081ac137f69cd30cc9587a3ec2f84028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff35c0d845f2890c525b6cbc131dd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ff19a6eee69861b77b331cae275d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aa3830c139eee96f1c292d8b1deb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511485d3edf8a5103c81e781a61bd88b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b24c4e45c00f02567a7c5750bfa1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae2863fcd6d498faf32c998a43d8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6adf978f989cb9c068d1eb570631a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e1e03f27defa76898f15767bb66a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4508f4e59c7e3b967312f6bf79572737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9528ffae0b89e0bf835f0e88681ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b80013ccf8fd5fc4bf88bdc1c53839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551cd3fc846fcf56a006d140a0475940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d13aa33a24546bec9f0caeb212d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd547b2167f95887b76723581041ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e5937ce0e12b788723a202b4f43443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b56c673da5b159ae0826654d352dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad92fe4ccc264bf93472a43aebb70c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530a0452be3606b608707d59ba7bc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369767d63cb6f8afe17057208ff68cc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9d734831f6b7a4283937c59cb71c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a0eb535d316e2a5b2e8199661649749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635583b036e9fcba07c10f1fc8fc4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89318595da0d2c0647469b55406fdcc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d1a847e5aa2dea1a9ea6d872cb29552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680937b7700e400612c57010fc1a71b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5140ac3ceea6e86da01400d19472854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410471e6733a69189c788e95f5fb25355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b82dc635204e9caa128c08f5ff47d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1a490ece4be6f4d54c824836c5c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf984967d6b01c450e3d6b35d78883f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a21b69f4c0b0a7f0d37abdf43f34e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171f87fe271ad585852a06cf9b383860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f301bde32abb8de854ecaf2e9a4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277d3d484897ed030d6b711b096d2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5345496275d6b54d1cf6309c334d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dde73579d9f949a688dbf6b59245564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6243722904d32cfbd4b88def931765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ecb00bc7672dac7053bf81b8d94666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d827f8455891393154016714b60bda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c355ba2c545534d17c81fb43776c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840e1e6a22aa7c615989846eecae5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d0158fcbc77e931bd94df35ec47f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b70e46b6e5b54a6bd5423be583a2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9410eef23bccd0ba631aab03aeaa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ea0087f0c04192b47ba897e5c1c5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec9df18adf727fba9ad8633c0ad6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf59e10dd688b3722ae1f2d3102d7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea5bf3948b7a4b372204226bb241ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b471fbe195e36134ada9415bf6bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f976fadbe8a5b8a96294e9960e95e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9a005b63026b1218f0c09197d69879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a8370212519d6e61e8579cde11b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e9027db6cb0a8c5fb9b61d5c111d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec499fb907f2a2d2afa3c935c8f24a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803035e69d4b38817dc87febda0504f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a85607985abac8855efb13533e8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a140144671b3d4c5ad6121c59758885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbd3d7ccf0672abc619cd612a9385f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c9bd7566da57de4a691465311a35087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce349bd8fec498fa69ef5c3d5090188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca586267b80d8030d80a4cf111c87d3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee48c12be131e8d4f083d7c7c63b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd8b5531ca5194fc41e1b8d031d0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2d531a6e51fbfa6c2025657d4a4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c99a9c97ad29d3b71dc67c7bf49f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74087cc90e8c748e0da835651d12483394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f67152eff7393ec759a759f606a78195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c4d9e1a1da6771641eb55f296896e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad35ab0a997d86d315715aab852ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac389d1d14cf8bb346606e541f5b8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824bcf19d47650d2fa11be6c1034ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c57d44064ae896b2e411f7b4aaab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682fe50c620265c1a940a6e2e14284f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93bb5e6af9c2d5bdc22b1b6e2d56d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9855179d3334af67c8f134b30f75eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd852c44c50ba08d884bdd7cdfbb08e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e18e531c902c8640685477a9583732105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d270703d15f685f7e9146181f9c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505943bf01f9baeebf7f3e2dbe9ef764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dcb7932ea5ac17d85a31037b7853e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39854c2a139bdde2f5dfdd011ef4c24c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f13c35dd33b72f880dc733a94206110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafaa729276eecd54ce05586a247818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13b979e669c65523cad6066d775bef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1743e4294bb277e7335b6c3f5b71a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63a80b801b042795a1050058b0cd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572886274edad6b4c7593d2f74c224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e88eb2e6052b84013d366cddf827d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a4271ed213f426b5a0ffbf4abba19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c51686b223b898069bb89d9706e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e294202bc7808c2d1de6f7147248f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a76fd88ef002230b25f34a7508e2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b535ccde43927325e96c3a2aba3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1e75c90e036375990323561d1fe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01b83d0c9706970e46308e1535c05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7721a656d770013f3ab3d3e3b5836124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b7553ae4d52e1a1f98eac255c1619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187c96b0a1dde47c2adf45598bc8437126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530bdbc5748c6192b450d944620a42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374bc73246bebcee1ea1de4f85fb27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d0dec9d8c5f21a918a4daf608d607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f8b0d87bf926ac39d373191a1d59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb9d3c74df6d217f797d2344a4d83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ea220dbe40cefdcce814838e3be1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbd4e2e4d2b14bfc9aa08659a08a76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128794086e0fa4c2a7512b9b52662955134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a63e54e4dfeefb6a2f88482da52db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70953992d3ccc3baade9c8381605cdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a81412937f6d688913291b4fd043137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4cbcdefe268723697d97cc612a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd46b91c60adf5053f87f3b3749f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264a443ae06ec2022a6fef16e7e535140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7fd913f93924253d32161674c19de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4828926c17e593e22bd1bbaecd7e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2c7dbc88730ffc2bd2c312cb2780143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e535566c9b5df5791b530ad494fc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb034fc03e32ee3badd6d3d5ca8602b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebc7a81a59392920a1802e7719bf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf98527f3e7189109928d2b3fb2c6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef4e8c1f812191c6526defa04a914148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8681f3690f2e32ddb96c2eefb456ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de7ea2b04729b149093d3a6da4c89a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b88b398b2c0e063de64a7e45b0960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51bf4913d3e8903e91e5452da16b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752be7d0fa09acd8e30c4c6287af51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ee1a95756046bdc28f569dcba14b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48140c945df48efb4b6239b988527155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff71b3811680070c8522f092f5cce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a453e92190264fb7900e2db4b755157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c818fafce93066966712a98d6bab4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ef02af964a28fb36fca46cf8087e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5bfa126dc10328b329f04918166a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909622d53114892c7a4f17b48f94681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81b32b0a01ef7f37a7e9fbd9e8123162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe783182536187ed85db0d3b2aba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe576af0daa1675fc65e1f0a3ae9e56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34c811035e9aadd2db2ac26ae59f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f3efc38c33330737e515707374d28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0063e9db1d5cb59ea55d0faa19c7ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4546db7446951f44048c2bc8417b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870fdb79eb3688b6f3391c50626e7a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a5dd4c18b9faab7627782cc2889f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8201bec5b0ff5f2cc69e975ee9c12a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597bf1b11dfc6fd5e1b9168acf60bb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f42a6315e86905e4d5d5bc195bdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823cfcb5c3776624266be6979904b18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4724150e8036fc11309ce7e879072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb43bcc0842f779f3271812743d54d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b02c7378c5f8f0177861b58b80a64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b4c90cfe24c963f60774224d8c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c921ae2dcd12f13d1cfb1b8f5fea141179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c8cf43957217d19330b91d6a07a5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e33faec73371be7a2b33129b0cac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf99f803c7def312350c6c5d5f2a02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca4bee5ec7e61c403cb35fa98e823f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea7725296d08ac07081058aca4256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20df22de4b48096bad675e67cd0e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea41429da5b8ba0f0352bfdbf4d28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a2f3d265af8f69077346e4dc7b522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b51bf3fe600f563e09c5a1105236c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce32d0c7fc709ed1d9db1a175dc7ee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe11d4635baa4ae3acefd2a5dec11b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b30198f05f2c9db879fc390c48e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744975eff3c28d7233b5f1adb3905a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0315d090847843d2eb8baeb9f4665c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a378810de5cc2a140c682bfdc9c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f676c847719105769f29cadf0be61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c9022ff3a7bb2fc97dc8d270253db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f04ab602fa33db4cec7f2df920203197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d3140ad5d6d316987dfac4ae52ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd79ffe8674554f0e153330fedc3f1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978bc2211b11b7b5467489829c571a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87387940920da14e53238e75d098be36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd237fe4d2c2cf6f919ec84c5305724202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd84ab949a658cd6824c6110acceb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299514637e2f1e00255cd21ff161b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15de147e4795bf160bdb82ffa2ad92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0b04e6a9af4725fa781301d0aa69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3218d7fa99fe35c0e334175d642008207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e9b707d24ba1676467afc0d883a94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087020eaa205589707454ab72e4f31f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757378f67e152f0aad11b45213b4084210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5e4e8fdbc8629873cc6a5b4e414f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ceaef579fa52a50d5f99930c12db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481ef2d4b90bc432c7d336115fd103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f9bd219cde1d67a33770b8c487c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9abe412505f75fa314658c78fe73b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d377718242875711e9425f8caf06244216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a720c55ba040572c11228e29ba064217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708784071a5a9958dc0a48c8e6dabc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1bd7826bd64d3b2e8a09760ebf46b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c052de12eb5a67a4dfabc6621710bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34711396d4c755306ad70cc13d220221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c8ef102c9fcfd50c7eb8b9799ed5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd7039639c1d0c1f13b9ec897b325223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1473b2a92e6a9c1bd8e581f730b3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3164ae868677c7bb4b14b2c02814d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36badc46f2255ad8acf0e264dd2ab34f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed257cfc70f594b7000d0ab1bf83d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be3a3aada7f7a4320f96017149d82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da00cdb6f38fa1569bcdbff70f521c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03144ef1f8718c193d21f646cfd26283230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803d1429b8d084930ee29e601d981b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ddfb13bd64b54e506e1d4384d307232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f40c21f50c4c22f793234c8b9a71ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a99ba4a40bac288593f7bdc5cb3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362edc2f05ef5acd2a9cfbaaffd7788e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2da873064739588155ca31e85c708236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c095787ad1e2b775c9c8175687e2ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaad1b6b8d67c7efe7ed1c117bd385238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd761203a88657ad733e47afb5b8820239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358771958c7a04cff174e58522e0e086240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3298ba3c8df3e073fde6b2cc0c76b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a11df7b8c2949434dc6a7140a2db02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb6d479bbb2076bafe045f30fe069243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3e1c79801ada507a2d248786abbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f030290d0fe491fbc96410bd4993a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa10a8bf15c536bc6aec4fcfbbcc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c3c5fcaeb4a35c39af87894b86de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db8337485a54226a00fd0815b1f26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610a83b156d35f4d6de0c066c39eb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601acae1c9a9f6345f9e24dc53fd98e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022e29a02ad4272391b85298e532a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5cb824fcfc36670f5a05f8726519252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b19451343c9d11798c65ac5cb77f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a8bb357ceab9c56ed068b24c9a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a497fc3da419518f599014d74b764255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32191f92dee1dd26581026bf5e26ea2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955451f2749824fb3f80dc2f151cccf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ec647fced2464c036d660ec8928a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23271b91151608031fb897f71698f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa9ce87aff3ad835329df914d7efb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbb7bf9399a6ccd8fe19c04b850e3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ec2a8f5ba9f73ecc31e66b68beca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2991e1ef35441460e545608c0ebaa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb7bd7b24b2d17f4d14b587fd03268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0278ce408dff538fe3724d69c24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08245fd735d69327b6577540774f01f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab29b170f0a6a84ec0110cb471b66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f0d1fab79a9d79784a3af5e5ee86d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade067e24ed900684bd756cfe3cd2a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940fee844017818f956f99d92b8a6dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad04695ba8129295f444a0ca093ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c103400b989fa96293d9897330d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc338cfe336b796c30bf192685e4e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1885a98399f1fd43b1c0fd5aa52fbb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd47632b6b188a4b79e4f8824dd3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5405ab55d574d574292170211690b01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574f711c3d470f3bf40f64cb954767277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b414a170cd3fd2dceacb6612fec8dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd79728f5a03af5889b702158a9062279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b78e99256a6f3d2d246287d612b9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446256eda4eb6531e69b7f62d10ab10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5efe6382cdb0af31e00422a144a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d814cad87394d401122fc36091a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5965c71baf9e372149e0443b31f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec77439a40ece22ea6e009e7a163b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603968080db999796c8965af43618461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5609b3d9899d30e91ee0e8e48e3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09d4554bad13f4b1b968b41becb43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e32a2de9471f5a41f7d12a667ad3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e039687e353d4adf24c54e8648a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433b38f3a430c37d83f01977da4cca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36dcee94bfb63bd2018ff187096cc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37697450cc638082dabe9cc3915e99b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2791edc92c5142628ffd195781be0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed9a3167ca72c93a2b6e07229e8535295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd7bef786d8bfa9d899dded3dc6e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e66384fa08e43817155c135c3ca7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599730593485edc2dd8a72bfe8251a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7408958f822ee4cabcd19f16a5421e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e412efe49f090dd439d308e8434551300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1768cca3b6a37edc9899b2f3617a30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16557649adb7079e7acc3f074306ddf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9a58af607c037a18ba87a06918df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33008fca6c93bf515d517fbf40f956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6fca29429eccbf80adfc82b158c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de89318660608acf1ec53c32100ae5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947ba494353d9bb5c976ed1b21f835307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1dd7d4dbdb30fa428679694dba1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e74f28c43e414e2a49c55a48213960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d8e2fb1a76bf9531cbe53114122e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2d7e1ca8c9c3bff208d74a75c2ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d26dba66a66a9f7661966b90f4cba1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897669cf0268bcdeace523e9e1e452f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0068cf9915c0a96a03feaccb5108f11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd930b4b10dd4f21f70ac95c5b201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfad5b836291501717a0a0c93738291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b79066b2d4b29222316c3b8e66b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81897c657b03af9b87f554be505f8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605da4303a90d85467ba255f709c35e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b206428cbef79a521463f6d61818320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8bef1554c36d41d0c2f491d190ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589234c05ceec477842395101f1b8f3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea8223c187dc85af335ac5ef4a284323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008704835ac80cd7e7a05e734718faab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5dd1c5233f32f4962093af67f40c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed877dc69977fa7753ca2774f97ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2459f3baa00b48637027235eb950327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011adb46e5cfe47a6e782018247447328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e41671d41e4f8501412dd23485005329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb7a68860bf993d118d5833824f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66a8356f24374b3442f62edeb4425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131a5efec3bb8eabafe3c6e2953b6fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f168a66a07f68120b17c5a9559a8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c43f3b246b1aa4f432e4d10430e530334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785632c6119cb713156b6ab6ad180f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf310a4e898e79b5f8a88797f7d64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c25f40abea5733f620b7a94bdb0593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a54cdaf6b884a71cb5e2a6571dc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e64c497b7f0979d95f9947018bd42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625c38c0d8d20fa27277041cc9546f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1cc40e1939c62fd8ac54c871cc9d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a483f1deb7aa41717b0967dc74d24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4f4efc78d2443559900661dfbd2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe2634d212174520213a925e70028344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e49d80605021a94d6b3cba856ba8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22788f9837d27b38934168190c513cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc7a281afed2e0c87801cadd5897e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cfa43d539d37c73990ef5b00f9f3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1754b6f0da4a264beeab4368a06377349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2e1f7869d39f57c1aa7c3e58d565350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b15594b1dd53e76e56281324dd577351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b7882b9177309a383abe390b8ad2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee6483f387e339f27a8a2758f24f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f97bba918d8f18b95ba4dc40cccd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e874920692e47ff885821f0b08753a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4336e5c4bb465293c87f1517da7b66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5284f8865259566690af056ffffba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773fb574688837b9fd867c3f86a9c53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed9e0366f05f8e7ae91fd8076268d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb288aa7ff21fc6e1449d6f117c2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d8ae59a987220913a463da3e8288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4439ad5568f9874e9b7d573911678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ead7768ae0aea39d2121694e8a03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7aa8b598f5ce4d0d7f91f76cbd91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e0036ef413bfaa5d9f9f36c87dca6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ed57667db28888c7cd0cdfeaea03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc01d9af8e3a0d834e1b18e3b145b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1a85ca17d55c0d0ee65e6931eced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9772a4609f5e1166aa5f581ee8336a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1346f9792e33ce2af1357cb45d26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c6ef8e113aec8dc959896881f650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03812d3623aba7c09f7634c385f8500372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7ff7a550e69b864ae864c3893209c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a802e39d995b15d5e1c6c1804db6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622d8e8c0506f30e32040e2dab51bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cbe2ac7904ab946c9fe6b522fc4cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caec6bb37ce1aae3f2bd70d74afc96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d19495b8fa4288e8cd470e3b03f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92446897ed3f730d1fcc656b7720b13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108ca6bbcad845557e99a1037e0f27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ae71bad2e8cb3b327e7771dd22c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffde4521d8e46c69c6089331ce6212382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa422a4fe9d19c2409c6eb541a0fc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070597fe1fa8c4a9ef1319e534f4c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a8bbc39950000ae71b1a9144d494385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e49b623ff6d1de6bf7727b1316652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2583f33b7b7c60701f84c4a43dcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1e3eca16b7096a261360508010c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6ca185e35e81debe330fbb8c2776b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cec8df3dce00fe3baba80b17b94fea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f69769fdd4db989eda8811e2123d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447061e4bf80f82984d70c30c14c1377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab563b78afcf8d80f58a0950db1ed5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f44cc0c3b83c43f7027ab3f616708394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f33c560d09e9ba35ab2604a6e6c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa849cc3e327ccdd8ba6e5341e020396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb1090fea786be19219c4d96fb3d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da27fb000c5572194acc95786867e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933c2f149b78487d25814f7eb3c076399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800d4ddcb61f572a3a98d4bd72b83c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24441e392ba95dca8cf431c6c2f6f407401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925d56cda02e8bfe3bc1bec5dc3404402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19beaf8e4f96570192a4819681d75e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a8c245b9b40f3786bfaf21165013404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584546da3cf8a8d05f9f00f7c2e5e34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2759e9e3ce7afaca09273c943d4b75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3ca9386a5b9bf6afaf135bae07800407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b1b4e2de55a7f0018b283df8d409408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f274f04c3abf9a4879b285e369467d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa218a085187b7118a002a8e18a3088410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21d8e59319a4b757be53caed20f5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bec425de4e7f2681e7114bf962c02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356743fc99b55e3e7cd247c8fb16ce60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d6bd261e36685c9fbd01d3cb59720414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c7bf07b0da1e2aa6231e13ea13346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48960c4f2aed732ae4e9b18aaf2eed20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07948249f2005702607028d292a871417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f9186935d8c977bf5b92076dd340418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851485a468fc2e451ccf085528e36b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc250067a63fd6844f76101b3ff1c5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390546a5e24296fd89406faf5b5feb25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bd50637f6643b7d6a5d65ca3bd95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ed86760f4058466fcd3107be3540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875192ad84d25b2b7f429b5927988c0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48fb7e1146a09be9e3b563986a2391425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbfc3d8a8e7560e24aaca93a49ea21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a6e67bd415f2fa89acf03b7c4e1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6402e09c17cbf09947e79ffcfefe2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e03d33d4c0a4e47d23cb7b6f3e68c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27543d48dba0b300d6f39bf233e8fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1315147e02b078a5a0484c9642f023431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f382e42f48526eb78b788b1c742644432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789f656f3a8b498bf4351303498c15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511780d575db82384f05e366fe682d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154061483a6611211f73fb4d6f2581a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcd6cbd17b4beddc69c0567cbfcd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c7a741b2f87075640406abba4cec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b351e7af494794b41e8e6ce56fac96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac74ffd6b5ab2a6f8a41795768eecc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f3c0f35d91d96d4f669d9ca41e96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b265eb95a6737c2f4a9731156aab25d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01700535a016afcd945e777eba2f69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3eee188d596fd9737c71c3c6b2a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7e1ac6ec3fa251c2f81d5e500591444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900cd61338eccc3419ab2ef0741d74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6518f982ba72be315ab7abb69a373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a165dc271b04be2b9f48e58faf0a33e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02692d05ebaa4a9af35705b10f13e82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690e6d0f0ba02271b0777a3ef9905e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205c5eed90f93b4b8ebead2567e11d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7e54867e40dbc512061f2c20b8c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1632e41fbebba17ae119828e0ba0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dda85e1a60e65181aa6aec685d2ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc87ec1a40ca6aea3649693580278ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b80c1330d6277426139a99bff085f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4139ac65f7384cf2dcd982dfbf54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ebdd3616bde4e5e121b4786ec26b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eca59fe8230f4ecf5fc478a458eab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51be92bd851a93efcc12f36d6e555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce3e6a1923523198db57851b550c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa3956ab818065cd6a3e44945a08d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1918e839b1b23c56e4503a8101400d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754a663c6ddaccecd9f8771634b2faf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ebd75659b537490be7365322256e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879deebce8673f1b9300feadd2b574465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1ebbc354867d1c1ac8832201585e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05b81084c995560ba0f4dd653ec9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4984ee48ff2060784f9f2d979c98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a60b2a8c5911dad3d2dc29f1a002a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4629a6643ab86c2afbad5b9248b21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6307dab6ba0932d17e7a32dbe7af77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd46df6b3f38d5a043b81cd274c4a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e3329bb2b211a7725b45e3614794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d98fa9a8a9a5c8e0085d58f4dc78a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229bd164bb7db9b00a89efbd33a517475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07505e4cbe5ca4da0e65b1423bc448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077240e3dba0f424f646e6c46bf8c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6036c7c04907fa006f874bf3038583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc976c7458457f44f4ab26a35834e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac275b2f440ceab3463e4b467229bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b33a1045d88a1bf037129ffd36de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e0fb116e668802878e07e8faf72d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ce0e5d847e9a0b449f0464e87919e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa01d6de31c88f2d347b7101ce8647484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098cf892b488045480e2edf58085c14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd08244ba8616bacffe64483c0ffb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76870bdc61f8c7f9249b1e3078e78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b9039df2ff89483aaacf8676faad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381853152d914f1124525b88928646489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef0640c5f80bba2b904480791f2aae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e40b306bf6637caa3ab3100906a6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda2b614d77ff365fc11b45aa58567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ba8c27c512d6a8654863839ab2f1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466577177555a1b666d8673cca366a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8090b582a88557d0bf37a7cb3a9f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5ec6faa4596d94ac3db9d2caf770496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7743ebc57114f2d8b2f6cbb8007e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a771b591090390b5645b5db81842735498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f74254a187a3a288172d226366dd15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c4bb344b5f0f5fe5978ebbaa9824500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b566c60605c576811a8ba1fb3bc0605501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7b417a68b077a1b5f7dbdc996089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f62019f224a606169c04ce9b57e58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee61ede6c8fc806b7534f52a3555725504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198628f8c2ae10338186ea3bc88b81b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78266a6904b9be22263020c46535c7e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26198654283da66b9ca0fae7a1fc9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c5980cbfe7a97d56fdbe2cd471bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b5ea9d2ff3ec78914379b0396c13c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb28e16d7148e14ba88d127b47f8cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08efc8de8f675a1e09c7474a6dc828511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013bf823544515fc6209efb70eee86a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcd02b8348cad45be020ef881f810513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628731f9f2559bce5c0ecbc5a49c05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d975bf0001fcfdf1c81a8403bc595515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e63d403c07b22747d2eff54b47fad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcc9e691fe34c20a4a65515df9936517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d1aa69d8a82c11cb60dd12ecb59e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f3212f3f0ea5695f19cf9bcce219519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bef242b4f85db01c039461af0e51f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821f37afb012fbc7274157808c76100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a53c4f74158a03af05030557bdb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89cfcda5fafc975095b3dbf2193795523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c611e23e38bbf5ccecf3a978800549524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b250c520214e68e9e8637e151ee1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ddd2873f56cd68657138ef87a958526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3ffcf735b86cd0dc7971be13285f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152b7550508fa4edb7c3c05b0a8da2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785314cab369d8936f70534154ccd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b29dd47b94a667cf0a8466b339f361530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad72a8f5924e47b30e7cd5d9e886d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c1a74383d9621c3a8fcd9ed4746b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fcaf2238daadd25e1840423034f2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af30906549e29c5b5890a79b9e366a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31de3331445e134004616c051cdeba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6fb6a98b72e6042320fb1a6cc5e46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0422a962d9ac6176687ba920e7bee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026659ce5e5633c00e6ff91b93f51fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143390df8ad8180cc0d7b2a81ee0709b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee385b1a63e32f3dd9843b78ea5e461540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb000ab651da39b48268290d73c2da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e9e6e233088285acaa4bbd026743542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b5a3f4c3e2c635f73c6699ad58b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de4af844c49dd2d6fd2c37c97a095544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7c2bc087bef640e7740878a56e2d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502457f715c57bbb6df8ff52d967b33c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f150976fb44eb3212743795e573cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1e8284cb10d8c2986634b223cab51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213af634e3a5d4e1c03db41ffb2376b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc7b2e685e4057ce4d912c90db41e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33defaeeacab9fe3e1c34516e4d10ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6964d711ed12a06726b33bd9e739552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1b3242a22cc050492bffbca22427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213652d211911175de252f4ae73b6377554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068716bc6d43331dc7fc28d23d5e23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143025bdf7a0d9881c5ab8e7abcd38e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a898c7dd28256068b275089f65a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54286767997fec45b94fc6d026878a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b347477865548ab9d4c4482d75d2c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68c1fcd8c8c33952a1f34e5d3cde8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c78a740c7fd88a2eca86690fc6a775561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c4231a8706446955527e9c48ad7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb588551cf4dfb55278f3308ef9522a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dad08dd872d1f298baec0b3f8d92c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1286e95f915af8e3fc6c013bd2eb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b8095d92e9dff6d842c11b5188731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43545a312a2d4855d0e7ebc94d0f2b36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c500aac1f2dbefafb527f7de4a45a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb55c11a82cdf2e595c9c9b9111f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296274040ae6906105afcc6e8222974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44860ffa97bf07b457a95beb1f1e6358571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b01eb9813ec1f1e84114185914d2bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c081b95443e588e75d065de229a55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65f837088c0703652ba4416130bc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b3cc15f1f919bb98382566d17f70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70e7988e1fb7a3374688fe3ff1540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06359d3be9335da7c749d9faa28e3337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5602f67aac234d93218f115809589f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6426bd0aff510aceae865bc807b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8559343718f7ebdef749ef7889e8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda35a13564b6396c11cc37ba83fd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e812cd92de410e6a064bc66b04b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5a76b4eb87505b5b6b24a31a78e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2923886208dfa9f2633cc5023443a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acf93403db9a5e6e13ba7d10ad053585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b42ee7346b9700733c3032a9fb80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cd1a9922d9943f2c51738fdaadc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13c8e9a328c3beda419d7081d9c17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56593754155c0c118412adf490f696e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6381bb406767f7f6686fde91b53244590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a833c2560f0a42e0311c513e29ab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446901602062c1f16f8ca5093ef75a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3586df8dcf92d213d09bd754e131593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b7150fd14888cef109ac6b2d01a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831acf876e1c5001809b9e6b4bb4af0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93161104ddb2fc14d1b2b36d0d5a7346596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f0f0bd3f32e2e547b1a9ae89118d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538eaaad68299c40a0a556c7962b62b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f367d05aaf26e5fbd9f2c57feb5232599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519a46173c1221816714b22c07e455600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6240e8780afcd8774c7ccc9a7e1f66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da48761bfad4721339f7778411cc5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c326bbdf6fe37d9592d0651b68a06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98464fc30a9756bd42be594ac87d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f502af806addbf76d76f3faf237bcc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483162d9ed0ef0667f48729ab740093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667e548fe25166ce693e8415c15a77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41825a68cbf1770bfa0fbbec24573608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195388f8f7139307ab07f6f9b0b17c18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5b3d964c9427329e6ab157fdda5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0880a17075a5dadccc420c9494631d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bad99238487948538ff6f39215bdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce22577c3134d905b26ce079cbb375d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa8bf0f5f8a85a4f077524613b31e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15157715dc1d340c05445fd283efd2eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202878f4f47f72154df8e913da9c8ca8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1237279afdde7de74b9a394b08de53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda106333be830486216d64479a5bfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1332ebf7701fcc9d7d93ecb89ecb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf64184c812e935f09e0567d0d299f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b9ecd8e9b4c040ec381c16d4f113621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f64cd0b5c71d435580a5d264267c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815665b1ed5640912508c4f22eb32a38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9af3bbd4ba165d6978e797fc44371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e448ee86ab7bb219d19421ec8857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504f847182ce96cd8da0be935a66999626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1b0d10e696ddd695958d816a728fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc39ba0ad81106145abcc9c2a002cc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b201afa969575b72ee74606e8a139629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2af9ce20c0a3b1bc5362b80c7db50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4b163e19851038854d872983b657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4d9c1deb83f0c001092c7a3a2ebb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a30d64cbf1b04cb69bb531e6c7d46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ab2ec36f093432a1a1fb38b5b685634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60b6e6ea9b43e03791e3295328682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec26aa127e20ff1bc94c01cfab7fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a820dadc3ae595c5cf439fb2287f87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c97c51532e1e9518a1bc1f6ca552638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88129d6c721db6e0fa52b8318d5d77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6550a37fe43bc5ee943a98fa39d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d54f8a7718ded06995e95d6d4586641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7cb870b92735ce64d08645e762b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b40ece3d895a670d047f2158df34c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad7300b9c63b11ceeab6674b43db17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac5916cc3cc93a1d596f378efb2b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c869ddf0d4c10c29f06a47febd284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ef7f7ea824dadaf29c359557e74f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44704fa3512725f7b8150b83f4d236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec7c750ed94c056cf0c4854bb7bd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff7187b144d3bea568adbee1067554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb7626b39b70541322d81846f5ce5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e29d69b0c2ccff3e014e24e907104652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79836b4bd7ce197fbe8de4677adb0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d7dbba19d92761c54eb02f4c3173654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a8479feec26c6c767cc9807d5ba6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f545fbe7cb2d8a19e518a4fb64cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d21bb4bc101fd3895cdb64422ad6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ccedd51741735d08c81a3ca17770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a90337a0bd1b952f57e845857daa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec7ba421df1cbdf4a7296a32eda98a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7519f423c5998660d4183f9412480661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4baaf4bc3b7ba7c7b7f857ed747ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0770eabd2d7768738b6fb7801a312b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69144729d7db6d7b1d803fe6b8a6a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5383f6b9e2d479b373215dbb28a217c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb6e9523ca271e6a105c8465ef5e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9b58a9f35f58089f8f980c6df384667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d6c9b31fdef5f49961068d79ed28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4055e3097fa9aaa0c27f6c1edd01cd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a581afdeb9818a05d09e6f3a08b66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8a26d32b5e0db6325e76dac2402a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842640acb5bc360757cc8df81a0037672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041104e587fc71a03f8143c7ff9111673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab33ba38810dc5c68fba42e2fae7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8440af09602100af63f2b41a461c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7ce918c8a23ab58f0e50cd58f5a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c118fcb85e02eab5ddc654f3199c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5cc06f018230c6774c638f6799a20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869aeb57f84b71ea4e1bbcfd1ab0e7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804d0e4f3944993d4d769f0e6d56b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4a2ccf1e33218728ddd5d75f6e5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc115ab92b8727de7f1833e156f18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92550311475f750269e542f6ea09d24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8bb5d62fe634aa5d05dd5ec634e0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e337f9cbb03c002f37c37e1d97dd8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45796c2ba3047cded348c23847f40e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5248eb4abffc8dc42db3e5ed3c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f7ae74cb3ceb0844f6fc8c1c1b55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf47047fa05fbf125ce3ab838a1767689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc6d30327452e349eb9c187db83ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7cb7be3141d7f8e0ddb39dfbbc5b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa610b9136831d958e79bf296cf83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbfbb11ff6596fa6339c697c41185693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959da7fbf1e4866090c6a826d6394ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98ea05b50a846728fd2c04b729ccdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8702c88f4d2b4eb7e8670b1ecaac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2ba5c9d0d49db1432fbba5c2e144697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55058137553274e161a349d118dade698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e5100921301b8bee637d01789106699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd00388efaba0acc5bd8213ecfb9e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760da73a315a5a4f1d14ff3e0b48ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0107bd403eeaaa36ed8ba6051d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39420d13335e30bb11e864505a1afab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f295907201e22951c3126a37cc71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d37c5140ab879ec7eb7283d4cb50c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b578cf8dc9439b26733ae7432c0b28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81087355492d4d51d43f35f7940c1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518575e797eae557e67f76eb234f6fa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab6635902b5dca765bad250d03261f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4d963aa1ef195e92f449420a5586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7bf00f7341281371ead895705439711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b911369cd1fd15ce654782f8a4392e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102032592c1a5e62a5900cdf13225fb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008ec32271b668b166c995b9b5cf3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6730c06898f7b875ac31e65af1c5271715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162cf4d45174a48259310bb8466feb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd1ec010e5a79b54bd7c01f836268717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9747fc14785018341e326c7db8ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664d7f715d77c7cc1cb97825742ac3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9229bd51d38bb4d4b538d0535992720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c307477f2dd4f01c93f442b64a0364721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa873164a5ea22497c72454c0599692722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914cb33c92fd62c84bde2439bde6058723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36206ae943878f12a4769d57c1478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595935b29ac1e3427c21e0363bd6e47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3f20529cb8dc296a66994dc9db1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db47f8044ed2f3f17efb4430fb81d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe322ab9ac322c72decf7951b70ea6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249b19879b6103e2df3bd1bdd3addea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642da296f469cea034854ea24f40d50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49e437c33466136537feca5351bc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baf2f66b290d0fd406b4437ba204ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ce4b71f5a959ccb01968ee582a3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ccc027db40cf8b37391900c76eb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398b3b48f481693e63f46b4f8c244e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4a4b2407ef5b42b2cea53f4297e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffcc54e12e38104628c5fce6e6970737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d40bcd14db8f499cd42470ef043ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d928c7e2588f30c9b3863b17c68808739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa042f53586267024c3b4790a2b9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a86fe0218e4d6512fdd0f62da5a1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29f55ad540cbd99e0fe6854eca908742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1abd861b0afb5ca18dacc7adccbad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd80457fd93c18fe860eb5bb61e209744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184308108a5bff4d18bb547d8d11e3ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33b710196712e2e4bf750d6389159746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef482d05d8733afa07a43af08f878747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e403ecbaa28bb05ec7917928cb143748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c90fece2a88688c848f5fd7ae376749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bad8764b5c1159e368310d0a284f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c3ae1bb35fdb4f7cc93761e8c995751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8868bd174f5395fa02d806fa8d27c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50b16156a62ef01e3aca7bea4eecaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce70d12e4a7d781b5f8e2df18e8934754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8590d06782f22b128cf6947ab915755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b794d653a3aa3271ce246c084d1ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2131c9abdf7e4d8bc64b9fed4f7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f748ad256e133b08bd6665f6f7c76e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a49d435200439dc340e2ca69a2535759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb3a735d0cfaf57d326cb10de0ef2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877365a3f533aaac427158c1af2a10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196e310478caf492633fe83cbfa246762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf853993d2884527a605a6549e87c06763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8668604cb14a6fe298e1a66feac970764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e79f4874b36305e16dd18dbaf7f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14152536fc812018e0b487d363e6b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5335a5b77afbfd7c28abd7c613a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40247ec658005a76c4e6be59eba11555768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfd2c8f9498f6b325ae1eae40e2d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1ff66c252511b758bfc26faccb5f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fcf61247da176b5378295f523e804771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f27999f311697cec60977d8abc1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c994edd1a81369bf0874a10f9ff261773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505c863fce3c50f3e653a3abe3a677774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ced61da4054f8444ad86be3212008775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d966452c3fa9db1359fd665b302ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b76cefff79181ceffe368ab2f980777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209de8f5c7d7cf7a6db2559c6b732e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff427cc92fff040c6ad6b09843c28d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1fbe519937043cd97583ca96a4827780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0697183ad59588875325bd3a1194131781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b75937c3ace61ecc938c51e4927b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165966e4ffcb306b61f9b36ec9f3e32783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd638d669fc84c67873a6bf2b5d7e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f454700d6b311100cd38e674cfd070785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b23a4db40a4bba4f68541aa4ed55786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f57c34de1f3eca7869d1ad4438d9a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8de767d959a59c93c6ce0faa9291788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793adc5d558f9b4fd6c67f20b6ff293789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484af9d3f54b0a2051e952c1e39913790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13425cbaa567812a36e2720ac29f4ef2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091437ede291bb1fffcb3db28d81aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1cf5d354af6b5d67937fff41f2345793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f9e41a2dbf50c4d4428965b762ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619d37d7d54003f2057f2a4b7408b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d302b32965e82445d09bdf2f8231c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b214912a3c52bc3a595e4d060c7bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a905bfe5fff39c94b2ae933c419a94798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1e941b903509ffcec338b5508f29799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1045a428c67d22a250acae5eadf278800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc18306b85f6656af57c506d9da33801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab250bf17d757b35868f3a82696385802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd796653c3fb1cdc2fb494268621211803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b1fba61c5eaeaf2d29962c862f97804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4980c0813cb108b17bbefbf019f2592805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472db97de397f7726e5954e91a42b36806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9531d9c4f46893f4d448da775257807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b47835ac70e7ae6ef3e30b4fb83c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e9a1c2e85ca9d857b56d3d9dcd73b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ee05e9934608e7a944cd6a6ef521810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533420f59299af6ef5c89ce5b376f52811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633fd4860cf1e7214ce9bb3548718c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde64f9f86f8f63c3efaa897ea0d9f1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931489e190635108161ba0fb11b4424814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad793be24aac06e4fbf74d37ae68b0b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458435b732ad3766217bc047159c321816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70263552bb7ab85aefa2817af1dbee3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202eda4f13c35eadf22d1fd82773113818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1de1ee4adfe889b4f99f398b5d0b95819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b24acf21c87bde5ce4c017b610e27820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9501e7d0488283acd3bf71debfcf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe84bb85740c18bf1ef01e5caeb6e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da5d00ca563511ccdebe33f05b0c2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fca7b792d335425548cc17715ccaf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1485989c820e613d915184e7583cb7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98c633a49b6ae76d723b28e941e0c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3693294ff94ff96e242c8b25e11d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3839b28d5d407bfdbfeab14ee24bb3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a134110630e82f112c050e49186796829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b25e9278ad341f2ebd6859b814559830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4a5578346b3594ad1374a784294f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c48f4f68cfde0d0e63e52bbb5ff506832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbabcc891678b1ebf61aaa1e19f5f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7eedebcc8545a11515e9df9c6958834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3a0b7f8fe76d83de9c1564d55164835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c6f3d3a27b84c174efca7d077deb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2302a74bb247a1d59ee7bf780d1931837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6e1ea00be9b065d649c65a57e6dc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae026edfd41b211ec4e0b2c0e9878f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287932718b23b5d0ff24acc1d10fba6e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72361b217e1e60456f1578e2c9434841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c70b82da5f09e04c6fba542fff714842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eafdc4c1a39857a8d1d98f2dce7fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c359b83efdba19104becf952aa19f3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbb2ef920a6da43a59932f9fb9673845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fc0b5a3e465953d00450b0b39895846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661535d69c2a0b4399a3e94dacd8cebb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22703f32a2709252ab425cc092d1885c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea6807e907b0cb31b12cd9ece4158849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc749e3199d7c882c1c71b1c9031ae850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320bee61ce0d5c96d0b4045ed652d4b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3913200878695971063cbdc58f955c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501805c5f44d177aa8feb3b54539d25853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857583bbc463cd56bd70f19c09f8a6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356248b86700b5604c88bf5f5da8e2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f6eebbdc749168486c1ed3517923856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a3be550d3c1fcb32a89d3c20f51f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d5d76945ed7620217601d56c5007858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d82fd6b5e799b3973f51442855759859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44de23b2845121da35d7960f6bb58860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62353bd6c7610504256a4dcacadb8a63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93c463f8fc4f7e03677a15a19da27862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5974f205e32fa333a603663ba05e6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f94b7069d0e2a44bcab474e7e2fef864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332750d828606bc16e8ae85f2041d3af865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff264c0e0df50b495c9a98f32c0d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df71bd7d5328e085a43df9e68cf9ea867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839179d3330e3439a389326b8bbae130868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f1cffd940b16e682199bbd99e2a9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5447ab649f8b14673b407e906b125870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f86a471aad43b6a054495a57df77871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1860799f31e4c22556ec46424989969872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3385d5d94d5b41a6a676b484d3a2e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23900c0fc99d305f275e38f3391554874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5cb88bd0d541756bb73ba1c4b49ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f830c8b5cf0e2eca95394aaa889b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023131d944653d76abc5ac1cd6ed920b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb5ffafd581e35172b388918ea6f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18189001bff8a33efea2694ede2931df879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e56f53304411fb0dca228d82e3878880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2fd17ff01ac9701f0aad292c7007881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aebf155d552bcb9d68f33dbb50f76882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6e097733cf9448099ba990f0dcab883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b633951ccbf692f6410062cfc7806884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b73df8a1a67bed94812547dbe351885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96721e70e4e4f5a6e9ea0facd5064886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2df6395249536f29311c5e2a97f2a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c66e5d1ab0021faaefb797b74e7088888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c1880086f9766484d62c32536b5df889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72299abb091b5cb63a4e1af4fb9d9a1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b7fbe48de066925cad2a8fb86f019891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36947f4ec375d6d738e40a5d108344892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd6896b9c558d750f5d498a670c95893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c33bd5cd791d15dafa3ca9b2ad44894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867fab1b8b5f0e0aa960fba5fb3bc6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b694e457172909aa01c5a6ddc7a15896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6794a166f41d2c2fb5b62a7e4e0bc9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0e39f7e0b8ede0a4e4c471444f29c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4a862514795e308a6fef57210436899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c20ccbfe33820866c703dd1dccc8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4386d3a7a4c450d4b112aaf12dc812901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528979fd82155de74df1a73f52ea3b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f6bdaa4ec3ecfc54c15fb9163cec903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1affbec264399bffa94dd929a6b75904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104160f51edbabd6b974f3aaac922a58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbba7d9c5b12da2eeaeaadf5b47900906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626591cfc5c0dc6c36d966fa3fc83be907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b72a25387f4bb516da5c8a4320d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107847f975ca06de850d208ac4d7158909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2258f21adeac4a1dbe4c44a3b48d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf663c1c06d8eca5c1ba97c1af754911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82fc439821b9a2e74ec11fa2ce0a23912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb0a49a7967a4fc4a191c7e857f65913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393cf9c3c4f9e2c9315498ba07738f7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea3e647c84784d1f3f9f5ae4884ab915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a38c53c57fe86184ea1e44be60997916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1dee2070a895dc2da0944a45b9db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1670c2e6f3f99e326972bc7bccfa40918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1045399d2d3e9c07e163bbc18b88c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ed3ed2ed8fd1ab807db7024b761b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328108c31403726d60a236ded05b8afe921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493204cd4558e8c9671b0874d8b01c90922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383874f12813da413629022f1c78972923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be7203163c04ad5da38d4c5140fd1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880ac0f7c8f013d6fe5bc0fa5434db925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8910012d4001e0ef53b396e11cdfd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acd4520196db6ec8d37bf80c88aad7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee6ad80a4f74fd7245d503850da93d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99342a676e8bf733055fe2518a7228d0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a367c41009f2176d3d4d7be3d7529b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8827782f9f4344bb4442cbc066e3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc41e812f3eabbe10432b338dd9cfcf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde643065f64b92bce1dd3c8410e03c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5925fd91cfa4a8c0c9476700da727e7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d928980b86b69c7b3a604cc7b770935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196040da9d85cb83c1c17b4d734211c3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a70ea61c7a44c7b55c703a3a9e70d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d84c81c0c5ea81abe916a120f181938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeea083ea99295f5edb67f7820c89a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77db9e7aa84a95cd04f318c92d8c51940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06655ed10dcca2ae93e43920c0ccb0b2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141abc778f2ddbac8524aaab8a71ba942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c11593c1d596c1cae665ed49ea99a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e295b1da4f6679314d76bd360ec8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbd5105dd499d4778d95a4fa7cfd3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9c05b416cc37200654fa137dd22c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35054b3ba95a5b09d5ac50f6cc1e45c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c686323a0cc6ebb0dbd19ef5e67d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7f2fdbac9ce8478792af329ee1321949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f83fb5c71783c886b4c56b9389f187950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c4d61b59b9c96cc3d310d213039b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ededca4b48ea0279b6510cc49189952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24831e6fd52f0b5dafd177456b74b497953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2fa92d0c8e74d6009f6d63364a58f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd153906b14f69ef4fed03ad3c6cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09dc3eb236fdb30a8ef74299207f6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd42d96bd87121958fb01289fdf22957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b8dd68ae0fbb2432f7f7bae19a0f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156d1755935f2273994c2769e6085f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe8247bd9af8c5c7a6e67cd19cc1a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162032cc6ff7d231deb1511fe9aae95961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66dd7173f427802aade4bdc4e07fc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c603f090e4228549f8d9e493e0a375963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939780dac650883159fc781dbdc7784a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c5c1fc4e1e08596a418e7b9c28b8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf16e9a0ace01cdbbe178a05bf6870966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7485f02fe3f9af2a2309defe8c591967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfabaace4f52f0ea164b9644caab94d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fc2958b0a6717d8ba86e8461436d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692b7b77e6fdfa897f6264926fd6ca970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ecbf790e12a96326e7b45493eaeb5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e57bcdc7403b43663052592f7fb04972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45755a5f6e8a0920bcdfbd3558469973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e268894ef0664283bcc1af1705be603974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b900bca27b8ba5bac0739de6d1e7c4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba19cd84e25d16273235e4e944de71976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379c478433baa53ebd9f909863d878977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062596ed4abec5d9887ef4fa0b5a5a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d086c066865e72e800b6a5f6c7b8a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001fd062f17fe8744720cabb1ce94f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82123a61a0fc9cc48dbfc7d04208907981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626864dc64c81cb141975c96138958982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083bf04bf86341e9b5b2eb7051c650f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceaccc34f89028a2509d78c3b0455d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b1178c0a959f798982509cbe36993985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac758c68cf4dc0d8c5d24c7870237986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119de3c1534c3fb06cd3476a804f53987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a1a595ee555f17e4d1bee93df4f9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc666f3eb8485d6f60730d22c32681989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ad079cf94e491a97e5dfa56bf8aa990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e38145ce4f3767352a1bb70e4b40991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e815338b414e9fa4619e462493471e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d3221eb5ab9d147e709e65d763bc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7946032aedbf7b2f86f33149b9182f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f055f62dbce9c08c81abffd68bcf43995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb7aca476d5308740fc0b3152cf0a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0078a3d371a6f7ae1cbf5be924425997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe4946a81444e374d509f6e324b07998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d08d7402eeb8a38e0b9f37aa7b7941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49108d026c11871a632b7f0b18fb052c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371012d2690456850ac3ff4f8356b8873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0a8e294635c79a74066ab473d3a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d794bbebd3b20d78c4d4c38be9515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7d0bc37993a2873e20f72daec0946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e17858599c2a839efe8ed96b2e9767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3accea755a5ae151e447ebdcf718ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aee02053f749a865eeb49659efda49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2eb0879edb6db49462035b3c7d6be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c31900b8e554806ca10231cac56f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f4d786154eec415cbfe0b63de2f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a775ca3750709509822560700f8c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167187537d3ef36be1d76a6988ca1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d6c65d789879fb855471dc642c2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba2509883f613063f40921738d5c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74673e9f5a5bb5e8128f56003a1a0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2787acb2b501bf217ba131a6521d6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ef586764e5fd3f38dbe40984f36c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f45621d60323b1aba5581a2badda7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047393b8aa1a3196d4bda96ee99c6d4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ffddabb387cd5822650d19d7c41522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3be77b29ad151f1120e1de6fc6a2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ab5fdd00698f55a9b9f1b4673c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefbf9757f99eebfb79f68c63a90e3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1878e6e64dde659e8bac963b3d9f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f072c39d5bb9466a9ca5da81f5ece27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b666970ce2224262c577820b04b402928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55785b8f43299f4a492c258076e851d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9d29bb2cc22d77511a07ab888c6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6cb668b1acce99d727d3f4b1723931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131dd6d92a82f3818cde17d1debb17d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f49b549b9245639c59fd8d675ce6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa4789a7a26fcbac0a4deec53370b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2de6439b30aba4c73069b7307becb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645731e3d3f7a2027353897863d1c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb8765ee71f455ac1b7db3593190b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5af894c6aa99f0cb9a4099cbfb0ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a61e95bf8e1d379f360427098de5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a94fab13be02490049e03f8b11d6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bbe0c30ddf5d3dd50ee60e3e7036841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172e4e42c7690d1a2273aa0eecafb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490ead10788c523a48f13aa47be1d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd92be27142df2a60fb7629ed6986c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924877fcd27af2a5c97cfe32bc660e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6f6b1f7b0a66b8fa9f64700b1ed646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3cf17290b9b1d628d4b8c59c814147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce616742f84f003601acfd9f8285d6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61f25f34e2a9e589cea772202c9d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038896b7d15946dabecc2cddea513f2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6449f0935836586b430b54cd7dc1caa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef70abe2b61f41e042bed26313c81652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b041d2cced23f2451d0f6cda7c593e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb983beff73d7bd6eef4a5a08331c5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14da733f0d1cdf5c255add8aa1ab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841200f9ef9380083b4054049b633fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92feab3a8ec0731842477e883dc4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27687a4f8a288c8e2f007dff9a7886858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706439f8cbc82550268f431fe1b34559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485397715dc11af883d5979a012fbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e741af90fa1e77153e1d1c31e255d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e11eccbf8bce11fed11845b06851d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567558bf67e84b077b7f2960659f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603bc030cad41d23167188fa6a685564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4696da169460b6b402150d1dc37b4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6388eefb075f1a72255e67f5b54ad766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466ae284b52dc187d787122dd0027c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c53e5f82930cd22d19c8fd4cbe56468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5a66b54b7f60f37ac9f4df22878a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380a1e5b5187ffd4f22c644de7d1d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb04a732e8fbe2918d6fd652bf0e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ea5f5f276c5ef5acd7b9665dec1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d6183d98ab15201a8f9206ffa9bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0e7814eb79150d97d93c4a3b986d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796993036962d93e53a3dc36486cebb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38212fb082e84165e3a9ff3bce1da2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb861965b49387e6458388adc652e5ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8cb221185d08fe8ef48e82c1b445678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156533a0c37f1c305aea760b3a6221c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba660183684ec688d923386c75eb68780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abcbd392c68ead84a5e16ac7c631eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4251cf9c0c2d541ed932c41bf635df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e914b3d451c31b4491184cbe1fce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5549beba590e6ffbcc0aaeb682c8af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24478a7dcbc6c55ace65e0259e53bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e02a11dfcf9304d230b14ff0e1a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e81205e6c6fc942667f1b59fd74687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3bb8aef81b4aa913265d376dec6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bed5ef5c64ebc3451a9adecd6b80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d80e9759723db6e83037ee5ea5f4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52efa1b704e63a108cbfe97887fc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447f067f67f840510ac6e6f751029892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc25f5afa7bd3804da4d00399075093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7185ddb9937cd53a15d5e0926e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b811a11d78d20fec16fd59d81ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfc53aa3c6e8bff615bc78084dca3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e508d1dd926b48dfafc0639128359f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc3fcc68dce27da62175a0e5372fef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965827e347ba83e581c379557f26dab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0f151f9f801f3a78c88997115805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfd3058d49192fcb5ec47113e534d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586adfdc16b28d8c85dd4983b785f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc501bcea4801a88114c580a247d8e35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f20041db1a0a693ca9b18421d10c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695aec0bcd1fa6bf3ec030bc4642d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d09993c379b2c5b232fa0c86749d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e76c89da52577327e61649776c3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b0fdd9e2d094e0560bd1d40bf2d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59693cf96a6ce6e66cc096c66ae3dcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad680acb027e64eca65be485e5672d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178fffd6bcf71c63275a10e1399463111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905c1dc0c66f53d26b767a199880cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80560487beae3a272cc6dbba59fff4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475d703f45cf7acbb632b15e0ac55b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa57b4e65dcd94f2ead1b429048c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23491f8f25facdc6888bbd46e5a85a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a14136980af5e89746e8136f5d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012da834cb05610a52bfa7af359c574118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd99cdb50578527ba97652275e56d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73f059cb5b3215653fa0310778c8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fc72c038a7bbcb60ef690c19560a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a1058d3b8fcc543d104ba718fb76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34563fa0f0d1138122d75394e6a50e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9019df500f5b27d069f0b6e8da47f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1599e2743ef77aa71aa6a1cedab0791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182cda739e00e81258b67a5a077afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfc1d09fea094f337af00512d79e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c8fde5ab9a4e15db9cae7f2e3406128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f5a4ff5031993059faf4575b1eff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ba8d893b2ab67eb8106d2314fa7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db74ef882d4b18b261bd6e0aa04c0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb9a09987cd261201fd2d9cdf1982b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee2bd52681e6e172dce14f7874a73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559bbfcc9fd3fde916a482492036331134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbecd22b9149f7129727b1f5cb2b0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4bd6a7708e6b2868e6ca1a5dc91c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e2b727a8f81d229320b309d192432137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d16e688b1b8de43b65736c9452d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e5b7eeefc93b918d9370c5f5e6e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c3ac8a13bb8e8be3732860601538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c99b9f5dcb4424718c63960cfa046141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f34f48b8354e55b2507d4776307f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8a45a9353aee11a854c265a6d82ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c602d048938222c20169bf11dd6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288f552429c8c506ea4098602e7f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a488f79f69c8f620d84ece6ee23623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b402320921fbf88d2ce56f17254e1a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b08ead8ef669a9f5106a5893234d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88004a4799b9088e244031136f2cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83320f620fb8dc3fc8aad34e55feb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718755adfbdf0e30a583f3dcd8fb792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103431bc07a00f9b3ffb255fda14f7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b425d0eda98ea5bec6844e6c96a24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100fd423a07cd644b6551acf9a5f3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd9d3063aa9a92392779b9dcb26a68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491bb43e87406a6c87a25c28f283af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dddc2d2c762fa8ed91da497542122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf5dcf1f1721c87050b2eff5ffb8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7086eb6fdfbcc0695d0b45d422fa25f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688568cb73e8e6498dc87a6b935fd37c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10687e7fdd1c4f42a15735da29fd3b2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7baad38bb083df11ca71563059608a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe2ce76779ceb01af0d765bd86b250163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940006a18b1eada6712b39789ba39f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf0d13b08eac04f8b191430d908a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eff4e72fcc834b160b488b3fa36cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79095c538a11ba02880b6b688cef31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d3a0ec483756bf2128db6799decd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5678fd52f203430d1586d774f6f6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cae7712af88c03f3831ef7c886dc59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e4937427e749598e845e38cc4779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7fc196f1d8694e7b695640332df3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261536cd67dc056211919dd7b40f21a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7c22850fc45d49ebd237b4a193d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21580d1eee13087e0bb8fdcb11e66c9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4167cf39ea131c8e80a3d29e22b98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd8ccbd9c24d12488d587512757a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a37e5df47f257473ba2090522d902178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bae49fcdf380aeb2aaeeabf86728d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559dd1f09a6aaed743cc8ff95591c9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea857135bdfbced2ecf3b726d1b4349181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c349b19abd483ba8693afc9025be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a4b83d32f9c5755173cab7023984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a9d6a469680f823b11ee1703fd38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0ccd6d13cc2465971ee2bb30712f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce5f43936f8cbc9f994b25169ae68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cd86f5339f9e58d2829c819ec5a6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6842d9a4a350e4d82d811fc7fa7d7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9e958cd0dc3faee54a7ca81ba4b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdb59b10ca13a7cba374db57a0bf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed15eb30fd59079cbe9c5da2bb8c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b83c719ba57a87b32dd1dbe5c0cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b50633506f4ebcf6058033c6d7df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f826f2d16d3409682f917e73aacac1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462647b41263e225b7150900916bd664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909498d0292b940a955ce35a381cc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67dff5f07a48df6105c588a427e829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f42653b0fc19dece54be1cc45f60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5378c87e6dc03801ea5f93dbb58d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25473064494cc2866283add89bb2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84bb280560aa52af3a20fc91d056dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf2c00464faf6313fa3f5a4b7fc2f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee4dc5393a8092b16ad5393e66652203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d922c0d94abf73e4e0231c3b9e74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007717a8da8e6ff3e6d91ad894140444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d13c10d12debab96e189dba12981206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ebf52163dccc4edcedfe551e1a813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd164237ecbaa860fa3b3112276c48f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7d59f2487385628a3e56796a9747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f117902ab51fb8e675d8fd640d23b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5a73a8ad8efeca84bab1a61bcc23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d99e592038e6bd084255a7d58869de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819b56da1e1543f9a44b509cf6e500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ea4ffbe80a8fa228984c000ec5f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df7b4d38d8e5f6ef7ec1736c0bf4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6f0ec768af6636ebd75f3fc01cc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d25c78e87b348c13f4a1f31717135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf741de5361de33831827def5756a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6078af6a56e0ca3c7227d14d92e8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bebac634f2e75f16d60e6b19ad9c8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e4dc9d2eb3665c52d3ea48ed0f534221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a0068e16a326a18419861360f9b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4e8709f683d53d1f4695c28b8c98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c325afc41d89364d877097875c00c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137baea705d9edaf25fef1ec775f088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea13c6e2a7825c2384de7251390bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09beb703541f8be07d2fe21257993227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3352629c81c959e6f700f61e06baa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b254bb57705f1bef14ea441d14ac4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2237b4ad17a01133cd93c3f177bb3f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77807af9e93b298b9cf8af305ef452fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f60061272cf116ada5f70432cab3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e321db9d05bb138be8cc27f0ef8e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a94f97323079ac27a88e8074bed3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9f9c5bb70760944942d10658016c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc215d3ecaa235177c38a8bd40ad26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602933bbc88f8d2a032b15af95c831237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc6decbf22ad8a438b91cdce95feb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70927949629db28d9b51e9713e8bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee2374931ad2e25c71616c7b9d405240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ae3f01fa3728a2e5e1505ad6aa262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e1e7cf1a3cf2e65e66d9aa3a9205242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2be7d52dce84bf7622f7531f1628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65852df68c2336cafaccedb7185b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ff43b0f7eb37d1238895392cff8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d274e857f0f0606c3c728bbd0958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbcb8f8beaedc343b5d91cc5a2a8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a671e738fa956e3146e769553d72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325a7f4ae00f59717d2aa865a80fae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b42d15d2ae2307c729edca2217ad48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c899a233f6f58ca8b285dbdf8e328251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f85f18430f42fcde4b8532e45ba5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7e9043eb1eb8cc352d83804cae395253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500f041ee0f19aaba3caf9181596011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd82b4d1ddef1593f028464cf80f0a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f17593429e03ad4d591318dc368fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a508f49392c9ad2b0207b5047ca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174548e0fbfdfdf36e71af4bcae8b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871aaa73ed1726ea42988a70837f396259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924685d89a63276d433e1c1ca57aea82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766000a2829933c9e6ea8c39531af71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102bc6c222707b48ce8dedd10bd71cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d5154e3f55416cde78f4e0f74348263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82697080f3df4ce22f1bba69689188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a888051c8f918e709c4a848d776159e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0ffa4163dbafbdf5de45bc41e932266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c05d4b370c76a0df5aa52ed37d44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b915c5bc3a5aa6fe9a6f1b22006bb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3ba7d072e9d88f46e634f3f1d0c2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb56c8c9c89dcce9f72e0b3c1cc91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecab36b5a80517197a3788b3bf8218271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a31bdfd1d8d4233b9d52ed5d15ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990537739c2231b27e0f60550fc6afbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd600b90397ce0cbd993a6503f388eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4557ae00195b044793512448f043f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94375dcb0b1fb247d4d1416cca5092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3415f3ebe501d292f9f4227db68e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43067c1db5636cd82cd8dbd9ac5d0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd6b7f7413780169cea51af7fad0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d5f11234dbcd0bb229b8c284e9c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe47b92bbf6ad53ff50674fbc90595281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d452f5c7f2becb209e6cf41eb9e301c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84fe4067fd15be00f1e6bb76061198283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd9d1e52928666c55c8af6fe61f01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839d173f7e1c84889d464784982eff0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47945bd972b75a2377b13ba8d4e182c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241370457f21c2d33649969f12176b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddedf2e5e79ddea53439715ae563f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8da825ba72b64317b2c3f0931f11b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcdbfa75cb678cda56263e771268d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249803fcabbdceba69434623182d4ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7dba88a8108956d6ecc3f6848ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c060ae90352dfec9de5d41e4a2794a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8752038151504ba21e71e3d7937eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d340389405795902cbc74ae771b30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9052ca24d41ed29f346a4247720d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caaa4b13609169b1f00162ffb21453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a36e701718fada978ca669b9a081f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a93ee87f887e278e67810a5d458a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18d96649c35ef73d7457ad119a49e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c37f55997669aab862ba9383f224e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da040a1d817562ae5a464f912101bd12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b125f49dcb7764eeb841ee71bce7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c3943e064cf7812e20abf41e6233d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abecf3a21ed6b50252ba290733a42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d073b8a1219b13a463564d65b6a24d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e528ef7941d066860c541adb14e9bf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9093bb5bb794356f935cc8d9f6e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ff5967f600ca9e0ad940d796020f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070868b146eb1be54a93b56482d090b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945c100d74ab89edbfab1bb14a900e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a8e22ec872830b3260a60c0e009b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8df030b42d7b2447b0f0f9b71a8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447977715153f4361745834df364e69b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e633d6cfbc2ba08a9fd77147c1d10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa181c1c0d1a3d1a7488f2e1ae65ad50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b26bd073e2df43ae2291d67a1e5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515f86e4b4246eb888a27b04c0f952318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad438ee42314aee75533d16f0eeb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe79b360e5349839ce55619b6323c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648128d90bc1474227d420978daf0a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fa9c023879c7d9a86c54b4e9f4db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc65fe7c3f9c6cf516f81dffd07a82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a211f586b8149d498bba2f12037b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae08548d39d2d5b52b9646f68bbb16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ca4b0d74b7457bd9c67587356e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f25a22ccd963ae6fca181f53d9f8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8f994ca4550d6b955b5f58f218b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af80700efb9514a62bce2da47e80f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9f4c010a6e66f9162addda60c103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf0025fd58f0e24633201cd8ee08f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94be83d1b34070dc963877519379d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f249578598517dcf7c12888efd2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8567048e7fa0740d6a0677a39a3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5ffd16804e956c9b3bba2a8a02c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c96c310c70a96b9d8c6d264d9aed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a70083fe119e529a53a6b6512f96b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b229f1265253897b818484a42508340338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045474f36595f5d6b97b0c6afc1dc52a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c61219da159fc56c0d450abde33f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46f22fa9f6878fa8dbcc61a618b47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648047fe9c4166037bb36f1c2ec1610a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1731ef2c0529525ca38b74a3eda80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4416c6d55e1316ed52dec90f50ffd17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335beead41b7e10f09d07865d081bf4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0482286940dc54c4a571e4a383ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6d5917a434fd8ca94c5907c7bbe94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb47202caa4bc73c7dff331e52c5de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd8adf62be3d48dee594e84d3076a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a6e79b57d0c98231d81798941596350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b450372f425543499ecc212bbee4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd9e2843f019ff8638eac13bab564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a390d99d477cda582ee20942d1338f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7238692a6d52721f62d186e1a86865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e242b996f4cc1ecbde2e903527f5b4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c333e8648f8539c84f4fbd1a804ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db971e64f14a6778aa96876d119e44f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7e9f5e8d68eb920e8da6e8ba2a4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb4441cc05413ce99fbeeb35baca8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302261d75710e0f3d7f4423caafdc8b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3050fa92be644fe08b8aab69df27d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda793ff3f5890bbcec3ee7b7bf1c77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6819d3513d93588a4b1c3ebdd4c7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df43e5f86bc9a9857a2b69fe18b554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a87f8227dc9099d2c0800602f0da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e08cc386fbdd80857bc8591b4e41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925bfaa075fec6f5a02c250ea5e596e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0de8671ffad7faff2196dd68332d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4e5794ed43ecd30cb42cd18fa1a94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277627d70f2765bfe11bfdbb84bc223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9eabc4f0a919bf3a8887e73d3baf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2e373d716fc307ca50fda807905d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13caa9128b70db9e267dcc81e0dd096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d20ed9154a4437098bc88d76078bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a9ad33b9b7a346dac9908fdf9088375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d08a968e3b545f8e39e1fbafe80ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25d1fb9b40e0de4bec177739071d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990a1f0969c807ef4c6cdb3bc73806378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161377e6e981259cac9e4c69906d36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037cd7041fd19710b957da6582090a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b575bbcd58a456fbab8e91e37fcae5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5d4620ed4f07b669a92462c058ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41afaf62cbf3cedbe0b111e22dfb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e3859a62cc9837da3d103c81bd5c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5497c1db8fc2263e045aa7c419b7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a652aacc8515a507379115db97d60f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36663b1b30dd335da7def0a5683793387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae11cca0e22c22c1a6945877c957c3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db286fa22246579d188d5bfc78b1a31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df114838030ec93f88f96af97eb8bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d1d003ef74278b9a0acb265b7e545391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a1d5c400cdc2a51dd91ff46e6734392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793748389674b5373f2af466008d4e22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128f7cc4c193f2a70d42f617f2321e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38744b2e92e3cc12967445f44f55ac1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11fdf51cce90f3fffe0bd3cdf22fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa750eab6659bddb1a0e374797c78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105214be231a341bfa6182abf39a769398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952fde589b0c8d03a6fe0702ccea71c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe29547f0f7fe9c5462a93356459b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83448694c311f1260a31dc5c2a461d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad87eef5b762858bb33cc41083d6025402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece6024e8ae9b73e8dc3d84cc740049403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e0add51cb27b31212e3747da0fa3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c6400246f06644e7980627bbf10b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51d636cab82cfd4e1bdca61bfcc35b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa1967e81e9a4c6d7c2a30b55b65e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166a2baaa05619f5511153b28e4df4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8525218985e312ddf87b76b373527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751935cdb9859db554625e56fe93388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e08f2b5d9f7a9255a20baaac921e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b15311a322a1453960e0da92ce80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae6157b2229ad8175a0266663d89d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48564889332353ecc3268d26188ede1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59f67688ce4eaedc2384248bcb121415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c4acb3318a95084c8bf66eff526a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208416466e13b1f32463c7e9e3e4eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957379589c33119083b65aed07ac85a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8530d79bb9dafacc7cf242579e0bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c411e4152abd6aba71b1059c0306420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb87318f0ed0f8eefd7009afeac605421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992963ba7663663e2870c2425a1950f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c85ca9d73ff39f1c44c59af4971a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db89b34fc6762b01e41fa511e57b76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885922f5677b1f38e86e1a82dcedc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326e739f324362cf177f167828d24e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986357feaf1e4655dd9fcb1aecd212f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ea4d41fb37626d72a18c87c84725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a1f462f3d2179fc2f055ac62e7c51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639227f04539a8b8b832f5a15d8ffb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6b4b995918fb76712fe160c56d8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a7a60c2bbbfebad66e1b3c4eccf4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a086faf5cf49d73ec4e878fa5e8643f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2249430566f0e5e4e0f31f092e2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424995df0c03730175a57a53bd2f9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70acda26c1c264e38dddab6ad7ebc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b25d08b767fe0fffb40da7360734437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ce8f9fa6200b3827c7731117c69a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c97414a0848b40275dc556eecce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5bbd6ff811098e7cbecf30552084f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04cc04a8f43e87d1af180342d6b42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610680981375f13a46839b532db4f553442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d813c763dee740aa9cfb0ccc0ba24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc178e4ec597a579fe3913db9664d49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a236abd204d0014be4d11dd4bc4b906445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910f9d4d25202f14047898cd5b1a97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb15bbb56f94e1c89c93ba3efcd8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187f5a90e78508357b20fab77229d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2d3ac1d772086a676c3a5f30c286449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b51f9a11c6eb014e94ac4eae68ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720207a51581bc6397aff709323cbb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915287036dbedf516663a9bd2a6593e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e32e10df45973ddddf79fcd3469f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b7d52edf1a0f4516f6161894e256454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9cafc471e0999e7e30ae2bf76265455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deeb2d21c0ea0e7016f2a663777099456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e05b5cd432a8634f7315da792879c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b31f07c8bcd1ce2984196bb8f52845458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741830e585f3c703997dd20792f080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa78f4ee8ce1d7a1eda3a149cc6edf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07822f8db3467617dd3fb052a14e80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21e9b1c173c680dc3f0dec24ef90d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47decfb46bb276fb4e12e34f5ca49b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b162301fb72865b1c7e9f590ad8db2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3811393537d405edf8ec2de583849c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a1d3920385821ea1d0bb7cefffc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb71faa444404d540323bed700213e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0d75df0edb9846ab1bfece137cf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322adaf8644413c42d7633661a2298469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a80ee31abafa08dd16dbb77ea0e60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f930f92e7068de11fdc8a58aa76453471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea32d1d0b081252244d3356df2796a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46885d1b187bedfa0a33ef7325134175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d38409da07910863bbb66c20278ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3835518559b9ce5dbd1cd9a4b8fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b141d84ead1c5c1ca4609e0fa637476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f1af5dde753941448536c70dbd1fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d412cc9296060d4b0987babb35971478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170554ce444d64c07aab16c0366967e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de54b493c4e430caffd81e9f19adf1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459862abd84aa63a39bfb34aab831b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63abff938bbf3a735cd6309bec940e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849344ece8b3f3a65499c2b0109593a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a048a254bedb1787417f77d92fb854484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eee3f5a1a8a6c0e7d4cffc77fe86c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17705495f065a6f6c120de0e0813dbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5445cf1c56f39d36408a5ab451bdd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569beae25cd3c665ecf8745418a8665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdbc0718012d88786e9ff2bb5f2ab6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e537a063f9902242486429914a8ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956f581ab6522b9bf9aa4683443fe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced5e77aaebb3296394ca727d68d7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840487a56cb6bca699321d09e590a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7caec788060d227232d9451fb7b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691059eb5f643319f10b2b9a1d48570495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ff72460dc70e5e968a70cc01b0d02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a943f50d399bdc445d77b7065af9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb4ea6370eca6141ab2f99d1f2219498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede91bc54e89556ba5250a8e6fe648e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da1f78a49ef91b3037b3228b52adaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e95407db7146e832a5d087aca6b18b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da0c1662f15d6689e4b83a84dbd4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be3fc542b9fdfc70802ec860ade12f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2977969754dd7494c6c36e663a97f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eef0a3762e60993d120c8b8a6f28e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e459101af01d544a89c6212ae5ac9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539cf8ae632ad9b100c2fb5fdc25e10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a90c38c8c9485863ce63f6c7bf6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc56004e87ec06915a105254be02b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e225b090f376996a2801db09be65f55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c8fcd800ccd39c5d64f11a14ea06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560dbba2531f28e6c9099b0dd8822f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1c6a22c8f2ebfa4c69c94890eae6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb0f9be9b5ecf39573e3681b88d3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ea98ac8d8f38ba2876da495a1db2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d00d907683ffbd4e179c0c27eb3f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4b5da5f45cd3ceed950a5044bb6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566f56de71db984bbd2019617882f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40114c2aeeb21223847a5a2e93bc7a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14238cfd2e773d8bb8e0b8f659b373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc2270b142a331c197590e49a33b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e070c96055b5b92af51238d1024d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d81425f37ffb68822382266958de3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063cb6737eb6705a6714c9570706ce7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8255cb0e79a6b316a04ecac805442b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d9613c2ed8ab738a61a1f9d9b9e48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca48201da45645482163e3883132a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509fc941de62e777d643ab8b3afc4a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547cf3f50a55af9a8ba4a4278a011fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b5d0e0e39642f7865b1d56b1a7f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6462d4ba93ff981aeb8d89ae3bc61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f882522aa79de8912ada442825c77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eabb639fb8a7bff7c92b4f4b88104533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7e892abe47ebe6e5b8683d734e12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9218ed6ff3c3282efe9c0bb05a3f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e9e70d0cfb2cae3d65d0fab439fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f14b5656adbd0cfd427d351127bd8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366407506a6f16b9258344e9bf71f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754bbca236ba6ba7db11292fb1c916539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179aecef3eb15fed2531193965d183540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da762de5a2f46629b3cdcc24a33e6acf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbc5497d2082e37ba724c842f42df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa083ad6ecf40d146c6c062ab2d4b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96add0054e297f62e607b4694e6e6450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd706706d8194724658c6c4e6364e56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d8e773c0b954b435fcdac246e0cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0107ca4131957ffece3f8d8d12798a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c37214b62849cb9b07894c5df1faf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b161ef29d6adc3921b037788b32091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df20169121b75b78695b623e517efa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f6fdcdd4e413ac1db492f42c73ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ec9721b10d2b31d146f6c6abd5254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c56dc650f841096bfe5fb82a951d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec14c965adaa9cde01e84b7df93534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe16a4b9d485cd51d62666103000e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945b5238afab395cc5e996cb7c91c95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ddd4c4b230beb32c6992519246e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af44370ba6d2cb34686d717adac5d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593c3a42f6cf777de60777d3b05f25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f545da14bc558455102ca95af8b226560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4021a1deeb6bf8817a1ce7c93a2622561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad826555cbecc73463e520a92b3e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330785997050a3af63d81c2e142fac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53f808a17ffe4af250b116c5a74baf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5badbb85e585ab9214c89908baad721565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a658af0b8e8af432e0f1b048bbd0f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f217c513502d3515d04db8ba3d905567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ac6a8b9cad9ada63fed4dea5270c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3bbd2facc2b8fac3e2ebe5770d9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78894ad20f864b42b0306d4eb5aa1dab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9b72d4831a0df5775e8f57a56c4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b34143a1779d8071f7b04e85b6c39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e2fdb5c07b57c20eccdc37fb7aa5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3060962c5a7b3ade10c978adda56e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c03dbfaccd6d8d63924b89e63d085575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba888a67ca5a3fd503a2de68689ae4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4580eba80c5103919be96df9f253ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2462221de6febfb9f6168eba37fa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae4769c342085698c44b3963a62ec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce87f938c28f9f75c2d29cd82b69a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd975edb8759113e0114d31ffbde0b3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59930b4c522edf2425f9fc75e5c6b74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b69357517c74397eb4abae6fe9e86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73223237eb4e9d6d1cebf63753384b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699ffd9957483eea0829a6a15bc06ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d09542804bb8c5075501aaaae1b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288720c4379bad4de2dc4b4acf0de8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb5f65bb89185dbfd2642ae4dd0be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc5feab4a94158981ee413194b3d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da933b90beb798cf55a2057d36945fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0b48fe4178f4e8a73e117d396bb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bffa332a05b4445f21f374afc3fffd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3cb889a177d0c0fb990f6004ee76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff02b3a48a7d2f57dfaf9f997944c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a753cc733afd965a342388b5a28706595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301f5676f30ba2079fbc2e41bc9875596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ad3b447e8e7ae7ad37a0f98de2ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ad6602539c143cefccf935ac489f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdca66586a488547f2dfef48f077bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ecfd12e5d4180dadd5cab91c81941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29651afd11bdc202d4d3b984dfcf35b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5819a56d7c616517b740b22399ffd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b04aeb012e768ddb2185b6a0463e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebcd22572f7b152322c51dde26f603604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd3eec6dbb3c4a02c92fdc9453351605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd73bef4885720c5acc63357fe8635606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199713226ab9824df25e6919441fe6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e81ec2b3c432a850a5531fdc39b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507d9eb517c1e86ad4f0c24acf87337609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c7ac5669b257d3efd310969a470b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82258c60902553b4339d5d7ed1e6ecfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2c467f739eb87de9790eac17308c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11dddb4d8a5d75876c1ec78851686613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a646f423a747933e907e78c88fb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3f39b702ff43782a74decd5f1509615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86390b64f312e967003fe52b31d8cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa64e6a7c7594b80da09863690738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b3d2aa684013bf1df21a591e5b18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b2481a2cf5e2a95329c6967a1a3ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52be10bb30ab063f34036f389290085620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b06187f5eb176af5fa1b4ca2e8d4fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517648e806e2dd741686f3b9e565b097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fb1eb51d35b6ba0e82ae102d2d432623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd3fc21a37245ce925e6c62831138624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb01317aef3bbf85a53de1ddf2b31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20801dd1df7d6a3c5eb7e6c481238626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832888b86130de779f07cbabcba3d36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3df5759160de6ff90242411f2ef88c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7afc010064f8917304c320205e82d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaaff6ba7707dadd87b034e5d56355630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad50eb0b78106fc7730441e6c798e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca2d67508b22972a9d4ee831489b84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ab69b2b8951358ca6ac26fb9d431633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c48b396defe67a0ce5672b68c63b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8515ee5e1bb9c536af36657f55501c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd1d8ce776826b8f63c0d9b176962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f063de2919ca5b0a398f60f83c8e04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ecfaf75b40a2cf114354c8b16f6e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f585da23f049116eae8caa8fe524fa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de4c49a0ea6fe495db5dbab90b77aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021617865a2265d6e53c420acf458b8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03325d7ff93dfc872121bdb5b7e20d76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a05d905a2d1b134b8ed14bcc5077643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2a653b2af7ce75282cc8e83c39da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a09aa1feef92c2b16aa08343f248645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b2b51170a82f5b8da0936390690e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dece5bf964e383bad435ca1f2075b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c10c7e9df991f75ceeb70c39649e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1468a1d28dd58cf1a6d86e834c5982649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb09c1d9e86a70f2d064562d94007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a07548d5db558c28087fdf19d3f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f9067e68ddb74e102a49f807efda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9956de3f96f93ffb751d4156117857653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e4f7b9c09d0495eea9d3c14f2793654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a6281449605e13f63e70f16f15061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a2ac04cc1acc981d4324d109af499656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481ffb7fc4cc4811a1c74207270fb59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b1ed7875c244c23d7026373aca92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467b7b3020980996d59890d8d9de6d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f88b3ab049fb4ecf1a36dc22cefc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1cc7d0a0f05b90b6d05cff7abb06d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b9ceba7215113b92f29390612ba5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e0f1c1f0293e5cde15e4eb9e593a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06304edd35e5926463e60e32eb568664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfdc7f3609bf4fe358c9d54c3a65e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648c8926871e170b28b0cf2dd4ced5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ce67d6aaaaa018dd2d15e538e8e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976169670c555b591c1a30d7fbcc67d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b553aeb298d93653866d1155f3495669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e12b02c33c7f076957e3a1b15d8f4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007061e556987773cd42a8409effb896671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1051721f4f753fa9adee49b52b9441672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2d79e213b9a576e2ad3f8ddbbe7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60866ad940ef04e342032e9c351ca806674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e997036446610984ab6aadf384b4e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d869ab1eca0496b40a04ba7f2aa1a87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800702633da8b1408939f258a54386e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6dee57df0c850e76e19a583e645fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3d69633563201dcdc16dd6ba3cd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17ea08af00a4ef0eda3f193488e23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ffd7ca7f902ba59b3725b20fd367681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c0ff9a0f8d606d245544b874b614682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c3f05ee9d489c1bcba4bc1f6b7af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe25d5f84441b4870407b332f552f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a354ac6374ebeeed7bcc584d83d6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657c9ff863554391eb3e776c5fbdf75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfccaf8d2d67ffe6a3091af48b5f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a77a4bcd990f86bfc2e515bee26ba1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7beb9c94bb00b7d34ac2c6e4e9cde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e2d0ae1e2523931c11f115e9d0c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d4f9082eecc16d71f926f2e367f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4e5706c06d9b722ef67ba4dd5d2f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1af17050aa8463f28eadef1be52667693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23906820b486fbffa15da0b48921c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d177d910adaebb14a3d37be319c59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5a0bbabb5ffcda5248f624c83c79a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372576a18c0f02b3faed1feccf03bf9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233e95d368a63461107afc95f2da18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6d0176f9b685d63b062757ec8d16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50164b05dc994b227fe5fd67f1bea7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e880a1acf71393bf7d26fbb8b289e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5e77b5a8892586ae8270b7e3c45b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2888e94b0d1cc6b85cce01a8236d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2b935234af4cd58ec802da371cac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a070ab4070789ca3c4475741d197ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c86a2050d9b83bcb3f14211ef2346706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a51d5a9278e2c3907a384001dad1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec954fef4f30243ed25f38fc86a10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc22730c7f19a774f7f170acb6884b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ed61472da411e499999f1b784f8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7dbd04efbd2bdad3281a297977836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec841d94a242f20b79ff510cda9ad2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165e5646c1ee170e5f745f29db412ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791b7d74a8b3a67f81d1a187c2dd98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a32138e9b211d1f62f99630ba97ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f743df939a42160dac51f50d33af0f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069b112c25d6ead342c3d244562d92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc4ec6315210d3e8f80701157c53af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288111f9d2158f7c0b051fadebbf099719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4a2fe3040345defa6c5397e4ef47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288581ee5eb42076d63bcfb980ae8633721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a981558934dbf40d2d4b2d0f149c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdfa1af187a2b4e73a1b849d9b395c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837bc34ec39da78e76179f255390e44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab004a78f6667d6c7ed258a4be6d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9e69aed753e05eb1c24330176c68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0f52257f886592fe1725982f735e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6339fcda4cb6cb221db3840d9bca0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd55a1f6002b89d8753e018dae74c29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a52984daadf540bda582783469690730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02acbff168119d384cb15a3b4f348731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085645e4b90f567ad007f33ba9b1aec7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d887a2ba74113f9936f9c501e5e1e1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b108bb6693abd606adb1368967145b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac7d225e3a6497c44844eca22fe1e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed64eb342f8d8819a5d841189dcf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cbb912576e0242e8dffc5c836ed7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4d037d4938304ae25425771e44a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df94a4013cabd345a0a73a25808b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581483f1d25010c901a6bacb24dafe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe548d0c09b194e4ab2f145297791b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8e60151199208d8b70d5fb006223742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675970cf00ea8421742d8f4f5cb47dfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1034de8ba9d7628de1cb09bd11878744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa307598810c9ef21e3be2cad5640c6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb814fc9b9ffe79421af93bc99aaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d22933603087dd77d9c3f544782af1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117784a9dc7b15a2ee6620e1e20d551a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75a8447d0bb70fbe62d4a52db81bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348835fa72779a87e6f97a9cfd6ad01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b005bad78258c462f1be48291fb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5068f475a56302e6627743c022838752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d67e9721371e5816a29035922e4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a537302d03310a5ecb5507f06dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9107922958f229f225007f2784329c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b948b11a2a3311148c4e11a5b8cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbfb019c6bfc5fe52837ef5a0347b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d9c940e4e282d3d8bbc584fb55e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f454560abdd29352e0cbbc3da2b923759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d19443240908ae74a890e7acc949760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff696c94b6596d02bb27a56575c0db33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5388be73cc2d3deb6ec90a4b6c502b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869346d8ee09cc477f5fb2886ba659763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f084fccbaf50741e91399895107948764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9939a659b7928f40517070aa0f1b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec045a97bdd42f1f59656ba0167ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c733ab26cca12e3c5f59cd61a245f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bdc1008ece3999bacce4b22b9e381768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a595ca0c00efcf2aba9e95da030b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c277b3b8637f4c867c6132c91a44980770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4527a42a9530b1af99f9385985cb2d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184327d69ca47fc64d4b99ea6a230b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5421a9e946cdac8cd5bdaa01b40ca5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a577c71371f145bdeade104b869b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c5ade1d306fd27054ef2d2acf288775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7dddfb65b24e4e26fdce5b738d7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9275a019064bacbe632426eebf07777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be76b6944879e7420f80c02c4341cf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc732dbddc011fa19babd55cf6450779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cdffdf34c185c23626c2d2e5f44c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92fac273c7d35763e693b26449af2a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d65a2abcaf1a590325024aa9f8f38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb79a8e4f383dc36b7a78985b2d99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f803efc142a2e0dcf8888b5486328784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483feef5e1c5fdd8bb8443ceb48075a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a40de3dbd36a559b66338ac45ed46786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03f0f2aabc09a46aa1cc8417dbc47787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e93f69f51c8d52b627d5094931a0c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba5ca4a4506972e8e728d89324631789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c6117cae1e3d46b316aa35480c6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ced24baf2106b70aae2a37d33c383791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ccac94062629bf413b0f90e6eb54792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db02fc2fea719df6218e0392735ed3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2c899c52c92a439b2372f2d4ab235794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ac45303261d2258dd5fc263fb03f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66becf8e0a4b37532f26365d318582796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18f4017f1b8ce9f9d4da71f75393d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117e0ba162f83b00fd6df0e225df92798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d8fc58d111b47abe605777e18723799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b05bda45322d40b35a3d11fe359d0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a3bf898692e0130934a8d3267dc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35432a8af0ac1e7da8b8d3cc08524a15802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e23e95b6b47b98596de1edbff2d6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78f8f3fe3f22efcae5d1cb732dd75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9169ca849f9f671792dbba15dde04805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95166b9bd7502162828ac17c40f6d75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e518a2994606364b9ec0c4e106f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4b3b50b05e1bcb2f8fa374ff4c9a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6284cb7c520d212e07a57db0ede549809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea3a96c982139402ae7055b5ad981810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fe8ced0d610cc8db14a2f25d9bf4f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c22217cc50e22c2ff2ed5fea5e59812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e9220ae9a7e468aed8fee546468a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29050dc1e7af99f99e2b6c68112b0813814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f5b89929b49ee5515c0e19907f45815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19bfbeba72450f3952f408a5d449e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232f55142e8cf229a42ef1b58befd1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435757bc6a59e108e9b5ea21a4466a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bba0fbe461635030b3285d44da524819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eae940ac41c1d2367b13933b7cb5d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5a6b2bc6480896f25e471a1ebc3c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b01df46d92dc05792a67fb57443e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2eaf21e6b6439ad0e931345c8f59823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa53f6c2424fda8971e87156b80ca824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2c414d47bdeb3c9371d469932588825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470f78675240f575ec586b52c4b060826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b79d064899304b1dc381dfb1cd3568827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd71f99d16d5c267a2e3b39bbf815828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc01ed3bbf9d609dfe71810433b5e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989fc5d274be219006c9cdb5b9516f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd23be0646e5d3d00f26188b7e43d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b98edf9d8b7ddad58f54090d428e6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d03a679fe673c1b30a2085b8c2cb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14126209bb0292ed931feed5c457354a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6b3b92a8ec06d098fe095c310f2f1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a946768aab8fc9813705b9767757c7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7d0b84484a90bb93360c8e5f5bbf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f46371d2738ae7443b43b097d7bad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08910b19897fe28b10e880903d8368839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825c9e0022125a1abec0d00cc77049840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f0a2cb72640b4a18a1e0ffee1da7e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad2dad8461b758cef03ae3605a2d1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee2eac32138ee803880a3422ecdc6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba51f286b97211cb77202732cf4a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef82a8457372554c0de72ab07934f21845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e7333bce1b8a0873ab0326f462c52846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85789f7a608ffe47659787fc390546c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a351387a6dde8d010add6a6b11c000848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b6207897585c92d9d9147c0da8ee849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8d79b1b1e0bcfee74c5f188a3804f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf26007ce6f5db69dcbabf93378d18851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57592dfd17a34f681f9c8bf9d930e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4f631616922e917938628cedfe21a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14aaa91b30384f97788697a1a0a4e0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad4bc056e5f7ef87c02c43b3dc3cec855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f4dc95132bee8d2c8212bd5e2267856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e0037864c375520c2c268ad078d6f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d232ccb288e4711da7c344b25a1bb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4a319890fc457c9d4f291dad5196859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb3d417fba1f04f4707d6562fc0c9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624475722a18f0a3df6c7396dcb8820c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e70530592b876167cb641b1172d7a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be54af20e9f8dcde96bad5e6e090f6f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63847ce41cd87341349f5974bfb56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9acc369d60ad8c3e2087687153cfe4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6ac5f1610ea321c2eb49be69ca70866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc3d8e6713546d94e86df47102b4b9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec80b507d2249cf4e821c9dad8e175868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd219f811bc9cd9a7dcba8535e4f01d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335663380c5f34886d10a9e1df67fcc5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93999e3601fdb407d994c0e9bd53e9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb75c3c50bb7431603cd958bec4df872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e419286e75d49229ba3632be5b88873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1519d4715854ef9427f615312a06874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b281cdd2c253569e58129f6313098875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea19360db4f4d95672a93ef79cf5c7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808186f0b0b350d670271db72984ccd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a27ef0fabd0de50352c115c593c57878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd726abae8fab1ae0a7c676ae6d5b7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb70b3e3aa60a19fef9b16c616482880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc3868b8413d0e6b922721ba4a12a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d133583df449951d01952f7b7e74882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645483168d37f9debf722ae9571429883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ed39a81984288848f64bdeb0c198884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b7f3d85c8a20c00d9bef3b3abfcd8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dbc91e2446d023a349addabb9ff70886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f632718ab017c7ca2fe7442bcb5a45887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86b22391e8cb3109bbe1cbcf064b3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b5ca856be2ad6615b02a656ca5538889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa560592dfd3abc3fc192033ddadacb1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73795103525b24f82fbd3c90ff31c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187479346cb1b334d7fd71cd4df8a2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ede0b9e942fb55b18757b02f9d123893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc844d314a8926e735cb4e896ac39a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2f3d91670a8ddc799b4efafa7df5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597bf76586c091250144e2024c3dd8a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c5bbaafe5dd4770a5a96607f93e1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d687c603bf660c421f9411c71d4611898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c75f709b0a58e0a6e0946120402582899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86227b56b53d320e455aad987f33c82900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42cb2c8c8b6bf58a27908435c1c6bd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dae0158bf483c55a46c095aca7209902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b331612a2d3e03f74217f1aa58c4666903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54babad9c2b9768eca877a68d1efa49a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d9cac7fef45e3f79046c67cfed23905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e894b0df68ba1e0696ad501ccf8e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961bfe4072932e0a10aa2f006484265907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751b93f8971940c678d889f0fdee018908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efae0da8d938a7f30b8b127d6e77d0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a9b95ba7da71af11950b501e0bb8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c270ca1e45979e7f9efac24ee1727911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205913b85e6b9a7461928798696a032912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782585a5a3597db868e0591d64914d1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad4757defffb1306406c2ee5a3d5e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c71cc1dbfac9a650262e6b4b96a6e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2e67b338eb3762aa3fec2820abb8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1fed83c1edc8cc9c9070f428bde9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff775bb37eba075fe79261bd2b76d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2491d88c855d6b219e17899831c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923b44df5402a852f3b38e7cafab355920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ecfcdb2ccb8b26217902bbd638948921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d131241ba9a172387406661a01a577922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855a12f30280e53a09fb57067e48408923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a6f3cd3f60967851a0a17c565dd5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ab2e4a0cf8b6d3befda0a1616177925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cf2a3e2a61fbb0b74ce646617668a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff4f7f3b108c60040d78ae94d9a78927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b3ce62b35025ab5f602d1ba531a1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d86e90a26c83ffd7e5e763847a37c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5765b5c98f00be8dd6ff399d000e3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae4a6866fc709533f81155bdedd03931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bef9517cb88b901fb2a85724ed911932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0717631569df3d78c5e9cf338d397933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970ac6e307d41e0a8b2a37390da62e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a968a3372c27efaf4ee257757a54935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb3357cc87b195d7cde33f2365ed6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd88ca4d6e7ed41343375f1b893dafa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a90add24bbb409e579c1feafb3e98938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2b6ac9d38dc40167c34660c3032c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe09f93f0dfe0caf45a5b226544a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cd06e937d052a7cdf985cc08b983941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764a523c87b42c5afdcf6e1ef6e0b7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478919b380ad6778f9f095c938cc2715943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d1b95ec3b39e249bbda1f3829968944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa557eab1a2747393c7405343b6bea7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4809ac05e78ce38da0b070d843308946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a392e1a64ef23d302faa9ece45efcb7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54264b2f65d72a2cae658404578e7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae318d43e1d5187e3c55560e5757cd11949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667642eb431425a5855e6d8b9cc8f41b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439e19ac901ff75110b0976f93476f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e58e47899a8c338396605dd002dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0caa4a3f139736aafcded53c5c263953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51839f2ff4efe1ad55e79e60d5a9316f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114913559e0f713d72721f6e633be4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7309a202274cb5ebd9e846bd4a76956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a28ac731972293b2208147e352a4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e631a1fd4340201c655026e9c53b1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a39d53cdb95db6b0d3b8848c12a4c4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e1c645af54a0a2fca06a619932063960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44404570fb17a8f2c85170077debebfd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0e93a37cc75680b9c07c8e5fd1b4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922c6dfa15d259f0bf6b2bfeee2d6f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4902b0f1745269b6351a428ac654964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a125c0b8846ce77cb4b013eba8a7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef48c7c5f71734a261b468c074bd7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b612970fe05dee7a442113ac4b70967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d4a5da349bb17f5f588cd5c16421968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6fe6c1baa14899765959eefce907d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451e49c0cea946b235f4df157b236b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a57cff4f8ce65891567053cd48fe6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7823bd6fde06f410436323e13882972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05925fcf719ff2442c22db5ba71d3c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45d22f67759c09e48ab0a7d857ea7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4038416300635125adc365d2ed059c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6076650bfe02d64d3ef7c88a2f58e55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc682aef056ea056e162dfe3283fb6a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a10aad8dc11bb2c952ebec259a21978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8353d116c38fad3b7766a642c6ce5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792b019f6c80d1d967647711313d93980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f8c2133f73653fc8a7260489b287981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1504ae5f1107375def90f40245a5f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7098b320f0c695301381de8dab105f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e65f3f38671647cfd01c57032defbb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a4d0494e264e54ec9c2445f5ca0a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c958f075cdcb3f4928f76fe77acd40986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849cfcb26501e8d4d6a448a359681f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e71c3add8e03b48100cabb8e26d7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39920925b88cea862df217c9b560d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137721ed0f14ee7f4e6fb9d68f8381e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f36b0833155f86c075c680b4c2e68991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4174aea0cafecf352daf0d96815309992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3322836a9459303b2bbd29fb76efc0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bf5f592965b51b7cf4adab545500994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ca3dca8374df3108268cbd28d29f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a5c949c8eaed179250c6c961745a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76796d80b4a8aac6497739949760acce997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>