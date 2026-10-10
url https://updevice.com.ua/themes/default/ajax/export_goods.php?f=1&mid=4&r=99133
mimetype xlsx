--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3cd5d75940fc05fc786c52cadfb681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46244f30ba78cdef33c8f0e9d58b7f4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3487efe2f9fbf092e810223dc32703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f564669a4b6bfe3b5064c41aa791b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11989be6912303f66a8ca7adc08bd2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9d68279c583d33b74d584f937b0c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd5825d5ada808cab6f212556f35a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c587cdc8a2edffbb738a441e4f2a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f568023bd8be3f7935932bb02aaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58243a83573a73ea1d111a1a36ac110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767853ff8728d05b388a4baca83a39111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1511be2a35c5e64b83ff1820c9b52912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe5711f4f64cdb3346264bbc4b17513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d65ae311d7ff65b637eac28f9ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2ce2c04f9299775aac51967e8a2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802045d3638716b3500222679f934716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2e500af1c3d786f71a5a0057d5a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d958591d8dca9cc5b76adc3e92a02218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad693c43ae75d26550c9196d432ed119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41c0bc36e14446622ad240b04911b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17cc8cd4f8a8454cec99b1dbdacaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b805e24ebcafd46293eddd6a818722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb68cbf70f01c432fd5ae5c96758d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae20c49b11e29d8a416ce042f1001924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0cdca7862db67e4e781abe8e5daf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f06d2aeafeb8537e9b928ee9498ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7cb2bc1a2c5a84af82579ab13487427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a5245258cb1bde67de4cce572ea0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b705c16c0c3137892402623dbcb56729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f8589e7561e1d44ef5afd09c07d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a05bbcba89c2505663371416c59131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622305b0c96cca50d95a6e9287877032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30d5b9f8958b30421440b66dc9a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615ee929e24a9e0e5f3d9cdd875e3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6278f61341cd93b7ec323a31ef85235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff52b5a55a3379698a9cbd5a56b48536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d3f2aae0758b62c639d9a0363249437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb18614154f90c8cbfecdbf495a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95cf9990d0411ae9ec5d77f73dfa8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d4212ec9ae0ac258c37b2a940de540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382358be83595c08ff72765f93b9ae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d9a21b2d4b6bd3783b53d42d738842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f632b89b475c445eb655e8b2622243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4eb747b2274f778612e5bf03cce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e07abdaabd1830bfbb150148205a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bdb0dc10e8c94a645c224b84bb43946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b37e010ddbd692b1b8fd8f01e24be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279f37a00de57718ac39a9c263279148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b553b0e547e91264bff71dc2092749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c827c4e67ac204352b77f4ffc9c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629ef639245d24507b12e9aad5e8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92851a1d92b17541b7278aa3dc674c1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e51b091fc564b2ff8c1286d4c90853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da286f17953e28b401dcefd5ea91bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff69fe728cedd0dc92402f367eb24b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765675cc1325dc802b38322189287c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3b6c3dd4d7b0ba60196caeb5d14f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dfbc1e7039f57fff716b730ff49f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6bc998d548611134557adfd6a2e6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fc5f3d88fe16beb81d329ffe42eb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592976568d6e60b35ccd7ea06c43aef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e7e9dbadd28b6ac63c943940b465762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22e43385722e6a84bbd13f36764ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166bb06a29b4506dae618dac388bec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201acaa0019894bd8ae14395d92a8f2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee60e0b19d2068b44686b06f6d36c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c75b271fb4343ca3bb6bcc10d2773367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84e1c31e3f75951a2345c92964ccb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c289fc878a53332f4ed96fc41659c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b869e78330d4626cd7c484e08dfc2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827b3a7c2ea3afe23d9b3c49537bcc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e824dd0ff0518dec83e458ec75f4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bededd9a925fdb139dc67fbf2bc2379373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113171a33a3304529f9ecd084ef65c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b91eae2aa774ec25b5fa1ca2b3f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfc9ec54cffe07444b15933a7dbde576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a50d1ae5f98ac3bb7eb1d1baee489177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777ce6457e81483ce1d210fc23531c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c3523b8d51856e4433acbcc5456879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62f038b643f406011459831c3e68880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a60c41f415b5c4ffbd8de533e132081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446d71c0a13e73ffe5b7e21b28ff61782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8033b823b811edad903ee0ce5c1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7e4d12e6494cc21fda7d8353c2ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae580aad084520e3b86ee95793a249b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4dc6003df942c07528e139bf4726086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad69e512b4a3ff1b50c8a8c521311887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ad0a57cfa1074b7c7ffa4b657e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbb536d142a4230993d0f00ae311a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b81725a15cc4019696c62721796490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926181b76d90a5fa0ea84c55a219eda591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdc201e0948e5441f4d2b4b07b157f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454fb9e40dd2ab3c73ab7bea93db7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e056638042e03571e5927def0e128d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1932410e10013a934305ec70b8b0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557830bd5f1d7630e5d1668b55575e4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08181bd24ee884a8fd00e255abb4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560679c22186ccbe6e4d1227ec5e294a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618026017fbfb0c067936838aa9e42d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953e5eb4f884f3974095364dc47ecd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79b1c9b9eb63d90a1db46e14acb12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7da86d71ecfe94b6516afdaa4b080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff68c5c98135a94cd1dcac91d4693c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c41e2b3572ada42628cd78f94fa83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e67323c274cf843f56a5b5f587b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f512cb0031b0cb45c68eb3613acdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201eb99f39615f6ab87ef202c5d7b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d564f81882b0f17bd16cbd800be0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82607be805c717b77d88774dd1dfed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa10720425b4188cade469d1a781b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e1aa265ac1115cce88c60a730435111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c96687eba64b177a21b2a43304fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a18130278628c6fe4032765f1c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a904f41d14a98de24690b727f924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718abc8fd0f1e9279fe42b66a80bf6eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c58e20649f70f653465b2d2ffb378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c5b62c69c2a0d19f0324f7877c93a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f61e36f7a79554567ab94b0645c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c07eb5fe3c46d273a0b9fe07683f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a538041aacc55467133430aa38254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc36e365960d3209ebc51f4d70a4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d356ad3b0bf95e3609bd21e666bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2d91c15d5445a304bfa5c1c7db784123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ccbe137709d7e260356425a68b85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc846a463fb12aba122996c672b79cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338324f29825fd68acf01befcf06663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf2f4dfa1c9fe0e7c40865fb4393d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3218d2a6d07ef0b55b3de30d7bd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef954c55e3c006787cc7047319757a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd350cc1c7e8d681c8b494d73d16b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049449a30c1586d210f4752c09ce0f81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9eb7f0b5809492ee476ee10401a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae7af984551c5f47968d70a943f12e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338788df3403f1fd6c7fdb5c5f73c54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc259287b9109441f40daefc31bbfca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0398f620e367fc36ff3cfcf304e49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41405a64317581a4ffc83f779a510137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf42cfe5cc0c06b9ae81f260401c73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc6446baef7bfe2d7d7dcef9832e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ee2f5e8770484f6c24531a67e68d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224fefb1e2889b1654091f132136a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3361ea4f7a9f15b02240f60be8776142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00857bb7d62f7cc81c76d5015d3f7e75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51508ca052701ef335573d22d8b4a7c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b427cfe42441204b8f2b78b388c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f5ecc91f4ea4157400b965d146e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18472fbfd3bbf7b5949bd322931b18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e86e920127204f6ce533384ee48d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c8f2182825fd8ca6a10ea02f6214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc562b451421e1416a7a0504b378b59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893532d1f9895b684849c9242ff1fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bcb1e66ecb167279ae4e222c0aad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884dda4299fc452784a654744d687b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788eafb8d465263d7f7f10f2d69b4f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5257a2e40e81bf9e1537ea54e719e21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001af0a5429ceecfa3f76f512d910533156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee041d6b0879986251f3197d31aecb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a30916f9ba8a4c8ace378d830fa96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e698c48124f9a10cdc0d6e8b39b25dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71959a205c621e9190c6bc65d3450160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8b90d64c0ae425551e774fee2041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac323b8527cf2a773d18dd6961d3a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ba406c57e9f18e7ad3d555eb819e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044fb1484895944b66d5c05e81cb23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459c1ea9009603f6748cf5319d1336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775c9c1c4309abd594accee6a941be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fed413a003568b8c6ba7d72fe1e19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26052130e4e4a21ce21983700eecf163168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed869dc17bfe1fbf6184e3cd6882f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7660ceeb7b659eab58f4f6fe87169170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e05b00c6815ee59a6864179ad5a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782006fd56cd974cc8ebe64469a9bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba7ebe344845fc03da743e5cc4708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534094dfc68f6081341326582c2b0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c8116251727bd928bca9d903ad43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19407490c3f4bd03a20b3f0b8af46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a819a3c4512815a4fb4cd7ea72c055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a4b4e067d02937b2bf1f22485a3a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57603006b88f4918f2c413299b3a0b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f1880589cb3629b39af2841977987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649439095706eba74ef83f7dc2e59dc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff84c305ca75ca47686f1985cd581182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181014a1bd3b5785622f69e8cae1400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4724cd4c7d0987f15189cdc001249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973924287243690ef80588b2f22dd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391f4737c42213b911fde3636a589d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d74ab2d36719af170505a6ec0d25f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38930bcbf12147c950ad79e454464188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc731e9ae259af5f0db9dd67864b763189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91122c3eaaa33d2231c248365479090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53575cbe7f2431126e33c7d8841ef1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0260723c757c2611565277a8bf95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a5bad4c22bbde42f241db1abffc9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7de4725272a4bf8f25b90e711a489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927faaa9147a2f4f352b9ed15f0e62c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b373e7039485b8c9cd71fc38a4340196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41784a760efcabf33953897fe2abb61b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa94537146d7697e6d2e421d860347198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118212bf380fc63884c80b7db4165d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4f6aeac1ed981c8787b8de6ee61c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391839e8f20037ee17eaf4cd1429e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ff6c8bf28fa10a3bdc37f81ccf70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6b0db3adbd0e7e39bd6896808b14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d1686b191bc747a941dc8524d0e42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb23702682228c92f02e38af4250a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec732665406f9e1f4a2a65ddaced7153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bc7561beee16baa045b871e926ebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4870640b0f43d5357650f76da7727d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21907a7201b043238c31da7d28621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998c0f9e8eeeeff1ee3aa318e50d59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0e91cd5a2a404c192149101fe735211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb418af754e04fcdf560224c20e807a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25099ad47fee8f48f970c4d505b4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eaf21a16b1f7d2199509eb12ddded214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e0e732ae8bbd71da6ecfb5fc95f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1523ea6267df0fcbdcd4270905533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a448b67cf6a93e806f50e63d18922b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c6212a293e0277565310f0db4cfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52ee76fbe7454d5ccf6add53419ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94828ef6a4320eceef6ab27c869b51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549249d5a6002c7be3022ebb8bf826221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91acbd6d05c84579894648b44590f92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf2057b1650ccae1972c189d47f5f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c7a17eafea90c5ef111b5b69985a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff14391f4bf246336abf3842051d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9095bf7ff1d3d827e1f2c295be91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc51fc0307be3f1396ba99d99d05e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5d634f9ead3ea64bf836d90d3832228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b55922ac1072a13f12ce636f847d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f7c77b67e1671d75cdda1685b669230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97862d24faeeb00fedb23317b99f3c69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8c09b0e59a6b3493a0de5011460f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abd2a9b462a6822f90583392513d34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dfba98703878a606e16ecb3f8bed9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce0a3a30f39c8af1ee77236f94aa12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b76189975cd2f3b3745f3a90c22c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc811854dd70e7855a54e910525c099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e4071c8b9dba793c3bd2a02ee793238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9889db10dec211a0b9301b788f44718239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7b2d0281d22608062c3d498d04cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368daa322ee3b3d3d70b6cf1a98475d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea4fddb4a1e7aa5e662e5d007c7734242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7bd0ce3a4bef6ea5c409049b64be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95165fb52b0c84b79061d2225077b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b6e5ed488126460a25813f892ef7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab61ee5e38029694b3c34024ceef86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561667207d99562ecae500d706e23ee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b41d3456912172888d15b3db29278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39003cb5111edd67033923d43fdf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43eccb2445bc7070cec82adcb8b908250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc6169193002bf67c230a91b765d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4902b68eb8abed651dccc7ad42ac398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcce6db192f68e31c21fc51a018c904253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad2e1c2c19f2fa06febc78e839036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f260a20df2a994ff0665e3e82edb04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e4a5218cbdb0e8f887a987db1f6b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bee1524fb556400ded06086d335ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce228769d2234ac917d5405a5a9d7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ad91195235a6e3e57eec609cb50c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0b2dd30950a36b35521a1a3b3097260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7b9abbe94391684530d09ba7ff73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf108c3abb5159c53497f4791bdbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca56a68d76d283a8087091094715b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafaf2cc041fbdad5924ac3e575aaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9c7553eda6a7aefae385e29dd6e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018e7f6c1567d372dacd17514860bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a70dab19411f9f45b738c8cde47a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f318557203eda0b90ef561d4ccdfc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703abee0d763236ecba45d457fa42cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba27b80f3663e1d3df5ee24182515270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2d726526268e44f22b5627bf4b59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5180d76bea8e860cea6bfa824cd2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342d75d67ff35d90e2111e4da0fb46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506fc826cb6c888390d6526d44083ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4cd7242827eaf80a3b2f1bafb7477275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0becfacda5fc7cbe6b0176a1b20b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e6485142be91c57bf17e55996db00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa1197f9e3aeaf4d0e0523bf1f876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818117142bbf2a05d0c059c2444e466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c4a045ac844aa9c7e7413bac19c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97bb61ae0ff3fab6067cbbc42ddc01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57991b26b5b3b03a81c29320852ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeecde383592fdbcaefa10bc046063d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8abea9618bcd7f5199b13b0a9a9ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f942ced1216f725063583d5f34ce9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353011ae4923e53a241f317a3d3d51e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe226b7a41822307a63eec6aaa294287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b257a51d7e3213f1298e3e481230c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd9bed42ee848e70ff6af6d6c341b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc650767898557b357cf8f9fdd0d178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca85e89295c8580689ba2d54edbf8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d7ba44dfad9c3313d21752f90397d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f60315bc0ea80a49eaef33c9b47e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b3362cf017ecb477263a7bae783a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7fafeb4f4a85882cd7e7ab1024cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a5da643f9d7908f675a579b1a15e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15667740c98d70988c28b8ee55eb16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c2d6c5512720c4d5db9e3f216931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6183d5067cd120930c9b45e39e801299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e9b0a507336a42b072677518ce142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d48347f815471ca54fe66ac434f68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedec1e595a3352808408b5683a9fad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba73387ecc6c1c54874dbfd0bd54fc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7a394fd2ebd71cadb9cd71e2b58a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a89b1765e610a35abb0f5556d05bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c58e0acb6b50a061eb61738b12261306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab8fbaa469b89a9e9fdcada24144d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c1223d8b3c91c9c74d8d622890493308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d26a847acf93d598ac50f8b2d054309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52aaa7a8d7c3f5c52ee4eabfeace20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c83018546e57175c4963cdac5a12fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8845a1737ed0992b1c03b7ec32c489312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf1d458633a6d73a584e7ad93477c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1ca8bc3c30052e2d4c87aada3d938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407240c15f86920af58719f97b6cb89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c3a6fa7f7f0f45da47d91a72369f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc187ee249828ae773cc02d9df3afe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1acb3d07b14a442e174ec8306278318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f570d9f32461c17ec1343a6b72c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a18a2895439c659b9c63c5a98e3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde27247c6db4cc0ac67ae10116d923321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5ae5f82c126d33ba4b17fce08a5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec24080ea290d114c5188cd2968abb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253e2b2db6adeef554597589d30e03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbae842222efb27f6e0af88ba43c8de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d6e13fce56421081b1e5538a077e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23029a802031c19850e0bdace0081866327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde55653860e49f7b1b2be6eda142b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda704187576d3bb707858483913a16d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d0da9e0c828581b80f416a69c9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680c8997a50aaf2f70ba0d55463bbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cad0b959b46c854b348fb95356c1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf99b7155b21858be507c17d8f2d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2143196813c6eb876856c94abec346334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c7e83f57bd9d4dba6dc7980bae87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4184f5df95aba65ee77ca50aebb06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf23ff4f82062f7396ec46d72b7d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c47775d740bad36e6e7c87c8a5c13b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1907a26db505d49eced412ff228b5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081684a8ce58147da5d4b7da88924d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185319019091b3dced3a586d26914e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa3309a451f1acf584721b06d9afcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d50b829094c70172a73d0d46c5eabc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c309ef420a2924064d49b991f516f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2caefb8908e1942d0e08c1a2aa8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641a838f16c27e485031f09d27bd53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5279f2ec55e4ac27dec5b611ff885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0ce007413f91469f7d3bf7999383348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd485540d9a5155c5b1e08b1c3e07d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad91f8186332be7b5cccb7a00207c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7e9d9acb5414fd1f54f363431776351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d6ed122711dcd5fe7a329833d4fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f6e7e4db6c07634119481d41158a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a42dfc2cefecf6aa9e1b5a5ac96e77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3c2eae4db79e88d488770f97e767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff8ee798d23c538756bad5102b826356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01a8fa262b044e126b604d078fd73c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939806b6b4a3f59763ac8f3536b675f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad1893b07b0040eb1d81f2acc9eaf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c0046c05ec30aaf6548c0df3a893360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df22da370a3c55292b614d67cfa41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bf604f3a027f9e838b02b585140c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8e62d7a524a5f82346bdede43cd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fbfdf708d833d964002a060e7c5f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d559e8a8b338a88cc7bcdfbc72ea5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e7052d2b6064df9b902f51a0a09ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e72cfba7ab13986b4d35df6e55afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20dd20ab007757fb3e4d67865e334e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5794306aaf3944b6530ae7effda3212369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4434a28bcaffec514858e4929343cb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ff1c563ccfb1f4d44edb6d6ca6fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daaa2663ef86d2ff330f16d52b6d59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48596abd3f9b53781ddcb3749483de0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0671029f76c71117c330d2723c44c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894363049f3b1ecfbbe02b2c4247ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b1d025228940214757006ff2b0d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f5203fa05ca4d559b37eb76d168e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73511b87b93200214e48ee32f32cec29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595e4ba326929f1db68f7b903eec7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4e52f902fd50ded17811b59e4766380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3de408c344e7726b83d2964a7733381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8df87ab72cbaed0f4dac1ecfa8a9be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eeb449577ec64866763b5166e9e62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d9fb1fc8620c577d44df21d1e591384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2631a38bef2f3bd21741a0607b25c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e1144f91634a3ea98dbcf7e0ad68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd57c0160a95a50699ca8a3cc4e76c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19b39ea4296b39d2150d09b46ad74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb588739c31d35e6d260b618da544b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c81f97f84b85a138ad1ebe8c702492390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f9e598e2b777b1b0cb24920e47b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7269225702b0df28608f1f58c56d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9e9029e50586582ed3430dc28494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ab51400f96ac0b1cd0f53b3c5b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973094fd480c88712fe70a42413c001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba4271d5083d78df73c9377f4ae97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf6589fdedda0448bbe8192ad0ee88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c93545b131ec45a8879ad5a28d7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8edb92e0e27eb5253190d4195526b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04365fe8b3a51b9c410ca983843386400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac425bbdf8ac0ad2863824fb7f921ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84113b9108b4dfd76aab33ac9cfc16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ff34aca696385133a4c3ffbcf41a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ffc51c951c187fa2f3a6187ceabc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b3a5bccb924a4fcb2e95551e6ec0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc493e313af55d0e830c120c4036f6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbdca363c0aa203b2ac214e4f04d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706d79c3da12c8e38c794c445950e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f1807ebff0edd3c2de08e02d6dca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c55ab0bef7358e3082668f742f8a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8a3face56fc4f33f059176c8a369411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59785199193662d4e90493ac39d443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8e7690a25b21392dc4e5c2b0f84a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a34ce475d2e3c89d6065ba8115f9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8b440a1d71d80b987ba17d54270e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63bd464fe467f73cc9c75a6cceff63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7facc17900d47880b78795616dbfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d36a909dd87ceea63ab93072b70d62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e808844e9a6bcded4d391ddf2248bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb2d884d008ae0556070a7d58c951420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a7ec908da6a1212473f57fe61023421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6b79c4b15f9d6102c9baf98f53cf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af980338e750be85d67595cf14a689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab072ebd115246491592d9d714e7ece424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc05eb5896f0823cafd1b55decb3c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd0079dee5533c98d8bd722aecefc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b15da0276b27ac39a4db6c23f9b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4bf798e7af0730b9f3fc0a03c3f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22425465a7a09f21de2ce6c389b19422429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564711e97dd7ea57bdee8fb24ccec78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc8501a39ba1c58cad86b7dd60c78e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d44459a9a944846cac54013bc053f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05966f709e8cb0393266b4c18468f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e7c82e4eefb86e4c403afc8a3c9c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe3b1ad418a76393f8c99ee8ebf99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5d19d8afd21f27e66f3ae3cab2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7e6cb41683036d26af5471db6578437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0c3ff796b8aaf433effd9e0d96ce0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea0b7fc7ab29998502a5897ef4f26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd9d3606f661e38469b75527fdc58e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2088a3df82273ddd2c384df78f50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebaf1a3a7d7b39d1647650b853c596442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd343833d043b0e9409365bd03db0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39111d5f5575765470cb91fa2eaa4288444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b15ab4fef2b50e354621974b0f78b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e0a1bce61d6eab5c174259987bf26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78d14edfc6f04f37f8101216e37a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30fed43a59d45d71a71d401c2a162448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a603d7118661972aaa224ada169204449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9ae2e8183d48b3d97722d0dd8b24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca6acbcbb56f08edf493986764db9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca89b1bf98e4d9da3bb76eb6694acc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b474b20631fa41e8f71d4487c2eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f0e0c3048f6659d518a7e54313bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a894f92859dfc7314278bd564846a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd1c36a610cd19a6de43f4d541b2c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219701d8ca4b6f8c9f45c9d2de5f662a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca2d06c567cfe156662f3ce79263a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75744ce7a207ee12abddabcbf791df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6031e177599eda12b7cd02c8393aa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c918f9f0784bb341d51a4862cbe1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe89f2ee7a4e1c0aadc62c352f3c42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca17a26be095479985957acbfcdf8c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba84892dc9a5b9d2c28d57db928ab23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd3167ebbc95762ce4d9139a8500a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ef6254174abc087957c35ef9a838466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef90a490dfe90c5605d6a0ddbf93c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce714a09364a3d1e667cc3509db34e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6bf29cebbc4c948546b4a33fd6974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f242fb3c0c787115dc590dbe1c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa528416ead9e965595db9552cbfe9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44258a7a885b69fa71f1849eaffdd85a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f743629286aa077535158c4c006b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dcb1c801183b0ae9e246b8e8e3685474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba05b13ce305492c5a69dee1b7da7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed06b6efcfa22967c000b55c4b0db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ab12f25c09ac1e8ddd95a8cb7bd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018229d540e13a16f32e8d519a3747478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d34a0e796d8fda6a5ae2fe486eff7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4718cb183bba013443aa846a0d0b39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c022dd21864fd783aebebab7872fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5cb6a80fb7b7eabec3394f3e036c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cbc7044ce49d0a7518c223d25a5b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd645a56eb7d53c8d4dc21f8a7e1591484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca98bf647a544edecbafa450384ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde7257deef262dd16c7e5fdd68bcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204dc38021e57c9a90400cec1bdc1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025ac55737c69823619e528d7ebb53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09f0e76cbc5926c57b2ad42cd024e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b7b82270539be607e8750cbf22bb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e6ecd752249ec987f6ae5c576aa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d2ac635bf320fce89f1879b338a04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30527782d4d51a1e3b74b4235295efe5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2533be022a1bb89e897e00fc75821494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf46d5505697a1a5e2099646c14bad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962abff4cf581f9324bf62ac47a08c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbebb30e626599464ab6d9414b5d53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61e321eedd14fee0999f33017d3a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f8d370528e1687b3503e3a87f330e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f543795efcb920db0a8722b0ec2d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96ec82dc1dafb8f123058f5d6ae3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9436410e6241b315ffbe769fd8143b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c67dcb330e2c326ecd95079716846503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fa634bc4d22a4d9dc2c07ccd4041c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83abf11447b597b8263123732437d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aff99c627ad6fbf7a284308ecca74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaffc037c41001c5276281d1df1b5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca07b49441c73f8456ab5e7d0abd11b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7f60167329a024a040bafeea6c1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8124a4e2eacef46f7ca0539a6eaaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b0ee5996b108f69ac49510bccaa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7f2e2e47fd93b13355f231d3e0b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd575309a7a364cfefa65d3808239a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0181c57d1fa5dd675d824e5ccec86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2125849abffa532e65c850139440b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e84ceecd4100020ee70447cb07bd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c9c1bce2ce4911badf2f638e8898517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ecfb7ea067abcffdf80513715a0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b4c8b026dcd125487d05f6aeb884519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526995768ef5cf040f14b0bdcd3f4d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ff66baad3eebb7f6a14fa33d46e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23269a06c83ef4bc8a71c2af936c821a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1d78c7f21a938b3e7af774a1f855523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481195d4cf98c59b365a130d87a9f2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29f2bcea6f63f087fabec9fba0a0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a850906c4f060fa060c403dbf56292526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f17d9b472cd2b33367a7a5ed542056527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfbff3f3ab413222402091b8f1661528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df0888c23878e5f4b39e52894fa3fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be29a11f5b6863775d09ef4d60b36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31121a4a3383ac05ee00e573f13fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18657579224e7eabe819bca7719ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7e511d9d5d6c7e2e7e2fa5a84fb90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ded6065b5ff36be20469a95284d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b8b146b90e60e52c01eeb8074d50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa6c74b02e451dd1aff8e180b6f066536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc83e0a41041c7320b6b4a18d9fd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638bf613fe60ccedc32ee97947026b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e63b47c464e1c443bc04e4a8a8b98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec392080beb96dd2a0cbd10bb52983b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9ede96e75c3fe8fb03337db59c09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac706ffdaba8666c67c1ac19e464751d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe143c077a5ff97bafd95ef18438703543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a31c31405b73f539474046414d10b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49783c27f85fba20c05ceeca77481545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa29c76bc13726ef5b2b3dc8999a7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f046916e2771eac8dcf4d05906b1cd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434650d275e09e17356b6c3009c1ec90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ccdb2bf4627a04ca33b43a70b3b8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd9b66d159d8ccc1e37816013a187550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f62471b3d90cead5b14f62cf13472551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c64b23b4351f426079652d094766be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693c4f4303557d33a160c6b841a0c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e896fcfeb42c63738dd3e530db531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bca223d5e4f9c661632c1f197625f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb0b9734e525d8dff60421322148c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7bff86ae63b6b903014eeeb1ee8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7903718b766a32ff82ed02f1a7cacc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1346253e3d07239d4a72e63c5764cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdfdaa8d63c780699677c63e6c84a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893055f2ce2a69fce42cec88163f846561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10cece32ae538e7993f235031596d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1708071243c8e1a4b814aec4cd326b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2594322cb82df19ae390d192da68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ebb10fd7221378fdf4bdb599488d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82666e34b4e3bf285848fd9ea1b783566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775cebadbf96bd057b032345137bba8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767c93fae349496f36d4ca61074cf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8f14b59fbb6dd1f0407264e6677d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e0306cc19ee7d44e0cef28d859e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b92b769fdc1bfd4d325ebf5866ee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c8465226391addb8d338cb79aab5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9dae471e8a56f3334677d1fd42324573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c78d588eabae57dae55ae1b3e9ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba6c97e5e97df1ef58450d3d5c413575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44601b6d55cebc824845e447b52c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73802e1e20601bd9298c44e9f4547a70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3164c6e373d2fca214ea41e190c18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c983bd50ae7ac5df1b15d697bd40d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f785f138e246f2861eec0f527f23ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08033721220ad0cd0007a15016407f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb88eba1185766009c10e841cc902d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744aee9e5f791af3d3fd7042011b0b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9a5438dec3b8a5f60fa587c9d0f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf35e388d42167b9f1ce1f82b0c94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f2e6c2100322d27dfb9036742cb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e22cc58eca841cb09d176bd953d4d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a03a016178155f519400c5fc37ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359dc1e848830bb7916953e379346f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006626a2e7f20026a6f046b943b67eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a872f33be05d9419f06726cb7ed1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a77cd80a7d7a2685dd6d71fe83f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ece1a75ffedf8831a4fb2bc5e5bfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5b167a313ad1d10aec85b9469cfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f21cf8c4fea6830e38f8a4d85af2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554af8b0628df7312388d868ed4c3b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1863fdbe0e5cb54c9fe14a9b9493b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4da9d820d7ccc18d2a210bbfb5ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf375ad9e7ddc2bff37c03e388cdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060908fd10375134d2585b8af6fbae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea9b4c5de54ef8af82b7c9d3005ab2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520ae57c4a7d77dfe17d8f27f2ff92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd555392a7ad95f7d780872c240e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c220787462120a5daec3aef8d57f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5590e81d0a02878ce0a0e0ac53b54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb700c9d593c3a570d73d8b7f3040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a75ef83190474727f8835f348b91f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dff90af6108c269b590be62e47d71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de09f1a6b38d61105fce0ff036a12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df8fe0d6ff9be4e431266ff25f0dd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ad49cae676eb7b38fcc4f446fb9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c19faa7f4f56029092a389a927e2e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd924dbee30ee55a7980c042f6bf332613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81a3419886c38579c5d02ba59601b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5d7c457941ce2258556413014968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711ca7e02f106cd691286bdd86b988616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73652373ef2d00ddcf5a9f27ef25af7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c5a73f4c10f77e7cc1d42746b242f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6ad7a69fc472d566db9563d52e4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497247fc3775fd7cb6b890978104573d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ecc85a401226984da489d5fb8ed85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba78113dc8bf8ff0706fd15128037e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36cafa1056d10d2750a0fe561910a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139529e8ef471f808722eae99adcf4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca217e468a1f57cfd9dcd89ef6405625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a73a997d27f717b7b38f456bfe2b65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad786f970afb6266bfc2ad26b525ad0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26aa343b64b4edd5ccf99d15f3c900628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcef4b6fbba77b05fde1a29bbcec8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec46acbe1b95b91c931a4a91b8b39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fd4c788ca9d380d93f37cfb988bab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4758ac0628f57bfe3f046bdbc5963c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc285c68cfaf372ca4de920c360462633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81a18e66ccb3ce6137460f633a08e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903050ff71aabcc752f7aa180557a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376399e20695ce7938d7d2defb6c7371636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bacda26c27ad0dd1fd5657070b9cc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3881f4b68406e07c8de7b60bdc30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d433caea4032d122e37b550c1a34ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ebef8ee2983ae310b398ba1aef46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e6911cfa67379bd3bd91809376624641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda018e2f95719d1d68db8af2a4071c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525d555e5e748038aa6e49f1aa88580643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90adf6db8fb127105c5f797a9a8f76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001e5d45e58a8777401e6c79282e53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eb8e25775eb8997639df64f6d1ca2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86002f0630d7d3e6406fbb660807a3af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc307b63a901e3d7a436ff3ea5ec53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313446113c8df118620636baf815bfc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4ecdb2dea4c95cef8feb5a8253136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef495655690a77df9f871b177fefb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823bffa63da68fc03ce809a71a58e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015e2c7834d2d5e62d518e610ffea4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644b3fb8f2bfda87fd60353a21b9b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b11bc079cc4aee6f44698334adf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b6f9b868b9fd60894527676e3f76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543545b62635987479fb0d5b1d154ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb60e0d1b9370372729db07b04f212658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f4d63172d3af3b36e0e643503c93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38fa36123d2b03d7faffd2265811e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba506ded566f6e1acd2f4bf11ea9de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc4ba68c910ccafa9559d3ee56406662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b642494a3e1f1a8990c3acb733fa1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0566676be89ce3574f08f8e416547664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd249eaf31c0bc3fa3cc275004b8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e514a3dbb586edae8525eca85f240f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6722e15c31b0da245efa2c6ba57e04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b6e3f1226e57183baa288c37b6bc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974c5ff4020d32825378b46aacd789669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f9513ac9a4ec664d72df2a9f4888670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6d90463b9f9b109a6babf2c0860a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fb178f1d16bb45f83ebb6b0111f60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050753f45f9114f41c575e649b712d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e10c33127ce4636085b999926798674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385fe6a564c965f18fd76f62cd2de6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3adba8a480a6906e754744570b31b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b4946150d47004c6ae5cce4dc1c6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d6f2fbaa037cede1de17ab17add3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1485fa24916feef8630484afca6695679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10eeefe2c3215fe836fed7efb8cf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab60172370faef4793df9ee5b27631681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa254b6f008b3befbaa0f1d4952842682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0444f56d0ea178ff1563f88a86916d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925995b1b07322de96848156c6281b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb698dae9f31919bf0af2fa6db8f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b0d7d86db406bd7492a3b67a4d6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c7e5eb65d3062d77a37609b4af50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f385b9a3902efa21db2dc6a484f78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b896bcd9d3f271eca5010a875ae1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1490343e942d6be3a548cbcce492690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147b57dadbc70646cc3b2237e1e53a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aeb586ddb4cb8bfbf899c2419796b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f153f555bf33b3bd85fc7aa4119f4bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a011689deff3837351128de28dce69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a56e2e1037a6cef6863dfc12c8ca4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea8721ceb2a0a93ac2ea526de5bbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beaa4598616eef23ec5ccd247a21c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47be3d2cdac4d4fc2c8efec48891fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419921ad85035e8b62203f90491ed41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0dc1843ab25cd2840ddcbccff506700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54cdf1ed7fed757ce5b41574d7ef8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c181ff508e2735fe44b574768fb6f3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600263c26fadd8e6512d4e0f926360703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873dd2dd12e04b50da29b68ccf58b06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8801d33808530293459fe74aa94f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a8e5e2b043ec61a3ec5ea22cd277706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04de880efa957c102641c75483e71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325d526b35afa99de550117d831e8be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a6a7aa1c71d8c8bfc542ead85834709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea08f233e7b55c91aa4d9395015068f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073096d438cbc86b631f22661c529c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6756e6a9f4a1f45f869b1edc7acd26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42d13ec4392bd2b2ab24216cffdb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aeedf82e5c0a873a328dcc02facb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c909752e9bba058f9513a016a737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf183c407e0fa6e33d375d3bc773a94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ac0eaaa3081322d6b07b236c2496717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7ae8c64d89d3202ad33fa15366ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0129a6f454f8aa5df2f12e3b1a84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd4e64f59f328569086f55d2be62c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d545c5d45ad2c6d320a6a3eb92512c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e75965e95e8efe4ea7d5ebed7cd738722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faedb8e6813d592555296557a5bf59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0c97e9d921dee1eec08ec115b93b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835657e4718074a2ad9fb183fff440725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee39a042abe63b58c4cab9fb5d7d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7c13c815e9a9c8e017c9b0132b1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bdaf4a069ad97220d01ee331931e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c287b1d88b5e879234dae38c1a507ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ef2bad8eba00bcac73fa2f222612730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5256ca69e6e7e486caf1b6b3037f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d2913d7b9b918c3ac53944567913a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786daa722fc8f45c6e7c7d4545a6d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e218def5e4d517099b656f4734c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946153da24aa3b88dc1ea32efc19967735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca34740a4746704a70f566fe98673736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18108d022983671cb9e02564954f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff3abda37fe7e87485517527f7ae7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6205dbac61cc36a742abb76b7067739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be4a48f355f6eb2c44be252f5b943e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26e297ac1cfeb825b52d0a890f993741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed2c721cd7e66f47d2bd4fe01c763742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec75f41b46090fa9a73531fdb74a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67da2c3ab1dce1b77ce68e00e7973744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d3e8867d1b732313497b5ea162ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6a6be8cfe4b17b1b57dc05ab4b60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322511f209bda31d3b091514751748747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d504133e8656ca67c8bf2880886046748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8495bbadce1d15ef6184842cc0df39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb418ce694a3facf8f2302a00cfe4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ac5b18d4ee0a960fe9433439154d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3761612f1efa203445cb33091e7d38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7396f4df132ec49a82f04fdc5ac1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ed14b977aa702d017360c57d75d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c232fb6086af70b370fe64580b1531755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d985ab60d189678468a0e37dff92705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9feb05edb0a440f7aa4e6b50349109757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21a9693bd80f951e04141e73db43e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2565b5047545f98432b41374b6862759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db73f350fb9dec6435b4ec85e41245760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b52f7c9fe72b3084b6cdd6c39135761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07626534a1213a2b7bb3389812af8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89e25f61d988b43a3a9a2c76e5a7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ace82b8522d8a79f4ba11fa960d5e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8564c36ff747dba4a4190b0743df8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da463814f1d2ab1ecfd74da3b20c48e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e6baca1ec64bdfd3161ac3e2fdf0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3664616c4387126cb7006f6c990fad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3d496c59b23623428e3df4b902bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0cdc645d4456931b2ffc766987bf6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1f08f0332f3431f840e4f9b9770f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1771636889eb90793383b655393c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824533f0f99af34516f3ab1bd7eff208773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff946dbf33f38af0793cf9fac47cd6c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e0667fc9357b1be7e11dd975c780775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16d7c52868acf959819ed5b4b7a56776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a580c73c8581fcdf55358b21afaa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a922ccbdae2dbfbcb5c50776716d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332972b3d86d827723a81652fe36f9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c5ba1a5240aaf9d9230d09a2c5f6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368640a957ec7a1438d0331f396dabd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222b8cdb29fc47ddf5784dacb9514f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd016be49ecce02334f71cbe9f9a04783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd27f66bdece5b2bbce7d25aac9bfc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12bdde984d7c501bef0c4db1f6b77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433eece61e114834edf4d7519d9d76e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55e51d48225703f3f3fc31faa6d87787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c2d478fd36c80957aa00f1b0b86e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92117dac530282c7b36283263d27c0d2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86cbbfebf328d66c1f87a331e9da5c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac938951adf545f456332e199c166791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed31fded0ae0dba8e751a5a0e07c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe575fbba688d0e170914866f3d9cb4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e842e4b78c058ae11fd6cf1576715794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f07d018336b4377b6d4dd0f3c96b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf30b05eaaf21561ae0f512e1d1b51796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065f4e812018e2bf912be12e2ad0a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80640790ecc7641b82ae3b92c9fcb1f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a8241078f90a9d7a9865fdb68efe0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1682b1678c100268837bf7799e706800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e9215dd1d631cbb9ec7a4b57a607c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49e0b2a8b974e0fc47c82bc4f17a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234963e618e19cc11a07ccfee7f7b9a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197ed7f4c04ec5ef3a89c1af82641b9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b7aea4c5f34fc6e6bda2832f9bd4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3c4964b7ab56fcdf7ebd160d9e419806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad1364c4f3d59ba33f95a34598806807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d69f4fe8f876dc98713630dacd92c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b58d89567833250a705cb458ba47809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c39d39df046482b74c3cff32106c24810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c2245483295853e5e6471ce28828811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d35d5887a2f0204139bfa0254175812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3ed76820c67a744095fa696ffd31b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f385203888fe0ccaf72399bb339f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e795fb820c66ab38452fb39e316f9e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa4e27b35fcfc0da3d34fe27c51ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bf505fa713f2e5fa167e0f89fdfc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d0ea68e2573028a2adac8fad3edb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a57e29d1952ed645b6d00e0729384819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54eca2a078526cc141b66ed3eae26820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2a3b818464022b18a3995b0bbec2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b570e66055fb76a342cdcffad543822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da0f69bdc250363ca1020b3e107cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15353dfd915c9455b0d7640fc1437973824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622458f2bbd120dd8c7618bbda69757b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3335cfd5506e15a5445e43c4b99540826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66dee736f171f8d72292e910767b7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a96861109818829eb3694ebe2c0c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b0a5acc3190863442aac58464adcb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615c90d5ffbe35057fc69ff05efc49830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd8e7214669ec93907b6cef957a835831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acfb20867a178ae0dab28dd09f4ed832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b61dff713ddf4d4ee96a726ae16e7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d813b89da933f86057f253ac77062f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f944ab43f27adeeebd910d2f6f8eba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845aaf595a3784faceb38cdfed1ae2d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b4688233596bc222a0bce1e389d0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa0cc851eb9729b62b4965f4e4f18838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b3896486733da19c647075b401b30839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581f13202ba272094198659062bee3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e8340b2d8b6cfc7f2cfd92445110841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a9fde8a6e7915d419cee1c3e4aa8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89e75adf07983c683c8ae67e0d2d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a81e3ac7c4cd816e546e1e824cf0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bbfef3b1450b739522fcd3342264c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b86e74b309de8276136e492c00f70846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a105535a225059c92d36306e70bd0b7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4165d68abdfe42b446a40a4a40b22848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352d2feafdb3336c9a8a4d5cfa95e5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409c883cca8db1f46c8cdd8db969d11850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d10a2b0ffeb42d3c0cdff7d07dcee851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a811e939122c7e8e3cb04ca85c4b1e2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc384ffd9889c42b2a41aefff5f4e5c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f0e4786aefddf2a8af1c440cf838a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023357cd72f7f3b3d55abf33585db20855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e4f47a48f2169791c225ed56991e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c7c63afaa4cdb48dc497a9a7cddf9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b86e8d4a2007c65c75a8583e541e9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfebc1376e32d2002ddac9e1a8702859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df73406abb2bee7407c6ddc736d02a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ca58a20f19b3e3cc2634caf3cb2c1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98696518b1a656a53002aaccb0c45862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aaeb5bf119857e0c7229cc2412e53863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314933fe8453b448af147c749ab9dbaa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237ca617fd7f86cfd6264a5b9a4a2f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0827a65a82fae18f75d1de37de11b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f9d4bc9b00b5219e19cfae03e6e1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf362c1a025e315f377570bc5b45775868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c200394b34446ee902a4c6be3b3b07869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0037055462dde301dd8942b21b4b932870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c777712e8ee836de2c493012260be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60603cb660eb862a07cc94a509ceb060872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29640ea98d06a2bbea0593b5d098854873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea1a7002a227b639f7db6ef1dc864874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc49adfd597132500dac308ef3a57875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9559418c9859fb6f46f241b5661aae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af30ae50dc9ce337bad28689d8823e9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d99e14583d135e17288ecc83d6be878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699058a963a51f11b871349bdc65f58879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49060be3e03bc9ee1ea0dd2bd3d15880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a822ea06bf4ea02e908b120215f58b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af283478849b71eda82745290ba8a63882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff8fb1378e84163a4fdaee4e6daae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cf67ab91b4e71e7a0470bb78cfc43884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9ea05b45c105d6579dbdfbd0feb8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb8e60a728de60486cce407470429886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33fdd22138adbedba259d13a08f10f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb926c8b3fe278f1fa7c551bfdd3aca888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e048636cf75374ec0c32fd4ddaa5c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405d3f323c131f36ddbd4846c1310d2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcbeefea2041dc462f0ad55c4e2473891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f888d24fd872bc0eec527017a1bc4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eca32b603d5c1a917e9496c3f84f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e86bf159c8418627cde65eaa7af32894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec6be5d6dc67df85ccccd4c2d1cc0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5483c4ad65c2928e354f82ab36d45896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb5414faf7dbc00203a2c7c4e429e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126e3fdab509772c499db333a34c64898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613620322982d741683bf4487d98f0bf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136673c8a51a5681e6d5e7173907f17900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d878dd3783924c7fc63dc52f5bf4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ca9c210b905f5cb4057f2c4a5a55902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c08e25063778ac683186d90a678667903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df678edfd7eec8beb47eb5d4cbc5d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90e93a6be20306bfda04745f807ed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1671c65ace04d113c46b6bbe40ec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6106a14315b9018cdf8d09d39a0728907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f236a2a794776c1421a8f550cafb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc95d6dba92f6a177c303e94d6dfb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ec23298f2679c8876ac286eded13910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf6b09a48a6514bb0b3c0eafced32e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f810e417e87bd5555efe41058177912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61993636b4e73582f326984772e402a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b090ce3f063b28660ff97957e98e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1370d1011fee0b2bcaa537fbb6f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8fc9c719b05409ca9226c0688be8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa5845bdac2c3ab44b9361355d06c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542bb4f75e719028ef7761eb8d6edc8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610a9daa2b42caae171aa5c1f30a56919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a954cf9a205e987d32e9285ea1fb98920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab64227f93e4e3eace797bfb94c65921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ee41e4a8ae67f8070ab79772c89e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14ecfed4a67b497f03f5b98249891923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681423b645436dcc1da8d6371151aef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6235b85811f7746e332b5932303b3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc864319150fded4e911c7d0141af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a2e4b126639eb3aecdecb8d082a4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09828e9004fb3f003b3efc344b2b0d8f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc5c35bbfca2c6e5488404094ec97929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e277b220f349188848befa3ddd1f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f4671c51aaecad78d97157b3c8d3b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca01f3d7682b9ad82cb9dcab25193932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dae8ee644af09af29aeed3ab2251a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a03eae204308303d728bd3c370ba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e1e7cd1ea919ba72e9c3b70c63e6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c01b3af42af6a1200941130b74646936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4122d0c6f9a10a40ebb120c8345c4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868e038d9ae63db8ee1809af936d84938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5278ad8379588a08b6479a96be2aca0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39d46e6cdcc1a0e50d2e3f514bd0cc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798b4f7055d71fa6a3d4dd40b4893f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b41a7bc805143641c223e7fe41bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4efd9fbc4012181d14c3231ccdd27943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bdb2b4e3e4fafdaa5f7de042b830b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b21dbb7dc0f15e0e0fb959ee487d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3fbc11449633a5c7db545b5c9e5b1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8b0350ba672977a232896234f88e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44569519e056f4f0ff0362c5c1e91013948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711fa1e9c6de7d05b4cf515703a1857949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f621195b8d73b2891be93c3a2476b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ceb0cac6de37bacbdc1210fd6d49951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1383c0d779c2580f1f688dade72b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a013166091ccab751e49b38076407953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdbf169af2c90ea9c53963f840674b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09eb8ae1e71ade3efb95cccf19dde955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37543a68e1e5934c0eb29b3c1a692d88956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c208bde3b3052f9d93e5b9a2e7aa95957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb731090feae170b7f79e7ca91fc7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17cc71cb02bd8881247a4c3d03a53959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d8d6c494aa1b480e4248f5da34ca960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186d2dc9dd7e99bb8454d2a4c9970d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a969eb2ea06fb548a7fd8bb5c609e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d3d2b7f4d743139b8575f38dfc17963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed018c683f11441e29713269fa63588964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315988f9e444699c35b37b9cc61f6f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe0a866098221ed809c1ba6a6473d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829f395d25c45b15734e6f7bd3c629967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e7ae8e713ee58d317a5d3c5dadb5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee65135848c275ed0f4c16b8cef48969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311167e58427b789d2b446b8295748b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff09751993ac4ef81103bc1484cd1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd199069163d739545cbb73fef0086972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e977fb7d1ecb5b1c8d2b2c475acf2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878b060157fb516947e6d754226e17974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fefcc8fdf4dd67314edc2341bd1c5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebfb348dcb8628ab288576da9bd8c5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f28f44d11a9b98279cfe17dabbe13977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9989047673359a41d9b46c07bc66c4d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06022b49691b35b49714ead52c000979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b7440315d8970d1f8b62e7598f03980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7549223f8fbda535b48dc42e7fc58981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f060470e8ac8927c38f45b77c148b7b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d12af46857ef0967f76263e9aab7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80ea985f7de55f3ca83134829969e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b632c739973c8230b7cb1864c43ac985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8bcfeae5fb2d1bdfe5feae848a60986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c443f9382a1ae6f45d3d851c3f0a5c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14230ef145fa78d7c1d7262e6902a8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1061b35ee1af054ab1525f82c8b4cf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f39da7b44cdda37c4f7dd5c91652e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462cd0bb6daf226600c732309e7d57f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6368b213319de5ea18d418f06094b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325bc94c5b756d63db0fa83a39cade993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dd127654355d98f3935996a307251994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591565ee40bc89ff2d48cfdb70ec4bc1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089d251ef50913d3460eda5558d635996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862584e9020925ae2dc4405ec3b9f3b7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b06442e7c3e73d8f767210b24806998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2990b987300bcd4d8f1b1d0a35551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0855e229a8637892bece173205c9b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f402b9a6c376527b8a2ce8c2f4c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895eddf3c348275192a56e0ddceb5aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7803f080f31f2cb9249ab7716b4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b7046678d2d6a98c4310793d1ba7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736c9175980c507a7b2aa8fb5467ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdbb25cc80147e655d941bdfa3d2108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102fd1cd36ffa68e4daf8d9b0c0301b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ab982adf840c4a78770a02a2f2c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b6c89ef30069d978f84a889c5d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee7d90f5e355ab4a78b390443ef69712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea8a1e3c8af77d44b87344127f19213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312bb0777c9b8e81acfa1ec97c977a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2430823363e352f565f2e88d76e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b3aef4e222fbe1dd27222880f16e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae5b1c391e76ce9cf72b11f0a39edf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbc99c2c68d153c6da8928940ee34d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0378d728f0dc75f6be5bb48b0fb4c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58946db04379f5391d81d32596c38d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd5965617423ca28101eaf0cd082221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cbfd867695cb5a5fcd4f1106568522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787ddde467762650ac25e8695f10f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc372c9566c743eb8e4db9bbfc86624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a2785aed360d6a01d0d1cf78fb2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f301ddef30899138cb4eb4c04438126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e9ca8dd00d1441797c4a8226e8db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952572ef6c318bf3d6c4fa93dcc3193328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac165393509016a2ace6480050732c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe03fbc070ca8b870f7dfd1da78871230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbc58bc83d1bc75c0deb76ccc06c1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e021e49ef811ce0ccaf86b61753bf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aff31578b4ef282a0067a8a2018a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0aac16ebd6943db998c5e161ef3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a833237887fd90f4db303960a1f53a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1888cd2640a2978aeabd118ebf0f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd08c91d2ab0189df6dd5152e4bc5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de899bb270babc30c7771032784945238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77af4a9231de6118e1c95f18172c9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba2d8424e5340d297e58df6768fd2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eabb52ad55f7880c8279018707d41341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6de939e1a705b5e8cf18bc9d2954b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76098a514ead8d812979411775d565243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0145dca733d3edef131f37641104e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d5ce11cee96b256af4ab6f311daa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380ca194bd8bcf3f9273947cd78561746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e787c8ec509cd774a64284f4b44e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676617bdcec7f45f0b5eb35e2fa62648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421e02e17fd2ce0eedd38e828de4a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d0920880615e6a800836b3546bf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3162ec00e19624e2cb11a779ba7e9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ebcedfac6657a609c7445e3e876652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ac06e44643d50d523c585a24c80e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b500f14e0ecae3aed46649e8769da6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cae2e9059a267792135346e0df14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b677467c0a1155cdb8b5aeb384b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee15b2d83e0f539049f109d3603def57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f1fdb1e143822a2ae253f4a8ab0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53eecb48b1c4af46f57f374508b9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa68671f1f873dc544f631a08f1dc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198419263029671db8f3e15065ec26ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3fb4e403068611ffe22fc7d7084e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f2417458c2279fbe1ea3f275a84263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc7d31fcdf41c79fa8fadb6e70e1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770c587daa6eedf12fbdbfab2c7ec9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6557084664a266f9da1ff9565baff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743047cc487143b22258b9c6a91e0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb21b2be69122d002ab4efe68cf0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc6a55b3205fb4e066581ecd2078869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e6b5a5554ebc065629f4f322bcc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cabbbb9e24eefad9b6089604672ba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a1cae0e629783b9d2be95809f0f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd593664f16d0655595e54d321cfcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563c1013f1a9d6f913458496e48bbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e609b5cdb5586ace62b54f585681075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe45206a6ba2585e43fc8aad1d21e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05957edccac97feb3b079b82b146d3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057b978bf5cbe151ec66a270e381b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76117305ade82be92141e581d3589879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966ff11890dae1c8521becea40295280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986cbf87373679eada7de85a55108581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ce8efb5fed74ab2be52b6d93cfd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82911ca4e9e8ab25e0a41fd8c77bfc0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3b8aca0e94cbbc4a7c9688f04d3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e058cc77b8b348c69e64a3270d88185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017c27448d73ef7434dc0ab8c8c915686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70792f376c4b066d6eda73c4942192487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b65716a28f8b106890d1582eea37e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fd23b7ad99bcd04fb79cf4c85f6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42013400d8fe8e46db3de9b05fcb0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c91dff65526a4aa2f0cc46766a6e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a8f4970529947c3a80a673377331392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c3ae4fb221c9f5b585497b5a62dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a362db812a507ddf201078e62676494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815604c0c778ae1f57a734df6ee5210295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0dade4ee9769dba1dba81d456240796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25082e2c1e7b278a5014aa315e8f37e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd49f33a6425962a968d9b0617f3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed91853e9c1ff3f206e7072e7de1ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6813f6bdea229694c2728674fba2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2706a22514ab5623742648c649f9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df578122597fa09b9e27b39f60deb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf12cbc4fd28df8a1e58d7ed2841a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a904e2ee42f14ec854c87a40646f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de599ccc256b1ff5ddef2667106b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5e495b0e72d8d1ff1634d2611b8d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0fa3be31e1f973ee6e622371dae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d38b43b0636feb4cced2ae980794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6a8280de9cf3d73f7fe203045e10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5eafb7bcd9a17ca471641326372cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c65cbcafbfc4581fa40f9615e38cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b53faa81083b8a2b834c160b7ee28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189137a7c856624f976ff158487c03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da5717ea6f145b461f5a5bbd73ed77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f82bb2859f697bc6effcdcc524d9a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe18b66a93626ae3ea6240924715c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1fc762550b9f07b5d18da3c31a8a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57a2fb2ff96eded43997ef115c818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67446bf1d4c7119b71b197333826070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32550f5fed38ee133610e43df4cea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119ef266868493b226ef5fb584ad18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e308f2d4f86cf1f928dac138efee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b9a7c8e3073be65e255707c00289b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20016f7e58b2454bcf4e7a3c8299b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e730531742e336929aaaf433c5c6f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c479f187ddb9a516107f3d9855b29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a8ff11fe5b54fa30e45260b6e151127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0cbd00464e6de65a52b58a50aa60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414c17c1b4b47bd9da7c5dafd6769a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b783ab377b4700e8009cdcc15bea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd138e2bda4c2a2d93aef5ab30493131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85372cc0564dde436292a5641e4d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63604deabe3b8b55d6035f6d05294f70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e308d85b623dc4816049521b56c5aac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2eea1ffaee321013e976829aca1ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c1689df3b64f7f42fbb516f5ae4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee13554901d9978a994bb89e8b5cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c0cc9ed1fcfce798309d996dc7b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a22997ddf21d071311c46bcfe0c84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b74ea23ca7d1305b27392960566e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192764cfae52d1a0043826959d7dc83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf923e916c3d16f00470d530d99a72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bec6d5871b970437411ff3a43dd9a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8eb42f511b30c85453468d23f674d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897e58bffe808b36eb0b5af18081e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afc6944a95b9be4e2a06a0fdda63a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e05d04eb6b0bde611926b7114632c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b2236cc67ee810b1bd7ffc8a4935148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea2ca2b4456a724c431a5e29869fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3ec78ccf43f6671155d6fdfaa645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c31fcdebed74de38c2b6ec6294f88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe944ef82d1d886cef72b1c2c3638152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f06a7eb28275e71919a1f457f45de6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d295b7210d09dd5a0ee100d9b40f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970fc218ff736b7812aff90cd32eeaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aea4d85afa5629afaa71b940e4d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1ebf1e821628596d16e64e64111b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3310d9557ee1647c9af314eead5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f7a5500720cfb08ab64916cccc11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7048de0147a6ad79279d664e589445160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1c0ff131892363e2f362cbc114de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786cf7cf91201a35e8038d3c4b007f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea910ca14bbe047806ad8e77f831671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb185b73c7fcf1ea921604e6b79e29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6f297594348f7941556a4e94f5ebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b5f15a326d4deed42b87243de05b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77266714904cebb0972488fac26f90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094c7c402e2b4b39ba9a7b085704a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe824e7b738b81de906b2174998f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e61f6338b1f09786e65c07176bd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0387021d38aa65ebcd65e26c1f7ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9bbf9fb19940eb533cb432a539fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2d0b7aea16848405791bfe2ff37b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ff16298b304ce8e8096c07147225174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004696ea5e62bea356a578c22ff5f505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0e99c9bc66a161905cb063597187176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed65b2bc0ecdbfaa1b3eea51318cd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e94ad207a8ad13e29b82177cc11c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41241417a4811b00e5a4a41b0ef7e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90971c2c6d1fee617e46b743882fa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a423ada0ca82fe5c4011ca729289d92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954679217e55c3cd5c1da6d54a84229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb941baf5e645df1ddb1a825232273e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c791277dda04f7af2a62e2317fed2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380591e0cde26ebcb4cf8137689bdc39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267071047220fddb5705b18674b8d08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e4819fd134bffd7560ca21dc572a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0559b4b86c05d69964aac8e218fdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa1f67bb54d6ceded7c77d201571c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555467343eaa08c49eaa71932367057190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004bc0a0dc3f63c3d2fc7524081ffd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea303417a635460c238866fdb8ae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a0ab04a77d4a5c1821d8438bdda4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9e6f83457feafc9647f8e10ff6a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365762a7c4ffdc17585fa317d97a9a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37372f7c19509f785229c8266c9f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255de54188557208a33dfda72bb0d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b040b930cf55ce84ccb3e34ecad7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec366e00e3c4e40538745be48b9466199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0fe04310c7096cfa32bca0ce90bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379b4ce28d8a0b188a7b724703e371201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6912549cd991d696aab69d09604bf60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf398610519384a0cd52fd454a777203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df54313ba445ae8c8daba1bcd59c03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be025cf847c1f736ffce65b2f68869ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa8ec0c1b1e9ed9a8aae26b7eef6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a42a7b555665f005993c63c84d89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb7d80e24b63515342528cbf8c876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984b3316a692802fc70b8bdf037831209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a0abc3120364e13f24c42b33d362d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05862504009f97dd69f7c0739bbbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96109269a3c80d6ace5d4bb75bf66e83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162156f30e0361652788f7a53ebd257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7b90997acb9a7a61bb63a5415836214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97d051dc4bd7287e1b07c67d4f21d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092fb2395ee987578f321b1e9a282a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d322726d2ad8a63ddbc7671d10d553d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147350a9ceacbf8f67f3f3905221946c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0912b56e787d29efe636f7cdc60bcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f349582a835eb59c3f49a7c769e39c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7bca456c23b96f74407da89f4b777221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0c67e1b620939df7a2fab6ba713ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d65b99857ea6a62ba904400efe20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4445b901877118733652ba1159ee51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576bbfda107961857597581dedda5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2199d9abe2959d7d0f01cb2dc71a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006afc0408044e4ca64948ecb014a6f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276a9aedab3c989d73372f1418cb5ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1f566b1e9cec3e1a944e97dac2541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7df7998b420a85481f9532130c74b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f08298871798d490c88750301abb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186033c37eeb9ced9ff5ef8bc4dccdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e70d1a6978befa9e967f4b049b8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194ac8a76aac43ba7437a7f5ffcf8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860c5fbb3673e0524e7eac1697915e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2b3a30f621d32317e816ec2c0c10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b02caf2f0b00c872edb6f04e55ec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20586f5843855bdc6a4b9681feb052b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbe3c6471890df9da1a99a0c1dbed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d846cfc313173f30163720ea3b62f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f654178b1eb99481f4e036934bdb4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314ce50314a47a7bb24def7fcd2cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2076b1c9a56cc80ffccf5036ea7a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b9ab74914d02e2b07c99b47f90db8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe050720739c6f75c2de720f196d5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939e274dc53e725c63ea042c5a554d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28eaac8c939d4046e7523b98700fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8fe370fff2665ceb94bcd6ff9fa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625b650c88f9b5e8e35973abe6e9bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d90dfac69c3266bced9a667b9525250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716ac8f5fff0d2d13f5877fb657282251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ccb2e974598de3c2f6d5dbb31f6fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32974ab9a3d0d53cb8d92ebffdcec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b2c6d4cd4b55dae13433515bf93c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0dfe382d88aede5267cc4e3bec57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408f5d8a54b8cc30946bfe2475394d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218cca6409f95cd226f44d46ee8fc1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27fc0d2d584b1ac6b33f8bcc43270258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d427b25a0c3b9c0f98be34a99840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a773cfc8e9c74df66651998e0e2aa57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da400c27b9d9c3aee18c2939e9470261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6be60c18197a663d62a40cebd68d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4f54b6f001ee351673e52353bbf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425aa9c5f35adbf9234449eb143f5d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b11df7b4a47eb042d7a36b613dbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf428bc89cb37afb80ec703c4ff35e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e00ecc0ed9227b7b67f1baaccb7e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f670cfe2408e5860d4980c8cb1aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048c7f13dbac10ecfc813f4adef095269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a736c140951ca2877ced56833e3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3124c99c6a4493b77e43c145b089ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928f369578e7900f49a5727182e685272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e953f42a2e886ee459c0ca73238a4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce559b077d35f8930d2790237475e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cad7d4027a83cd742760768ffc0c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239f95993f0640ea9362fbd71eafce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4bca256060108fad446b917505a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704cdb49c340137698fc483b801cb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75207b8ac6ba0bc4cae5afbb0c8b63d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a0ff3a864fa9adaac354cb7e8f72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804494e7c5630d6928eef9c1dfd3b93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bee41f4c3ac9d1972e3a3e0d393d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c4da5cc9d47427e0d4c0178906cbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b811640798bdbe96e6734bc140b30f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff8061bcbe1c948f37406e738b78e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a4e0eff59c53293912f0668aff9da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a9cacad586d08e584917764ebf3b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f33c67137fe32af2254ab5d70731288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90792a253ad749740718b93244c84d23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258abad10eac223a0d38269af4d16ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2efe17657bf51438d19d127bf6c07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95901f3f1f1bea73d782fa7c69bcdbde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609491544554c7e086c2e6cbde3abf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e06f841229542f1322cc0e48538c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f59e2c2c167cd358fc9af8cb2cd90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb876b4205e1352eb055df5d8c8fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b641d1113bd9d1c2ff2c042abae1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009773185eed4959501a472ea5d9659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e929cc00749d3e392cbdf9469c2256299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afbe549f3be38ac6c9064cac48c7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a12e583fb66e22afc511ebdcd3c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f389f0ebb166d3b1dd8caa03ae4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860031ed285f838aa099749e1d7a638b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d81496a4e1f31d8302c745fbda88f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5e70cdb7de494b489ac7a39a91be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0713630ff4d2e9d7aab5316742cd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d132f164e85194f6c2150ddadbed09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58776938b22c71e3e2cca6059743cbd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa9dcf590acb6c93ec7488e05ead0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17eda512fb1ade05a58b6ca7aebe6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c67736ccedd3ae98f8c72cc474565311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb5635c5b8b3fa8891a2606adbb31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba998185743f08c014b7387454e95def313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb2d03c906491e539ae287e2697418314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35b1a33e1a08ced0b565540957bbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277ff7514f148787927f39cdedee43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85e49031e328222cebb20eed9a436317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88cda931a3cbab596753f2954c319c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61b79097094e900d0116af0bfd155319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79419c78f874928e293c2945b97f87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af292dce597ef436ebf0da231c034c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af890b569c015dbc350ff0f710d5b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ba97a38d9f7b25247ffd29ea1638323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a630336d9a650f5e1612776ea8db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0481cc4212be173ef8f65028bcb22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea7ae407af871890e24417e2a0d57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12c27257486b2d4d71e9eaa3dc6ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5271867dc79db3c0c33102f42a6a66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49384a533b946d4be98a16cb53496e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580685cfec299088a57de3aec987aeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e35aa05db717090512fb51584e82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78356c738b76d123c7fff658171bdf02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725fb519cae77399902f5df2d4c4291333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658460ca80cce3999d0798ec33cd33c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd74d8c23343120d00fd931e1438e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057f02671224ae8319852ebaf4c2ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570ab7ec31016f4b1054674a8007ca1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7ffabeabc37bb2cbf0e43cc257c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39396eac5a6fa3056ed73c8ca0d158339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e250d0d6e9ee449bbf5f8d9cedea2d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bc86c67d7c6add81a89c19dfdb3b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3c22766fdf399e4858b9c2220def342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d6603d3bc2cc6f356bd57600a5bd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d64f67eb9cf33d6d99f059a7efe90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8ddd1cc8d30c8b3f2db35d6c63cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b838384270aaebec45813b45e06589346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720237e8d2ccce804a69e454bfb4938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d4e5ed758a8b282d263bcef04a8f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e91b031dfdd30a49615d35fdbae4f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13cfb63405d72ff0829a3fee953d55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62c8d568db75d226720b29017c88ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934ef08c28532c58ff90b191170f9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50517ec9e8449f1004eb652cf90880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2276a21fb3d2f0b0f0fae6d9ca1e40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1b491166c08955c61c5d5305bbc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9c7af71f298dda85afc5d39852b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118a17f9f166af95346bd9b5c201c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d219dbb9df3a944ca60842a675750358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e96ba9ec43f71ee23920950ef789359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5f27ffd8d742dfe6ece4dc95d3e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902eff21734537d301274f459b777b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3d21751dfe73bca59b45ef8a6305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ae4f82cb4ad397954620961a75dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9d5d7032dfbcf50e31f6ef772cdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9dc801105c7072f96354d331771c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030cc335740e496ae28e78c2e5351b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f5496ab752de3eee17ca810a41f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf8ca53d38858017042ba2de8557d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e056a446818dd2a00116ce4342d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74c67fcd09d122f54fdd08296ec940370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160d1f57375827c1499814ccf2f22e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b237476270d61410e8688254f25fd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42424e3fa1e406bdde59e64b9c359f7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bfe7a8021d7b2c2a95c6f10aeba8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1796de873abfe8e9649503fb66358375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800464623387a00ac174b9735902a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76346587569a6976af19d2c23b733377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29bfd128405241d544a60bde6a095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7068046027574a964bf155b2ad1266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d841318efa44f0f09fe6a56fd3d6b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0134ef8e1cbec09b79a94a07fd6297381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320bf3e1bcbc3869b07c2eaaf94582382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad29ce5128aa3814cef19162f78c6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebc049755ad6a3f092d00a601e52b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fe021ccefdcb008cf11e1bd54c5c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c22e13b13112210685e2a5b9cb01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f846ee94e0d5f0640bf9236a7af6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39792091ecf511cf882eef8334c3450388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bdbca8b7bfe375b9a28e555898778389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f655c8e771145ecb21a1f81a2417390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57b168e35382786f1bc879962c8d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546525f612fd024558e835a23f78181f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acf4e7f00c44317b7c05b1ed1a806393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c2e48e56f8891d6d678842e7a497c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022813cba4191698adbe8942d4e7f511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49dde3bf57ee2a0e7ab322d1b44d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a6a07278a7f7892b484f6301faea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f81c0690348cf7b28415fdd0c51a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995487989f0c20b3a45d0af5caa1f210399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c07cfa77f65c8ca518386c65e93b2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256c53cb9225a35d06f3404522d04e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea742ff7a53b9c6c36ede705d008cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45cffe65a27cd240506f079fba431403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aac0e9ea201e02cb2e11ec96e0c62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886629ebb1a81f006b0394bb062f72d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c97b747a0a9a315de88d3bc786db90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8169d22e2ca9ebe3d5026e561748eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac07028795d18e0a252548aa5e34fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1420718d189654f6ddfe36ec8f396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c7094c3d65c9768265c4e98baa9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395e44672df6c0022b771b1a61fbbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fed0dadaafd8a9b6a67caab248ba16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46a60c3dc8fc15e0aac813781415e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a339ffc814e04654c02b243c7e034a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bccccbf2dd73cf53e459915b3c1ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994e70d762f5738d95b36ae9ffe419416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fbbdb81d7d4d0bcaa45ddcadf9a73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef56742421436faf8f44e1c6a5bfd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638c431b8c046ef905c0536b649432419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877208c3c539d367fc17d9d19d42a88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72bb48cef5dca7f8b13aad61547d78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b19d345f9f6f43deceb5ff205a5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9ef9e2ab19e770c87d4c75af10f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ca004aeb59581bd7116acf7da63c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6a63505db31d5fceb709fa78ba1e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664954f8aba49a6ca13bc54c31b37fe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659146d5ce656978dbcb1dc6042e438427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d6db7cdf87a1fab35405d594c16c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a091d965b24d2dbfc1f6c705a06eed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48459563b79e916a52d685a4eb7ad6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457963e89677336f95677bbda0b969d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4bb89204efabf2f097a6cbae48f99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f30762db89a137d77811295d4d550433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388383fa8c33f8e52d0870a9772783d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e524628ce19c169c27b191a277fa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b6f3d589d5782f143f2d913fa9e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dffdd0dea15126aa53552ad9f1aa00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4c7337f90560cb1a793e25ac5bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebefc5cb71207db7bdc3815b1b710cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a29b6f481119f97e4034ae9247bfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37bc02c7c008d2d1db9bce2ea1b60d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821a991d867f6e4ba5a63b07dae63ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a6e3e9a47ff7d8da75f751f02b4e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a36ed0bb8d750a10fca621ca34e13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430973ee9f0b91ac05ded98de32020a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b50126eb2aea54bc46afd0c0e465446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecffad1b719cfe6adb275de99cb901e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0565b1f39e5167c747921c834976b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801058e0f9e6fc502aebcb1f541cf652449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709c0d4b43f4f8688d02ce6c4ffd5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c22f77ec12d9e6646dcb4c9ff7485451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b070b72262103a7de14791240f52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb5158ee5fa2d37ec11251553d411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40354508e271cf6a822af40c7050d5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406129629dea72bb1e907bc8c0398203455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7886be770f107cfa3329cb99452d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd2315a9c47c42b9b3bc0a898a1c87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cc9f06afc4490856ed29580e0723458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a649e8e720018e79f4071338009a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54226f9e1958317115df643323b70e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0b497be5062267a64a661047d1b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e090fcec3177b68d18bd3fc72c19a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2738a590b6407c8b88b9dec161134463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16546f2d2600bca1606e900c9eca73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e3627610f1bf5ca138f4ca4be7e94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215afca6b699aa456859d0639a3e52d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf264d62f10f0fdfb11a58c5f6a195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc66226db77bb7195b8a1963953fb18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e7aeacb20dfdf6ab0831de8c32a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48d453dd9ebe9b776629c374cd932470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5682f66c4fdc0f4c464b769e75131471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf02daf3617b75583b0ff3d671c28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78296a04bff89eb9cbcc1e2732edfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c4cf6927a8256390673bf7f3d4f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383386b8fee1919840fd190deddca9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286cac93835bcac408963075a14746476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b682579db5f393926a9311f3e432477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2077ab079a2d097478394bd2bc04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5d4c8c0aa9616d98a33d78b8fda7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5de43fe0518e4d7bfe2c75c9fc901480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09b19215e60f7bc46bf84b90e395e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0aa1ad3f33d2f5f0853443152b9aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906ea057b06c78c6ff858d616f1ff7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57066d83657c355df7198608d8aebee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11dce9370e07972458cf0cbefdd93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d7897ece6e3334873fd3903dd262486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7474ed538b321aac73f58531413c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21942ebc0a0ed685a2f46426f065b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ebb66c6d2ed7f580d9fe986f4198c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d5dcb3729ffc596c86abe176dfab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b7635f1b83ca44efc62eb9bfe174491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc12e875074e3d3a363d5680d96ff9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c78fe00864e403fffe11cb1bc58d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28892c1c6b47363ad4c0d739a416c6e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729aefae1fcb3f542c3c388050f9af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2c52c5e440d7688b480125805ae4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf318f5589d3f7986b3df1053ec98a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d967b6d3ceb3f42880c79f1a0271498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e0411ca09c45896a29992178853df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537889b90a7617dc68a26c08451cf432500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b615f08b3a97b7e5645c577bcd45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a8268be96d1b66a0c6b9b35e83be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d85d0aec5e721b754747d1017956503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e31504229c21f966f83d626bf832f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb599e1e8571b6f0e837bedccf611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c54f8f6502a93bfc09142c4cdf75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f246e88dad6b4ed7b2740308a36e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8030d9356501585aa6a11147c1ab2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496beb87c531d78483224344f738e61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1198586037433006d2231bd02005b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47db5db27cf1cf961c93b35a54f9ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c3098c8826314a84da38d6bf2e42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df13c68c176d528b143554846208173513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d933b1022e879e8c30e569bc8c2e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6277d8a899c9c23e8b96a9a045329a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c24cdf08d1b6adb61a82bd1aa7b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634146d894967f73a0a647471df33e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ae8b5eefd5de8db80c832ca805c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf7494ff83c77d7cbebadee313e12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357910a738c732734eb6c6e800186fbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d39577e0ad326679092741964245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce413959acce125f84fa7cfcc1964522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca128092b18f396cb6da40bb251760a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f2061388955b4438cde57ad0e59d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81cbb0d2f9d57f920e58bd6a99f50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1cc1ac9070e052ba23e1088b1545c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c8ffe1ad48a69b206d177ae27418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963905c2a2a348f9741532ffb28da130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204429e31176409d6d103bb9e36bddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e1e329fbc58c581e84b7619fc438530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593ae3987e8fbac65a6aeb9a25dca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da695a2054a5a4a3dabddc99f253ff2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993dd2d60b000dfac60d95caba93dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab09fefc3c4b2cdefea299121765e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd001ff2042244e8269e39b72e8049c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1a655bf29e61afab12eef43d6f319536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788466f266f344d1110fd0b23013d7ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96cd4d58e5dc2b31c467e829eabf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd8333ca062f28a2d291b325358cdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab39f4a9fb7fd722c4a943379f8999540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aed735e1cbaa341ca1e09272f7c4f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2373b9ff9deac56e75a7a652f5f913b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb432b007a964ab0de7fc2e78a3842543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661057e8f1803354f0a9f2222ecd3dcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a6c05c0c890922ba8ba8e1500939545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf59ceda1abc725e61d0fc75efb9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d058c5f343bbb4973210853ef08107547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8911d4d59deac8a7c4bce248508c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010fbe7d68d2347b25951751990e21f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a37865de3b3695953d94f6c44a24d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44401d7ab8296e31c311c9b82efbd3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f89d96f35d9c2813b93fa286636e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb05db9234f6d8020a15657e1667a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e549207270e0932731f91cc4348ef0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e8650a2e2171756a081f33ec4a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f6ef1af7eb561a1e13d32e826656556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ac7c2504b3714440a05dd6594997557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153237b48e79d1a459cdd9b0acc29805558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de7089fa5db03a7d0c5d984f50199559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45401423a22218123df195e6a1acc17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55437c0979e95f3d9004c866e202e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f5c41d2ee5c2c599ae959b30db257562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972595a5a7ad341424f7e4435920e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960701c4f9e4b881233b806d6cb3ddc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068acbc82f82b1b1e554b910b143e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031847fd98957d62ccc9b214929021566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d08bffdd0b86264b18464aaa5ae11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573293110f6cd3e1166f88d03da116568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509df947502dd7e60b010076f7caac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1bbcf12e9264966657ed9994a4b73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a41fbc10c2680e15b750a9f8c0d25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52181623783242d1b520e5473428e78a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e5bf7b3e548dd1b4e36adde01aab9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b84290f1ea4333b22ae5a054f36a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d2847ffa6e5ae2db401592884bd39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38192ee82ec344582ef9e1cd832c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77262e88767d8f50d878854b413ecd50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40824c9489e2de1b2caf47914aff5cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0980cd346d9a2c612497e097b4bf15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dff277138f91fbd0ba5b3d7c2c007580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8375df7024382f02dd550759c8d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33cedb69d43f1161928d44fe38d087582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907247fbafe57d35696dc9775a3bc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d3dbedbb881e5f68d64695f91f7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef8c2b19bef92e3bd07ae72ac28ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a5b003ae28a9af85570943e0b31d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d244745105f04aa399b761f76551587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb208ca4388ebcf4ca4e00d0157142588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964671370be5201255db5fcb20d3c5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116e1494677b39c59f51240a13cfc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d675ff865452cc5324b135c8edf019591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f427c379e3c3cd7609290d30998fdfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b2bed911613d988d61648a22fcca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb4d6465460522cc6743607b0b0ed3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514932badd2f4e3f975b29e113eedcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7a0f6aeb41d71066f15cd6477260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60087043fa22d7a727067515164c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0f3553177e5ccd6b1e481282eb5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8dac1f8a1eaedc9c9af04be21603599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356416f9e026d44395e68abc3f0873600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237fa651bf9084e49499915ba75e27a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314954041d9e215d3b2a931955c776602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96428e22522c9a6943cb31137ad009603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4186797dd46798f3a70587bfa576508604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e4178e44d7214bfdb0c67e94b89f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da855553968f164f69ff845ebd8968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72d8a1ae3871f5f90d7a8800016e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876419d20d702c4ce1b7e8fade80eef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fad55f57b3e9e9c7a5c64fdb04948609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c044d848a76442930450de9929b25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3cdd30ca5ee7198c7977220a93bfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2885cd4d991a1ecc3809965ea6a1e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a8222717e70e950ac1e307bf155f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf45433645057a04b05f1331ac221c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf4bfaf825b7525ceb82eb859cd17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c03d6f3123f82475f2f84e9fd03c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096fcba80ae4440444ba6e528bbe715617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769224f3cfad06fb71fbfca55d53bab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c729c83ff753e97bde119cb64979d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaabc32383d00229fb6fb60a8d1c1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c38671085a1a6a74d97f3c769ede621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e799c6c9de10cacb80c9c7557be2a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2bf1f168bafca1fc5be4fc46f939d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e75cf1e221a45dccea78778303967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80ce4a91cb8ca21823ee27751c567625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf7d16e2d9153684e8a1c0744f012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e617d1f133c4b851ef602abe2a605627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349d5292b367db7d998f0e17a98195628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55d28807144e2cc853799a09a75b90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e078ddc1c7eb98dafacd4313ba2c24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa1b73ef0dce690cf3bd49bb8a146631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0c3f5cc34c68bf4308b31bcb9235632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d563f707d77d04bc1d579bf13f1e39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee560ff3b55be5e8f8435ae046fedc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33859909462fc34dfa88fb3aece8dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb907d594683cc0b520ff791cf0b72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d6942b302884be3d60758c147393b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b7e9be566e950ac5207236a0c99c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46275558a35b72340d71694937db24cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744906b4862d690eed9b535c6c9ba876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aab3be05a31438d5935e671947361641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12211cf5acbc081be0f0718bb1f3273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa51f65161129dc4894e0b981a489643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a62fa48982e0fb14d6ca39c0858ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f9bef89a37354cf865598933b413645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb27d70de6b2a9eb0b814d053e0099646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4cb8625a72524d8b11a0c1672eed2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697585943e3760a2568a422c78f4723b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482884cbbcc15a2d171a19b03273ff7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28882a9f258069f30f78948ee9ee1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ccc34df7950a1431303d11ad0b44f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f57f733f950b51a36ca0049b2818c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2def036ebdb3a014984406a4548f10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c02effad4c551bd8a630ccdce52f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51cc419bf4a93ba83ca73d74fbaa5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681874ebc44abf5effb6acd11f363d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551bcedd60d13a352c7ade2f6e41249657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cef3310a0965876117d9d2fc637625658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675990c236616024af5848f9f145d850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cf49718baba8391599a0368e72a8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2d2426ec1f94c46cee8e47861374661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed932e1266b98f9770871fe43086bc06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc2d4e4b9fa0b11958e3c3e9032ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f40202d15205e961c084e0aebac55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ea20604d22b83c4a073c5fee7cac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c4da0332d7b0902a031d20a6242e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ca1bc31badcb2d902147631a5709a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03314c69115d84bf419f88624666b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f63f3eaa981c6647ec376791ac1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54fb2b63612e3b76a6793573902e5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d93057734685fc612e3a9fd5d5f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b22b7aea1cb85c85c3364d0fcf79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e94028ac8e2e3c7f0e31193959fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab67ed02e6564807cd8d1fe51cff6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea69ac699309f7009d17977208ed730675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccfc085035c3d0f55a5a8534f2812676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d5560b0f5782ae7afdce18d189ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87dfd9b6f4782b3fd1433a7e8772e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccf2c5768c053c20d37f79f2f641da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23d5ad267f450775f00c089b3f4a75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd349e531a04db14a61776594b80368681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec34fe698e6dbb67322028a8798174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c819b2079d9bb3436509de4f1719683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f4c708e9bb81f56236951984269e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e9d05c7c6aa19b49c41c85322bec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be762a621fa18b2d1c80fb52b8ff1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bb3a53d7a7865afd2c750319aff3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499d816bb248b5e69f7337e92207df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2a70e9e06db0b63b54eab1cab67a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a198741c01a218c77095bf8ccefa1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563fe31a3a4a50b76df898fb86d2e33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c933e414a04906f6fa30b2808dc15c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3393d51e1b06956621f450d19c97a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f870e9ae383f55c3e5f7abe962159c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355922ff9d41094cff6c1ba672e012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6492231e2bd9232afb76bae36fe6d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8786f4f896103562a0b2312c45ad8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a1bf89bd83ec9297e4c864f2a02b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7266009550025f84d1ed80a7dd603699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ee05567334245f98db9169fe3f0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85ce3389f75b392cd3e9028919c228701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19462afa046c9946be88128432fe0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a403ec8827f4326d95fd7983a5cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537638f814a34f79fbfa57886e2fb91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1489410e97c3633069998e35e50bceb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16e3028bc00d812faa601b2833672706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950fc6ee70d3871eed589231c819305707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f9b75bbd5a5db753e57b0b027b76b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d67aa12ada6ab097e1226ad2a68be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad550fd90e74f016108cfcce87a365710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983b26edcc03e8bae1158a678b45c60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07fcfc6f9765df5fec80e40a618bda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7882d035dfade60ef4992aaaaae25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd746ccb97976743d3b8a55fe4c45a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d4bc8ca08d8ee0478bd449d046a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdfa1b87d8b3377a665a5fc2c5367a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb918d37678b834100669830051a524717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d1e9e42e52b205d8d8965f344a309718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22341c87eaddef3076a0c1ded1a2c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27342b9dc12420bbe5053bab64e16823720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39a7bd26412e08fc1b03e912510ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca0212372f6534b310a2d72c6eb29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469aabdab1f0e6855fa12355174e30f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b6e3c76ec33f85d6955c816b3c2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff28da177c8296d748b85db5d0e4c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e37bd8851ec39fe1f3151502a71ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f942ba854df2368c5d6b0ef2613b41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397c0bcba0fa78549ce04ddc8ef811728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99cd6274470689d3749417999338c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78da09b3e507d515f3be7d1424a36a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5677183dca527adb6eed5f7fc6c8f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde97afb2421537581a7190dd0354ee1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c79b155b9b86601d14ac03cd2513af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2fb254f1de9fffb8fe3fa7514db2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624e7e2b6ca2ca5f6ac43a455ebfbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa0383e07519aa3d5e6b5892480f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f7fc2f834ea6e06c7df30aa23881737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a71c759684a28f14cde0981fc61df6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35049abc11f01cfce0550a554c4544a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4c35121fc53cf4d1ce403dc4654d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab996ca6bf2a54b09dd382324875bc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2cb178caa99101cf5d88708998f4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2f08251af005ea1d0078fc0ec2e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11377e6e8cc173af6df695ab03eec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8aee76db053b308c27629387653c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c6332f1246ce361d658ea5133b61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce7be31c3e6cb041b5d72d3b20a433747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346177dee83fb66e301c95a653e4dc78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e179330efb3cc27271df9575723f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba248d3406c56c56235993d3e1265750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01840e6a53683e220e0cb0efa6f2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25c4b98705cd1ab5db3e40a4c5c4f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b44fde34ae66556698911f8d38ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86394ea2085e77dc2279238f49dad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402d0e90251498ff4e554dc3d3deca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfd46f3b7d14ccd9bb069570e2929756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b9477f3ad3fd146f33e65b9190b27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b7baa68e3e8ff2b0984a5053fb87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941174a809a11d3ce2ed05a1fc2460759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081c2ff2de9edf53c81d827f6ed2ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131b45d02b9c9a637f020519326b77761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e13e57c0bbb0e3224557f44e15e557762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbba4ee7a135ef4804f770ed220f74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea917ec1d66645b60b9ad23051b81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af6e63caaa16670d8b2668da82e26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c1e5360670cc8f8036e7d2677543766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba070b75d809586221fa24fdab8459767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c44b67285e421a3530cbc72990326768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea633d35b032325447d6a4ef1b4e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9a8940e1354da2c65a6c0da8852b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e196407d08cdb314a4205625a8bcd4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44485786c3fd546fd5cfa27380b59f03772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a19511f1d61607a69c54b6d73bde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65d2acc977b76d5ee33cd6decb3d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb12f20539fe7cdd90c9144b283a73775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83abb6967abf90f76a7dec91477d6e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350c76c67299e78f299d4b9f597236777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7d10f489cce34229872c01c17be1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd772d5d41ccaad2eee78b60b167b248779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fda7ca485db0933af710608ae2b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ab3ac43e181e1cb9907f193759da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287551f0507efc0c693cac26af74f25f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed5b2f18c24ad37bf196b47f84ab9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44147c162cd1d00990d6b2defe906784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e474c91bcff59d7dfde488378155a3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bdc923f48e2bdadfe9a86369a4077786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ce6feabc57cecfd0d07d1032c7f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff90dec67e6b9d2b73a18f16d0f171788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c383db576b62198b6715fba2e341d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7415943bf951bf5c2d3af3488bcce8b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5b4b60dc83ad1c46ffb3a994884fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf95a91f473281eaa6aa66ebd0c01792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54990c536fc4bf825b2533ddc5dc2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e77ed48aa2a497ce720a396ea6d306794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0621ceedb14b274ce7ba07302207259795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb81b381303bc2fd96402360b3d3ff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74380954296124ef4aafde4bf717b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8226f6b66311bd26a959f38e863b96798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35505a03dc7fa8d168a31d5a0e41b2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01696b4fd04e9dadcd00b2493bef7c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305624589e619a3e9095e57b2c2399fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2552a5330d4920f2c176d93ced9ca802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1aa4c962608dc3d7cfa5a9ef635b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb116d42a177d3cadc63c9df60723804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c9709251f5a81984cc3300f6b464805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31bab940db6adf4ca3ecb86e9cd71f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55eeb2284bd8f1f5f59fa6f760e1c4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b672a0b90ab962233cdefef65a3492808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d5420d831d25ecb6b7246546dc536809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cba7f9b761e75803e32a296ba33d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d2dbb85e72355c45bc219a1dcee3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ee65527d9f5a928a24e84ee70a3e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb4f7478d518d1e2bde5adaca74cc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7afde3b0bfbc1378aed03a13a47f18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221fce5e1c68125074a554b638ccbf5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e1b5aec8040bc5164de58cf396c44816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf088c7ac86ce851d98911d3a17803817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3eeecad3d8418f3ef0be8d73b6d05818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39808406c873b3c7f4ebd3da3e3ce292819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bdcb2c4bc058dc96eaff171d80a90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfdf2cee3d5a9999f137f088fd8548821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f782ca9a4ea27edaeb3aa6118507822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e8d0959b5baea46d991e09dea8e7a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145c6ef2355f3027644ae61b78f315824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1475acc3b1bfa6b7da17a6ca29ff8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c59801e3373a9ce879ccc027b53e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8b70efc8175eb9fc4dd517a44fd7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a4986698ab2d20206202951c4d00828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bbce8406c12bc0bf996155724f073829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77c5811298a36152a23e5c12abd9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aefecfa09703c57f2668695daaaefc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dec1d17249a2fb4e764dbcb4d8dd2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e74e553b19870b6c0772315b28d1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505fe702e095b3cad4f921c15c083d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447446f4407ccc6b9aaecff044ecec835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b058f72040a1d2a958e21f9a439298836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83acadb4d7069564c0febd67927d154837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b53e9ba478b67882409f29df5d7e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f87b28ccadd8addf9648256daddc8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc159cc651b58c4039849f969122cfc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756d9f15175eb56bc7ebbbe4d94150841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287f609402c4d2c022228ad6ef3390842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527f6fac108d258f398f4a7177796f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4abf857fa13756374de486be9953844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d90f915b37a0a65a7d50fd9a8a493845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b9afb4778953bde4629b7924266d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989640616c587a8e82dc1d73e14d8a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd734ae6e85a8cbe98cf17bedf820a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be249a1ec58207afb01fefe00901aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28914f03ef2b986ea3abaa6c9f7c50850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c182559290daddd5edeea1e2cf5e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8d4f142824867333b7293363ab30852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4ec57d3bd2d8490d7c3bfd8ca540853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff206c162be53d5acc19f5a5009dc11a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617cfa9961018df29d28a41b645c1f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880c64974be55a3b2a55fa3ecbfde8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f110ad607c74f80f34a56cc81a0a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d424d6432421f3cad08bb77896f907858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d591b878a52a0f432d9038b544b2de859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38b585d3e5a0da3c34fa40db82bf6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076312ec9120bdad5fcfa4d663e9f8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab178db14d2336055640613eb4692ca862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b310798513e7c2f74534917f13054863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b48970a476ad9802d0d2b4a38321864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ab4984a63798e2033a8daf2a7435c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b72a207ee0166e401fd2d97acb991866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff387cdcaee531d61903e9eb6b3e8b9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2af54f9528b16c6a3d6518a43937e8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c10b36a2475c928c8ff6e0d4b3c2d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88f6c9b9b555f923a80f3a564a5c0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd58d66ed4f93111284f5050f808e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ada6259ae8d2aabb33573f6ce05ac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223707a4a53ca24d9f5577f9f5a9e5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee551e737f0de0a04c90f3be1f31f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ef9ba7bd73356e71db8896f5b622875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22f7acf7499024a69f290859e07eea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d11439cf13eaf45864b9d3d7b3f97877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b6e8d9c88a89ac1a193e9a1d368c0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f8496020aeaf2f4ceed1740b9318879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebae1196fd3e14d0c71794c0f00b88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cce5449534117e82e2d25504c480881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7059ccc9e08d1dba78ed514c213edc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1b1752e63dba847eb5567551904f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5849c9857aa4f567808b09134df21884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88331be94116481809090b5aed2e9ec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae557d9d48dc82d7000d13090556e68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48754bf789d1230083d7ef4b54656b3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afbe698affc160d06a5e83c2ddbe93888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5618fbcfabe79c828b30735a9ed33889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4a9d21f1fd5b532e20fd22366ff2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464409a2b2c732ec349e1e4fb8cc6f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745aabc2752ae3df2a0452b9acea291892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc58477d979f3e283b6a79094a729d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7502dec4f6aefecdf7775e50fea6327894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3189d0a00b620dd8011ee18a72398895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3575f2cb114e6c6791ecc5ba29437896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4e0f74378ccf274949158dbae0f0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a2721a70ad06b83327d5fec68315898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b4ead9c82a8451496d39ec272158d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a8071595b6d7c16074e56d4c3689900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708fe74df06ec9b4e3624c4540942d3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52af8cb2ddfa901a9ce85fba793a5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae008af36d9304b6ca57ead26872a6e5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107cd70217bd8da9133d4fa8518c5f3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228fa1a67d5ea8d0524d19deb32914b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f9d68212cad8f56c4c9c9d93b0da906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be78e86610086005cf4ce8b87903aa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23018a431217cbb900b5c86232ea5842908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb42180192e82e59904f2f757979d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6425a809284d1359c6dd8ec09929fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc4d0f8a6b5562a990e6e9c5220476911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8976c720d958794498a976481263dc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6442174bb82bef5bdbf562649dba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95863db9cfc4f21a8b22d284abdd499914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc234e0a17740453e5bb5ec72b144915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e47debcfccabbd411dc3441e1f89916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bfeb2addb91ae6c978475c4aeb5d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca21e77ed2c84c707bc86cc8577d27918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561a6ca796e62e4b6d3de5bc73e88b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f09840c4500a3494f36f3e705f17e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240e4c88c2b37fcbdabc6e69521730921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660fddc972169445f372c792140fb2c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b73604bb8e9560ce265319c6905e2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba319d373092d5bc99c125f654cef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0b39052a4aebb5db1d1672095ecd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd8b5764d589b4bb1b1ddd4805df44926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a885dcc861b5202d067f577a7f7c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136a4468f6044f60bd2ce443604e88928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d587ef5dfd066e8c7e30f27803861f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f340a3a2661c38ca28dc9bf707c75c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b9cd3ac95f2668b039203c4a1e32931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc35342a15ebdbad2615dfdd473bf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f942fbb007b740a37c3d358881a381933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e8a1ee33d66921ea19bf437420eda934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446496469c47ec4cff9629dc411f4e01935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a808fdf09961710a95fe62c6e2adfd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590547f488acbf14ec89bce1d557e6db937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ce89e713ae440fde6703b19b7407938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65200198658a2759dd079778e22ffde8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c4ceef96e4780fa693d5ff4587785940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db367e80c2e6ba08da344ce4165a60941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9202b227888a247273f57e9b05fe8d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8450da21e6b2c6c53ee02ef7de1c47943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98866ce2935fb9df1ee05d3e2f11c4f8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2f118f97f65d5cc5cce1a348c1dc4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c15b4d971a82950178932b0e75648946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcb5aec7fbc6b80e6bfed81a0984f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d75cfe9d312fcfe695cb9cb450b8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf6904a36f6bea5caaa86d645430a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53ee5dda087d9a69747f74fbef4e3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56838675d8a44875eed2c0c25b6e5f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b5abee2852b87e21bfc2e02698fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea01ff8a7ddde8c03d8db1980a8ff1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f69d33699557bdf4b08486558db9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8b517b23f1a95626f838e1709b1b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce49b4c1129199900e92004bda4be6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b215d91640bdd63028c46e227bb9110957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb925211e6399a1a2f0bc1bfaeea876958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907451d6389a7fbdde1a2114169e084f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c73510baee414a955ff997a5eef15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cedf08412fad2130e4dc9dd96dfc8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d27c9edc971cb4e0400402e5fbb18962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a975025fad38c9db029245e629f6dc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ed1e9ac79fba119d715ff470f2ae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a55780e73aca0db49bd76628f1db8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481252a5e023c18a93730a63cf1ee6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ab788b46352ae705fde45c1b8b27967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5894f04f12de87180a651fac212be2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47830ee04a427c0819b6c697e676ff969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d37dd04da3a2d718a793b0a6bdf4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a07c0b47647b2f94766d5710ae933c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c5fa3531f83e12fbdcc89283ac62972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893688d51d44b1c0f550f9208f47ee7c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075530522ebd7b2aac059ec9a19c019974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede135d754f3e5c38da55c85871404c0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990210070e30a4a3d49055b24302c7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0342c41233741b7112d743f63c8b7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2556aec433960d7b6561a4b8d98e51978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0353b47ce93dcc990044967cf97d42979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffbd6e2fd2c4cb06bf147d3ffeda95980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4bcc751dc742b6a1e0e4eb000202981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531e24e0d9082af17aac02805ce83f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d825c6be8a5f3e15fcfea71ddf6f6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa65bea9abfb42666f8f92415c718984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdabfa4e3ebe2e8064bc36aca77eb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0182b901804f4e80abacadfeb022be986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eac01089204850039104c26800cb7c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201e9944184e1eb54abc19bbff60a7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092d5de3d0c8609ea66faa9cd8801c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a80f467cd89f679169cb75ca21702e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4070392fe3f2983f1583bdcbac3727991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d000120ccc808eedf512dad8a61c6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43fdc03b55e5a2a6e6fb38d34c3afb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89edbb07924f059619206e276726844994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de86115366ba4732a2171caf7bf1b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faddd07487a03f875f5407e421f4d8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3a055b5d33240be11bcd0f1068ca997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>