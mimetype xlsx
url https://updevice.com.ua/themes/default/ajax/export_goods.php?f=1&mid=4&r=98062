--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98421c30ee71889d10fdd33cfdac09db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b3b86fe3a2bc7ba44dcd9e5ad487e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb438f8df9a378ca1d61fca0d23290d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976610b84b09a902015b8a9af5dfd8684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dc171a9a2e19049bd3fc09e2584955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3b19a380dbe0af2103ee3dd3a44b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229068caf8db6251b2c18fcff414c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b04b3762726cfc387bb3294fc3faf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a97462488a23591be4484987d6fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b26ea82237032e9da91f6a52284610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0f113a9112b1745eb79109070ca311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809010c720fdec41bfa6c18b59ed34212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64a4dd047af358773f55bbc60c93313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad3a50feb271b0ccfc3417521c66e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6be0b9ae5e516796f098ea257129415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba54517d5a7f19356272a1a0a963d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ad9ed118fce08430f3102d09f08817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8cac9e0e448bf1ae687db7f78838a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471fff78fbe6327f415819e8436985319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48aec854b1632699402fad6e0148420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa73603accb6b62acfaa1d56e2914e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adbecdcf0a56b245d812259f8367b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc182258cb5a2cd775228e5e4ea4bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55c0f50cfc6aab1e654604984df7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f01c9ee4ff887ec0ec16861327e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db75b167f0617e920706691b1d5ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a48fe4baafe5666e034612c99dc4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc381a96e397a8230b1f0166e5d9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665238d107cd9a09cc298bf91df6856d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c035c4eabc77398ae2bc70bdb061130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3288e7c7a113081a5a53ad7e7ffeef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54cf8b656aaae83dd9224a1206e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4690e51a2c9b5f7ecc6010f5546833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc8baec268034a4b022ca1abdae6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97209e28eebb556d8b5d2d3480a5d6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561278e0c53ad0da6f82c6e06c278136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb071ed5ab7a0b13db0d34fff42ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6004d8a64e09f07ad1f63ce6f59538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50030259e795d5b518bac82983e66c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691c3784cddcbe443d17ac85322e0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d8023a8ca97dd7876d01005ac64f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c57fa35986d310d0e70b3b4572a6f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ccd76379d1648c9d093550149186043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f207255cfe0c63a7da64b7df4ff02544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36064ed55096613ac2ba5941914e3e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579be1e420d1f4b58805efeda8714146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de87b146cff5449e6527cad02f29247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0907b8aa947062213537eb81b50b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cca453b7008a3a24d639e6f3f63a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b10c39884e1ebfd3214183362faab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c0f6e000b04d40b07d6b5263328f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2325e2019a03aad1041a130664191952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da554f8afbf75d6457ba52b1ff2ef653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f6f82062ce217cd3782806dafe7b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e423bedaa4cdb79e4026a3de2fd7ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33878256f14f9ff7bbac879e8899ee4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd028b3f60269a12951e5a2ada315c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c68240729d0e2b4a1ec017384ef3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655a16d6c85959d3e3199c93a1166b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826b99a2e677aca1d3af97c10ea1e3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614a0b876326df953b2e78186b4aeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a7c413f343b1a969a046f0deb54662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83dac60ce5a4df2f5cea8663bdb39563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a3f8d1e585c568cee106768f0c4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9111ded92298c78890255f24e199fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701416e183047948e46fbbf0a1d393866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d105f4bd656b801f9928828b2895f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1a1ca25e98cdf3eb6c7d9a30257e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f33e88b1a346c9096285a94162f8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab309e2a5cb86f0abfd9c205fdd4cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5bf50098fbf38b0cb60d535d5974f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6086cb1efdb186486f1de7a1242a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79fee3f76ec94dc0f64444782ba26973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721367602a0591c6050e4606bb389c9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a01077cb98e092f65647502b4f27a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885752dd747e0803299c32f6e8179776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8f229e5c356d4438a0ddc7c6f55677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb692305056244a8f887a889e78add78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabdee34c14bf13171f74c1d643cabb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541e22192ac64b07c2c415925d47c4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccbedb3a71a7592312bfa784e45c8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540abe3ced73f657000fe3fa0b4aede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b576efce0fbed54857715210f0d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29ee4f61f4ddc6cef5cb1537808ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3852929415aac87b15663adb5577785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8fe342b580cba9eddd2afae95b35a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543768a6ec31a1192ba8c9bfafbae38d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3944712e5a33ed8cbb311d8b44c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058a873f23fa541933f38d0b4efbc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed508ce0b82041b4f42152d5d5562690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1494585f5218edaa36957bc05c2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624fecf799db23d03364c2845872e8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba184420035ad6b6a3790845567221093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0888e6343460ea3df5186b4bb1dfc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b847e691a9c8eb9578795a8a2dd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37860a43492c992ff9d441ce180ad19896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33cc9c5bbd3599f7d6775ce163236e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e983f52fb2bccb08bdb30e079a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34574a5b320d08c9ca4e3c75ad1fa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326ee4b2ce12014061c2f6e87886f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611bf7f1dacc5a3ba6df1be9605e12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaddfb76e4c53d9fef41dac8ec2cd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088350282d45a5d91c5f7fe4a688286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357446167552913e01854dea6003385104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a022b35fe09b6f1e869da1eafaee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181337c74e0a7318b6a0e52b1852138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091195a17cdbe859922ef8f6dc7502da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81782228152d554f730622e9a10a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eeecde093dda0a32ac9e112fc4490109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7f7ad9aa6fe3f8925af9351935d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f108b9ba95269d3cd5dd660991860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a46f1bed4d7613be59a2dba3b4571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f338ce5c938504f04d87cf7f8ce91c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048415e9fa57ee58ec948bfd348fede9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5334980aa210b63a96288623456355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c856bfd163e98fbe789e49f69d60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f77de6359959c186f89f7f6dac66d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f9d8e57c22813cd1ad2ddb70e3d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5ca350678e5a3691b26b9be599cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4bb69a548cffabad22c69d9fcc8ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3707a0faeb258bf984c9fa6808df09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b51a55b07aff6ed5693c462a307c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d740e57941a8e0891ea787aa576dcb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843ef97b836a099c1f834eb4f05927b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd27d26f19648a252ac2543c7d72077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44948f931a7b3f15d618082addee7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2216130e44f4417c7ef21c0c17765127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f3aaf4efdecef6a8ec258e4e7847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7183b049317537f3bede1fac8bfcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f6584f617a9e9bcc01af425a2d18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4fbfb9dd7554bb286ad282acee0df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8673cffde29c47f699946dab238f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea154da95bdf2cba8b8a0119738294d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c6157560c6f6e40d47e6c2889e18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e246fcc03d8872712035cf9a89eadf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b675226c06f17c3b5b52afc22b5ec7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa1d792e0e67fccd3fbeb9df922e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fe35ac135f9d62d9a164e5beb55bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef5ba82e0bbaf6c4fc195cf2fed50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa7faa6f9b8e9fe52463041d343757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f34f6ca78d6fe77fcfc4d64591fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303794784fc3b1a8e61adcc2776717d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f4df03b25efb56befd99e492f028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7ff306049673cc1ae1ab3b5870e76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502c3da7b70791d7c89e6c21fee4a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d3dea00ccd9bb360713be42748f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67099f38f320700ff009a744f8d4cd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be11b6fd9dd7fba8e6c0889bb5a0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f034ec1e10355b785a133de9794f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049f2efab86a93ed5a3dc3589354c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4af480b733cf891ecf63cc2bbdc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f51af66eee1609a45c402c786558dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9732972c499bc6ac7c6e32838758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dbc0f49ab6d0b06fbdeb0c116e195154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e31d25c72a1b4ca82db6156f197c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4e58d27f8157bf805efbed64d35b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c47850a98caae9f6b9f87aae390e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbe2c6654578673151c00e7803229158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7df2409b8f144b824f31ce3c4929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87536da385c05f16dde35882aadbc75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156669936c08f4607cb7cf293a124d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c348522e5873fe1ceab3ab3e3cab2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7c0f3f514f9fb01e45be63f0af63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538546e9b922f9d9247854f25a3c39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508064033258322c935225f783da73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c38a59ebade7550bda7c20f70a0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dd6a03e54e671f6cf15a2cdb1f84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e99bb10c22bc0a084e95379ff849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566898c851ed44e90acf6647a2a07b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58acd005e29d0f968ed38dc0b1737f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05689cae8050212be1752be27db10c25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92b5bcc779c2826c63be5424453e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09141e9165575cd8285a5fd1b0df4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9888c2478ad3a755af57fb2a0003d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e1874684db8857c375d2c6a6e454175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6c330b74f057fdda1b9d2aad60418176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ed5ab7bb899cf4f6618a94697df1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc34c4fb59f5f09745622b3d75baf9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6cce41ea247b8d12234b6fa72d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581243b80060b36306c1a2734d2835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95b10799ebe9a3d9d672c78f4f92d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57284850dd148d7a3c84e44a0090747182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663273bbb9b184d556b507846a223d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc52d36d3c03f0be36fee09220242d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea81608b5971b2d22dbf1cd888e13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db819c953f1b93ffdf5c3db03ebcd85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d94961fc16daa2fcdef2833369cf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71f67e33f86f2b3fb015c7de5e08e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86cfd78a26c5a662277999f3bdaf86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b87e7a1f86d881360e9cdcda1e7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282b8c9f242b2ecd265388aeffb1e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045edd493b9a3fe6063b8b602892ae88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993b3a80bdea95f4e807c4d8467cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe5d1ec5ea57cff4874103eda82f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8366207d7c66a9de55ecb955623627195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43dee0340ab44723aeff784e285607196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296aa22344226013e17af841ba138a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269391f0cc17b71a7537881968e5dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64cbdcb4965f426893e18cbe2e410f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b2bb495af776d3a0b0ab25fe8303f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144772de3c133e67420c13dd3976956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c849d03d1594158af580af15d023d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2c086cbfb664b6df7009b0578c2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbcae9eb04eab4d11595de30970b22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997b309ee0a0b28e6e91688ea2c2f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d048767b4fed390cfcb3f561a96efb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520942eaa4e22a2a92a46872e4ca1727207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946387fa4807f4257f81ba47702066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600616223e52af2b422e9998a3b940c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656f50bca354386558c529b3743914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c527bc4e8488e3f4add170243f16236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313dded4cbe6937986128c26ab70dac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b6bfeca62d5b80c642449d629f4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ec1fb2453682f1684b10b99aa8b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92040a98667f2f7a3689a2c175d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b803640f5289c37ba54bc9fba4db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb28a5745aa5eeefc4a384d8a702e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500820bc5edf29115864c52d30007bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5488863a0d751e171d98c69e6caff3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc473f0ce674fd9e250169831f0d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd752f39c83973670c5b74042ad30f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb658063639a24dc0b5ee206ec59950222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e123d7b7f182feea09b4114298ed7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589275d50e9220a5538fce4c00d6d650224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a17616094a37b72d5fed0b445d882c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc79ee73ef845ee73f98deeaac4ce0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021b81d341eb4207fb23986a157443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889746b6a67ebf3e47c2d801b935165d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b69864c7e4240852305110d8146e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742dd31ae4c777721c8c9d5593251ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d25bfa3d66174774b674a7cd08ffc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8649288617e6356da3c766cf9250c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433893f4384a2be6f92169d6d0e4f88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88153f106541448dc32ac9a9b2d5e620234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a194d50e3d068adf53fa59da2664b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946d0556f8334f8b36094ec3ef90a3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3697e7de10cdfa915603dbcfce9b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7c23c4a5b914c7ba272cb1e1bd5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668593c2987636c2429b70e37dd937239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c5e750f366c20ad77a498694750a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab63350e463ce9f59bbcabb83ceab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091c3e5777da3475d455e433edf4f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02a470eeafef4c5082b45c2a878bd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ff6d7e717eab00169bb70d944ca7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fb0db87365df3ac70877f5c38a13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df839b1fa85afeaa2bebc3ecb844881246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad21536329a64b6f03b970c48b07fdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b16fd1eeff400b53ba7154038e8b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ec98e7d55791453ba667e724a8da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4c27ca90c0ee0eb090003e605e67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb1f1e4fe01cb8772ab6b048868a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beeef705ac1009b63d70aa2aa6e097252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e609add0888e7889cd5b4b9cbd58a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400053b67f7df42bec6a415d6b80639254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51588aab5244b557bc421e550cf3ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36061a7b0db8442ca3bd33466a2d2fea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60480151ee5f05f8cad20095a79ec25f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66603496627b804e4c52106b587c96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289f67bf6269e571b776803ffd5097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e716746b5f0ebcc7797b58e26e9d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21b0426c8f380adeba65b5892f0a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c722efbb658594ebdf450d96ccc1d32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69d19bd1f4a5e10fa664200be159a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291c32d66ecfbee17d2f1928e74082a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc56af2c4d71ad86053a5dfd26b5c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b8e02e4680c4787d3f271328f0c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070e1d45e39cbf232c0be5906a828ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1b891e476335ab96fba03f5ffcc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782df2dc65270b10fe141bd49332e9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412757b329cc82be7c6c3c3cea0f52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd1618767889e583a8746a10b2b330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096f1789bc70691708790588649d28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2495edb5f13dd18bc3df54554e4e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e198e08ef0e5a74fe59f9c1b2eca6af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add922056925ea053259a8be428c9e10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c9b60ea1dd1605f6824ca68fa6938276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf8010e401c804d11c63807ef6881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a8f7121542a6f3825e687e560fd5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15e48772d9ad74dd25072ff310541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144904c1a835ab97bd6efd82df590c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd6fbccb8d42d9fa0e1333dce0baac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1721386772ae416286d07746fde2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fccfac7b4a50243ac3230a162d8c1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811d5a83254249a5242ab402b32cee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc8601d282579d02661005c30fd3a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975445d57a3f41a72a985925e661e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e75e27958b5062583528c5fd4b9b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65995a2a2cea55ec75a4fcd3abc8ab2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470967c7808040ec25464021c59349289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da82414f5e895c647a528fdfb35b68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a41820b2ee9db5c0ae3b66f8ffae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42c31222350bd86efb786ffa997176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f7516c5003e6ec04154672e36007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f9ce32a4a83a96a4ff5afc6bcc3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae17cce900ef3d987ab00c4ead668295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c87445c3fb4d20be0a7839ccc2d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e60661ff3cb231f1e2f5df41176a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a676be7fc2fec8e2be457be9ac33c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7880f55b655b09bf4c1b54bc1a7c63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c461dbb20ed61e2cc27633fd3890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7440029a95718e06bc23a62d8a1ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd193206e685a7d1c6e66c71203da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abb6f1e4616bb5db9e2c74aaafb889303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960e294c207877f88dd22dbb2671b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750b2a75b93f5f5c1211db97d252842305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642792a658ab1d76aca66fc188f468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373858a899eb91744eb450972422eb5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e20105af4f44f35b7f66ee2bcc851308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b86adb80633e36b65044b2f454cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb413b971edeb1cefcca087b1a168310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd173a58df29d65db92860167ab337f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75f7b2a49dc17036f45aefc11a549312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08f61fa69136566ee89cf1bf779f21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6501ead9720a39bccab9e1b4199786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5a76d0a8a9cbe859eac078f25b98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cf2ee75d1d6035e215d955531fe74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf46b2ee5e272d7e9655a6968091fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21995b101035753eb4d90fefe75cd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e42d934cde3f6a2c4d480c23e6363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763593229239fb4d84c89dfd810a19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d39e5b5b83063234b2b5bd2cd972321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ce926c368f57b8590f0a5b322b0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c871ea209fe63b48ca0a5375f242323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa932316a695b6a3483aff48d46be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fd2554762ebaa1e49fef0babe6c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c705a1d4c1aaa7643e3a41ac2be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9e81faed4383f3b944cf5b8fbc99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71732635a3a83d8d7b980c6e1fd95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11147d3a679d0fdcdca11c810bf90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384f52296d764ec7b81e776dda54c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf977069e2652cf0fd533f274eabb79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299d73397ec7cdda96d88397909a008332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d8a2c6d4da276d0160823b968306333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa63ce4b3e0bc45e938e80749596841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f143eeb144513a8cb693dfb59095335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093ada6977adc3cf3a9d2e8d703d07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac1a9c71b7314d98f33f798730c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96718f80307b60cff6d87b1701a24d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f6ed3c5c17f154741535379e0f6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88edcc8d90641306e798d827cc188d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede4ac950dae14360667f9d31e37969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e082b7ac7b5344874521f4872f328342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709d9b7a4948874435d4bb759fa7cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887157169ad1e6bf65c44b5e887e961344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad17611f9bad8713a6e50a3c44e79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986eb11987a510e56a245c5778e10c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79174ca8a5f6835c499b1b570f9594c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e940c6da3b360303b52043c32f459f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbc56168ecaff98d086c1e1794917349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e43c252d96e21876e35a80d9fdddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb032a63c19fd2ebafb9c62c467002a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fd7cef5da439d620965dd19d1d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f4e1eeddfef15405c6cb8c2574377353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66cc0e700182a4f1f23ac8e0027a7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923649f28cd8870cfa29d84fdcc6ecdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101bfb4ff28bc77e8fe2a203f400619356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f47045a6211d98da9951c85b010d99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd1dbd202fb48626a01441c433278358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29555438603027e6f0c0c82da13fb187359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64668b57e7f59550dbb17f6e8bf782e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10325d1c0fcbf0a5b7a53d046f4edb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8befa8b3815e242f987d6a47765e05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8ac7885a4ebace95d40e54625b75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecca2c66fc486047becfe5a1dcc286364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb913797b36ea42367ad41fc5b521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f3cf38cbae0b05a493c2d8a512e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8142cb1b0cf7aa6a06230dc80bc4e56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3eaeffb30878fac9f29254eeaf43a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b3190059a3866d6b30dac24983ca5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87269964cd852cd3b0b85720e23947a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d580a9024d7b08acfc72cdc732017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7bc376645c0a0e7968be6c9a16f5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757ff5f661dda6a6dc0cfe3589dfd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710883096467d337e9b15d599a007b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e90c3ad09063fad4c8ec02155607e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5421c8a13e17d159d1d089e967359376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec289fb5a31e09ca7ea9d8e32333c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47680a99f705a5717e86ba598253b9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7962a03fad22acb053087949c460379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a921817aeefd3ac6e011a14c55dd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b988df9f6fe08a73a9911798d335f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aeed4588c3f36536e9a7dad9208d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3e235a0b4bf53be19e0da5c44e11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56ae229b36eea4483273e0202f3ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef475159cdf53889a904922da39f14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c70ccc55fc2fc4241a4d8fff333cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece98514bffed81f138cd300749dd6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd190a8e7aeff28b9fc6a49fbb582388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84474385ddeb21cc638e841b0ce1a1c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a59d0833db7d4f3dda50695813b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb871b2891fa0cbab26d1081e1a53920391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53711a5a0f7a3f85afda29c92a38ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd500909cf9462e7485e6f3846a66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a080b06d3b2d6650c6be11c05f8f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe544d03227d7d1dbc9ec1b0a783754395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa5778eb81e7e51f1593c4160e2e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0712fc8d6283bc8337565df7337ed4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098e064c8d86f9254c676eb1ae9c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdfd3acc44631fc0518597c1aab96d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469e4b1066d566b5e2815815cd57f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a0fdea657c41eed5f679e6b23ec9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9136d0bc22ce153368c7ce307a1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29abcc4a31913c7bd6d3e525f2c83b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc741180b63095605b467adaf34843d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82785fcf9120bddbb0c42798961ae5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27642174a099ffbff13118064999797406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be5f9e368861b7d8f2c2b7a20483b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b2171dd277f37bd6933b4a3f3ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681eec9afae5098432ddb644b8e1b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91949bfa17c5f8d6d1a12ceb454939410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f096f284a1424ff3d405c11772d6318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa21c9777cd1c0684280f01a43ee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027184dd1ff8f4d7ac420177af1a60f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879aacdfdcbeca43523b56c7cac0201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193adfe6d2d24f0c26c9db9e0ac6c51e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27199fc2beb4dda45b480857fc9204416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99cf8fa52c97d21855f8ab4efdd31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9f353d010d9695c46ec1b7a119e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791346a302760be5ac2947cd6a8dfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c361b548ae35c75ec875cd5b2424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5493a18c25ea5331aab89aef03b4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0512c1629cdf31cc636d81f4e6616422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f0318a38504a2299084e241a8027423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada023f1f4af5a962a49ec96f7cafb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a869a6e87b29cb8a731566755f52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053890b347f6ec32b8c86768c23a7a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179921cf089b93b76f3abc9a2d03b16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f4342c08f3338750d48f79037ad0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042f66933039fe1d5f0bb57916db59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4317d2fa978accc6c3c941f3d5da1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf03adfb99d0ad5ef9e12ebbeb56749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687c8909805f6d45a1da3f6e885a0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d73b7d5ffa42e7fac53d1cc1738b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623cb38bf8305d2d5da0ba5751a0ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef38ac9fc413c64f8ca2b13f698589b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9c855e6a6df67dbe2e79f702909c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8c1e032616a0080bd93a5f885c07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888611352b4688a46553d28b99547c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a1096153c722ce8b3722ce4e596e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128fd615ac2330725d386cb6cb3816b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443fc8e32b0dda5789c95fec3b6988441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a249c102a3f5b73af9301eb082d74b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ecea249ad88e6f7656442708e7d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa4a5fb5454d317fed7db6a14cfc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de122460f24698c4f021c376dee705445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999103fa8252a973d7999333e0377963446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474d8aabea8f1f831bf027994b8930447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad59139f2e35424cbd3a13740655882448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea1093193c63a8357f14b44c67e69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ced513b573553205aec9df5d5179450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d357b01f2ee9b08cd0d61f33bec2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503cda632afb0d87da88df7f2d96ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899023b4efb837398cff24d5fe0c0ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fa4a2ebe0921f8c176867c28ce43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376adba547a445fa02fee6d20808c92a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741a725a80ce768fce3928624b08f82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbc5889fb41f62676a4fea15f4ad0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c40f85a126da346dda377167ecea7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbe29744996dfac2559ad70815751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c68583e1cad97cec6fce0dd109fe7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503515ad77fd348783c5a84b36eb53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046102e3c1e30ae8d8691f73bb646e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605aae457d50cd8a40cf01ec3afaf99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12102bb13cc857d0ae5da745d8ccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d61e7a5e4e65cd640969d7dc1bf4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442166032c6d43c5d46d54bd9c5f723466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bd87928c455924e75d08c48c99fe7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e36e252aa8ae2d47fb98453ef001f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ad89cd6d1a408ddc75d541689a935469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c271acd66d9de1d7bf000f978a444470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7549f4e6201c8dc2cb4f44fd1c39a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0c104f7d96ea3c03cfda1c5e3c74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43f2a79592d4927c1a9367641e631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90264d16459b212709fa000b80e53b85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42f833bf1a94190a76bba547d330e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926403875b9209de2c371adc1542c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aee31527a46a8a4670afd945e7cb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd7b0f2f6a893c107a197c35096c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cdbfd7265c7cf6389cc41c99daff6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90795cc896ec6b2a72a0328487324ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12d9752900544e0aeec20f9e12ec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b51abf4c42aa6b70554c1c296629f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88333fc16659065da2e0dcb4e2d13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8476d68aa0771015fe4705851631142484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7997c59b7044cd437f6f5a62458288485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577d23dc7b5022eb918679a4501c96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b1db83c620d7efd98a2bd82939440487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5358ca8e78ff08b3fad5ba503d2b55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9aea2dac0cf2862a355b7bc55381a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cca68e6fa8c19efb38bd445152629490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dee0f0236780c717831d9ff80f3b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd387741885934b424a36f8c6363d93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ae1cd4e185b4f41b1314b07f36ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562e6a6b4cb4c1f02882da5b61440d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf44b4b9f0381f85439cc7e250cb2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6c67d8e12667cb5b2a73a9ede0c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297eafa8e828d4ccf0948b4e57b868a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98fb6a100daeaf7d3b46866fdfb94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e536d3275124a0ceb3df1ab979a09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07936d3da37fd453fa21a421c2135274500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34744381f627b367d10eba064c9f33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a6c359abeb07377bd092d3d86804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be82edb93896535e342f9ad61f1dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94d6bcf0106fd599224014be573662504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24315ae836b6303f0388c947564cd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63cb4efffecd0fec864aecf26c285c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab56502b9086faa00780e6819b31f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133f4ba0a9e8765fe2a534a4d15237508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb3364dd7c5f7f943065c066e28bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1640e57f3b1e4a2d12b46ca2c62fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500cd8ad4dc9f66960cf72026ead6ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d56af4d42bee2b28e93be21df8a2f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6696d511f995e5f83aaca782368e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92cd7c25c3b0a657770a0ec5c08e47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dbe15b0127fb42ee8161f3d7effc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b855b9f96f3e4eeebbf3bb44910e32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1e441e05d646c7aaf0e060c71ab2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9f3326a3ac76d3d809c6cd4da986518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fd463d4ce1b305cf52a04b5cb886d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add23a10daa6d88f20ffe4b0c0baaf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b8f8012ee4d2f7e2cc456fb44bf1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4db61f07509557721174b191def8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d71a04034e4374c22164b17b5276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3c88758382bade9c2cde1686a8a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e7260b7c8b069351356d71558b20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d4353862e957c4a4c53ce38a5ad2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421155ab83e61cdd2d174e11078a8f52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20afe445b7c64007f2e5664fe790c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b953563f92acc0365927f12391f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2027ed58fc4e32b600c9b72e57a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bad827d5044608ac1ce10ccc0e8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1485aee102161191b9806fea5708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac193f9d4d00ab9c7bd03d1621e7acb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c73c332d664f388eb77d99e57bb17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c777a6883b2477d02f9ae9796504f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10ff68b44fa7797b1b3596ed8d590536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1470861373f574c0203432705e6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63ddf9427c8416cffd024fc2a6a51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd84aef41129de22a46c0268cb535539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500acb7a83b3ffde701b9e7126c3e3b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f36fa2b357aec14f907f592bcf85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea90f4acd5e13eaa28bbc96072371ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048d3deedc4c476a149f22d45bbb3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c50d9190716e441939226abe4891544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b911b27734967da5e09b8ff64b55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e04c007473dcb87e73a810e2b25160546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e806d143d9e3784a208063963f158547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb989bef72de3de0cb6223684aaf0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2bec99fdd8447d2c5285defac2c54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b039b8e8350927b689b4b98e7415550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7a6fe5fe79a9898fb379599067bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf29ce59d5f57f1b4e2bc06140e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef69e3bd3c660fc2098a6d771c9d99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50bf761fcf11a55ce577802dfa27f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eed80815dd9a68212c16e821cf76c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8b5cab9c2bf131ad2635e98501322556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77634325081e4bc58f255dcbca710557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ada1768efe08abcddb6edea86eeb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994776f7ea4c6774451930ffadb4bcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800869c3ea14a24c6b97a653d6ad72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599766eac563d7131b871fbd58dbeb6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708657859f519bf8ac0dcd1aa990b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4051ffbae1e8bd6a7beb6e26fab2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5951ecd78381e3466e1ab19d3c32a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d49bb3b814a88d9e1601a7506065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c88c701a86f42e8452d931de5ef2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a8d57f23633feefce740cf7e7a6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e679792cc328752f0757edca084fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41428f9de0f3a2032bcf1eba8591c59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fccb4eecf4d3e89b443efb3c5627b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9c5a5adb3c9f46ac6ba30d089349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eacad06a3125f4dcd57f56db465952572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613053b553d98a177782aad9df6cb210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d274d68912d83d3f877f7094871a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c77b839426c43ddcf12803bb4d0d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a5837cc31e22f49d10aa23cc2549b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c5e2bf03000edb046041b521686a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e072df8d1688a521ee23801ec947d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846bcce094db320b1c75dcafc3708b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52b89cfeee40d1d9ddad6e73ec798580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df0cfe417f5a9e833cbd32ee25d495581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8b43529bdeeca902fac6ee3ada5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496763c1307f8a78fe117fcc6bcbc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f329a13fb72382f3f7b57d0a9de3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206394ac2c389e67e7d4616c4b8095585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64b8a89b8aea9666271db0a03272e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6bec13436bad5e21d661bf15889d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03210ccc335c9edae5ced45174db5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e6e7cfe0e4313ee98ffa078ceec1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603a5b47df644f1c09e51290d13842d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d37fa61fcef79329139b7d6465adc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d2743bb773c302d543d9d834b9910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1683876e7a8cb80407fcc4426ad32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c6714c2d16eba5fd60adc1cc0397594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969479bc737fd1dcf35bb452df37e4ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957027211a4e4bde8a4313e6ff8ac4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5cf67c4cde89cce0f021a1ea9414597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ff30280912d58f9bf5deb6ae06d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb078bd11c104f087c3265fcc478d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c8257b3931bf15efadbcda9be1f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf29000dd3716b241cf0efb5002bc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600593ad1658180046da0356536746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57698033c8a29082ce2f72f8bee21e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700402924b541473727854675934d96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ee3ee4fc3df74b0b23cab2eab79b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a249273823ea98f91f0ca738f52c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba006ddc3046cbf4b7b0fcbabb4e80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6990b34ef3c05a7b98b7d393d5ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ab871a433eedcb91ef96bcd98613609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183bcfbe403a5edf9642a32c51df7b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab2882e80a75048dd1adc80669b57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837c4ad2c6c6694f81ffc5229f4aa74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5841bc45ffbd100bbd3259e7cbc478613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24032a3f25c6d392c9992924a78a0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561926993d9ad70d319d8880be8475a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f6d1c059b4d5415efaaf68348bd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b599425afa9ea423a1fa32b883a69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e8db5f6590809adbe9263417ac815618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05225d0da312d734e6f2d2fe0a8e80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b2359f89b12b156799b2ec2aace7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725546b0487b3b460275bf4983e7b64b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117b632dfc1366aecc82e760d5d346622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add94193c2b804b22b863101c4e1da56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b281fdf7132fff60bc486a6dc0e73e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482204ee4524e21e3df5419273db1fd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff0b61c917b2a7ad7295c8446339a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e2f53b17690ecdafda749485cd07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b156b63e8879e304938643525e1b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d7edea28eabcfee6005943bee752629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d571c8af96478a9ca56ad33aa133b94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e766f9bd3d96bf3f992c748e784c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b457941d461dd039b930ee6cf55d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5779a6e833eeaeadaddc7768acfab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd267d383d8bddddfdbaf0f1a56fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429405b2b9e2a15bb55df71423a0a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee4362839501e61b4853061aa300e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ae706188c6cc7ac4559006929ff5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1dbfff76573e9189624e708bf4c36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be60b101dc523c497e79c0a87d2f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c892703cddcf2b6829725ccfcd77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ab9348d3d104f48cc3d699ee507c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a844334589741c2ae6d7f2d709e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207acd23f4fa948f8844a50eec3af1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed164bf21347b32f49afef7a53713644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc036dc6b2aecc94bd5e4d34ee642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9bf079e484c7066cf82bcfc8e8589646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098298fa70e22c406815c5db5e8a1dae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184a18dcec488c8e42676697335ff8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0fb11a0f93e123ceb13c162fca52d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d32004471bff0897f237c1f3d7629650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23dc55f307d3df2ee9f985e5a456d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8640e64a16b3a64d32f71cd08c50951652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d4f2789fff8c4e8cadc95a04867c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483aec33ff12e0ede0024887c88c578654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6c28c45d2e3ae7127c67cc568768655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09273d557b06643f03cf20d1e62f6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428266406cb09db8d9fc72dd5283d50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b06e892cd3d6de4553030e814d35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f6a1a7f1f5d380e05b34fad71f42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f5a130e498af5ffedb6b100dc7b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c28fff90a3c4c8d176604baf3e378e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485fa5c30cf4b6c29239444f882e71a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e71773063e62fcc131da4907e35e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac2a324b67b10cf985ee0f6669d2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130217da8425e9d5411375dea029529665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67a2b56360cba16ef66303c2ced1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600aaf1eaf2059c273dbc92939bfce4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9f6b9438c30073ace4afbb7f0b33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a41d59f417336f9204a46256d24b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2b62e800b0dfe760e3a59ad1d2d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c7dae64de1c7f69bf8ac1acd9cfcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888143face0b83215f4e02e8855bdc32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc607709ff49a0975d3dd92774baeb7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720c306968b4f64abd0b9b7952ac169674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3ce67a0281751f5e39f2a00a28bf6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb35f1c33e8a7acc039cc6d41e31243676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ed5c56babeab1c56c72c05cb0234677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431b6e225a649df1f8d2a9cb9ec596678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be528631c7904e1339429dd1bbef2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373085b3fd80ced13a53f9231b03bd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14208dec882560192b0d4ae93ea18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c49e052fb1775aa7fae0e3a11646682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d669fec9ff35075194ec870c6ab3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0522334c4fe9f0b00cfc3c0185bdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09130de3118cf8b8c7e8e0421a7242685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e4b5c73e734f710714e0d40cfaf3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78278ea8b147ef1b7cc5f94d4740f73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358045063809e3d832e2fc166c13fbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c22b799b8743e59eeeb5bdb93ac0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39d1346f6de07eb529a99baf2d4647690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee043a7413f20e7a3c08cde830fff3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec816ff21a982a7a1564184ba7d31e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58730f19ca99c1509df221c822d1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac82acbf27f204f1076d4f64bb37463694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ca1295439395c1d976f46925ba7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687d28224de9987baeaa912e39d047696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee902c28975960ef116aa537c4c13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c138b487d6998b6d2869a05e4871fae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cfc382e989507119825b3938567ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb7e96564d50c8dd63b2d4caf2b90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb44f4235c7581504dd842d47209e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51dad1728ff4a644050f9f60e380f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70e3f1beec0cfe3322d0950721dda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d615d7d6beab7b193ab5d83b06f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d2a1c1ac1eb45e90c8b119499475705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab57492f87baa1bbbc4dc780e0f1a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3a3e3fb34ab0c04e38d47d98ea50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943eedf62f85a340341879d9e8a7bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcada19984275befabe35c984684d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9298a8535ff9e776e83de275534ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97005523e2c79dd18b5ff99e8d3bb94f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240209137c19cba96a558e63a29caa0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542862f1b7849489fa9357f07d55b7b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5377ebd95bf8f8c1ceea3c114ed235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b8aeb1becdba5992063b8bb4e7ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c4c70ec32f1888a9b854f1af3d243716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481de0ab114417ae17f3740448fe9bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe628796a139b5c9dea8a1cb9fb248c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d49e8f937a70bfe43fc96934fc1a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295b625d4e0a449ddf90eae1df19e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd15b57fe7d1a576f05e68ed1773fb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143385473b8162040a5ba5c768c323722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a109f37f75ce1f9b7cfecca3aa81313723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405627c081382baf26e2b46aa755988724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0814106e0a4339c5fa3d37b00880e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b924c28f6926ed4af26320dff658726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48e1dfc5f07d88ea536eeb2551abc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94902d86e03396eee5370d4663439f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8016d1e0d844e5d3a20bec2e14b9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a208aee049282cb832c056ef3f128f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5e09018a79908266dfd74168698c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a81dd6afd88f6b68a3cc1454300c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de4901fa96275e3fb87bf478c8091733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b668078fef3157ed83b9a855b9b2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8778b5f7dc98565fd4527646bc31b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356869668fb42db3274f7a9213c706e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942353ea5cee4c31c3fd3b1f17059dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038691d970dbd698d576effa243cf68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04270c8fb3cb4bd58ce1b99eec7b7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594018c6adc355c844f76849a6b9c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a6cef5c7a225708172cf773de89f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca59972dcf4cef9c0bffb9b415a67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99210aff53207422b8750c361ea70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139e676f0505412e7838b205a8e669744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1cf3ca525940f2bcc3cb44d281db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8aa156d8c7a0095270f28f8fc35ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496db12ab6365f2e749a5d549aa5d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4350fb54387a20d0b3a77716d533a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8a95087fd32ce138a41aff319ce1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2548cfa55cbe85d1baf619e01761fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565fde1ccde17d1741d3541a7265849751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056608c16cd748d26b3cf63017d4082a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216579ce256e952fed06f5f094b76d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949b975d620c4c335620b11ab5107ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb39e01e33a0ebe1072622aba4c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cbf7cfce64cf37c3eab1821b7833756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c9fda14dfb4a00fe4131fdf1ec04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fec8358fe07b36e7d4da0d8ef10b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28cc1a8fcca7437961ca68954b050759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bac45a794a462eaaba8f023cde1aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac28528efdc677152935ec8236d338761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64445ceabeacebd052c89c7a24ca002762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cfaee3ee6bb843b613d6851d26fee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9e563e6b0553ea1e6ef6fd68cec7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651314d2c20b22c5cfd9713aa7997f1e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baeb7cd518456a92b742acff968e05766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188323448a84fda8a173ec168f83558c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb32094e2c5ded24ace27b36a93cbf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406084835ad27cdcabd8f52d596d0a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5bbc0bcd10a5c6ba4007f4e341c37770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9c1c8807caec265c8e7fff552044771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06d52e1192780e39ff2f86edae2cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473cf5f34bae5fc0878a64576903870773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56851974dae42159b245655b9c02211774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9578ce8c6f97b813e73becf87dfd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f626272028b6f2dfa3081a7a45eaa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30b1365444be6647bca0bf9b04ef1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ffaa97461518f4409397896d31e2d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5be6a5984757c2faa628aaa34641779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf1a5fd342831814f1eabaeed915b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f969ae72b4076b935ffa0ef21187969781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46eddb6cdcc8baef765f325fb8be8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056046767d16cafcc08b45f51d3d7cc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c645738befa50216d06217573cff3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c5bfed8b312534e0492226a59eb5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ac3e54088157d847eb3de5f3d517786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eaf05f259cbc38ac0b0187b4eb6fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9031ffdef0aba3b31c41dd7552e141788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600142b5d2cbf3d304f4d359369c694a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2fa916ac80eaac7ec32bbe04df64d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d8202d2591d0b3f5ebcb0cfa6a5c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d7f72966c90852ab70cf28374689792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad24579cb638572727535a3f2ef57793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d84c5c2a3d40c563bc8201c3662ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc46728c5f9057bbc67756c5adb36d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef00b6cc17333c911fabd89b1c378a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad3ccb310d04113eade60acf1674e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f371cd6b95e998575bbd2eb898058a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9940cc8b4094151a0bd549df77c6ab9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a305ae6c9f4bcbaeb29546f4b6dfd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d60c5b75283923ab527eb9219d28d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6141f716e21dc1a3440f5c8d46e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272664f487af7b1ed0ea5fe0750ac8b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f867d75a37c03bf1bbdf757c01f09c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b909baa32bb047ba65e3008b7c86ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c97721eeaeb3dc4ece0062df83cda806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a04f211191622d3f421e5f1572f01807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af7e00836b6d60c901886528352eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b34f91bc90e4a4ad21f615eeee4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800521f7e12c86976a1d3c5f6bf3bf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e7b2b6ffc4cdbba77c27b869fb98811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b1fe0bf8fe8e7d857450e66a78c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7179ac23a0ee57e129ab0e079e057f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84ab9853a898d383b8725a7dc02fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63f04c451797de654f8c618caa5cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7430d7e0891ab890003011a7c5a8a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53e5befccb950eb64525985d6bc35b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a893c42fa778a23ed3d5cf74c3d02c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e6534fd1e08dafb3683b404c1fb57819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9231e72a3b7166ec947fc3a8af6dc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649766fc6612e758867bc60ca51e8d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f68e5bad08395ac93634ac9dbcdf9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518332418f49d4b0f122fa7550ba9f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb1fc041f5c131aac036583cddbf0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5328cfd0c8e32c0ea35cdaa232d650825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8cd7ed271c2c346794dd02bed23c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531bb2e4633ad7aace55923a2ea241d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbad8cd73786d81e31aa2cbdf152c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c41fb6c922916f93feb9ebda949c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2ab0320c20fe8641626422a2e88f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1348ea6ae8b34c3c98f937eba7e6f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962bddd230d944f7832c5ea8d839fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9076cbe9615ff47f2cc129119e68833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca91a49ba4f4eb50c09b7da4933496834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d425e8605f14b91c120885a952b547c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c63afb71ade4c1d214049f3946cb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0418316556a6983069cffb7a1bfc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d085f36ae6f635e6911ee20211e1001838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80db820a77361a2a0e825f142e1927839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc260350d9e2ad0e84d44c0116f9e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490268afa777ac3d9de1b1f6fafc0a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9158238d3bb436c511e9f8f9daa1a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa3f4237ea07378edda737ccf6145843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d471b778d7c1f51e37a084d859a9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b53f8308bf1e6d1395952f4d85603845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179601d08caf9647354fdb49a029e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d807b3a87af4664832df87df706af847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18cb557a62d496123be876f458a16b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda0df93b0d16b36d523fd31a8b930849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd5555b98e41128d1a381609dbf5e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963aaa4ed2434578e54a92682ec347851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64574e5b91023dd132b9411dc6bf7dbf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562dc1c25ff8479476c2ffef445325e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752fd9d72914dbeaa87c2d9e7ff697854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05863c47a6062f6053657b1c3065ef7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9ff1d0818ac72f8206122935403b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc654e8023544bf185cac17d64003c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8e8b741a459aa039ffaf098dfc39858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d99dccfd1681d2b0489a2bb75f7f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3d169c893d2c4ad412b5055f4670860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b509f4d595ec50d9f9d30ed5b686d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636cd383c609452baf85877989e5ee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703ae58340a074e43fe74f06406621863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f740736d328577d38b1a7bb66703504864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb7eb54a1d50f6cbc836819d3ab94e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8efb23645e8bcc266098385cd71259866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c8cbf6171ce065746b2343209a7d7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7ea03e9e2bbc773c7be37826649be868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a59dc575396479931d7883a9be57a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fce18144513080505013a5c68b0d0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061a2fd057855dbd1eb0f0b7a497067871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d907380d1a4d2ea24c12c3178533e0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b049615acf565554d18937acbb999b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a68b1d59b67ee9255032fc45d33fa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da981d626e9f100522a6b7715a812875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f483bb382e4e2762ab20bac352d48876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f40b87a52bba76db2fe534b44c504877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e90a7e792a9c1c99316851607018878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80a257854fd0b134bdbedc590c56ad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f16873e7a545d1761bc50a58eb91880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150e54cb2c5b35a4aef5354c7630b8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547adae26e74ad9df8e51ba634902f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b8123b86e8b590a866eeb79e721b1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746768630bce34faecb095ecf2c7a963884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925678399cc25e741a405fc60949f492885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba498f3f998b317eb88a81835119f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1ad37ac0bc457c2d31a1b457a51f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424e7acb0baa22625b624dd821c50f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0f1918d6aed57fe1aac3dd637f30889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4de15ed046974be40431e67d8a199890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98173c6797fe9d5df0925ee128a1ef891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b23fce56b7388d1f3afdeafe4eb98892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405e03ec214cf0668033bb4deba9d1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979371b406469650ea49823d03e755894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59e806e1229d617bc4c5aeb8d06fd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64acd66a3f738499fdddebde5aaa15896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d0f2fa99c6c36ee957c7f8626646d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b541ea056196f3c19589a03c863b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339912cf4df85ff6aa324c9a284f4f66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a1660268bd3ef255014d5201fc26900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5594614079716459c41b9741dfebc8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d7a06e123e5064f134b506f4fce0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee971f4ae0e0adf95ebe16790df5c6e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda613707d41fa64bacb05966a990cdc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d933feb022f23b70b49b39879cf20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeec902ff413790e938ef82bb0df96906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf404824997717a9a0cc3253b4bc978907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792414f88f5e4136227dac6fa60b08d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91a58fdfeaf81ca88947c79ab8d8b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124c480bbbe11a456ba525689efe6d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa697d9fdf0598f6ae4d26eb8d5284911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf54bd8b6864c5622ba064fcfdca8e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba5b0b3320d383ebed379f356cff6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf60c5526c09efff128323785924a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f6fc523ece9dad90406c3caf0cd0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897431d8a71318ec4d4e07eba8d1393916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd9c04fe35046c458e3d9d2aab7a8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6833bf6eaa84f51c6321ec478152918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f32236154c637241ff9d28e47376919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322893bb1507ec082fd0738a16e23075920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b546eaa8ea2c942f1894832027449921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5a640e5334633915f54f4cfc803f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a186666ae1fff479e69cf08c731ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645af78a999ae18ed23ba1ce5e0ac8b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba8cd960c39ffc0661d2bd0e5f749925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd508509cfbcd48a256e31c2957ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a992f55572d606d7f719eb51a258927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f470e0e3a6f0e6bf3d3b081bc54f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa984a2fbb2770d7a5015c6e047bd9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8a6ff1c0f535424c09272d5a14c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c4fbc954abd3c8626621faa7c1de0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903ef28b3ddf8f970d2c195b9e2b5c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437717f36a4a74d9593f0650c27ea09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf9fc5fbdce36c08b1ad9fa07de7f4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd60db0ceafa212e40ef52bb9a125935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733290f7ac677828b3816dea956cc3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542891f2f33c65914b8e1b1e87ccdb6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6122c52f4391e64b3f4cc46f58d933938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be73db95e5425ab09538c4099227ed939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3dba24d413994f849116ef1a23d45940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3cc625aa4330da56e4fb510333db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b404b3bbf4cb556bb00e8407b476942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb199aa5f05c0830d08a7ca7196d1e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1d4c265741d11d25decef925f440944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e20e5890f289b612ef3fa1f96feaaa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716eae6c290de43056a2d89c9cb8832946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5392a3cd932102347bc5fdc8780a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e41eb3098bbe447bbe1e0f05d869948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61658ee33fc35e84fde84b84c068fb9d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b264f9f5f6d6f92de28ed00170220950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb694d2b24d1b601c82c383c08f7fa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59b9e9dbc101eff64c20be7f500cac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f0630a24ec2dec7ae256adea77d0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f30199a79b59e0c496b80b99954c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d16225662e7e3fb1be542e4ce3c6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ea0e250f7c57bc86f4cb59287656956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad4df2476eb0916b8507ae7dcc693957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbff7711844855efa6117b67043fe32958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc36db2fe0c297ac86d51cd33edd7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a503937846e7a83401c019b733df960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038fa71cb5c4344bd0c6f43b7ad2403961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fa8d8b74d35438eb3b881173ab27962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160c746fbc13b3d0f4e15e961dcf1f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076353f2274c80b55e5b4e52311270964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250883a18a02fde88655a68f4faa97d1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64830085a3c1073e5f45242f579394d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83a97f98ad23bcee48a8e64b26f97d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0a719e33ec8e34fae58450fdc90d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ee88162f1c7e4f5fa3008277a9cc2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d90143ffb3533f7ba987c9bd7ad9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a42db2ee7cfbda5030e05afbad365971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d00c8da353ec4c688f7c2c022997972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb900f280f0f856ec1cce8136c5be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77389be950b91b359bde2a29db5d1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce5b14d20a8c07f7ac7aa4c99c59dd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036f2dbb7177bff99fdbfcbf0fe3c6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36189bb668eb8477c9ec4705f0032977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5769b462216c1f017e151a6ae49b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99991f457fe2297efac60b30d47d35979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786e81ad69d36c8737681d07668936980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240ae8400f80e3f44646897e1de536981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58709b6a1daff12074d4094f3e5f67982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49b8821befc8260aada04905e4a370983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f80872156b836cc29d55e3fd6d02b8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86230253974495984cbd76f550de2b8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f88e5b0ffa694fefb3e64a358f9a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba10ec97edec8086154bb865ff0817987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ac4eb81ed238d32cae91678473ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228df19bdfb406b22faddbc106611e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaae1deec53d3f50d66cc48985723d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fd0606ec15acdfc8b711b633f906991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf824f2d73eb12674e010c195c10c42992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b3441c0c9a6b1939e9142f99caf0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d46c05bd6014b69bf5d9ba8ed7ff2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f50f9c7d3f7cdb50c182d21c88953995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a732956b34a14b062078684efd05f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fa7dc2dc2f772e1e0ea2fbba72c1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5da0a88faa40815f4d95d099590fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edf17e5db44452e6c9e76be00bb1352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3648f2eb34dc7513b2ae2d60892df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24059e9d04029061002ecf441f55b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e585893501acf3b80ee147f4fcfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908a2a21b6322684491a828ad4440e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b975c077c94874fcbea02a0cb5a9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142325e181528b1a8d904edcbd332c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8353e78960db0fa9b215628910c0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb4782fd2f0dc018e6dc3902b253c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b355624f1d0b8449533063942be1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f47995fcd2b8ec520c73adea6ecbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ac2e9763a2e88ad0c5c56759bab113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68762aa2d03cafa1c33fe2e3171f7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538090b3fe7d7da2c069bd905e6236d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efad5c78cd727f6f70530f57d8bf4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c31b42b6f192ca8a9b9a6b07b0ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af089c5c2971757df0910a2f331e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361df4f1739843c4aa573cf8601cda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc516e1f887d6f954987d4802963c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b64c50907c8905125ce23a35e253c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e019dc5a42ffaded8ba7b6827219dc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b8475d93997844507d0495fc3f3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f277b6abe4fcad5944cc7e4f75193324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6940417592d449abbc8612c0277917625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb562f0d02d861b839a4c286e432326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a80a5e467b87709fa70ef1ea77c6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d3d8aafcbc9804260e44d0fcec1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b197b5c65067b4230dbd8decec15a1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787f901f878255e6c5aba5765d884d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7ddebb0d3d9458d5a0a11f9e8d74e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b232ce9e3cb606871c8a962a5d15a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedca7643eb95cd61d110ace6abf84033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c302ff93180e1363a6ec6de345854b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb44d12576ee127191d34dda51a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc7cf6c19764f17b93386ad45eb8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149459b4f98754a80c3fd7813c326537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243612013ab4b764d2eb30be6a0794c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7ad1127dde1738d086bf1452e99939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57246e7f8d3bb7c66934a4456cd48b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d34e9d56383719a58fb791a2e960c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d4d2f4631faa053f27c61c03cdb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f1f57ba70d44a1a2e84a7153f8a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bed8c50d70b8dbea0fee785c5c90c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e45a58c9b13a6afdce49afda65c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375623ac76a0e2ff8dcc02951bc7dfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c91817be7ea026925c65f40e147547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108b3a4b64de44bd31f968c693a3a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0edd5ad7a98b11306beb2893b39ec149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b31a86d0a7c031b24b3c1d042926a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc3344c799b14f61ec0c02586751951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0930de331a33f4866c21d126e46252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff72de4c51aa8b6e43a7391d6842ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275202b27cdb306e324b9446a16c0ef154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799cf0cb4a0e8a0c887c21a9b2043b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d1369746d61287ef9e714dea691456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41bd1d7c26d5e1d0c7993c21bb9dd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84fada6b4c82ad34ae83c07b36b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca68ff6705b6b321c489826d3ec20059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309751d2eb0c01c4204f0c5b599634f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f5d32cb33a4f9e48e7bdaf1f746561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032b517d201e2bf8541c84e8ba122062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cbd6cdc0fc1b165c03ec5c5079a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43982350172ad8a062977092f0a24164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b27d8e1c28c4494966ca9b28207f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aaa8c1a2524e762b70e9de12f4a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bab6a86ded035d76ceeb80cea5315967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903722a9c9631512aef3d867d8b84c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d50890a02afe5702293db729445f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb4d4c235a5ca8443acd430b266cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b203d2177d7bc8b08b74fca6cf2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa229263e9caa817e2730010d93941172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6da098ebf654799137a148cd9312873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b9510a096347cdceef5a6dbc564674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ab2446b66806e2c9dbd9e310a83375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45fcad92963b5b54b506b26e14dac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a7284b7e19731099ed55fe2f628b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e00ab108efbf3de6616d90b3db181878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b579cffc40d9667d72eec3df437179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019ad04fbc17c9f09aaf9fb48358b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ddec996bbf41da3109b01e35d4ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6e6867db6fe73596ac6a4773a6af582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8853364d7be1fdc6a8c24416fecc05f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd9c5be92336ed522373290fa906284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45496190e00f555e51d24ea0283f5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1557bcad1f3331d598191d74144586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b92b6b2efad284dddd4ed434bad3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faeef4d5cf7fe1de0335ee6892759788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a0de326be43c903ffe847c888e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd3951d5fc39a168da528ef6bc38490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf93ec51f799e00455e234f19bc94e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe53a0c4b5897a48da1b79ad93543c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e50d41fcf11e82fa9f629b72b9d3fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac8f7cfa5d42cbc06ac1ed57aa58494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a0d256a7a5f0d5955c3de9ba32bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ce0e576874fb693dd5a4563f98d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a86775c11d7950865512e5fdc6a7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f91b56506e39235180a0b50d4aa9a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22504fbefaf60bd4df460ae10a176b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326e46b9fde49d9c7f84687fce804b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58a837bc292e8585db19486a434109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccca133dac4e09481751f91130cdd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5896bfcbe7bebe3208bd6691d3c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30ec378ec3eaaf82e7f7e961b9e32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bcf734055e1d434a262f1efc846f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2d9d0048e60f54f931a5d1567c861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc038ae8860c09e30e4d090aff078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffeaf7c9cda8dbab19d0aca526021d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3230ffdaee8ad62957b6845d31adf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd5cc6bdaba76028a58d40684cf501110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ffbe5e81f705c8e6ca3abc9f6cbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8137797d70af407761b4936b57708ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20bf438e0ab3d51417b3d1bec7544113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f5c69109fcb5bfa0248c3b3fbb67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb11db8d7053f2eb122f00ed6d2ffd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1a2f641208f162a5e10c722838117116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdb711bad45c1fb53f82262c0aa23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf9b0b9c55bd307eacdc93f358241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8fd8c6f343b0dd5afe071534ffae4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a6568a729b1f6c70727412864282120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3751f77f5ef89390e746f9f46f52c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c66689d3672f8dee577a60c755534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbdd19b869ff0de9fc1ee94fb6cbe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb94fecf2e973fbfed8cb58acc3b5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1caab610f4898e9e544953319400e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527579abaf3b0c3f80e56d9d55c366f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0628f68f5f4e2762c4c1a7e96e60d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475af04aa7148f7a8ce6f4e0450333b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83673438280aed156d1506a9542c559129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1a351ce85132ad83e0e21a39ef02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da96ecbabf2556725baf6a36d4718131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00b0d8ef8a0da7bf29cb55ef08fb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20d113458e903cb61a886613a55b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f346376c58b2d2fb0e9b3c53e38c08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf9a0bd9e57aabfe3cbcfc0fa5369135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c41b49b00fe75fd059a1079d133c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5534c941d5d1175c2ef13cb89a576137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dda76d50777ca039d0548233d619a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6aaec83cb1bbb8f6fa624134f78f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e39a9e3eec84d64de9ea788b76fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c35d4b4755384111f2aed8ab462597141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63813b7be5e2eb9ab64d1f5752296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9363e7ee9333cec269d823a1d8deeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc200da5e237716274b24f4605b512144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bcc672855adecd16d3eb8ed6b1775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc332a211c3dc17b0141dd98765dd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d382aa71756ab5af7e79342e793e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0b123353189c230cafd9338402b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068eb0badde5d03a0469813e5232b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a442c230d27c9a612fd58f6d26e35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de659515d49ac6cbbbfc9b4ac8263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c52f5b8667dc1227a5024ddfe1de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad2de61f8f7d95d40679f73800653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc41ce55b08566e4d5dfbd58fec51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1aca9351816d1ce99e735014bc35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77e0d8b27eb0c9251cb7fcb8dcac03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c9d34a1180b0f76e91df5f3ad10b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96902add4cbd832078bd94da048be98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142b940e238639059f602ffac2587a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84101dff246c79bc564e81fa7aa403160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfa6959711b8cd084821acc011a92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b98eed5a8d86769e576f9ebd4781c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979796da1db043cbce2d23f6597027d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5fc8b1ba6faa28c23dbf187d19808164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a207cfa48476349ad07161670d15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739747ad1288a61a425c8bde66d73a3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f41217ec902286d6750a31a07037a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adefa1c85b491ac30c7977fcfd0dec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d0f48edb30b53e02e3291241a90a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c94c177519ccf6a541776be928b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7edab526b2466326cdc651cf4bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae906b7e4876785183279e5570c803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d055cd3ad5c5904a735ae31a1c8d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3969935ac65c76da20386da3937ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a4697dbd770ff98c2fd69c08d1eb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082484352f4aa5cecd5a258b27416d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9af5b6aae57fc020a1eb34a21e055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f817edc768462877e02ef7df9566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9cc628150b77492c2fba2e3652f94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47097cebbde2ba061a173ae056ffaec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f21f9069baa1743a5a855741871b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b4067dc4626db76abc84b62fdd90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43caa363d8f47de7d921522a5b3a6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91080cac54981888967bbfa1319b497184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75af968c2fe408ba2a44bab647de4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537150701d2aa6e406fde854aac7ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3774f3301781eea6e531cc133bb993d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2141a7202f10eb3c942214dcd20d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e078217d52cdc6cb156bda53aa1f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28706e28498601e5090797a1d3a183c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3e3e23daea6f823ba781b5b7ce6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd34d050eee38a8359423fd6ebdff0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c578146325f37d4d5cd7cbd39d8e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973e58ad9c7a615dc675dcdc008e9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afafb26112492aa1075e40c5eda05d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367b0f81501a84a271903fe6b0a0d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb68ce69908e399b61f7a503914c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732f2943164f8222b62977e17a7db7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f1c5a41045ead2f3d69aeaebb9ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4356fb399ac5601a2417d73171466200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c101f88ff3bf838dc3cb7800e4dc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cd66bff6104b28f7f7c9ee6524e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b120f76f235ac13e854d14c3ed725203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b1cc864717199b07c95d6dd5213f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b6c5b7a6bbc273c8ff24945b4759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b72043aa20f564d96d91ed8daa210206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cee73331b3354fcf38fe0482e9fdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ef382228fc509836a6710450e1594208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6dcd85a829cc963296fd31e3a228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03e6d1cab2081e2bbdf4f2d6177005210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef915974e9bfb6bfab7b1eaffe13d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3fea4747869745f008e215637ecf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515baaedf5701ebd95cdae0cdf818fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493c66ecf581295c3e0cadef41235c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588e7b1acbede1643cd0e89e0d0f2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22730e83ef65f6a9928d7fc9dc62c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e30701c2a44f9b1b180a5b097e16f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55842edc7812b5b0a40bd835d5724218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6eb547e305312d1cc7346ad195441219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e570a4837c7ad9074cfb07595ad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13eb5bd1784acd45ffdd82a10e76d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff679b9fb3c29ca896c7d6945c2a32f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911af4f54dd02fe9b8b26af143f4439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ce6adac67bb0120fde5775d30756224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93401b367fdefb07ab41ad92718eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84e3876dcab77b7e2df1ee634a18b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec328233a9a5301e2a04ce976707df8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46fbc7ba143e5255724f465dc0c980228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a73562fc7326614006537520d9a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb98f2477e695810bd3ee536c1f7a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c01fd14f0e5d189d574d7a8a3b88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e198e951d230112343f7fd0cd5fa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5879bf04fbc4cf3d05e592a5e67a838233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5899008deb4ba13661069b565f4a8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e087d784e96d8ccdd7e6ef6d8ee10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3077a96ca80ecf50f8d98929d55623d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd3938c20059d793c91d56d3d0b09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ef011b317ee3f445514ad32ad87c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235048c4ad7ee9cc7b04593e35d0c8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f2f257a85c465d6a46c2f693c42b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64e046534464b869f13f5fe8a0a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f959db635b7b20ee29e8c7aed59e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526e9b3a4b41ba9c635144491a0495243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2de5326057be9e42dec485b6d941f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc47b884e464f840b66924e50fe872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15f5d4993e65109bf34d6895a29c90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad00f4fe379cd97a64f27f028e7d9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19166580c0262b69b2d6c0414e6d3830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac091ca188fa44890701fe10528cf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdf48a545a5a0c96508deb48639f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b474485e98145f0c7f8bc8b477eef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1baf258f1fbe64130724b31c52fd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f65bab08d74f1234b0c7e2279808253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a4d3e229504d65755547db7261c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb017695df36a6fb769647b82f7f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d81077a1e18a326e878f38093713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820ab6073c0d836f2bc213fa4db6d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7040d827f0b96d56a909930446ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e5646a4f86924c05d09cab58becb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfbb5499bf022b8e7cd55de2b25995260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f44f939bf0ed7762d48a91bda618261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4287fb98bab3be75737a4dbc4ba4d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53160caf4972014446e2a09382dcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daef9158e97b72486072e161612876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3524dfc0a44a5edc9a65c31b2f7818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a6a5a9c2a34899a25f4a7b757f22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2440294e966f861329595b315afc0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461b40712b72bfbd21049915aa0139268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac823da847a985e0931f9bd9d8061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba518ef71d6cce916812700caacb71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eee47864bf88d60c1e4e4c93c7407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560729448a448ab79da46279acab8ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b77aa94923b7d137ee6e381fe433273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654a837dbff1d7159cb89b8f8adf64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd2b7c43fc2003a2701923409d4e8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89709bea7a8f25cbd0ded5fa45325f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c63b4fdba4145c0c158ed7e3f105d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfeed970c7536d7ac7d0d7c65c06f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba6bb4aa1a69025b6087348a1076a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e4a51f3c6b38edbe49e5cfc1f6e5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085bdfeedb363c3d0f2c395f5a56c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf9ce19d35f4207600274e6a809e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4dc200a6e2df8aea92c3440f0d3b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d566adfd38bd63019bdb1f09a63491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449df80ef81fb27d5d75b03f1b23654285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6982bcb5a92eb0305e2661738eaa6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb95155444872bdbcfefaad5ab3d29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6de0f6568feaef299737196fb8cde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26d67364f39034231fa8647b77472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe4bca00ffe5ab3eb6b2b56b4dfc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2681146f768f30cca4ab6e8b0b61f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7836a99066af3a3dbf5c4b76df1b1ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f92e210932e26c788b7d536a60ed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05aa4b36765ae19fb5001602bcf54b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a26119a55723c035f8cbd06cdf8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe4aca63ae7e9a7adba9da066df570296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5142a9fdc591a3a29661da3b1d40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad5f4f5139174a62e5f6bd6388fe40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880eef9238b0ee00bc2698021779e91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62204cb4349ca6fb0485b4b153e8c81d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c8517a6b81e389951410ad38642f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0cb4078e7791459196058a8ad40e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a71966845563de2633344e3d3ff1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66acdd0da7db7858c035b43482aa7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892344e8a740724bea58d6fe839cf9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff430a0124b977f456a5e00d9fb20fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb52a43c7beaecc30d7a7a82c59da5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9a0ab45de251b23566b44f1ff361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8b90981d03412f73b107901f38db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b085869e80316f7b45cce60191ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe1c6976f12bca123ee572b714db4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f404e6e04ecf524a3f8a98ad38de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef14ec3b118a7baed4ce686d4cac067313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f75ab6fb223f22cd084f82ff3a7b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99c2863edb7a5a3167f3a87a5c916315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32185c7c1a931c86171087eb08598e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb994a3e74de1fb67cb8ef594a94b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990992abe0817e3d622b5e411f7a61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8f495239af96e6cfe09ecf718723319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46515ddbc3dbec3c2adbef94c2047c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5998b8d7d97cffb9985fa55a9f9fc02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6536b32439fc0e815b6ee0ffec32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22484d012c852a0a966e0bbdc88f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed845ea30280e4f9c7d8f3d3edbf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a801a6411b4214d9a95b672af4447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840706c5bf3f69fc48010e1b28d7959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8e8cecfde855c2536019bc50d2267327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e8258d903323f57173a4cb0d030a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c935611d25f4bbf499f753962326d02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c2343cc3d8531dbcdcba5204763e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eadd957c60b67c5aa0154dad9470e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef95e9c51896063b34d5bd1cc9cf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d1bf73f905aecd647b330c8c0bdd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0435464a9ada29e91dce75530ad1fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5424ef0be0c1308a9ac6b640c2a97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540fb6ab0b441264cc8aa4b2f9af598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf9c3653e8ef66b0369ba16ed2c6d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde957e712b1e12f345cf8970c2d8c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8249027965fe7811294289e4bf361339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e7d21db8efe4baa60909c13a9e62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79116ae2d14db43e2a6b0a0803308f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375d8d1a87624490363a1a6781397e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee0dfba5ed90ba06cb59c3ced2d8bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c56173570387c3c28bd064c4941a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac33edd08d2a0032a02cdb135206ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4d918f423dfd851eb374e8b2b0e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4cad37b9eae3b8f9147ff225bccde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df89ff37506d7b627c9ab248f41b1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da6f0bf4dcf1687a02642f8ce7452349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f79cfbe04bbcaa7deba271b89e17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760e96570dead859be3ecb806088ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721a48a34814a8efb09ca81a4a1402352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0dad6069b5d73e976f7e103fcfef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3d7b749224d70442deaaa34ea519354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2f9396e6328ea486cb9beb73dfa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d9b7727bdbadf49b827de3940ffc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8b7e1b8df1b9b3e65e016235e5923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fe79339a8dbc27d7196e2e62a512358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3ab7b3ba5775ad255dd2e4413929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca835524cba6c599b826289f3ecfe93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe388446c77c7ba2056d51a7cecbdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220675f14b5ba7884074d83c2776447362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757f94662135235d0e7085cf5e06f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fc801e6e2a65ad2df6e4574c8aa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4f162653dd926547e98e7eae3de5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6b87ccb4f5a268653ba98f131a9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca45f7f41769872db007fdc675f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e46b100e85d345ebe8d196cadf04b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5e10b9077b95f75352becbae2aa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe0c2595f412d163f2c389bc7f169370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a3be52b2136b4bea426bc04da5174371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cfa57a493555b50433f2372481a95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df025747fc6c51ffd140c2171ddebf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c03de821c83d7c1775dd4db8b18537374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374db91067098188e1eb3a0d5deb27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc06a364376a555c9794a5474becd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a4ddcd937d0e29e8139cc61f1ba1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf882242db3db7c1b8e14b1b0ac5219378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd167dda91c28c4cfe6d2481c2380379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b9fe39392361c698d6404bc54384380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a1148d7f13e9822dfe116540db048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb0e95c83c0928cb66d2b92fcdbdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2b46cb20a0fdc85e55e7bcc575a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c340bb7dc027072baece7ea3fb26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8b63619cc598c72f453d950ff7ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84d0943c389138ae964692c686d359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42780a15e91027b13fc24880881c8935387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689be9260362a48d47e562d6d49ae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4756a107d486a25988477d0a29c23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300676991da6c94c9c934a3f6f127b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58447e354496d04bccbc8efe3294f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d86674116ee05acdf83ec2545f600392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b52d5f342caf38134b9d6536a7baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fe2a4959ccd2c9183454bf2b4d07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d56567dacd16ee4e47997c036c79f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dbc76342b7082d3738659debe3ff2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafffcc08f10b03055f617a8cd7a51a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934c2e2e910589475a31ebd7d4589f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0a8dc761e3d99259eeb4aa3fce8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9473ebc4613a9bc192c3ce3adfe21d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac62f475835893bc8a4c851baf7d89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947823922a8d5ee299df5d04104ba10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc890a31c5f3436514419fd4280438403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6d1ad60f61717c1a592a98b2dd047404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35844a61c416327b55025cf56cd17558405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed41dc9d714f8a5e81003ad04ba918406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6442d739fab3360a1e70fa2c4dc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed1a92d78f416e5d0af70f6262d99d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948ac97b983de92bcca7afd1622493409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f65d1d6bdb076858b4ea49adf4319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55073e46741afd397ddc8a2bdfb67cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5ac4322c1f60bc5692c1683cd03f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685112cbc3b137c11c4a5b657e8d381c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802721beb628c0892a215dcee6f3a74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7fdfb01d3e71a8ee586a821bbab4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5fa80e3947594095c59cc2a315511416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53368a4ac04a12034453696db6360ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a33b0f0bd64f88093a88284bc7899418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e9b615e122d791ba0ae9d1f29a0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f21272ad7efb4380acd65779b41694420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc64c6ca1946cfac728d6ba4eac590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ab9603d7e981c7d050eaaccccab1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58395644e3dd5563d757d39d0adb9d60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2984142cd95c02ffdfda4c61157e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808ea109a85c67673f371e77595176425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6980e46b14e140cbe02b2cde9ea6e93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b053df14ffb925bd80430dcf40a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdd6ed2893db082e4a2be40a70e98a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775cfc5288f73329d69bc1845e98c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e6ff23ba189841640dd49c372dc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e684fb54c45bc938ec7c705f9befb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a09f96b7d5d17b6e75076b29e1d15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059972d2f4eef41aa96b00cd7262fd92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5585ac0c7dcd01fa712200b5666c05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e0923aacd2ca0bb4fbfecd776cca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9c4c310cf3393c2a2d2d6a6bd20d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a10bcdddde694d35000ffe81b0395437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2723e7d04920d22955e0ed5d4d5aa20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf310ee4d6f88b1d1a21b4ff88dbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfca6c637361c65940447e61ad5e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720535d6cc9716a8e1aea02e2c87e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc82d088e9256f9c10a10bb1e3f8ee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17010223d9483a2a7f81a0237a0f877443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b403fe3914120023153d8d6c026b06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016bd8112728693dc89faf9c4520289445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb569b91cd087f899089b472bfaf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cbf896bd742c55c620321e8ad59d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d2e855115fac49e5666f08dec9cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daedb17e1e48cb5b224dc45d3f3d3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a350898f376b64f7c83f57878032d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a935dd0e787a6a13b0fb19872987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef749ff94dd4d572066d63b26c1f1b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25a6f554b857e847bf5b6b5304c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0f1d38fd23a50750391783b9c200454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23746ab0c2507193fc8956d26a81d5fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728217920a28150225c0beb6223fedc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e496d2e1830c286f61d748c52d398e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fc1555d0fb64678ddd2828c7fbee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3a81634b6c08cd7fed2cbca9bceb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08051b2eb7dbf8a08770deeffe642f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9889c2b7dad542553fa7a9314ad4ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644054e78d97dbe7687855c31a941e77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc92b2715bcad79d347541731aa2ac8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa8740baf71d089600debfa31921e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6cbe6621a72d75d86f98e614b5e1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f44eb1fc3196151de26a19fc5ccd30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496117f64e04a9b298d9de8b092dd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517e02d0cb059fe559bede6ed44181468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb7cf0cffe8c84ab44d9d260d94b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d407b2f12d146b56a65d8fade3c11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523655d22b6ed2d87bb9df32758e0087471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef31575aae0b2e155473d6d53346d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac844775b45bee20b51009f3f529f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc0f56a151f00b382991d924383e42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152c25bcbec046bb244433373339d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34581780cee5adca72c4b8739fc5463476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23bf2b68f5ba239277dbae314edfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b8762f13f59dad3c35cdd6713f870478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2fc880836932fce66e1708774dec0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d447c03b0baadbed9ae42386b1d0bb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d6c31c48db4342a1fc2645432a3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddaf941491288235c1e3abe4cd0b56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff2650d203368e71cd362d74894c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32843e9c409e03efc9bf89091af05b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c52656bcf576473e106b4bd965703485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012106035e16decbda0508bf52475d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da271a3da2327dbbcad6f9a007436d86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322785e3a9d1133fcb9cf4e76d97c86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c5f23a84d0b1966a5198cc6fa8e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd231f4754f8067347d3f03c49c4fac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e41dfacd6b2ab2560966f1b31d997491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfd198f9b8975e7d3eb3e5090913d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f03a2c09696afb4085e1186f71298493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75297538200c81448cb87c69dda966494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b013426aad1e4159cff400c50ca8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3f4c52d7d4fe0ddc3964fe457e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d428bb2b8d863522465433b42ea0c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284498ee929c9c6f902771e189b3c0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab545c19fc3f944ce2daea1525cae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8072d7660ce343188d2038167999e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021cdc68bcd96973a68e2da3564c338501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7747d806850cf34df571c03f664576f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b959a2fcbf4334d651328e8dec5e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b4e75781797487961d251ff0e08fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a64fc60f01de42090458ba0e700f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db048a21410c39f399794e29e534c13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75dbd90b2acd2be1b86065bf6362a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d71a847fed041ddeaac0b24e2c634508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f185698549d04455985abd8a367f70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f2c819afba160b80d3818d5e6952c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa244d8205ade70e54a04703cfc2e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0799c20232e64bcdcb99c5bbe9d639512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0171b2f41898617446a67b22e9a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd21f7b6f5bf26c062e5f4cbe1692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413fd68af0adb23fc7720355866860e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1140bb4386debf5a28cb152aa0bb92b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e604517ca8b415a389e45f793e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1daf4500f2f746a17eb34c6bd3094c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345dbdfc59f05bf138bf4ba4f2819df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45dbcfa47e55f5f65b27c6481ad385520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaf3971e9a1ec69873a6789daedfdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b042c18f7d3fffaebe42cd546d63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1b3b36d5a95bc1db380863db8dfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623dd56f88137730943e5d3c41860a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d738b909355803f43f20367adfcef3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28693c3c4694d0e7f6ffc3098977c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7b721807564d5e09f9317f54aacdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733401b5d4ae9ebbdccee553a36b16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbd03310c3765108bd2714e028b31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a970fb8f3c3b49748ad25a929cb32e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a73f9f4cb79eed3e8ced243db656531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1eb1c16b382dd99ebaf73c16d6d37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106abe44a8911dda7cd6d89b61d87c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c9c1233b76fafc8af7aa934e94709534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b77c0d1ba4bff7adb3571e7183e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a371ac56b5bd60988a2dcb6a8d26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148603946d60e4c86af0b79ed8e494537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e585643624e3b24acb2476054871cbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d8b7775ef96b91e68e434331d688e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77d3341bad09be468ea086a5793258540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4e481963b0710e06099136deb64a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba638df27f21e5137497cdaad426b46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac25cf2f7cef08cafb6d51a1e7d9ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949fca6dfa43d77fc46558a6a45443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565fe70fedbb0c4694a64ca0447135545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f7df859b137031768c6536692ca5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761adf50ee7ccc8643e6a5ac23d345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5758a7714e6a22ba14c561db7bace6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a509afa8e0bbc71a954d3c0b2d29d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a0032e36c8f76dd74c63d1578021550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899a5bbb408675ea90fb894df13023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd7f815b3adce4bb186579a92958a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c803795fb262a1da8b017871230645553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9839b90a1b9430b74d01fdba59d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc3bf9838e1d6f1cfb4ea55e8c0003555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c76b0bcae67e46a8f43347098a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce16956f6a13eb83dd4f72dca3a12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b5ca519db253130288a2515961e14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f8d98c44fbcbf70233634dc215ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5986a2413706942b301796b87f00c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f460baa0aa9f13bf23d4e633aea8ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b927c036461a4ce08fd5d91dcb290562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d8df321986d3b572b724566997752563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f00b66aee681730b70e4a88b55c44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd249668d54b138ef555192fbcd46b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0b6f005078f2ba720a11847cad99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b9b04274e2acc57a1d4063abfcb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3102a031f369963b8ae93bea6a281a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28ea7256ca1fc5c432c645a656a29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53dfd28d7e6a68c85b812dd448e5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aee7cc042f0534c97af208b07d117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c2bf8e1bf6672b9aa32adf316c76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d114b0bfffecd26ed617f248cc44830573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa5b7ef2ba30afe9ed4017a43d92b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378a4efa6bbe2fc81a8ff968fbf6b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056e52058916f17f1917e6e71bca842576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128eb3a4a59a9d4623886d632085898577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86479be09b93413c05d6854a4de615578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927b088aad9e33d33fc2a6deba80db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129a4dac82d8d03e7b3bceb8c5acd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3e65ab5ed17c294773e6d12179f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0151fb797ce7427c2437a4e4cb6bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b24653061fee0bdb2ba00aedade21b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61811aa1a3a8f4bfd1b36c1e7d496deb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e3b70f99cdb844ba8fb6d03940a8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d8b2c75a58b31ef759d657a0cf69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b57834bb12728b882f511dd904448587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec9bce55a243142d16cbf13feed1bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cae5fc87b531504aa5caa8ad9d54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11bacf0f1f34c16980fab8e93da830590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff0bfe8e4656142daa7caf186f9c03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e04999a78f2302ea0de2506a904ea4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2508f01f2cba0e38d5e0006dd7c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4182cdc5893f3615fe897deb1da1d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462db02ad17da32178f04422601ff76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00536f80edce534c306ce83aee8ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a03c0dcc5c74b007cf6175169bd3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6d3d2e3cb33200ea4e66816422fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce649673c9c3c69740dd44763f5dfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d78c27d913e172b9577d8408578b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64796067b56c2244067efcc15914c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614107dea772d91030a073ec305871b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7ebf1a409a5ad26e00cfcc8bfcfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028bb249e8b20a7db507087b266ab8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e551ecbbafd5368699010300122fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a606c0e8e8d0d3674dae2141d59b92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebc8cfeb173281a1e3c2655c4273f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f7ce67dd68c8227268b909d364e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39739b1220d5fc532a4eb0082d05597609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336414aac276329c40abeaa907b712e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70a9771f61f341ea587a2d97a0c2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4353d0a3b3c6bdf25b45b99781ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d9753d8d0a35d0d5a8c8f1b4bcab5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cbbfce725be8ec01e81f4e51dd3e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813893008b4e0a212d1830d2d7609933615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a442bcd85f2cc0a1812d49f5f623fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5df9764000886142a64bbd65f7959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9792a2b9896704423ac9f7f299e2f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24922f5d20a06d09953a942133a86c0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4164ee88f5f0d9ae2d012161b1070c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19226a06254c024acbc1fbe91bfb6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d45e4c2796a2d180e717f3252d9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa336c4945b603edbfe6763f24265623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe726c31262a4b35a8b8daeee6d6465624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11871e2b38a43d55a0fe21c4e3c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c624632504f74b081ed7140e6896b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877201510e59288189436fe96706ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dbc069bcfa9840d747eefce23e314628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd3747287346d36ac6d4ccbc51ad0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2558bd6f0673f71181ffdcb68baa7ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738575dc2c33928860889edac050dce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5fec45765cf775964f7dd5e19b777632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07637184aada1b3ae8689aec970c33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2308ddbcddba6bff48b13992228107634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d4bef9e3440ceb2d5285701d64f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54646092c9eb8c05bfe7d0d175325b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e10951b0cdc9d2239425346752fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc660a7b33804f15f0b3025d285f2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8d9e81220a36db837f23d7e991b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8cd5241c791431abc8a351953f595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae330dd2b0b64d3faee18c98b86ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f1a36b0dd5eb4b4d7c98f98c2239a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ce7b51b698fad0cb5fe6f58c523c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d65dc225d874a1534088bc76fcbb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf208b769137e68319abeaec1984a03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4197eaac1f2e3684da16db2601c4e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9435f4a27a4e7ab5ce090c8b8638e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e10277d182dca2e64314f8e9099c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f43cb96b7cd35baf8618b73268e26d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5366b59dd472060da258c561f010e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db021886a399b841569f43a34d93b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2149bf52ef10a54d1f5789f126d3e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97207d6d360fdc66b17ec70dee11fd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4adee2b7f6a4757664310f2945a4df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1a72e4a439a240bf58a251b30a9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464800dbc601868c3c12c50e71376b7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfccbf542df0f2c9edd24aa65cfb92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b937ac59ea36507a3107e09df8b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2230203856ab5c94558e930fa0255659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87522b362a224b451855f5dacabc6b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df170cb37e4e6ea60f0ec7c7c6c63a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ff2dd8728aa9cd33786fa3f50074662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a489ef70e5ce53516db9647aa3610663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63fd3901285ba84b991ff49f87692664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1453dbbae5a293c6a1cc6a58045e632665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b9a64b832bcc4aa8803aa0097e7dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e200e99bc01c049f07ebb8e6808f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4eac3784fb8f3151d1a88b64477c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af91eb35c92e7e5973f46efc5a18b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6fc5ff3bea7336700dd9583d842ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025b74843db7c1ebcb04b38b35bdd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f734fe56d64e5e39ad2313a3f2be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe225033065b8b2ee0fbe1be634cc43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b26cfb7f7176b6c489b83d5160e3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff508e0cc53c96387ce2328d5fcc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c32d491cfa38f14026cf40661f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8250d7382c6d7358ae75d4643332b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7a04bfae05b616ddbd93a0f9cb01d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95bd24a6a189c941b7d7d554166a65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f23441446741657a9e65012c9c2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe1965200b7fcd883755b3b053b93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a10e09d82a0714e5dc5c4a8d9860682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29624475cf492c32cf6d61f2e3afb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c05278eac366035b0817e1304baa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a564ea0456cb98938100ab2248c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc9166c9ef136efe471a0a4ac856f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9fc6ee4278552d2a46d3b3963fa48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adfcdbf2d1ba80bb3d588bd629cf88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5b48ab896b5314a1cf7900e31d3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8c085d9baa9107ca4dfe49562a17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ea48f988c2107decf7ba3f3062ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4dc6a35176a227136b9256f6ded54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426623ac24879e6d5d0f52fa6332c66e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7b7aa0deef9707df96e5298e937c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608301beffddfd96987c6f262aa8cfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1536a3a146bfbbf307780566d817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603857db2ea04d68e50ee44e6cbc1b59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a296abfd64da9a5f286d28e12bf7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043bab844155eb230e1ff3167c9609699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08a160ff82edd2128fa49bf42f962700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb96316d6383878ab470b048f43c6f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526942bab305ce081d4a2813de6e1a95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22366d50f2658031aa7ad26a1e5110703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac09c50929d427c68ba152eb0febb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee28aeda733bf78eddd66df491f21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c8af7ce20f370eb59392af1583fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5acafbbd1d78678e03c32bb609cc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f7f0047a34f9d42b56fd642c88f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc33749d370fa44e5d79861a52d6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66676ffc630c916d75952a2b0aa33be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964930152e6f854195aa48b0cf8400711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff3d3ed5e1f5ca9a636bec25057b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523de54e4d9a7e959df911581821f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aadfc7266ef654534c7afc5f5ce64f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59980bf30f888dfcf394d8cf93bfe062715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f9eb3ceb739725c5a6b25e250f92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5847ff5e112fd4e4c54acbb0c87fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a86d7e1fc01bb8af6b1147954aaefa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05812f5927cdc2bbd432b7eacf258719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6a829fab92f8b8556121ca2cc726720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb797e6fd0af08e04719c70b278bec1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5513e88419c4ab467abcdbaa74fbafe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdf80408f0a95fbac4ef08bf7fa42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d9685fc1e6783345308939ed5bfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224d9f24145fc491fedfeba109a3f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f1b4dd31d794ba360570f475bed7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aa0022c98bb6ce70e5ed1d6fa2728727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e42c4d91501af9394466e5911435728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0fd926adae06e7d0ade1446a9b12a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e2cff09687e09ec16f27f21c78073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe67037870acf90566e01ea97da17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23b1b7ec77f1464fa5386cd5abe3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc192172e62fac6389afddb15efec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f9fa7e6437a28f9d163c4a92e8a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587459a76a5d586918a1a1ce48ca36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2330514ff8761c5036386e017c4996736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70289bf98a3e3b801bbdd3f2db49c260737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca841df5e3516de866a6ae8c6c546738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de55cfe30f460715a4fbac2ab6bd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2752703c1818c541582fb651f5ad66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a75274dc9c6a0b8ae70dadd045db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befac1419ee69b186480ed49df160d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ede5c4468e3557c426665ea8999d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f0b9aa45dd8a132855203aa2d904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f0afb9df469ce79910ebfb5e89e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8104b3d4af31cfed20eaf5b26f1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46825927efdb99f9eb6e721a82a6c47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d428b18f7ef12037f44906835a823748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1128906f72ce2cc507072cded8c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd01ee075815975d217c298d44a9989750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d9f393ab1c1549fa12f14a5fd900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0560dd81106aef9e948230f63203c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ed80cf5ab9c1b509276e701ae520753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf616c74f73f111e4063e0c421c624b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa22747bba04da13244b90091d6ace755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd54c8f19845a757ca3f677d64145756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9f08337e15df8182e0d1e2dbb318757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9774ec2ad81fe3915ef2cb4e9ee6db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e8d5192a45b89b4483db2ebbedd6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534899691d10f747c1ce218944a017c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0a55a276be7a912a594f228a6954b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc754cea7c1ea873b78c54b085834ab4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe269b50d7233d6e459f9e91177bda4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890f03f29bdf35dd50e52fdaf6ba9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f9619e75cd2c6d31841daedbce17765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc2916ae7be4b121edc4224540108766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8142b1fc6e781bcd8d53d2b6aeca2f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437b0d8f0eeb9ecf12de65c6b97d2b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe803ac538c341a2985c6a8f79cbd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0649287e7fc4bb66c01acf845244182770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11ad561a43ddfae784be52b67f1c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f136aa2717d3655a3e43ca10f89e574772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c779578b09f2d7bebc9903013fbfdd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23822bc98d229ea4854fb961fc73a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919970fc8e36db402a3c56e16763c368775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31632dcbe2ab0233d4d7a2cc80447e40776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf21fbab764b9981d4cb553db81515777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993eadf1a4493c10ab349a990f932e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083927fec5b173244f7bbf4cb03843779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669cb7aa6740a843d10381a7f0f389c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985038b2bbbc0bd7521bf7d6a3155551781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab715e79697623e327b68484db05535782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513dee034ceeda588631ac6b62e6ad1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779555fd78000afcbbf0dcc2606075c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf190cbd85a3176e0f8c8862c22cc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e84a5e407125002e39400174f417e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccfb54cdbd7710d4fa4d3256133707787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0ca886f09ff3524919fea374e42b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a2a8239888ddd2177006215afe6f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ae241a156b561ad95fa1c8f96821790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3ef666b02b6838ab77ab7d395f67b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2777d451d95e7056920fa322cf91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecfda3bc45ae39b6d3de816a5b339e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9eb98619f11c3c8105f1bdcf42a03794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8210212bd698ba48b99f856f6793c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a7165b0eceb39ba460cbb1fe3d83796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1023a4363d7e2aa5d6da2c7139ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d1b22cbbe3a0475b93016cc5084d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ff004c81b87598fa52367a1f456d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056413f9cd58f3ded51e81d1e83bb2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2131648c1a35a6a4b384427502477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce1a905db420c1c0957cfb2160ee70802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133964dd3b719f4d279d21e79e5d53f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc041c4cf3907798e76b24cbbdff6e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf11ec56394f123ad9aa06f9a9195c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646af339e0ecb07d7e9d45d6b87b9dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b38ec016329e1fd0f4a9f8c6136c2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333129fc0887ad579b9fc8ed3163fec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aac5ce461f8e1c1e05badd1555d01809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c58ff034806fb80440f3c8efe309810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783494bae7a2703bd2916a991ca0de8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd4454cb317eab7e101f4c1877641f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92ec6f450ca98c6176e9f25431b7b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e2e315e1c09f6934ec4364d78885814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d56d8dfa7335536a0a348aedb1eb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5819b3630584caa4d5dd485db9b8f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc373539f22d1ab2098356aea84b5b94817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558359fd559ff386dcbde8f804ecc38818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24394970ec84cddf4bbcc4131006ff9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531185faf09b1da6bf61eb471f900c99820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ea148fe35655b50ad6b7654344f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd40a2052161a17d6c8b5c8ec279feb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1999070fcb333e9f95ee6866a2a42b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae2d760facea43a7eda6ade4d82cfa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2733ef240241ec7730dc8f6be46f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635630497ce40c24d8834105dc662b28826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ef84bf43779d0c27b3ddaad1e098a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b655eef768a2a4206265c7d0447746828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e4445fe3adca58cbd0ce610dbf56829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1745aabb10b369367e688af8f2957830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4408b1a8d5e4639e6eaf6b55ac7371831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7324faa04a10569b10c3be3e379a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d10c7d9b6e5839d5bd076800c7ae6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaa7125693e4733a8f956ae0bad99834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac12316d40def13488f7b2fad6351835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5318486f6e855543f3a4adb651c673836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eaaea7d4273fac68811d54837183c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0f79d7204391e6890bee6c8155cfe838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc3edffada372a14248776b49fef3e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521ab6907671b581d03ce7134e2635840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60defd71ad53c75b4739b06db532e3f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d96ad159727455e6e675e3954e525842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f045374dc73a030ccdca107cc6b0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d15034f30c0653d1a3316f16100d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff70bc72fa5e8ee86da053517d219845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b54b09e4428bedba9ebebbfbddb807846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf5083a0a10b08978111940f38fcc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690742a4a1297d5825f4b1c37150c02f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1bb0bdb86a13ab7b4d019c4985566849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985438c2196843c22da14f63d135ed850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156745773ff54478a399a0904cc8f53851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8783461926d1d94ec91a8bb9b6379b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9571bad45f260d586289ebf63a109ea853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc794b8346d3d8c320ec77ebe31b861854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a449e93811071c4d5f92e25c79484855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e5b5da9a8c34c476e079d89ad43a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a522f50e2901097bc53ea335bfa33857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695268399bae39eba0c41e2ec11332e0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73797f51ee603e6b1e8ae82ac0639fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd82d76a1c091d20756f1cccb4a871860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd6bd2677c737a365dc1cbf5921b0f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a856b09f88adc1f8e93ece46ca9ac862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c0dda0add2bc2eb9b71b91acbe4c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24076c0ebef9065e5441f92429e7621864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d91a10723fb249ab92b45453ffb19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02039d01b238a55361e6a1b087a501866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb1658fe30be6d05f75264a2e5960867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136479bdbd19f24a3a5c9d641504ae6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f07799ca3fdae1bc3fae3162cbf5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ecff7ae39bde13363a01f9dcbd2cb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94eb20cd85efd0ec2a57a6c61f8b56871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e79d4e6cce8af9a0d5f5dae5627be872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10856b54bb5509d35cfcfa00059e7c4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4089cb856473c98071f2137097955b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d10ab27c4be1f464d5fa3540eed3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24358aae836e6dab65bd94f1649635c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6fab3260f380c4a38a8c7859c9c69877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8202d9ae352792dcb7400c037e78f2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44ce135538b88b164848ac4adbe97879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9402e9de6aa7563df2118d0f863afaa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fba0f9591435ff6d82eb627b4d59c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d8837e3bfc4fd509d20371f6b2d5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf060339cb2bf4076a83f216f2367883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d88f2d1884a7f879221964b8d19b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1385676a7e06d14f8a5b99b06bfb87885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9617acf190930812e9082deb94422886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245d9c8330135ea5352c61b62189b2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d8804f5196e4624ac7b8fc4234fc2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bec7c8c813d1f8fbe70299af665e4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2d7167ce7c03ea1c9edd62dbb2e34890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63752ab16c1778e38931bfdce7a33d8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43a45fde886c27e0b57bf89a2e260892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3179fdcc397a9eb8052ab05fe7de8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3b20f0b8d42d66345a7269d7d4bb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732f4a7cde1678a0f8ed74a7b55d4fd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd3274537fa1dc06caf885badb21a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fe47e66bf4231cc5d24da6497cfb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a3936b0324b1bfe92ee97d3cd88f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01271e6852033fcb3f8f89ee621491899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942931f17e05995c477cfc378469d0a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b849abd5ec975cac03522417d98e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd750ccc989afd0ffda8753615add902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4811aafdca33f111aa1c9685f177903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23a47e2c5b647a6e6068ebe6614c5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b944ba34e9be175cba56d3b509f041905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ae20c0556ac6c1506f7c5f437ed7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991cf05df39d1c113fd9c9de1c1306a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e111086f90295882eb1acf7383b89908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27f98d0510f1dfde35a55e2706d7c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a685e122cc5fe4e329d2e385b84c4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132c92ded7eac7cc6e2d4c58732c6f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee53c7c7a758e13835f6b5b4b1ed1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7d72c3e1189e6a68b9a895b6f325913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b2a5f6a22016e1712835de651312914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106456332dedc8b4ca40bdc4e0b3bd26915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a1de9023846767529190644d4a8f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7597b3c62dead26ce3b3ad45f3a69917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47233af676561ae1244614089f6326918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f818580d9fb0cab4eb4c425b602971919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc7ddc2461710601ebe77d0c533f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4478a7c1c0060aa550a2b7df15bd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd417b0238e5a626d6850c959e544922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53ab043056c72702284014a5cec313923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16189e44cc5737e5a7f9a3a3f3bc226924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88669ba250cccc26532fa541a6c7c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa7ef97036d34f934629b02d7c684926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf811bdbd0acbfbe152b9c372b1f11927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad745ae29a15591d9f097c4accb528b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18db530cad633c21cd342907f1ca19929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c73762608cc3376fb7efd6857bbec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682eeba8b97c274235a0f6464b5e716931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483cce6af985e35b307b7f3ddc1a3d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae400dabd1a22c64ae03c0d2a2a5a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db118a5c25ec0dd8c74a9387b89355f8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9de9ed6d1a1cc747416f17d51402935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cdb34a0567d03a36cd11a63061fa3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f22b3507d5f215855c5874259995d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ec620f3b4f889431479253743f32938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda5041026ba39905cdcaa246530bca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b6fefff230db1e533d34d7ab3ff8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c566961f0f491b6aac6e5b0dc060c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed0d626e10f5cef613854e3787be7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dad54e09ed6d85590ad3a8a46a3d8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00460689460d3d3d530c15a21ebdfb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178ee5e26dc8249df4fd6fed1997f45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b9f07e17a25cdd980ef69d5b9b65946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f3052c88384326f659892fc428f9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6536eabcfbdfc97773ec5ad69731d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d93da8116be9ba96297ac1c09ad9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9e2d61a1be1472b8c4958db4144e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0012d44d26b2531165c17ef8d125f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e69a52bd1659913026ca0f85e6b5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740f5aea7f454b83027a8869fe4987953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344ca1c25a3d81e70cb85c43eb19d0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fbb6e21fb5d49ba91b782c48c859955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8847578db6ac7af423796330b1b3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0e8c15e67eaebdbd2d7e8e933b67957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1daa606de00d6c2a244047113dbc1b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a8dfb1ea63a8c020dc4419d69fbb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b74c7014e1b2ee307b2f9e5f5f547960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744f50c6f3099d39bfc032969393eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca855a9f090029518a5df01faef4e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af9ceac30caf727c66293a0aea327963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eea0ad370cf3470e7f273c6e0b3575964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc276e8194040ef1c792c6c092c78965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812d0af73d9f1643103c6638efa43ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e11219ef45486feb448835a25f5b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8d72d020ccc98249e7de3e035e9d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185907321d3e364afacde3fd490286f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9eec9298b8e9c911aa2498d2aaa2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad0b709da8489e84abe961fad8e2b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bd8d2719313b1562c405867641c32972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ea1ab8d10ca19269ef326a09d578973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c67192ced0f5e2f6d2771e4a26f8b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977fb7ece7b52e0c5690615dabe3a70975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba555f25b389acf3c9f3e1ca562160c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254ab633d10369a9283f6d8122a528977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18810fe11dd08925208ae23077eb66978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f169fc5b6b5505547f3b66f44a567b5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54497bf713bc80b06d80977b2cf80a0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bccec58cd356ead8a1c49ba6c0dbe5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b67eb2831098b8067d4b02b8226dd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe55ae5a8d9ac89f6b661ab797801983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9359ce4dabddca974645a711a4ec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b1a04a7c2270fc5aa788426989f1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055bc56d54f60df0a667dbfa9865165986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e07d58ebb1ee69af2fe76d5fe5e7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296866cf1b9f93bd356b33cd6063a80a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedfff14cc4d15d953a64d8a46139cb989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab61b20d72c59552027f6645eeaf63990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522108aa974676e9e1719d2ca7e3656991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c3a20e3ccd2cb4aee45bffe95c5d5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6995aaca48f2e46180ea78a04171993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776fe548ffb65eac7d079499bd717c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b986cebf89893dad85ecb9e3b0dca9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf419a1e5a014a74e1a9a8f8bcddfec996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147525dd6292b4eea451f652de4f13f3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>