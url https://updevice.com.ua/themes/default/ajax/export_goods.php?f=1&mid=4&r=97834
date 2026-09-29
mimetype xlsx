--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c5b280051be6f3b87dd8b58a21701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7a8c75445071a0cf06b42454998572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1b426a435a2bca027f12031bb46d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7f9c86dc0cfc060e12d2733d3d374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab21aa64d03bfda7cf895404e7eff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4f97b20ad7c8de8b1bf57c38fe606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45746af48a49d122c75e98e1fdd11c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8bce7a324cd7afa226c2544c8a628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7351ca3c676958df4f79a8349eaf5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd286439e5bf4935f1f4ac8d9370a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76f2e62482af4867fe1563c56b84dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20cfa14733687adad0609fab4339ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff0199304ca959e982f82dfe07444313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f585412b82a4edf35b4c00d8eec1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296da06c28e0e2a13d9ace70d9ac6d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fc85f57650f58db856102fcc679316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac93b2e999dcd5a3729821c87f0a7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450eb356fca0b420b23295d20b672f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b3144759228960d1df12b9ebbebb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a262892d33354cfa70d1403fc9c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84866c36a374050ccc2ce74d00da7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c470bc507fe545dfaf789de4b5dd1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07cb867e74f2c5e2c30114f7f4ce0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4baead756215dd9fcc2d0b7b560db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0dc70706506d0d9f6d4ce38302e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5929d3d425e22c9c7a83e38d85d9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de205dae887e0bbcda78d552639cad3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8979e3c36ab96fb3d6cbdffc96d0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916ea83e8377768bc3f29b5be2921e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77c676b1edb30b0ae3eb1c3274c0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400dc0fb0aadcf6336100cacf47439f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5bae98e6ce909d9e034ef87128f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92de8c50bab83fffb9a213121fbc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e056ccd6568377d2e1abc54d0c7226f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6e717182a5d2b3a7341d7c53fd9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e149346d2066316cd7a2db772c8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dec6a988ec500b25c02190c3fc116237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403a73245bc894b241d046b806181c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45e32471a194457368d184cf42473039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551b773eb1a9f3e12999b656360b1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989e13d4e46651872ba630cbc5feb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b29729d66d16f44282c1fb9677d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c47c39f690f4aab39efc1dbd0ede343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046b271b08b85babd1065769627b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6963bc83318514d3e871f9ad86604bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6d4ecbc5256889b5f33fd60ac9ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ea83d7ddcb49fbdda428f889c4df147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620378f641ff480f1606bca78bc8b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fa55f02d1a8895c39218dd15f31849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015b396a009a06bd0972a4722afd6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c64abb60a6ac62fc9bad6984e77151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3d414a9073f432c7fe8232c80c8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f0970f6793e31a3471227f2d2c6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c835bab8747e45887ccfde7d35f4ef254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fb2ab1f134b94eca2a7c48f37792d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46655b5a210cf5bd1928a8632a89256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406026c26b57c6de4722bf6f48cfe30657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0887c69f43290f436bd7a73de08acd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172469bc5a9618a3d428d5352cae31c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846375d6eca25eacfa808c0ede6856d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c6323be3d9eae68d5eed0075425561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373050f2b47e5083328e772bb8a488c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f795fa2310f0eac30829b20e78086f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74182f2dbafa591e8bc0a846e1a7161d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c780ff10d270d70ca75acd928530d8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607924d7edfb2aead710f468e16680066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c0af43f9b1b4befa4588207b270f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a6a89e38e2ba3ce5ac251b94beb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76a0e8522827cc137991295143c1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a62bb1ec52b35fb34d4e8da0eee9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58719ee0e3efb2adbb6737291c1ff81171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467ccb1f1e89c53af2b53c4f290e3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dea12678b278bbea650e264069b3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd29ae2d68a5310f83ae4267754e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b406f837f9fd41afaa5407fd82fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef13e40ce40dfe7ec2c879669d5038876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7fda928f046690a2c05684e1fd2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8598a931f9a7f40ccaad00e19df96978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58d4153c6a212707b9984a5811bf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89a483bc1e8b8f9e82f591124b2ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64500d340afc849073ff64bbbe977db481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ac7955993a260f89a8189e23609b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109eaa70b896306d7e5983bf2b43e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac17ce16a92a82e36527efb5f3f7ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde015de68b4b967724ae666dea8e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6cdafda614f54be92c445cbb91f5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232e0e91ff9322b158d7f80812bde9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc7eb05050b551f782613ae1e2bd8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542d946b976744174bb2fdcc7fe1b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33803b217bdd7501ff0decbe0767f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d8bbf3a6ecb70d0da72c4d76f2be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e85bd97d54f49cfbd3d36deac88b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c343bc974f34ad2a5a1e919d39437a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abbb2993e36164fe90dfb6b8b0192494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686bf3eee0f412ee78266ad1b2f5c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6230f9d2429a636d0beaeb67b60bfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd013f5ed6ac45302ee07ba272d6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be98738f5c237bfd0cd805ecacb24f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da9365b8b2c6b000ae4f7f69f6a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ca5b132ea63a48283b817aa742b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385819b850d7bfc26e54f519952321101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b630ffb7882abcae65a65778f2b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924616b0b7511fdbc148d3b4a8c3b724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7ae70f7604d0ebf2777ea26cedfaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6d52606fe8ac3442af4f99db7d57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a19f47c0373921564eb3b4b1dd0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3172f91659af828c5dad5762a9065e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7caeacf387bb9df9d9477ce3be21e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a57b555c4722624b684f3ccc06852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53bb6cec3c3b81ee73f555fb79567c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba295b574855c91294c05806c423b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e710cde50e951f84f949cb58cce8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffe891eeb98855d55e173684f3a03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7fd40ed88e4f30c68de108b04814b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854fbd5afb491dfadad6cdd8959417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c00318b4a72b9d9abd424222dc19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1edd0e4277037231dcc556e2537ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c0ac2b32a301c4c5e5692c411ce2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8d8f8ea05a92eb47657c6a7dd5628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e37472f89278c4a1ef92299605c27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc568da6749647b0fc237e5ce056ba13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549120bd2ef58845972e99e1d91ee16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71765baca1b427f9f6b054a464d61e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd30cb470c67939e67dbf34a514cd70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383be35b37f6c2f5f94115fc9f38b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd71cf22c1bd22e70a96415723d127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea4511d0151ef22dba95589c186c1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ca450535dc1dc8c4640c358b1fa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e5dd5441c34cf69222ceb371bbaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00a822099c65c1fcf672c1732b5a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45892ecc9afde7d97099814878c595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd1219d97cb4d34e7394ec69c6a79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a68540c1e14bef364f51f1b83279fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a6569d559e4a1b3b154ff2c02861134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853eef6ef2f7b98fb3ff61ea88f2eb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b2cbefb37052d3812d6437cd305b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b14774c53efd772903c89bc3ff580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be84a811c8823b5b56e62fcb9147c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf508e9eac6d313024628bc5cf16da04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dce516da35a5c3f0da5f04e27bce1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad50be97f6ddbcd87dc70e3be7104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696619c94ab405c5d69aabe29df5e4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427a77891e3585146139f49adabb8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638aeeacf7e5579549c62f8de0e503f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e2b5fce7997a26ca9e714b43148d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f3266e87cca3ca07d59db5352dd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56ee481de1eb72bfb869190f90152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608b0c6d1c8f6ed5fdfce7af6b3048b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b7b44ef572c0109507c12d5656ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040940324029fcf0ee130428f92c19a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5826307b3fe8b4949dca68d4aabe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067943c952f12bcca960f9306a899d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71276c6a97d11fd0d3f4187a160b9eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80a919b09de53e4e3664d3766dce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf79c8a1e339653161a919a3bce69d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44acad8483622d2f8078a1b52d107f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee3d2ba73d26460b585b11f578745157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f95dd72b97280f8b59cc260732a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1162b22c90b8de175983a9355c3627159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e57123d4f519f4bca0cd7b8b07390160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0dd3d2e6199273535e319cd3c750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f5810e3700dbd48abc4cdf4700a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c83e8e6f73b0dd2846aabae237a79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c71c2e8bf7a2c729fbc638ffa7832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47502a22e342ee92415cd13245b698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02443465d73001598dc3406123966a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec78a54bd583fabaeba81a21cd462167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0b450d9919787edb0ecdeb4e0d07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e183ca856ec446c2714e080ff3cec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5574b48740dfdf53a3dc6ba14641170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e97708f1a4ae82ef9e66e9295cf96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3b8894823de86df717da703df06cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb61899a9082d4891d8acb207002ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b3abe449a4197324738db83373d0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bfea7fe6eeeae4bf72338fbdaa748175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c15dc3eee4ce96991a64792b224b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e2e4bfd4b600042f75a730829a4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937be739db8459bb25e548a979727e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628ed7f3ac11328b28cb1615c47549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ccbe895428bb7da07c56eb9163495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd2f9029acd70903aca8ff0c7f6364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779fcc0d9c37b00c2444b977a23e4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc1084b23dda2867ba36d17364344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc6937bb882a98145454c1219fde02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02268f54bec8287009017f2f0738455c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1e71b05e68bdb0fe11f41f92dabec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678e4941f6df433095bcbea2b552521187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd5bd6b8a0888bae9e53381109c69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a8e1ca14db7141e85b1e50e88cae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb71074d5e16fdbe60f4e79562448f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617157bcf06b157ea8329ff4a34e83f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb48fe92a7b8f1ccbf00593d8aef82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c21e7e9d41e1745cf09ae216bc675193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a7020652b50d4be0ffa78eb35519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad64e4bea27228cda560c8f1f7c9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d8e3371c6c809b521d7228adab4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bafe9dba02ee0fe9c534fd373a670197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b7f80825a90c3e8e64472b0cb476198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2f87d76cba53a819c3e9fe578901199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169f254abae3c0a3334b6991efa69d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc9d6e94eb9b8b05eff5d45124d70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5c70acd87d423c3edde385b92a13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ab88669132f52e588e64e3ef0ac4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a51a0ae4634862cdd036047de7ed1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455b0d2f1409014c4f2e0d7180567e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a74d5fef9415f1ba6e287db7943ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef372d86ff9b485057a699fe1d5cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2c18447cfa64094b06c9b5d3e2d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8839b30abbfb34f4d68c52a67960c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6523f25a0703c5d8d93c1be4540a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22772845b8994890c42cca6a3fe295211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfca3dbd98cce42417b8b6de9b37e08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd38a0ee11039521e2084709b5a27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ecd740f42614c151365b2e4e1ec54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adffad489178de55dedb4f6ec0f730d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6c8cbeb1419564ce82c82ef9c620216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e879983edde48effd4bee2fe5d0db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713cd559dee4121f2c5338951879b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3b22ff14dcad174a83a399b04b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e0e83d8ac08e49d418316a87d020f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b826936f4f827c7c42c3dd87bc623221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb86101ae01eb0f8dd1782f7f34892222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29deeff1a6a3a5004aa0371468a3b3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea51525583088ebfe571cccbefd2c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c34296908c1aff7a7fbc5e168f93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5c84a3cb44c73de23c8cb4e402e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458204095906d73ac9d64b533a4ef07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123754c0578607f7349ecd13a5a4f9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10caab6944952e28364cd8bf4f17f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2972118e6d4f60ccbba849277bba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb3517639f0309ba551647a69e467231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560aa00e2cc931983a23f39db19add232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bab0ec49fc4fc37ba54b61aaee678233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd95cb494278aeb1ed82dbadf61ee06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4d03625acb5f0fc16fbe55a41510235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ed8de4400e1f1047b7dbe513853e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3e7f7d53662608792f3933d8a2c61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c6d2b59cd0cc0f4fff435098840f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65688a00e14c2bd95af311fe5c9d0b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d7c0954fc44487ed45b724edc8d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b31c87f7667def58a125e5ab4a65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa94aec67b222a7ac5b8b0afa21d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686763ce691ff07d0a1bd6174f95f52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0533f40e7907564a03d75a8343796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efcec73b760d48c3e87394408f2e68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085471dec09e11d328d849501beb4c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9d09a13f630ac4705d489082acefe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817230de9db03942e17e8c256ce8ecf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb98476235b222b51773667004fc05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1fd5dfc7083a61d6b800e26a1210250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ff189e6e178cba4201a87b62eedb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e449bc534cabd23b1e9bff47cca0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b379e342dfea3cd218ed11af98177253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd86ba022afa9d0d5e86756888f1e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a51927e7fed910ed311a5607f246255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93593c86b80810578b804d767f33372256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148376c90cf8843f474b7262a8bec2ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1be16dfac26b05a56e8ca8350a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf18945ae3b3a7756f2ef74904350e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c3d547406d144694d295c5754b26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2c7731ec7c73fe3c33d0acea86baf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577b4ea1a97fdf56914b23d566233f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4381ab002acbbf6c1e480f0df0c91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50563f9352e75fdfb36fcfd0aa344da3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5b8a5b27bec104038bf25a080496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4f18eb8f4fd99335525589191e457266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987833c51ce1852a1a3714d4bc1a208f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b12dd2e589a92e574877425a38cd5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35428b270dc70f77bb5aea789fe546b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45461c101f4630433c345770d56bfb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940268d4f8deaa80f77edc5153c7be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea821507de0e149b47be3b0d179e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f3980de21b5c85b6a052a6e76407273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e53596ba00b70080ae7c6b23cbf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7dc02a43217e7a118dc9750cf6597275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4412c4f72faa3c4b6d606bc657beae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725c1cd65c8a3bed0889fb2fabf9e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84a19421e0ac16c1d342a4d4ebb6ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab046367e61d6161344a353731f440279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcc8b5aca7d6b80b3a17bfd9084d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2bbb0b01466a20641f25f1fb959b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc47e2392b508656111d48ab6e1f6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4154e037c2d56fad96715f543ec07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a6208861346fda9c1b41149ccc0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800e16dd33ea9e6b56b0db00609185285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebcb9f2a28e721fda23754e03119fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08087baa23756baac24da514768d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572b868f638168cf007de10c6fdbff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed0bd43291aff795af56fb7faf921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a8510fa64c9b78919d795081f83c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877b941fcef06e33074cc4ed4e7e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e017140a20a9c2cef2569bf138e2a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2daac58aa3924baf9e27753c83511293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b5d88a3806977e6d61a27e5ade2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a4029d651c3b7f88d2c94ab81560295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0417edf1ee24783878e4853a22738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb041c0e23e5d52c8903a416a391c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c85b3cec187896fcb3b85811e3a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545fabd35bbb024e44d3c6bd099afd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4d2645ab274207995370799d93d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d00afa415e710ab70ba9ef01b346301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6cc6c91e63fb31a6aea356502f0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9a42d34bed39ea96238c02cbd5c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4359530fa2dce4baf5ef8b600fc009304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e5438665a0708fe63cfe69df20ae3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ca28dc1061d5346ed18e3121bb8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7f61bb7e3e5cbd6687395a1f1536307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8aec8fd3532403d02f1949e6d1fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f37af472ac982923de41dce500db0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528d1356a6cdde8fa5c06f98838b70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344183d2f8cf09cae93a30f732c9e1b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630572ee34218a80dcae9bacb7723479312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0024c51060615905410602e52e4f7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e913cf5fadc44db12bcf6f5d32f8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662702ce1649e3b075d95955b2200a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e1f2f03af74e4cf8551390eaab43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfaccd9b157c98bfea61f401638cfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a88bf020e3f656863303859e850e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf323ac789c755774d7fb76809af3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d3cb49c9d33587d642886a5b8015320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926d59f173da29a32c11ed71251622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ff0dc449bac8d105ac5bddbac543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571a53cc8355ca5b64549b5a65f0e8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50353e68222c8849ad03571095cc10e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8a76d1bbe9913a9e4ae47bd35663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c91b4a5c29db4caf5b20d59cd7e4f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ad08b03a671529d93f074377c0c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060726c23ad28183df49e22921866ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba28760e92fbc34a0ee0e1b3496693329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095c564758bd103a8ea78009433453330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185e6c430e3ca721d276edb9cb4599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f574f3797fb80667e53f8fee48cf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55732eeecac577251b4a38fa185e659333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e8fc10759a229d1d5866a0af6476a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbad4a1fc1b3146a467421e0f2f70b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfbf2bebc92dae63bc45dd90c02e5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cd432706070dfbe7a1a9bd88e889d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed895d6511240638771b0694f73706e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091530037cf944f53025b0cbf1bcfa3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79faa533eb1f7a7c88e20c28d078a4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0ac5d1e9c24b85248e89d06a05c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7db3fc54491d36b96df1ba98c2bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f000da11fbedd5a09fc036b9a5464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf74d90040ff7f45ff3824f11fcf5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c19a6049c8cb762dc627da7deb73d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44621211751264ecef92fc87b358b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c6f8f6d71da010b065c051a7f3a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee3625f70fb62cb217b46745e73c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab1a26fdd75a4377629c2987c31d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d794dafaa05f8ca63fdd6bb890cf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192294170ed531985435690b6b34aee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb9d9aba3c815b86affe5b82b404c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94f8db8d3de21d4ecd74bd56f0a02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9191483749692ab412b356de7cc4a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61b1ad2fcf4bae08ad6fb6803b907355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edace8473fc3e430b1576852cf4d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053c731f036380de313816fe9b3e1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4132ba2f1f5a3ab81ceeba63a1707358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07f11917b5308647f42ec2ed498a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde505fc60faf2542b8f6d72450bbe0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bcb22b2c93a51dbcd861a471231c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe10555dc7c1e8f47d8b1149c9233362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9bc7c8155e9bec0db14da0316d11d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ccd36c68b81c912ed11fe33f1635e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca708cd71c3aafb227a28b6f55d12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53153b20c61dfcab96abb91f2aad2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a0d90116b22f20bc3556c4565516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c442300ebd38edf3e187f6b39b1e2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dba9c5fe96a98c233da4f9d9dcdb7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceca12ae73be9b28cbc8d7131822b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0feb48d5ce40a8d5e10555df82a698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a72e4e7fefb654b3868c08d010c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6f4fc577279f649864247f4f4aa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d29f14256ce7a8c9608601923be715374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a6c2ffd42d66437d8bd7ed30ad778375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3024869e6065bfeca49c419742d3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f47c49411c8caad46a372e2339e6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fdcae925c30f692fe2da0b6b0f4b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5879ef46e17d83f01ca0d925ce95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304f8639fcb46a58bfdeac44a0cc81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805f288bab40a6e799134599096fb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ea2f7395e69f2e6911efb90b3f507382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3db7f2fa3b8dfc780820b3dc436d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8962075b41862b5fd5dbb6b8584e01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c3c8d91e5a02b09fe9ff93a80845385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a741a6010a7a38a5fc8b859b379888386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629764cc549fd572002128054ef83cb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c7683ceea682232142001f3d2f19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7bedd65b99ddde6045df69e42d68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b8376fc23ed181e759aa6ff92181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a85dcf010009bbb0ee329be256ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9529e366d9379741d9a75e1fd36496b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dbc99aa147d5e4ccd56a8f9394727393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42fbd861ceecce4057bf1833caad19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3206da9a12e4d77d9a5e1fb3afc61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58401e1f0ee5c9b1d0dec55435f0ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503da7587569a38e2bc8b298126b57d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00110941bd26cf9ffb83339bdb41ee70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f3cd129c1c3b35549f098afd42031399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7327359385d91d2256c6fd4709f991400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3d753003d2aac91416883d9ff234401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b826c821a2ec13ad9cf2f6e501147e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f13910378cd84637d7f304630132e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8df532d840f26a97818fe0b29477b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f28c4441334db79e4e9cd1f07ba0cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d775f1f121f2bcc4d5f36c826ceb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806ab7e7fb3297dce647743cda0e69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3dd6e7d3738cc5f6f22b1fd56835a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef687963bf934ebf7b3de63f26ca914409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f51026274e5ec07f7b851ebaf2ab7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13af1667ec410f4b8ad9c32857093f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00d68dc9aafac5a7ee429c11e19712412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37ecf55b48d3021f5f759bc45d62c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d5ddfdbb8b3fc34db2b03af80dd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236c839e9785836afcec509230882d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba517c546e378b0afcfa7fc024a82a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764955db6e1025dee575704f7a96752417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6307e7090c8a809fb7861c1a997ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc1706636771e86cb695b7e09b0bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ebdfabb1c52adc1e9bc3b97cc719420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed8d49a310a941297498543c8acb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84025199fd63555c15aa22d391038f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122111a108bb40089d32073b3ce6c52e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d07c0737f140a76da66a1a6f25ad1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3d1943fa78e57a3fff7cd847ae1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f96a017fc2b440b9246f0b327d08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d62e17c21554ffd065c0b21588d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cd2ef219b61c8574c6c15c016f811428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786813ba44ec42673ee34dd8483f77c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241a52304f165a74c1cf91cd2a9811430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9be23009c73346b09f481631ff2ca7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ada5810afe0ecbab4a558dab1ca5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeab3e3dbfcec059f1e62618046866433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626b21d82e92022e4284d4e62f9872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c33865be206359a0741294686371435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822073382abc0bf34d66b12750bb85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bdfed8a48063c052e4e0cebf21505437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf888c56bd88250d8ac85639ea4078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe87f27bb1f3983754016c5d0a868b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff1a83f010ab45950b60da8767079440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349fa1d2d90c7a83f2f72e226f6713a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e2d7573575836be98664352f2877442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6f257e4706b8682e0cc3db7d6c8ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e635c2f35654067d24bf02f18255a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4be6ff2b8e06d12d109e061ce61ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c2bcdf50f6d95a1ca11de6f29985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a03f23d2702ae5367acad57fa0c0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441606484e4ec4e2703fe0e19d91c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8491ec489641498001ff59dbe31fe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12666cbe9b0dc2f3dbda20b0c157f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab212890695acbbad5169f4d653712451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6501453e15fd9bc90fd303ecfd70e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f145b07979c311cd00bbc0e5158b466453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2278e4948f9144bba20e4ea412f1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd10086e0c9dcbef812a3e00781ae4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1888c6b1df552ae85bf7a98a640f86c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deaa895a33c881b4cba1159dbac3c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d618c67dc7cd7a7613b977b4c254458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1cfa2eac349b4461c47024ae40290459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8575c352bfea580819c0fd88df040b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a10022fc8fd29ebc8f4c707d99f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29e8be49698f1a130b3e0d54e24d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d51950db9063d5153553e6a229f10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d72a034fdfc4f44059a816076a8a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97fba6dde0e83c8ee57ee7dbbfd3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b204ead5623347e6168972bce2e58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fdb6e51b0ae5970205422a8d015a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2541edafae80e98d18c394315aa011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e21b50e62772710e96850513f402e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ea9b26e0bb562bd5e7ab401e1696470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f473b1a65b227d8a6998e68ac1aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073990a347a293314b6381423a97df4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242f1985fdc8a734f6dc86c489461e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe66872cadc9935773c109edd65fa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3ca14942b982181db8eed3bd08c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b125c67d678b45849631ba2e9aab60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261c5898a0e57899783a30ebb0d5f89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc33372b63be91d5a065454ad5ca900478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b646db1aeb1639040fcffeb67ced479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca7b77f1b5c7799d4245103e96c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf471e87d0fc42f240a735034710686481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46c08c043cd0e8203bdbf6fb3e303482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58f02906548049634c46a0039a5d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ffbc3a78ab6dd66921dd6d523b70e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845909e8d0df4cb02c300ae8dbaf68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31007d6667601284a6a5bb4b947334a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e982eb5b51c06dd946854f779d305487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9efdee4080f1833021c2f996729164488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579a3f8c1d5378d20a2c725e19198ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f52f83eb07c66882c5dd987a9338a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3489d0bb7e902fb93d8194f8f492491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283fa614eb085f20d82d0d6a9640fb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02b95fff07db1068d846517e430df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f60a90a206a3e00f8ce03db39b643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5847168435f19fa05c2139a920eec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d12e6d1ad75160a0ff152644a0e01e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289c7340cf15224747dacf21f50028497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f13114f2ba16533b3c2463bbce1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7687ed4753411d090066035cf86ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba239f8ddd99110e120e197fe6b5f3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1573b9b1f30bac3565d7a79a6fe6ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a40e01d239220428879027200750502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84bce60dd715cd351f1d9d79bf01cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c9bd06c7acbdd625f32474becc48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d930c704f540412f8c4f2f4916b9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbec24be264b681f8b276c45ffd8b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9bf86917f7d944a8427843d766634507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c596d1394ede3686b05740f7060e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b417dd74cf2229d4d0dd2992085d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733612c1579c5f99b9e564d8888ecbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7667e648d8e01bcba584b47bf5267d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a906c535c4f02115055e3a1dcc05c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fecf80be8d66afae986ab06c4db69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558614e6e5f02c24f4bbc6e8e49df3ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32c5e38a67de97de3b36f8e91682f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfaf5c8368152dd17a96fd9d82b68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2556362d4a14c57ed569915b736d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d9843b432d8b1107eda65f145c3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91570dda020e5b93512b26a27d8f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611eb7a0dce6547493c2d562454dff4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2c7da1135b0d4e4e40e24ebb430f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656eb51b90c0b46b04239075fdfc197522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc9c502980aa6e4de95860a6433057523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de35ec2ad523699dec146a5b5a14c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08658a7984344d2909d1a87c04e4dd5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7206a598745ec88d70942e5661b4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38affc210d11f17490cb16c13974e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a5765d5d390b40252e89b448fc84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08641e73e0425cb3575a5b2409adef2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102851f046de6406c335da76c3e1eff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a39f1bac534491078c398ec6a17a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131920046795af88e56b1a5471644bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6046d5f25a3952d8b3088c032ada50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1ac3e6271f333734b3a308d3af3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af788ae3b842153c11a858102643263535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6a0da4296e69026f602da63cef26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023958651a0594f104dde2fbbd5556ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23679700dfa3516b14ccc8d15631c4fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9360b343d63dac9a17afe9afba8a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e7525f761f876c928cc1472f5036540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad62b2bb2960cd1055357be540eea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342165c03c4dfda8678a6f4170cd1443542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615fb020699a8f31eacf4dad6ab4ac5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b031a01180e404944f9359514e38be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a852127515b33ae0a25534056a05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e294a922420474aaf88be75cbc6ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f151800838c812801375e7de101ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2fb8b58779fde6af03696b064e32b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c57a6e605adba4983606db3a4488549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d9ba6a83d88728541148d4fd89fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49824e2fcfb756ac2c102d757d9d9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687c8d0247f0d6a6886ea12ac3d8c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74713a95e6f84643810f6df54ffb4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b32905f1f36ede2b1358cd86186be8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a70b464d45e3430db91c745d050d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256552382edf39c679e0f0ca853559c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323225fcdc37df625c4e43a80bd43cf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f36a57d03fd1695e34de7f99492f8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c31241396ea3edfc5c383d18decd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f599514cf07ff7efd52affebc279560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88999a4020e10bbbb5e0165f03fb30e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3afd114ab0bdfe09da09125beaaac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412d894fbfaced9141ee9b49f453a5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b916211ee6d14d379dcd5fe82aee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c77a9551078db6b876044a4ada557565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e69379ed5e7e6ee628b1f74dbac90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c873d41e2f27c16d01336594fe75ff9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8625a4fa0c7db95f5b80a9ca1947f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d39bf4bdcf9a8033a1e515dba33ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d0173b3cabd2268d8f02bb251d448570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0f25242cfc7ae72e547a5c1c2576571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01a3c1df53592d506a71b32d340dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b7b2543bc24121827718324d9b93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00782b512387505d53c6c6624b4fd98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2b0ef21dcf314ac9b29b1876563e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e3f8fc2788c09cfee703027ea2fed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609504628a9f4b5a9f9bc8ff2e43aee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb7f0b64f3e9187aa1efd458e91f4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4036487a58ecfe0418ccdcc4b6838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860631575da0d2ba6fce261a1a54c42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a05f48f60c3b18490dfcd4c5c7c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cf3c0a816384813559b66f98c2b0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e10201d507f448edd46b72c3e8ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977921430365f1acf53d617e85a2f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d2c6a962cfa65be167940fe05f40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45c7f817a1d4adfacfb9a87950f5cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f06885e6d56d855ff10732a364c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708790603063083bc85e828cb8b76afa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27177c51fec2e1b4a60a6ba8dc1fedc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd45bec31bff737d2ab756a1d2e69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d382e3db3424e7232afec02778988e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017253625db78f9567905839db299ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa618c4746e65bce94f9339cc5bd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6090d276409d050dcf5d1a1fd4bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dee0173828861e24207c3cd7018c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e775aeb5324841093a5070083b83c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c39dc799ab024acaa169eec57deec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ce0a76ce561c7b0c005fb15df05b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2932cc60a0e0bb79cdf463e23d11954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177061fbd3482a074b32292e622a8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a98c08016a15907c189f0e8ea21fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97041625a20fb632d40fef2acc3e81c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990de8d17c315da0df9825f9319964a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707e21bc08143e081a3147b80bce160604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5905cf0a37f24b193ebcaa4a25d060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812abcb7c1a76443e007c69c7a75d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf42065bd708c441fc8cf5563b05e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbf3455e79282bf9e0e904c1dddab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a746990201e2b17e718f0adbac4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7b61384415677145c7487b30f476610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df63e5f3ecd4e7349e32e3b034d596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad10a32ce95ff937b89e3d84811c00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7de57ffe45bf39a14e6b28f1cc5f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2276320d772f072db0455255618118614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d3797a0e7267738da1cfdcd8b5002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b79e634e0f3c6961e9d2c07e96a367616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e254e48c28d067e441e8af79603b99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1449fe5a74b2286833a8b560cf851e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b3f60d67a8b1aa26dffccd887c3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6606ac5c1f4c963e400cac86ad92f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3ac7979f9b5ae9a62eb2b07e7fa7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab750d2af2cf6e9185df8d1fa0dbc3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63bf802a3de04a6d916d4868edab2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc0a41fe20b88f7955ebdb87fb2f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0d08bb6fa9d6bea0920c3fb97580625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840443c4675b25305886f1e61043a22a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e620c2c73acec37ac34b34e3c734627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf8cbfb5b40a9ef28e159062766c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df830d8c6cb2cb99ee6d505883612f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf3e222ec7526f71dfccdb6286fe1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47c150a57b51cc948c6d674bae9812631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c45959dbfc89ed7092281ed381bb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f7739a2016bc25bcd189b296b7e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b9227e6a952484b24836a374fe218634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774d9af70610f90e2ad4a74de784b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46265c63a9a6e67c6422812c44c352636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fafb52977d8556051da080165de32a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592e335108f4ffffd0a4169ae37f35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186dcd52053c5588000f4de9c8e6ee8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f3eed4befd4d4357f9efe488dcaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e7f0c32754390fc242559f71d418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8829d8f1811c1041c74950655f9e758642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c728211cc6f58adcb41069236e35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49cb1a27afee27f0373213be0d00d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e1055833d76981da384a93d6a5dae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54343f01f87b56afd8c58b7c56fee28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c785bd5b46ef25cba0f66cdc37ab0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a267236b6b301da03230b15b67eb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7958f81caac5cc9bb8ac13e891f1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba7f2772b681c93ab62266564ed9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e4850c0194864f118ef3b56622934651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f9dacb2aa19f865016953eebafdf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5034b3c0d093fa676e74ac97dedd14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec38bfd02e1b6b55f78919816e4e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729d5ca5dfefd00871c6997ed66d3f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6c8ab7982fac25d8f93cd17b9778656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e04055ff2ee41a478dab8d507a067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ffe1fcf73bc66c309d30f8641c342658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58c052621fe51fe06fc92bbb054cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd9028dae4898c5f6e6a17a8f3a9d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d44e8cdddfbd4dc8cbe103e6db7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1a201bc1aab9055eb02a67ea28b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa182385dafd21e06a99688253b550e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d570d9941dfd68af2676d3ed0c148664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86bfe4ffcf92d4a01573760b7a6678665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9a9e1bbc45faf2f41349789e4a4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed78060992ae656f8c77071d93202667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05c7df4791efa49fb385f38c06912668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a1fab46ca7c350439668f7930852669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b20fe0180458a9028e09ab72cdbb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16cd795f2724faa1549dca23566cfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9746fec3b1788a2a0ba8fdcace419672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082396d2c12b5ade8ba08bcb9d833b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fd02414d754b5f6759769866ce19e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c28560ff956f0a371786f66e693e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f37abf405fd117a2cf7dc247716a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da228f6ed9209010b66485c61e5537677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9806ea1968d13ff971d0c97aaed872678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce510480368a8e0204ae42cdc89f184679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242500f07e2245816dc0ded9671b832680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d76ffb3e515fc6c862493306023b5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce4d4264ed60fb84766132c0a958c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0bde55baf66dcba6af4acc655c0d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66510c76873fe70b35412be26f6dd4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838adef9b083caf734451c1d5ba746e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a183be6d10d2bf890216a4a4c454b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bb63c956391966d24a3ab2be46261687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7e299c9fd9018409293b8f96dbe6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb58d62f43fbfd3fc65cd851433bdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055cc3f95f57f5ece22f4f161db7117690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60411f37a477d9116b1e2ab4c667a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368552e03f973bcdd3ade2b2d593e88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed56555662536d491ddfa16d8cecd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af5d1e783264d97883d91be63c194b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ec28a12be4f6b33470a177aa76b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2816ba6f27b9047f0a3372ab711904696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb383861cb1236ce7794768a54649697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24957adcd50576f18bcd0121c620d14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8334d3f0704152a2e9ffcf86a164699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b54bb58d080d3c95c8eb3e44d5dc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a61bdb971dd707c1d011e88c007b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d5df6295a5ed08182ee6a3e25dfa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3d57b6b5114bba317a346b77980e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098749c475bd67793ce2bad8dbec5cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e074f8ad2244e851bebebfc2340ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5691c11fb165412323ebe6d40f8231706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb058dd0dbe63e70bfad63a41ecabd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489119923dafe844640621c6e5f7dfcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c8bd6cd9015407131215e03cb54a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424f2a822d43426b79959fae7610278710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ead7b04a4948435beb2fa976edb3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c6c54cfd1cd22cc38b52a85d5b38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bcc5ab00d73dbd47db218483b3d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479002253e2d7d20e4860ea12521e54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ee4c764b0add2c0c624aabc6119b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275915743fb8467184bf64b67238141716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f0913750463e9dc2a5748133f9cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713bbd6667cf2fd9d701abe298d9c07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93956a1b148e5458eb7ed9a61a6d4bdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7810019e8ab7f952e7279c5489d3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa255b6dfb8518fe78d396e32b7d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0410fd4e0af84b3a453c5ba7db7b0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852092b2e7386d1c3e274150e5a43061723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ae7ed128434a0e024551e31e6595724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b791af25ae35bf19316373f92dc69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10dc9ec48ee2d9f6c46297f3449942726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3b30ae5a012ec98adcfe5648a7e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cfe3e5a3c30199b2536db544c313728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a72ac310e8a7e4b784098fd22001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e82a4568dd98df76365ae37246707730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e096dcd93ff80aa1ee5047c4926f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e818c6f0221339551f23387a76c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be06a13dfe0f278452834d83a32e2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb876af69184b4a871b4d303201d86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d6526f0b3119dfb91bb4ec1d14da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ad26934f6d653bd1f940e984a0c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6855907617661c994ce4e3209b255f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95320043665856b04b00d77dedfac1cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f2aaec77dd473740e375df91ebab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d218c79c57b3a441ae51b32e312e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffda2488fc7e9678fb3090f707ec2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b0e33de761554fd5f905eba0f151742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af2828d39165db9142b4d452416853743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522a3d28593f839badf155e822a6370744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda96dba0787724555f174cc4846e3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a106bdd77a43c63e088dbe585501e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5729ffdd6502fd99ce0b7b8fad0d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cbe48ec26bbe33dd1d93399a3d54c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de326c157164d04a9315dc68bf4b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109aa308b81f30ba2f49c0b4b135eba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b55f461b1c8e3ca8fa20609439f234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49450c43f19d384f18dbf17ee08733c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4a8dd74e49f6ad47969277c3323f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306761273211db71a941c6f7da85d92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9a1426ef21d8f4b05617376d6798755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960db93a09a1725d8afbde8cb6acde7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cde0e8dfc29539cb09efa206b02f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511796e89460d2317b5fe2878e5e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09068eff0a0d54a01a661f17e5f5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad3ff19a5cae58ac86d4ace838c13760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a75f11c34bbdf7112bfc014b1722761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416980fc6bdaed26cc209fb91beb8689762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bb0ddb71aec9f318946de110b44c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042bc10a8174a39c00abb6e7c09f417764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53780cf80d1db936d08b435ebe50b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da35ced76f5aa0b4b7d009f1ed03ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ff4f59879b1801b2a7898a4d2e1a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d6bbf88305d3bc768970f24ebf87768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb648a2e4f260c754fd6ed08c2c2e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe40b990f52b86af64c3f2abfdd756770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c16c3b27f302b5897f5b80b83d40771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713c113a3aa0350a343be5de00bfa6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e137071cc0710a246a2e0a0fdb570c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf52a5c3eac0c5cc6256f2f514bbcb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42952a34528f043d8a81c6916b7a52775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706157701786705e19c208aed3d97186776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb83cc9cf3f2bbdc509b4d056a26eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765964486828476864ae8643bb70b9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1df0ec6c9ca05b82b9876a6b1611779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afb8f9964cc62859dde7def80987a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f81d561dd84411b2795c8a8ddfce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6866ab52021bbcac398162d9ebecc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61b80793f7759ce79b39d0178ac12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461811e71c5100501e1f38c785bb3a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde4fad4e19555747f1b4b5b2c6547785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af4e8a5ae8ea12672cdd43d793fe80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afa9d60b0a4ce57d62430eda42654c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d7d68b444f99abd20929eed3a772788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada89cc7dde780952dd9162812bfdb1f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11844d565e98db7311fca2cb66b772b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc77eac8d8d9be798762cbeb88d41a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2e7a507ef803fc24e12ed92e7fe1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0298fb7aa9a507a071e2e3768d037f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ed875b6e2c36bd77d002e1e22ac0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ecce7a4dc122fdc4463e8b5ce5883795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483149ac1bfbfc48368af87eed99811796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad6119f66e81f1ef35a9ffc0103db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535480d155c0a44fd7651b2d8a08bd3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1167a98b9e4ca09568075b9b9ba1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361b74fbbf23f4c520b2ca473570a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf7f52cac93ee241cbc57a76bda1f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccfcf304190d7dc386848c77d8595b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6fad9e3dfd357f4d1866b2bd14052803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da982db5655e21b2ec7a77def179b9a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ba0737145a430245ab67fb8f9981805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f4903616eb01bab0ba566266de18806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa23d60af20791fa14317e29c4b27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657995f925c350c3a865b2f19d1a5bc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7de79d3d12bffd7ad00aefb46705809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd6fabf66a790d6119a55338fe6099810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a8597a2527d66275c8508c217f2a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599aa6c16498003bb36b21744551d4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa43403098a0c608e645272dd884367813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bb52850eaff251da7afab5884dd7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e8f470279472215178fe614150c73815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ccfa3c14e0ffa45cfe1cd3831f7e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90737dd592f1b93a8299687f759a2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185c3587b13fbf31f198abb59971f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bc263fa526ebb63ea034c29327fe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274969feeaa2a89c2a265a09bfd2566820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f7e025af180cae671bddc6f3e99c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e107af732e33b3c37d6a8f96b30a966822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052651f4bf0a6051d06f2625994590823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e9277de7e35809ae8ed9b8362c07e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793dba401ff299800a40bca73d2950b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c747257bdade6a832db244b968ef8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fa895f857af1ac332b8cbd4a6561e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e08f015c2c13bee2c9754fcbcc2f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eff4beff24f645c837eb1225f73ff829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573608c8d276e1e7c29911f65be207830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49bc76f26c17f1942ee5e3dd5c83df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c40f90ab01f3e610558af7b16794832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106ae8cdde47eb13a676eb3bf059c8b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558d8745c6bb23607f751a348c5288834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f46863c5f9e95a55526f19165ecb8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59145855ce7e3785153c32e4c6cc5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296d298a8b6c676a0b27dfdc9647a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f22adf90b1a2111f2a3477c291194838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058df89e90d7e4eb13941d1c1ef78ca3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7185586ac1365d6dcd09647d755629840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157fff0723c921dc7b1e2e7aa92ff1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579282e973268ed81615dce9c5a3c85842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf442a161ee7fe53afbdebea9d364843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6c31cfcdc5360ba6b5fc5779455d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c09d0ff8764bfad4e3bce99eddb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6daf89ee6ceb2b3f7bd7fa43a406846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33581422903a4af0f27bf0f3730bf02847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04b6d8841bdad4357ce6482af8af77848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd58e5fbe5bb833c979a953b537486849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ee050c39082e98655ea5c7551e2b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a365e5df973f75de8a58d9682f13b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16c946a99053e2bc6d1c70b310d2f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3b4a088b2f5470bbe438d6a8bfaf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceccb3c14696d03a5268360e1a4de35854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044796c8b68cc710606baeb33338725b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c62880ab94dcc06925a7a6620a3109856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1b62ba0de56382de721aedd40caf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f437e35e51c86006d38873f0c917858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f991fc787b6c79be1fbd45b15c442859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384010bfa41517cf89d674f410d38c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c8ef4d34dff166d56b93641d2987861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80df0273f7839c8e7c3b736c2d459862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a8926dd8610b099f92957ba71c8b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58e76b49315e442bc73a13c51d888864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3739cd38e682a152a551b5a69a126865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d97a59e9199de9f9729ee939b31a7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf3b7b5676ba837d3439c16496066867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80163d87bb913ffd35cc18ed4f9c7a2a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039dec7259521970afe5018f9375eff869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a17e9e9ef6f71bc069188f0a2196870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f34683f54130e34f1a004663aadb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e87d6695d68c377bb045b1ccf058f1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e3b20fadad0d5e0efdff741a313c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9511d8b43f093bb14f080e849b18874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d92f277eaec3420905aa8da64530fd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7319c23ad095ae6825151b075613f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c494d4ff1e09d7b80ae167521e726877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcffb98ec19c6abb6b8d51904a6dda878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f16c0ee8fceb9bab3ea9d927404ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9c99bd1512c8581d21a381243fdc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ce9459c21bad3825fd2e943af86a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef56fe9f50bb56498015c6e366208882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff2395bcd2c1fbb365d9399fb8d7f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c22a0df8c8f1582d4307c4eac4da0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e686e360573589b77d3c42332090885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e545a0cc1d12a1a26b57ab5ddb8ea54886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611710e88b992d26cc9b653404a2f60887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994938c0951f4452b7c78efdab4ab8e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3d85a80618f98ceb1c9a2ad0e7258889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068733110900a71d14edc8ba2062299890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb430f50cad23c178fde7171353b37b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c507e1f57a52ac59431e6f355588892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94512093e63854ebf45d7aee3626384893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c9a9842ade0a1115695d49fd3b742894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbabbba9e217441d269b757f3f6ecb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae14b4fbf909711009c4ca8fe6c3e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16b38015d5a842aec72044c0756a63897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef4ab6d38aa94a4bd413f1fc47d66898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28acae866b589ea94dc555ed14b469899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37282ea379028606955fc02312b0e0e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4b4eebed8f6817ffd72fe1c5cdb09901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bc2e6a3f9d1c74dfe1568db169604902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2d65e2a231f701ca61a29afdbcc3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb836e43e4523fac50d4d80925dd43e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52135249bfcbcf9658621ffe0484e5d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a99f895b3c8c157c234c51dce845906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f216c7b2c7d4486d1d67b8be58e0b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682c56225f58cd6513fc6e7610a22f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8613ffedfc2776f9e19831611f839909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3c75ed96e52d77363523d51342d2e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d2391614fc56234334df4f3d7c74911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b39801e3ff4bbb4f7b02cbb2d56639912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7a2165fbce45ec20888bfdc41b89913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c25331cc5559523437674bb5abffd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989af96ed99c11cee805e228e51845915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c305a5b0fd519d2516f27dad2ad1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb2083405eb31e6d02b9d8bda2c13917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387cb099aeda63bb37e166f2509242918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e4510d8e556af90b5fce88f6af511919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0795dd5dee8d5d495e1d3f51f7e3e1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc606deb62bea10edb7a75d12f7fa66921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88564faa08b55441cda6870bdeb4ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7543ddb9802d9609421260f922e73923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93da91c3e55b1697ad3719a9e9b67924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55feb90890282f6bbcdf4a2d23aa70925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e160c43d9b91392024a64d324f27cf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2f1ffce70c8018f3d70bf6075da5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e639bd335c8f64a8851804ad9e7a4d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5cb590df4bed1f0974bd2b485cda3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577ef25a48f665f42c7b5a1b7de3d3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490886456a96413c4c4fe1d72b4ad90931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4da738da1be040efc4e85f08259d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba608ac09b82f680278528a0d91e610933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466bedff491d6cf1b8581a33d5457f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7d2f02e5cff8297480b16711c9eb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2478c54bafbdac143e8628bd44d8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c41815de454dd92302fc41642290937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1a98f7f682c388352f00f14f8b7d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8daf3db52cd6af1c2969e18d8d87c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093360e1a2ae0870e7e78d4ba1dded94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f9e265c08b0f82bbdb081cea8cac2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccea3fab9e3aee592a63e1bdb60d9a1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257211a793672d2cf2e4e7518096b8e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9361f9b52a016d2df3baf411e1d6fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455a986cf58b28035856a4bf191295945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dbbbdedd5b5bd91f6a4e6c77415c2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d488d70acc5ace19c0a4a1a3a9697947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b508284084c8bcc150cf4f033682d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b851ecbffca92a1effa1a3b9908ed3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190e5073886d81167c2bdeff4a51e7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78863924e68e75cd2e768e097ea8479951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a1e7672a82ef74f2ed5768c38b535952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8ffe1705dad831ac3a7a4925c81b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272f57c6a3d9b99481b0a3fd8b756d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca0b8a8f8f77469f966b93bff0fc21955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3247ea7faf978d299d0f0d7356f4cf2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb01e75c1b57bca4d6e5aba0ea017a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb2847b790c91fe89dcf55b06ba71e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57da65a724f1b54cd2fcbc2f715f59959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ac8a0e752d5b950cca3b290e2196960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e07e829c628855639ba91d400f1c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97e2d5aa489053019658337078341962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb782e82b7c87b8848002a07ff669963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc88d27208dca1f6fb2bf4197af3b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e9653894420853d08dcbbc01777c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61aa919641e616cda75e31028c7c06966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989cd968d1650bcebfd3c227437b43967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2906c83f4896e14610c137370d232e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b786007c66c35e35d2f474ba484e7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea7593f7c626a72c35cab10c734e5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177695eef6b16049ea15f75b49c833971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa9ad318952077ea2f3c79af5fd436972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e615cb83f6c41a18e48b8e27c56b04973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7485650024be5789162e2ce315e79e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44575d4bb507777de7f07b8ec63e478975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b405d72b6b3cc2ec9df72e0dc0b4509976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff45a2d921eb9d15575beb43ab874977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c764229f3a4645adabf0e2ed23b10978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe57749ce2b7ca6ded023d134fa570979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9a76f7ac92b71c06ab764b8a808f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259f30badb7187a885e4517caf0ecf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0884d163e9606aaf6c624297ba2d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc89741f65dc02b0ad8fec631555e7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd38f4e481861828ced397fe5ab07b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164924bac32e58f30434ff0476ad1fb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08982daa361dbb1bd918c5994f7c78986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9efac7a950c5f2978bb48947a34c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca34cfade249f1d2d3ecf58cfd8634988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2d8b589e0165189ac4e9afa72d56989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2791cdaa7ffefda9bd70f3bee1814990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2364fc4e396e4e3fb1c8037ac1efa6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f83e67ce16010366ab06c827d42ca992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89ec11f9ec2650768d65de54cd8dc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900ad29b4f6626bd4b913c1743319a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928551f22f1dd4e16c7840369ecc9af995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6a2439ade30bf33c2fb8c70f18eb7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512be908f4f5d64fc7717ba56d1db7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8dc0f2dbdd1648f2cfffa6770f5761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dd0f7495d3177594879fca441a3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfcbaa3b37a0bd5c3538e7a64f4ee23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f10a5ad15ac626e4001ed30ce1594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec792a0b02fa565a56c996087b4c9975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef540777c6b552dbdeb1b5d0bd4fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b50b6e1e0bde221bde12ba97be5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39715f1b2ab9981309f8d8f0d6147ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c3242a520a6322642d43678d0db99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17375cfc15b8b348187aa097f12bd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a2a673586f5e699938a3970e950611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88688aff1258d069ae1901a48335112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9d9cf98652714d3205e808e5ca4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52662df5e825c89b8095d2ad25e68414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b8a93c6490dcd3c2129d40cb71b5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017c5da84ad715ce31420ccc11d5c9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c47628effe4812ae75cd0fe623e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fe03ae4c9f359870269729fe041818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c92fa01c49fc61bb28fd5b7e905a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce1c03c26531826eb5cf427e9f8f1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa06c3262989a0e63597e27b9c3b2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af445da36e0496e66baf26de6fe1b95622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b721e7181cc7fdaef34acd64ff1e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46123b7cf9a46d115f9ec0d920f1cf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9bfe9e6793418f40aa4a75f4c78525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f390deb6f3f274b9c8a7ee255203526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f3d18904a4cf3e96dfb8ebbec49827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c534fe054da75c6831c1221313c208a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1692d19d09a9d7db9a56319726cc72b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0689081de4cd45f05d1c0bec445cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a34d678e281532ef5f02f324e96e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145fdab7ed117d3cd42d3ae76c672732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f2a7ea918dcb45b9cf570308f62033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b3a1ae26e1b55d08f07d473c7b8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b64672efa86f1baf669c7dba48ff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23fc76e000f6056983c441b33775736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b89a0b49d475635e945b012439b44737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600cb7b04b7596d29736b359dad81338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339134987325127a0422a1db18cdd5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa157661ed909e0c3dd4a7bb69ac0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc25c9dfc4ae0f406a13ed5016e96841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb65e88e752ed4b9c4287639be29f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9c733b869fda26240fdd603f95aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1925770d308866c2149e0a431b79244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bbad5068f73cdc93fad136e249df745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990eb6f37a25206981a64d0fbc3e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41ede1f1e60a4ca1c15829b58867247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3667004d06b53e2753a34ed1597f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109b4d162a9f4588968a4eb170fac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fad1b78db36926229d0b9ce3acf3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f584c6ac871690f9ac7f9fb92885c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd092d772b9fe1ec69f896fe70f3d9c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d79cbaf435e5807bd561b4321adcd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3dde44af1f363e64353672ae5816754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83b97090bbc76be2814e92354aade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083c7bee80f4e14161b8146cc3ff1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953480edb388b769df2736350315f51257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c350cfb4e5418024c7877f581a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176648c62e12adef618eab5c89b3509959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6713748f69de3ed1a94736dc6468a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d5fc27df1d027644c3b084e3863461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d8ddaaaad8013f41f4ce35e2952562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4f49de5550b90255152603672f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c058729da981b2059e6ae9e3a5deb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49844799a7592a7b20f36aa9549438d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ac410584f738e0cc6b1caff5212666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78293fd0d513db35662375625d824167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3725dd88f8b2f2d82cef5452478c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d915969d8ecec28653c9a85537c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2b30ca423530c7eaa315449e1566570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc861882691bbffa8b70f8c71b1d3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc905ad7ac6d3922984d753408ef0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c383d9f70359eefe4644c361e3c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb878c2117469263935652d21cf39c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78479fa0da1f8859e28c929771b99275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bbc72d6af7fb3ac778aa1a582b7e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533622958b9638cc05f0c45b7ea6aa8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359052327fefebeba5def6f4ca9cc4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14af67cdefc8fe2adbf36c678ddda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a5ca6ac0ca46789931728610520f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d4af6fa27b9c13a4bed85e92fe9e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96274dda79b20a12daccb47a5bb7a2ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c1202e7b61c79ecf60716153ec7d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863334d7bbaabcc047b39514846e60184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93088e1add47ab5a1aef6bc6c3b46d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3155f33ac5adcde789ddefda9159986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b4072b2d08a8eaedb82a8678735d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569b02c8078decc9aa219ba4d5e60588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd388989010d071eb012790ed948489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13db2dbcc595ea381cf60ebb3b3fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3262fca10d053f620a80897b9c0d4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f67c9c9d459e4ccc99ad2cace736c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f73c7e00adf14b1dc547bd9744b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558d5a0adc4838d3e171ba9366b0ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f892223fbdcc46b010c4f7d5b5282e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1faeee5c1fc8f15c9f744b21cd3a4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4705cfe6d69526a1e2a7654a9e53897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe082b77789ebc6725dc80d80ac30198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b74a8b93497454cafc060f0080c2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa81da5ffaf36cb3f9d95f39b86ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb55a44852265d4ebb0a602c7532655101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b80ea6b986b2beef65899a2e298a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68c6f14661328c9dc421d9bb7cbfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d030409c534ddd0a09273c53ca94a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268ae086eab6b0927a88280101396d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087cd219e452b9d78a1c0554e02568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d22a273f7b37f47edfbf330c3e428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620a7c14c3ee47c6a203b7ee7fdc13b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc2ac4ab669de3e6f3f3321b24872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c353b26c4d59143e8ede461bdf1c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fac7d2dd5dc4bf33a2c2ed3e3fe81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362bf9fe34cab1b901ed27e0d61391c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612270659e28dc02e55eb6dce7283d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b7eb756d5b9c9a7c3216caef490c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14765ba3476c95a8bfc2be01f1aea855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db57cb0747ccc7ad3077d41e28555d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f7861921ef02bf2c0362c9d0808c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb633a4296c950139d14fcf93ad02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f8e335f0f763f3485c44cf37d8fee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21d1d5e516bd35a6cbf57b48412457120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8c2f3a0e6db3a7b1c52777e9aebb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142791223095f9945d87e6e2312173122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc0f51860b9b24a2dfd30484bad00b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db07b91e08684ff82a483070a1a6e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9addc5753f30bae5df4e026f8e4c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1669e532b748e7d9b1edc7afb884bca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314567f9ac6061159f9deb90ee847ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e796c90d4ebcb1878eac21cb6a28523128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032bacaca320bc5e3410ce5d971f61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c739e8dc9f696f1f773132fa5a00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3aa4476278cd272b4a0c41e2684a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74cac3be20e660ba0744c50978e872132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b3ffc7e8029577ad4dc779d175d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a13c2750537d7da7b998eff982199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439e0732531169921131c2ebc28b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19bdc15348654a2a6671c3ec746fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c9c8ade6875b50bb223b2a8e0688137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeae272fde225f26975614a05f6a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db60392026cf1ee035ba9e1ed7f849e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9e79c2531f322d844509d4f21553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31b979f316e7dc676cf62d5d46ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc79cdfb046e24fe52eab745a1cd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e7fd042e036ecf5886c57ee13772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ce61d44381bb1a297ab3173830efc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37533ec30960d7dc47c9676096ca2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604581da5e34bb6d49b5a4a15744d44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede518e611119088293585a5484a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150711ab96a10baeb4374a09a7985af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb90ebdfd8b34678a3e91eab3d03b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353904e2bb4c2ddd87a476e7e60c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d1429b4ce48ec4b78dc6d87f6b79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a5faca52a1ad08006ee9662a8ab7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc3079dc34f119487bab4c582cd83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ab19fe5be09cb59e27d809ade5b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33443decf1fc13867dfd88aa7a08f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0b6e1517497fe91b8bc0be772388b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c2737d16718f898d2b7fcb943ae2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581236ccfd03eb3f417a2186491ce653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b733d2c8963659edc518ff6a0066f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8e70915770194bedd37fe245eb93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a28d1e46a9327a5445a7749102a51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1b0ad10bf3a1ed285405ec522e2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8976c45a3ae5b08951e3980473289163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218405bc7f3b282e43f36e698ddcefe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceece39193b75a3e6f2d8b34d395236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f80c5892fd3ceceac2664ed2ff45f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcca33a4edb3d8d0ffb19f9024cd45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d47149aa12cac5c973b01e77e6a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d17e37976b4f7fa9b07725fe7a2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7775b18ca79a764d80a4b1d0cdf4a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0d2d99d6c3c67cc1870c6bf60e5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef07582ecf6844c5308a0df648fe07d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466dbc9c98b6669887ff4f824cbb07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d4e0f7527d16ad9f6d7341b0921e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd89adbfb3d431d4833981617893491175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5eec936615a67461a803cd5ad3cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013a8e3f24a4508bb6d8e43f2fc9ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f64ad4861fd41a2c9b153d894b23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb5c98233aea73bc614a89a3157ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93826bfae063990cbe92fe4eb748880b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c70968b9c78fc0f2ff63d87b3b320181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77dc8edb19522c6e59893ff2515c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba4f531cc2dade92f469bbcb599b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c077fd5da27b215a4508e4d71e0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d120054dd35c1886d6caeb8cd6e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cddf049b86a81f64dc1a71aebd64a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5c6a8acb569d265e4faf2da5c7ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c538eb06f4ba4d62711729f6ab6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572523c01d889b49655cfd7678e5c278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3b6537141e67e689760bc14b509e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8024820144ef7e939e1e007276eeec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06b4820286060b98a8fe5538d1e50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8318be462892a8412e64d8e47a01ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea8d43c0fe988009acc1d8bcdfcab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e0a642cb4f4cdd135676aa1e219d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30474cb5ac4cf63ca7f752112c04e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc387fd073dad8bbc3e7f778b5896ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304a6e17eca3b47cc14c6d072fd5d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85156ce7a1cd32b7c815b7529ddc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e6a40298ae15ec1e1d794acde0c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b6f36b596f7c4a62061df09abda89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0aec5feb91e52bf8933fb8f4ca6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff108fef1975177ac4bd0585fa8f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab46ad4f03a0cb85f52830dad3e7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb80668f8d4b23aa86f4c49af4c52a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985426876e7ab87c4ce63dfa27b403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f694dd34cb5d5a790b93080fdccb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f72e8e1f17ee1482931a73920d3da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b664d111e3e245b9840fc725cfbe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1334b3332484c41ea3d193c9ac4120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5099b3988de2846fb24940fc51074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d40516457511d150124afccbafd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef4b446e95b44ad21e7e499de7827213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158871d004d78c5c4597de7ebb25a93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d440cd2d699cd51b602fee08b67fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7e1870dfc8ee31c3059328b70983216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171434c354c4f15afb4be8df56c526ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf37cfef0e69ef78507ae6263e6c62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530930859db77f895b69fd15c206e4f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4feeb9a118377841d0ef7fd93f74c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6c71af463453e888a9066d75618f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbfc7cb1b21100f539ee4d528ed138222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a914d59efaea2db0a46c66e374b526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8fed4a7a28a13ba7452b9a3d7f9d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c592e95d01fc544aecd8a4bf0e3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cbd058881b51caf796ead4586f397226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a6b2fd57079d5e3d8f43eea36cbf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c228eaf0ba145286d719df46249b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d36cc35ee63a552f1ac576179586a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445fa32988ce714f66af5bd4f7f06a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ca5bc23523fa0bb190b0e61e1189231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec85621825955a665b5da3ad330217232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec263e28ba033c1e6de628089b00294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa12a0f95425ba921a7a77fb02f820a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3aca9d394d942f566dccd6739575b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd2ced6b20877f0ba3ac5f8f69a4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea035e39cf98f9aa7386568866311237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06acd875e01f71842b89c1acd260db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16992d1af0ab52f99d9f7bb26e5c0a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e5492d597c0471f973f31107cdb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5d65454c3c36c6e5f779f07bae9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7867344b9f9a3945c7a25000be1ba5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4db4e0591368caafa66b24c4fd781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4ef487dc8741cfe8f0a17a48454e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd62af5a7560d0e4ef06f637accb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494d3443ba305b99a1aacf72828ae4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d1da09a8ed397c3a4d4f7dd47b75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe680d89b45f3f1c1412c1fea77900248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978033667604f14f9e1995b77d881873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cd702394999b8c2515653d35c926f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde5f70cb3c50b0c085a7a928d515d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4416d9068115b17acad72a5e97bbbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512607e7c101e3c1a546f45d7dcb2c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e94c9a0abc0b0156aafce9e44ddd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f9489db756ad9328da8492eac58f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227626d4c1c013c4c5a6b062bb07282f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197cc0869e812393320a425bd3879f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f99a674e40065e0808c3fadaa4f84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d33a7813062889d351b6aef4c179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de3b313743b8b622094f816a770a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343b570f039844d8fde81fb00a067f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f410225aa8712390a373916eecea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652bb2309abb24c99d66f98c3dcf86e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d917a49fbc3ac92e82c3c98005ec9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de24275041effab67675652a4dc3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b96ea6334db9aa0abc16884f3bec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae7d8182ccedead95de5276b51fe5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8219049bad0407da73e549c76a4799268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebaa2b9f5c3ab581d826f0aff0610f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579acb0dfd0760cfed5110f9838d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd787f93595fd808bad18ab0e578cba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b6869b016be240c927b3351dc4866272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6cd68a742c1c5222fcb2c6a32db1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119352e6638ae60b988d2b308b5ff46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7826a3cdf3c07748fb5e205c81477275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076573e71e6e382dd8eb14cc29c7dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c4fc8ff665724b57878ee1185b94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4869e08d939b3b0b3b7687a26e53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d2f50b42a5bef9ce8402ff543381279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e27d6bf48dcdc0aaa045333c81a1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b35caea56a2588f78d2b41d8c7e1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9b3c3544d3cd3e4a4d78458dd109282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9cc100bd125933bfb6544bf2e4b47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d6911724f7e9a69484f1ee57742a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2681be648e55538407e340394340db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2b2430056fa22bdcea7f86f2ba77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686db0227fc44df4bfe95b2620731d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e91f13d567b346c020ce60f3e5f37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394639212f0b3820ad42ab574adbef85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ef8544b784f7ed2430dd57af83077290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdcf7760d11fa6bf67f525f998d165291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c331eee94b87a9f042ca10fba9ea07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a363809a688d3e87ddb7ac5286d545293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1d44e4bec0d1ce491bfcf150c812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff404b67bdade56e88e8c1a91ad05ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5daf48ffff79a4c13db086cfc742296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee40029361443562870e2491b6e2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb175bc1366aa10e9d2261af4cfe92b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96681d19625550e7691c00e3cb21247299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbabe9706902fff6f65db6b165d5878300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bef387a38dd7f6c4dcd229a772a6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487937cf9d36d3eca989206cc2289a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bd5e87e455d14a9e876e942e2fead303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358006af5abe79711fdc2878b790bb03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe3ca46ba27d84606260ed5397297305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a265f39082787e553145ece07fe54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aeaa700bad91514b50c9389c6418d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28747aabfae2c433a3b630faefc9715308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933630fcb16f965a45c2c8470dfe7ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53bef3d08a2c5fef7b8a0c1fe6423310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8fd56b2fd9eb4390eb85400eee9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a03cd5594f2ffd772e5ad2536f4e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f21e5e84ef34b3e3aae121ea353e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d385108a0be34047715536773db9dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71e2d9f049afee5346ed371a9800f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e984285bcdd1279dd2bcbdaf3c0a8f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66bbf1b7185e8eca58f59188e4fe3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e348076d191d88da45df3f31f3f38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940548ae810cb6b2d9d914ace88538fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e24f527532f6eb79d5e3748f900e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477184f4dd9e9b83851871404df6c0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff37594a3c573bbab8837ad8fb4e6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab8a75285275bd911b8a9844f2f12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43756605987dde9bf957730fadaa913d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda0531869a09a89a094d108318476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5091f6ddd47854b6f54ac58a6cf29c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92354b5c42a5e563c967c6a6a1a47a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf49f499746bcc8f2136192405dad1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0c02f1d124c9a3f0e8e95168dd4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad9e5d279f5404f177322f9647c26b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dcf79a68cd06e58f1b7042a113c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3c8d93314c3665fbbf050483e8f93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868d754d9bff5d6893d28fbdd6c3ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae6c6f9581058aa4f231a66312df76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa021a4f63f495ae3a61f7973adc717335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b67b6f23b02c5546c24750842b2e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d28f7f42f93c1bfeb694c74da6b5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700ac99a7f403794fa6788bd6e0ea8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c3befe90abc17968df7b218679b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a60b56644c25b796628e8ece5c810340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419aad414aa478446f533844a9b4eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7dded6503d009ce12755bf62afdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b753b6ea2893d83b34720f27d51cf1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f146010869a86e1699ffd9c9c41c7d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43996068ffd7944ee566e86536c334345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645872f9b1f6bb489faddc8bf756e2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094c2b7f2b052ed2a98f6cc2af65a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f541fb6aaeb15c2d11e3f98d3cbba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a7a09586575f3390a98d8133109a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c3a8d9f0ac6462f56dbc7dfe1ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948838ade0797378f75d9394d3e091fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d155c223a6df166a2b346f87557fef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a331166a4b7a634f04a066624983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6787822b1976a3bc3531d28faa51ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf74393371840875fb7327cbce7f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a54cfa358da43337bd0a2db7aedb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd22c062ea797d89c3cfe531fc469f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e68e82981b5d1585837cf6413d075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa76f97a5e5a3be41ac881d0837b4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152fa6ff66c318f37d796c4e97273bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad0f78915feb0ff30c9bd864279596361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb6902a3028895143a3abcf015080f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345c9deb0012cecb7481b51ebd9749363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ad58c89cb5cd1586430b8c56ee5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e6da5ed871756a551ecabb037e82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f9fe5e7a8a4ef3e3680918f18d25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa947b12aec3c4ef1be331a6beb50b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5966926726f8cffba604bd7dd49440368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadef0ee86198764a790c947135a9b1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9fbc1d75ef71304ae74786fe2ba0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ef361daf5691b0318d26a2de9d45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbaf7ae194dce559d94c478e4b3a1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d5b0a817a915ad5d564fe78b9ab7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d7f775d9e48d645a3e5238a2ae2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6434b1b233e9df32bb07d9765018ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5fbdc3fbf0814b9918139bdf1395376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4805d26abfa6e047010643e93802f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c3fdd2dda146fba35c34e15d245d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb1a264d847a12312af7a64bc441b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca09e7ea0a0341d0996be6a687e377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ace5cff2f8546cb31f246baadc1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77076a45c2db78089cd004914e95f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a222f69e299d6b8c2a75d9e33678fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d74a4f3b353994cb89c1b6a0efb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a401bb696a3ed84f0061ea562a949385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed707c2332ff4063e587dcbfaafeb30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197b2c81493e8878732ffa0be51fa98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980899752d47e520d6931cb88d0438e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee24668422658f5d94bd07096b3e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3cabb91c7cc2e0abdb3e89a422323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e759e9e587610199de2629ee74acd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf08db2c186e63bf97d94530ac48b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8481f980c4ae64412f949179df2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4467b680d63b5436f638b5cdf9d1802394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6ebe673c170a248f7e5a738fbdbe6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedfc3747fbfde729a141cb6137c894396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b7ebb93333f75812fef81dc8c984397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e3e0665e70aadcb11d377f9542f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe56ea7a695ca8f1b987222fc2ca888399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c99e74a964be79d0b426453c411af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f814fff0a3ecaf33d63ffac2a2e5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707beaaecddca381f2ac6e33c104f03c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5aa262ef838f43775ad3df56b6f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35614fd8a1f6217c58dfb7dad974f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b443bc3dc7f5f9c500a72cb65996e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5cdf2a55ad5be87b804c989c182c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986c98c94f2a8020d4214f0860444f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46378d7bd05b57741ab86bcc9325d44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3109a9f045cd4dfb60cc7f1a3265e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d660ce9ed9aa88dd2d08ffa82acc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457465eb75539eb7fd5db8812e67e17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625c163a29011a563e270b3fd92ad2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f2ea9efb7aac31c172e7ad8e6010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ca4b46980a74f12e4d0504884954414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865631a2bdf415639a5ac4a484a1f31d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c386db777be49612f5b9b94e6d40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274054d1d72295b5456d385af2cad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ae047bce0f0fd7a44194594abf82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b18ace441cf065eeb45e80cdddb306419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9186715877b2b29dcff86d2eb2047420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe1189312cd6400680740aef06a84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876019a32c996b630dcf6bea25c597e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b45ed570d627c1711f6d26cf693dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce339c00c47474cbce4947c2a789f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883a4682391bb814d9831ba39a01df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fddc45e78e347141537d1c8c409b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5fb58bd1c6c68851e7e9e9037bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a88fe7168c59526bb4bd496d96258428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b8ba7f39ff56e2897dde1bbe5f65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8aa970ee2985e585ff0ccbdea40b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c5c7ddc3788c14c200fcb1caa4137431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f84f96137dd5c8e00d09fe8595430432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbb946b94247eb805e6b72bb138264433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a80c4870f6d96cce4a6eb2eec1fa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d11623be23db3241ae2080024e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56d4191efc7ba56054083bd69783d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c678fff785e109d322ea841f696f016437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b0a9ac13ffc44b9bd6e04e2938ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2733f3269ad4513619988443a35e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b740a2af9e3b78a846a4cbd3abff26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d475eaf485cc395d3b5ca4f590788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f1c228b28cada40a85db1b37d59c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c23efea3c5315980af45ddff2e6b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f7684fd5cb1f5a0b17462e8e15af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef435567bcedd1b20dac2b9cc9f6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eaad6a7b7e5b9d899786c215822f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53d856b51283cf06673f85bf89d49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d791cb2e95155b527d06831514749e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a208ad42272d0759aded39c7f7dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee89312eacd1304e788d689e60a63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b80a196f6c92d6d3a7b42a7b79ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7bc0bd6ff45680945f4e1ee522d34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a4a4e6dcec5aa8cf621f3dcb8ca3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c88221741062e49d4d71c5695b1ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5f1c008d5cff6d40cd40c6da20b9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca32ec537b1e6d7f97a634b882368456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba7e56eec610e6d93667477bdae67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae05bf1025ebc6b521bc48b9a385d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08fceced56ab085c2e1fb31ca1115b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c66cda843de378efee09f3ce55731460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d2e21ebcc084ed50c46b4e050f02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2cea7db3e6c87a7c94df947ec677462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c3d8795a252da13d26b4a63d3c7b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec6361bbe0ba77c8f879d5d47db1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11447664ae6aa02c14c84e1f67ff48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539b447077805e2fc2cd6b00e4c401466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc6d598425a2c7acf93bda650a5246467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df42019daebedec38209ffdd55b31a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919937665964e1cac351a8bd51ff5175469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f928b68dc366caf4ed8f60d43b97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74be9e9b633d189a922388bf7e71839471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e145dfc66d1e34d9ccedafa55068fe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbcf132b348d1728d8146d53983e1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e6e687c5bd3b58bc4b5e47ed95b29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fa73aaac37c953d021fb177fb37b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a56b8d041f282fade86279190779476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62df9ca8ae3d7731a3da8570ffb80d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770c299522c449350e03c4c97c27c40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448bfbf73d11c876c2f6749d9f6e5a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7a210354098288c2bd1ca325bcd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc537d4f643470626a8733c4e4beb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb355202abfbdbdf0fb3201b094ccb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5dc0334cfb5c1a24ceea11c139539483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1b091f89c653e9c424fdbe8b5047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401654c3ce9dd6051993a496be7afcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f030fa0c30aa8d09db9d06f0e015b9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6697fe3d3d4b530cc6d280ea32938487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c198ee6d469640785166238999f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeedd8657bbd0174dd07cd17013799489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ed034c203885206b49885e5ad323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67ec2034013a6d525370b006b7f5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66535a5a912c6f42e03d53935a728c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623af31bb422f25065c821c12def4f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86050afb95cddfb14f28942d4e049d17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304becda1ebd856d481c6e024b385f08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f6af4f4987b457af64878a429900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997561c177f710e0a0a5a8488f717c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecde6eafe8597ed37524e8c6340396498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58019863da58537e293dd00f774a8179499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b296787e121ea478d2fc1d242131500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf77be307341e0058726952524406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ca1a2529bb4684d109d6d6185d1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef256c1208b6f73b4975d681ea8a9b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd551d3c2b5b87757329bc77898b93e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367f5a6a89d75b725d2749b0c60812d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638385f29f7f0cb933af40a5ec3835e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920f45c52c4525a64917246093e8e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f4e80073ac0c899190490c888236508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd492f58a3cc1f5a416e9b7316db7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac67861516791beab81c0dbc15c917510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b3d2c4dfd84df36774edb7604e330511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88713d0adad5a883da3eff4846bc7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba3683cf5e6879c240e1ed46c6e4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc77ce8b296f344b20bfa65fbf99e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5d190920c0b754a583bfbee116d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a810194568ff643329e77c12201b43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9e7255e0561b297099f1ba25c5b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6475f76bd8ee3f10814010dbdf11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d44f2cd15259649d4152f5e877a7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2771438a3eae7d6190319936295a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619a1a35bd7796e4f373222b030c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdfcf11fa4dad756dc299c9e228c98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db21966783acda6e1e24345db4d1e4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28998da76e815b1d34b66ee2a11869e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065757ea99fb1adba099ebdf734491ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6264362b8263ab4d6b139be32fda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3526fe5de6ec622de5a5666c2f4b3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f8183fdb48458a9bed1e828e9319528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3c0495773f2e7435797ac8da1122529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ca0e3226f72a0755532053d156ef1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d550192433b505dc45ebd6e40c4428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5909f5354ffabbc353d19da4eab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0fea276e3abd3910bde805430a03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e10d8423717f94ead0a2832e531ad9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56ca5892bedf3c71e19bff92ff098d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966043ac0e17d603e118eb4ab31966a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181adf3623e8c27d527af820376facc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889dbec20fc1909bb3d16d2742c683538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e83a88ac87add245075becb7b6ce4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd46e464d00d7c5988b09f4e7722b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d676f5b150341bf78750eccf2aa45d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a507c3cb0508b5f15ad09ef07c29c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeee377b60ae5de85fb397df5509fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7b9ce81146537703ecf662fdcd7de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e411bb853dfb810dcb8b7f72368c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1893cb1f34c97d355f18de86f2722546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65dce29628f7550fe5bcb147765f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3466580b4fd09aed16968194b1b604548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471246291069cb42a14d91818a58f22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d7213532e21b4735b0b4ed29a44e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522dafff3a4a4b44dc79075691adf68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215490f272e69f451f02191770c68d77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b4725fb43023ca43f75934464b7ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233174dfb3e01123e7f16e7c705158fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946bc0b9e24098331300aa06cdbca1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed9c90a2a7c9cc4c8d18308ba07ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892574ccd64f698684ae681fab7209557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2881a92ef5433c4826e0fe4a9295558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d372d5033f9ff3d7cbdc4df58e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704abf64ab6f6729cd5d62ca5c33443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf76dbfdd301163730135a1012c77e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366cecb23f8babbba01d4b5b88accc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ab61aacd14ecffa2c0d16e454663563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4daca963f9421523c5f504f4c7c344564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbed40ab8b271de2ef9a11c5d7277a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6718eec57e6d74b1d38f0b9d5bd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b137eb594217d159df83a66f74fe9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad218f46ff6c612d5b965fc2af3a049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3aee796cb25af89a8b426fafead0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e868c2cc9d793d05589a2d45627e2ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647367f13e2a021b1e2e6434121d7ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6258db4d25be9aab55077575b780572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aece801086cdeff99529463a31d2ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b8fad9412406a717a7333cc0b54f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb3134beab27cfd55400aaec22954c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb0eabf6ae3551bc32107fb2ddb62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d319e3adb35c76a809bc388aa547915577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03339c840073a8bb16b525f3b166e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9495616d0fddefcc8a8ad31b6801b98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45d9661c99b32a5d9f4cd690fc83a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891c0cc6a9f91f67684f4f46ca85d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34482e09d2b73db9492331a61131e6a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea66b6c5c5898fa21e00ed1b905186b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099747c7c21350fa4da88374c3f93f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa327e032f6877c73b8e1225a5eac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0259df5770df4af512d260374bf6611586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9cd774d228bd3673270dbc4f37bd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54c66c71596c50c885884fccfe353588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29705e813bb09b77568950c2c3708d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe2d14a3b6c816fbd4997a286812f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb1491ca1657a2f3d3b19c0023d1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecd35735eb8d31e1fe82d17b74a22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ae3c47f3e4e65c92a13ff42ae6f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481660e28852fbf11bef24626f539f7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2185ab9b464a7f29dc0cd8969bc55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d2b1d9aa48d53caa8a96c18d86f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7b904f9c0e60e0967f009c92aa4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2598ff995c58d3992891d604e205b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72834049bd668da531b63f72ec5a7996599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972480b4b13b041cd7810cb2c4e307600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa446df3ca49dcf40fc7f371e9b43841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e62c95ca2fb3ede996500cab4d2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88578f1ece67f21eb7edde5c4061b71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8af80e1c8d3b00022dbdfe243f60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13fd3ce5ca84efd3b2a999dedee86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17638fb3dee59c5e7331e8c3a6dc92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9af219566ed1568a2b77e89476086607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc1532de368358a366d4bb20a085b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06ed6420f5493ea698f7b0135656c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0d58987469b5fa3c36acd40142ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dab038ba83da6442ca766e5846640611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be0f0d9833939efc09add7dcd2dcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec57cf2d7b8db75589ec9c9a4d8040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f430aacf203212a646a1081da99a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487fb8581a2026a1c11d6a7efbacc6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc96ae738254afce141107af0e9d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879367bddad0ef57fc7b9e57786fcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd4ce4323e0200496eeab0aa2005a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f980bf075b65a9c41b3cdccf802a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe279ffe1cc23c3edbfc1367df5f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a797c5d07d402eb657447364f7583621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad6894374e452682eaa27cfb99ba1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e50b6e471bc04d67680b0a919fa8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037bdf5cee8c8185b10a7616928c660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef320784931a48fb1c2082055d7813c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07686d66b3b7ca70123de4b1357b52e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92312b8e32dc98f9a46432199f8e02a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b43cf273bd1c750684461513bc375628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5911b881a7b0de671038c219e100b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10eeec5c9be4da36747a3987261b3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce59f8d58b32dc30f8fc745da5f2e4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7146dc3ffc42a25189ea117d28c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab46276543e73025452aee4d346c6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873f86d132861f2a9092fb7eff4352634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed12a898ad7e3a4f658ea137e8e34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded461666390e091647d1a8adfe6fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d9af8fe298767afda2bbbf70412b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1c8a603d8d0cf34693ed86746d9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd497424a5321fc9c1ba7588b9561639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f19c40a67e84eab1e8e702c31115640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0983c762f013224e770c592f21112e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093167bcb5f6978b45444e76adacf650642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d3675d40c7a6706548d1f22b44f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc27d039e5bd8435073238f6b737df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b592d8335c22469becb1bc295fc74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb58b3359ed4ad191651d09293228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9f3c3cb333c08a405db2730b493d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d83cb949243ebf3966c6a3551ab7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174eb1ec4535fde399548ac8ee4c69b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ccec3ae23a0f0af144bc756d7b138650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdb73f9e16d2227b9a1a9e8367c7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd02ba034cd59641155275e73a4b25f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24ad8af04fccfb60383cfaef5c9b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6077a42045c9ecd6302c40847d9d95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b93adb368eede0bd3f78cd1216a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec050ac683f04242304fe411a0c9a06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540acbf115fe30b4b9cf1278570ee1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06df4313d78935d8c7b66fd0555cc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ccfd288801c48a841aa00dc1a938e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7470af10eb402275a495d669dfc9094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7d0ccb1a93d47a717d1c2c8ff52e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe6e3537f0b5877e9baccf5462841662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6f5015137039a3fb5776286520c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefcbb36ee87c55e8f6daedc41d08af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b4c5f787cd566e16e9cc31bfbc07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f80e64bbfd0816093f016f094681666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787920e3295c231dec812d9e2808e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb940ae8f0a8a15b7c1fbb6edea81fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a66bd9e143408e44ba89b0073d1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c4317a5f4ff962d479e03f983d5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae52e3f56140464577d178ce4bcdfd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db545d6e09f5c10806be3730f47ff2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ede67a1d2dfe3758335ac1d2d7e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d18794ecef121623a66ecaea42aa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625c8d8f5f3b62be389efc44cb11be0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f57bc5e14f08479e1205ba9b352815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a246d94fe9dacb88e2ac18e8fd3ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117807a58f7cd14e0f5649b920c128b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9f4ce7d9c325fbe42292c66a0786679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb4b3aeb87c13c7a52a9af24a2f12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f2f97f040bf908b6199575dea17f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac61a0bd9e7e2a86a9fd79dd87205682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c519427b55bc04838d67e78186bb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2512efb7bbb1ab5aaa6aca776eed3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37097be6459651135b3add526c8c8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f07a4dc4a35ff0be054a08789f41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4897e9cb08a32206c58f4d6deebce4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310b149b14a94033831f0f43761177688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3439745c1f03a503cd043c636c33f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4213260ca5afff80546ee26d1531690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b438f7c7a9baf73f7ccf2c566b3ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa63c73bcbc485f01139f0b4e50ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9eb3001b6ab832e07697d739d8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f08c14db9d58184f43cfa4d2c1ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60e7a4456cd004342118340f3a3ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407159926345b66e5af0ed98a5d4e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6ed598a2e00caa1866e4820ebaf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12081781af73cd1ecf1956ffe71a0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec87c3cc3fd2f939bca17889e3d8857699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8a2d26eda78411ea4a6117c2ad57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552938cf092014027d6c7dcb324fa29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90073345433647033465fd839a043e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05b4027823b1de9f9e3ad7bdea040b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa06d97d3e48e422d2a4fd7187710704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c4e596f9f72eb90f3d1b44a18acd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c928ba2cc748be817f9d2e120333706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec669f15b278ff0f10bea41b88152707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d505d294510f733b8f6698926afd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc6bac19edb8a94743e2220247e68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513178161069ad714ef9002422a9e86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4696896da916c1b307d62672976141e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7887bfa4e5cf8b06a9256cf1d11d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f313718125da834898f253c53e98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ffbd9d30b43ee1021360d2469f676714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952512870aa62c4ebfd3906dfaa9e759715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5abb956abdd9128e5fad13b4c94150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f2360bca8f855a84fda80e1fe737717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c212c18d6ca492fea279141b3c9e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b9741779804c6783d422a6e937fe1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c1c3b1ce1809dd7c20bad318c971720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238af50497a0799eb96c859172fae86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584510b831e561fec0c31502b4ea3f0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5847de90f053c5f079c8f718b8baeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266ddfeb116b729df19af612755edc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd18c763a784275ab6084cdcb124ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848d8dfe200c84a45824e1a963a273d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7e580b6d790f3d1b8789b18bc07f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50c9ff566e75846340fab5966cc53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798a5a7fe09a90fcc3d4411b15e3a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18638ba76d270e60f27acfb88516af23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b00032389c42abb175af970c7faf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6c4c5558f00a42874af1e4604e7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26919c6b11fd24628a122b8bc45ba78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03baa7dedf1e1d417d43405458678d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265cd6cb86f08f6947cc3b73a81ecf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68182ab12cc719ee0289fa9d5200ce7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2dee50ab8c2d3967aa57b116e1bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3698bcb375c7dcc5e871c2745f14ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f2504a8871a92b4f417d478581d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ff7ebc0a62089071167e23d5b628d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecc86a58fc41bb537a13622ba8bf09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ddaeae94490e6e654065ee88dcb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790a40cb33ae86459d01a5bd657294743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde1eb3c03c2a9427d7f1535dea663744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce2ed44d57d9b54f30ced36aae8fd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c50d07da825b3b72616f0d8506b77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1195097fecaf226e18a29dede61704747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0aabdedb9259d9ee1cf566dcf6ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aba2ed1c993d4e01d17e87d640835749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8571a96c7612dbd38b35a1c6fb0144750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd578e89e1f7d49853adfd787b16cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36498977dab54f45f9d44594593a7c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31c1a382cb78ac2e77173f72838da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab129ad206b8498da2c158f847a3e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1bcf2b8631fe442cef3caef32fc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb006df1dede6e41e30b9188cdee5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f35d078e3064c666daa611510d40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988327fbbc03bceee5385d619a6f677758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed35604bc34bd0efd9f28b9d1ed32759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891bc10779b99521b2c478798b66219760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946653904204d2503bf5170aec04b9a0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f596c6dd6d57b1ca50ec3c9f8a2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c568f6ba13d5f92726114a39d1dfe2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496b5d0cb0ac2dc0f5034406452f89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f50f97a46b07eed511e8239a3290765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c444a72fb18454116d97edf8c062766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8368829eeaf7e8a95a2ccde0c97ee0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324745ddc9d219b81c81c1baf1a1f72768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f443fd3b3202993512c6f2782e9977769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e446777076e114af3b9297ecd3aa67770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41605ac2e6ac49a13657a0e39c0a27e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3c1488efb915d5ef47b5f2a69e93d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f143e1735dd076fa4153271b70c47773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518236325b02eabc76067177d944b777774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542d89915d0fc330ac75346f1a5bbc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f448cac8f121268585d53f80a66c8e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd038bbd620719d7e710b0cf6ee596777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccf91fde9b0a754e04a5e99a7f49d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021d3c7d1785ca11a7e1ce85164466779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b44c63fd44964d20a8ca0b2b681c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e9638cbe454d5400506471d43405781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54506351361681f2ed33c362bdb853782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac436cff85ddf0992f22a8d7b4b93e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2267eeed728d3adc2be475d97f2a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8d1f76d3ebf843505ff5827f3f60785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee2dbf459a731106a71c620f6fa9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd1796653302746db4cee6162bce92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1c107647621c690ac4c132c29c73788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f95d7357b8a80c468bf4eafac12397789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785533f89102e3299b88bd224273ea5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae408df0439857d86e3b1544cbdd8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5d53ab742ae0e0a3786b5a4d9dca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523d4b392c2a83853876535f3bd95ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f996e1a927619325ecd2384500998794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6987b8e24c3ba5914bf26969ffe93795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a39cedb0da68af4727add70bebb1db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3038230132881afa27635a09a41fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493df38c046e06578972088103bf73798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc42620efb6bcc05bc4ee196cff3a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c1e4a5345d4b64dc662130b6c121800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603127cfa17a7e09461d1253eef142801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01581fd3059f0ebe3270851d3a864802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdbbeb1efeabc9b2186a9ccb8562ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf53d0511ce3ee769f4343495f0fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f646ef8f49766b62d2934491db58b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5375660ee859685426c6214690cc9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082640576a82f622b56baaba9797734a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ff030cee6f38d096482a79ec1866808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233753111d1776e322e032515abeec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f00cf4a02998ab53eaf0953b55510810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5747dfd08503720964cf89457b4c3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9327762f03cc84816487a6265443d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46665ee06a1414b237eed8799db34813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a81f72266d81abc2ab831f4238211814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553cbd768dc023be8e04ed68456744815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad6a9cb923dc8ef1744762dcdbf024816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681762a98698e7b63b8aed6af8816a3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5dd9d987f4c4732e68f082ad7e9c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161cc6cbeb1fbd54dd8d45911e9881819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0a40402aae3289d63c9b440816bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9fee406b43e1d17016a35f82fc3ed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5127d83fd9c553dd20eeff3f24394822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77a6a6eb20e8be5dd1ccbd942d5d8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8af41c26a5b37c505d8f2ac4a60b0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55f4b1686eff000eeeaf2c1edd62e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eccae2daa2771e35a07ca37caec541826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b03ce3befcf6a1989cb4390134b9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635201f2af62ca3ab06a9c9eaa7e7a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06557083fff8c6c44da215a629411829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bc451eec34577008e31395b9007ae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdffab07498905a8082b3175c9c85f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71b308618cf243ed0fff4af15e544832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669685899ff02c5db4a7b8de4f5635833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab6d529806860bf9418ef8c547b64f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298f33731674d25b039ca26f9742f9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125b391a5f743fa74de50674e5aff2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87840a9f000f2764ea42400413e0587837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ee43a4df1f2f5538dc040d99974e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1faa8b3c71d77981819c68bc8b7e94839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5963f13f5019dd167ad7331376bb6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a1583a9999efd72fd7e1d09fedd2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f78fa3377e887914e0e08268141e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f8125d493258e714fd4df9384e56843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc980b2e17268935b28b811918a1bb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e824daf4fe91bd99bf987d88dcb9f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3d5d679a6e4ed79e333bcae6e8df846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345459edfb077f30834c79bb72c4108847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd688bd1f5f38bf0a5b262f9e13aa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57a11d9d0cfac295374ed45ad658b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785caa421782a763bdc9405692ba50d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e0d231c9f1dc610c21191b91e864851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882dd9144ef5c92b05390eca9e2e7c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e7cfbb160ee3d2d868ed03d7010c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade9f3162c4d3a3cc493bb51cbad01854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da7b79fecb91e327cbdc583385ae8d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0ef77dc6e213e37515e63b977d56856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1310b1afe101a7823ffae21f2a85857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9f95bfe1357996eb9aacf6c4bec9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf159124ac117ce2423298ff242f3a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e065949a97f74bcc3815bfd551aff8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890a12ce49c010fc6fff7c0a782a040861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a82bd9f611abd0bac688322dcd141862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b66f1e41f7b9cade88ab141bb0a3ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25159b368b993a151363072e440ea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be173cf4c8e2648bdd4e740acd92213865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1b16a1a91e09c7d041dda17c5e780866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad743002030bb94c6ad02b456b3fa5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5e042bfa35139f42fa5fce230017868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562db87ccabf3b0d00a5a4a36f84801869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e622fd82846edee474cbcf12a6e2f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc449194cf2869ed8f264a7122cae3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ac8e5e17ff396c9c989911dc45b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b88ce8ba63634aeb8d007aeebe2a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f48a05d7e79dd37e5f5c4008e50a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26729b84d9846bf243de12242bcd7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1204ee62f2e75fbec99afb530d54e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9ecb2339c75e4edab76616c9a78c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c714f2039c186e415fdbd37d9661878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a8fe233e272801c3a26c0e771075879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bf427f56461f25cc4319348bf5990880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef9399c6346327468a584c460744d5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef64519f76273961d0d0cf3ce3b0b78882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01316de680e75f3b0b13056fd9868f3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26594e0a1b3ff6aa907e83a4aa83c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d966eaf96aa2e6ae42fc1f139eded4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f888fc4194d13edb56d50f6b2983886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107fdef6bcfd75134fd2602f5504174887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e61d2599082d5f07b97ec3f24626888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3500599b33be4505830d5c99103a56889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d1eb7ce6a0a2699e9c9e2884f85ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63acf8f8667b5c62a4dfb992257f663891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33b4b54588cdb4757afdb087b5f6f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a20d46d95974c0146cc96ac9ebdfc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72f095a96aa6009e99453adde6ac53894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d96fb324791c9db9655a8fff8907895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0c0fc187925dd79f3a3a8527a580896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace346d5b12b31e3a1669c8178b83e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a66f5b3fd23d87a724f3d8aa6ec2b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5697c371c04a830d884bd24bd25c810899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82dc56221b143aad5ed88814533ef900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173b83faa073b40e63aee5ec8f197e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fef782b438129c66ae64942fe7cd2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3add4d6195ab50eb17636e35ce91903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160328c4d6fa4bae66d4ad6adc274c2d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92ae7ac2287c2a096b792a02597d8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d22af3d47aa6930fcfd67f7921ae01906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99edae14511754d55813200711c845907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aff2fa920d98e3028f2cd4ea6e540908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eac7e1407fcbc3f82a3caea04e07d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156235eeb942d20e3fff0332ed6f850d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f209597300744016d969942bf673911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2eae83e7418d1fc16390f33f67d8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1760837dade3ff531b6f96503a95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1d2537f9d77b5a700f7f6656c7a4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0036444b562014f6948f08dfb235915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674325ddbd1dfbd7284b2cc06624a78916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c97b69159b737525ef5a2e82bc82917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5792b42a3871fb4ffde7f0614ee4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f3937be57eda87dacd1a3cae18f3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49850f8dad20a2358dcf2fb27f9f38e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447235e839cfa4efad8e0ae93f2b6c1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc567e2bc15e6f5ccca97f485ff37f0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e5358c3ba1578d35030fb51622b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc6ad10f8f56d5102113fa94c9dc4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d20cd3e9610106081da41ee0da2b0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a29bd705a10267432c84c6b261b23926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26086be7e9f9bc5f18782d89528d791927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4ead40e7b49543d61fc36c4b7bc8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274cf7a7fe435943c6279bbe82a66e8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0edc0dfb8f4dcff171b5747f591483930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478767ff60dd4b4ca6886873320f523931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166777af0cb815eaf774029287383d42932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5d98e2ceb71753e74ea8fd307041933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438bfde93d7cd20dceb99e7a37df835934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e06ea3bed2a70ade8f3d3f35e71f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4764b51aac5d264de108bacc446111936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa09a5deba666ac19f358ceedd6843937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050645615989ba7739a74e3fc271592938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013bc6e32898ee2b999203f6620389e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2e1b8f74b35d633055386fc0196a5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98808e74bee6d1dbd0860accb98170c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031d9f9806a59bc8ca0d9cac1c5c9a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976cdcbfb892eb9102a299d640df68b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8f2ab0fea41fc245e24b893292572944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1522a92b4343c8b559c8b4002c4fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757fa23bcece5dab0206bbbd82b606946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7db7786c615ba05cc838540f9b954947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6460f6bb5162c728dcb26a3996d0d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b8dd17f7dc32fff179e9029da029b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0e098a3a851c5c176403aad2cae4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acfec6ea050c185d88c9a770633c99951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede4e83483ba65f5f3a04f109956224952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fee667930f8699b3c2346ca114dbb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3a039ef5b74ada16642489da386c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a699eb464de899dc0700959a806aae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fceb7664725e24b9a171288f3d69956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f516a02ddb2bafb38757e1c881f7fd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785f00bcc80b4bc9aab2dca3aa5b00958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387bc0bf09b18c32f23f95f26e3bbe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469cff0140c05267c2a780ff67da870960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b2e5053268772e5a04e68faea5ce9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c3b653538856dd9d9b24a3a592ee962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082f809c774c3c1fd4cf12a3fa0091963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e425d4f066c4e99c20faa82d5f2509964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee1f11f50088ca1eb43184329cb33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4208df5b0e041e65743aab58a8ae06b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3df8dd598583381997badb35cbe4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8905f6854004e57035fef4223b10db968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f4715716666a8432d28883a74ff66969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766890e73bde57b5292a4e12209909b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbdf5edafd836053347e4dc6cdd5e1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687dff937e1b164b36bae604c641c2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6287d215bac3a9a4d213232bb65cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924dc596b0bb449de4ccef1a683367974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59fecdc2dc1e4321b02af22f5b3b7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014361a5d9e7fa72c8a3e319e64ab2e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9950f5e50b0e9e92a7d86966f14ad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1b9f058081d527d81a3f8cd0530c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e18e0d7eb003864b1ae23abbae773979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86d2eb62beae441436cf08e08ab20980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8544301b8d491e5113f0b6e8e756c86981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e3f870804baf396b75b936c2cf23982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8c9727fc467e40efa4ddf87633a6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faac5a3631bca86cba676305153f2fe984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41915d774bc68be9fb0926f6e2d5031985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3dd8a4064a226f7b962a25aa5cb56986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1fc414553b933a203b670f3d52554987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e13c9d4953ff148be56d7a59d93d1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd147f056156097fc82430cc725f916989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32013584ef20b6042be02c20e425296990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a4b63d892503876ccd56317fd869991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de748b3c167bda048b25a4fd76c0f29992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183b8530b3e72b95bfb2dad246a0a1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc9793f8579d5dc2c0b9510c74be6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2fdb442c5642bb5cf047b08308e5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a806caa7b8b235ef0146ae2e56388996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1436a99854e503ec88fbabc31b3c0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>