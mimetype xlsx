--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd152b80538b2b967ae583ea06f881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005f014b62ea9584213dbb5ad5ab492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805dd5078c2575f0c31cc5946709dde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551900084de6662d55a3bd5f0eb2d8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf58f12efaa7a2b35b60ee52aa0665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae24f53bd4adbd79e0c567f66f11506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddceeb51f26e4465b604fa534f899d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a543167c440d3f973035f55b08813e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e3e33ef6e2010fc04df039997db049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31813e39756c94f45e5e039ae260cd7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c234cfc4018a96f03f9b5935e59111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eed6930964986aa5f2cca0f8d81b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907770f5ea07a7ef9d232efc19d037f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf5ce48c18e52fdc0d6a51cc2a7ec614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0b5e7d67a3ee7c28f28c54f6eb50815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e093669917be7cb59f297292cadc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170d721ff911bff2d83168431bde2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5272fc97bcab7313226be51047499a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c5901c9a70aa834a07918c3dc62319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085a5c53a8c735e60119f6c36cf95d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7edd6f3794db3f27e1b9842940b1d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a538c12c6d570de274d59472a414422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503a6d5de17c20edb7ed171c89607b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae1e476e05bc82ed13f916ed0960f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663c80bf7e0f585e369686f156c9e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e3d474c63da3f20542d782ed5e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5855637a6f9f862abb7c8acb0364427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78033aa48c09a763889316200990fd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da0d7a8e0fe0a3c645bcc57d2a2d0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e0f7d6076fd57fd2e81e2e108f8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d965958831ac0b7b676e1559549931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4070fdd4f089698c05e365ac3a6ae732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3904b91d0b6b8522665213a630cdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c7fb2e0598e4286aabe8ef71174a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dab9f3c1a2b99790fd9b2ce13d85e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fafd99b979c09ad2122f725a2d10036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e126efd06d950789843e0fe941ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f317691bf5fb1674822589c33a3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81227be0a577c4ed7f550ab0ce45339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aedb5eecdf7b56e98faf579b83f3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954bb6b1fa3afc9cef9e12418c73ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d84285a1c106df3f24377037970542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3ca9c9b25abf215ab7ef4246abf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3654fd3e71e62d292063eb2ef7977744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e13d1b48bc1be2638334244163d94745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c78c03325011ba662e9067955faf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b24e20c1203bcb98a9143b4192b1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e6d9de4017161c2da14eb738af84448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6020d290e45f6b0cb5fb7a46a5117d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae8c1b589a6fe3553b9df5803fb58a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3bcfd552b9c60f97a590d67cc91051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b163699498846a437c1518204dade52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d08c87c6e33a1b6b1c0775de67c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ef7801c3d3ccc3b5dcd9a907b8e4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65e39d35d21db82ba3ebf9f521a9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854df76678f6ce292ea6a1c0da4583756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108726861da8f3e16625016e56729557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767adbfa94632e2cc6b06e13ed855b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565076fe61cc32caed3ffc9e21490f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473528ebf6c5e03c0dec6f02f7f672560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978144230b616f3ccabf976437570461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2778847979341e296f288bb7bd4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8344c3d1378463dacb54abc5de4f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfc5f9b88b666a7ff68a7256dc76964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b9df760c5ece66fd6be8f1c9e5c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dc767fb0211fe0151af28024e79ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e31cc771678d62e5f6b15b254696267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a8b5a90a24600af849b3dcf0075f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2477b97711e33b8fa91ee460d169d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234024e6e38c4f510a8a4e807e7939170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36fcff9895d4d06a2729a6fd2f36a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765792118437d1f0870c68efcebf3b0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d74a8a89acc1599540fb133894c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef673efc0477c014e3bd36c9980ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4f3efdede042dcfb299aabe11f9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fb8ef373c50c1c61473236d72e8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d7d12840224bb1ff0eb6140483bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de262ac489ad5d99f0a263e5939de70078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeccd8054da988e12cf0787336881079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78296b6008b5e63a852f19b7997dd41580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24737dbdcf55c8432b95d8fa3b4ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0536fe2155aaaaba4632b3ed3ec74a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12698d5efb3890c91c2543439b17af4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b66ef5f24c0fe5aadae510d96240084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48881a99ea1bdfa86b3b427095fa00a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc940097e2e9696877aaec0d20eb1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2dc9ced71dbf32c638d65cc2ef61d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890563d1042a48b3e95e98f043a06d7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447fda140830ad06c009851c600bdcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666104a3c7abcaf050a6e92a3d65ff290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2916fdef762787a23d057a84450891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac94918454f617b155a38367dfc9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea4c5e9d81a8eeea665d0c30cc06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68ff40e26744dd40efe9bc11df987994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7546ddf7591eeb218382433bc000a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ca69534987fd935c307ee6f5ef9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab22619c4904f745df863e0777c6ee197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10441347af91d658c1d48fde61d4d26098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88697c8b7b96d19e89e51384c75bb6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b27a65d37249e71fc85a77c56cb75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae14bf26b35bc68e2d0f0ea07a5a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14a2005b349c9f39285eccb9a416c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3dd22bc315519e5fd8d224c04f65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18b20d869064a4f8b32d311628c8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b5f624fb119483221de06d58bafe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf4f065048ab2ae603ff6cf76af5c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffba150f85704d50149f86aafe4213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb45ca7b294179ba2de89dafc984f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79082e920244177beb74386f14de0999109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c891819054129a25ada47670a4df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184184bd9c0a439aad2ad5001fc01fd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41611d3d49d4dcf049121a1093931391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05f8214a09743067c240d4c97f9e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8c6b64dca0d0065c4ada356fa377114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2cfef53b73e9e7914f1315b995a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad773c2191824dddcec32f7c828f05e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1fbfa8c9cbc5e3cbd36a6881a5fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122925eb691732c4f5c1a5cd37cf5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc66f0488413e25991b1c6ffe62d1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2a55e3f487649a358428c0df5afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf56338c2b9c68137363e564273e00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd716f4975be220fcb13c6fb9f50ef0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb4d34e2eaf409739bfd5f2d45b420123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6184c84caf7d0b2821a75f72fa1af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dad86f9c3ae8d4ecd59136fe3d34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f37b21710db8d67b3e97bf074a612126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70180d8e2213d740ac7afa1c175542ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711ff57a64969a6ef477a99ec42ce36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f558162246fbe08b997f0786f8740b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de2063683933d777c3054176631002130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471569a17bc3a91add5b4e62ec6a32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26dd1b32fca26386bf3bb0450e011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9e94c6de6e632f4f48b2f7688f359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8429e943d875387e72e91c79dbd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0dc2a142c2cd3c13535d0da98a24a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44869846929369f932038648e619b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679170a8f49de3e93497d8aa9f6e55a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24ab25cc6f2023060540ba28eebad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac285f80e9b9b8bfa061b48ca2becb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad3b615f461d698f2326425872a72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbf450649591ded1efcdc8c8f75140141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f8be58d7ca929ef131ab798a9fe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9d2243f94623e0882f8c638d6df1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429afcb1b47ce3170f9c360281539cee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27d07e588ae6024e27a2e6317a41b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3d20259556667d970391c7084cca8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67d107674b32f908b351bcde55d27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796341f1792aff3ae24dcc81279c9dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63a808a4579180947596ac95ff8d5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ef8c0ea245fd4c1e9a211baf0572150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afc746ac01188fb75d2d0ba9781eb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2d3864f5667e3e56c55d6a2848cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc2d63592a356be3c5c14d48520009153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbd7d0764d11e217c4e384d3ea6b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3e819b2babe528ad46197fe667fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61a095f160d71386630fa15219578156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968346ccb6ac19fc94e494e1feb6f1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f47104d3a3c6e37c11db5ea469e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c34cbab15aa489fd670eaac7b13e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586fa5d573fb9dafe171b8645def2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a0ff11fb229b11944ffd819dc7f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114382cc9477f3e8900443d313e9411c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e204aaf5bebd8c53c338d1018f7303163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8c0c3b9c792d473b7114b8f0511d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e1f9fe8ae2ac5d098cbe98a70448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929ee6cba850e799570b4f342e3f6f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822ca45bf38b7c859e91373bbcc2961167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c5f80afc5866d19a4678ae319f78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fb6174cb867954aa58fbdb3db3cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344506cc6f0ca28a5ff9962b518f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c7e3fa66366e0202833d3b23c7a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a99f5820619c82f8e8f0eb9e1f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11b28fd30a57940dbbc54d0c3e3bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c78708721b3b86efa9042b29f2d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989414a034e8e999b02808c337146749175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da49b70fdaa3e408ebd9684b12e9465176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e503c8b3c16414771a2feea5db3e6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2789f190eecf854e16f7c6f2e6c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6293d64c28a69d0c73c024f4982465d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c097a4fedacdf33ad6f4bfec12dce2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c7b734db0a4b9d24772f6373ece6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271199a5494e228358c9a60feefa15b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ffa5de1f20d839a5fc7979e3e12c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521a3eded1a39ff93036e35d4800b98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9a50b3ee6bcd4e5392251c64c1e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716e28381d4bf5e3c9ec1d3cad5205186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab05b203503e6b0da69f34012254893187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2f53bd9bc3c6b74393a767a26452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ed37e442d16a735b9d8519528f533189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee099dcebf5035dbfcc609f7288337190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd4163fec9c19b23c26326b78aed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64250e9957ee7f0858666547ba6f3cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5ca0ac2bc409445821ae4f94d21c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a28417c6ae937be8869c40ab6339194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76b8e1b2c38a9c4d6c5a4f0b03601195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e51eb82b805e588ff3db7adc1bc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c0cf20c5a89c9f9e0483b4d76460197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786b8e0c33d5cb71dffbc1e9dcc8e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c13cc5e63e220d08a2c5c851a827b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89415ed85aff361c89a318839e19f9dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feda35dbd74d60388cd2e3edf84430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ceace97a20603f4d6e044998e3413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86992cf34704a086781c63321bbe8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f0dadd99ecff26be560c0b24fff6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a016aefb334663114d9092aeb0986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a01ca9fd729f503094b4d7f5cc179c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1468cb54db78e71aa9304c19fe8ae2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33569e88c29542af5743868232f1e97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4426914ce0cdc3e4eb55da707f95fd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d749d49daa44305e7adc88ff8d3e46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec973f16c957eaa6cff2bc4f0e3b46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467d4d1b1c38d172a8836d51f831d25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc7ea08c2885b49b2ac8631501b48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3991556618d3756a197a3381421001214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa8dc098e9dcbdd716f5cd41cc0a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594b83c6c07270d5c8313cbd811a54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f583d3413fd987906e96e2230ad95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684f426c41f90f1c2aab66a734fa8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7b9588c81b348e720e7e4f328509219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9a42b271f67875885621f7daeda8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e805a43bffccd54c848651200191af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461ff03c0a8c8a7ffc5ba6deb01873222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b208e69e600d8df54033139f3475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856f978e80ed80c3218e03a1048d6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ca822307534e0b31efbbbfb39d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967537e7a127dfa1e74c432eeae8ef0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57a94ba94760deeccaf8d48dd7aaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c2940ca2037d53508b14c9b7ea859228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ca9f732570af2aa013882f5ce011229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca4090beffcb1af41e159a552097c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98845b6b484a178e3187b879950c3b6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53be78784708416667058107924e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf60113b4354654db167bed2b9a088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dc7278476cc166b4a9c92c4264d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afbba10c27efa43c9d5a1843c49f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624df0de4f59778a6f05b34dcfa250b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc471cb16a76407d8f8a0f1531b68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8572e6ac4a15f04b2263bf5142bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5916b81417bfc0ca5e2b826aa9fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd0c2b1fc4c33073ed2fa57c7711cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d333df2bf9351dda5f765b7d1b73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27929b9b62e41d7ada4beba711d3d28c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a11796491f5baf0f63e75e0a1ceb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6633cdc173731c9f72b9b0b9b9c25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5704a5eb380fed3cf4dd379a38dc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ef86f3cc8fffdf4b8961d517695c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e1c850371e79673a1e4a424ba776247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46702eea340f9b7f9676fb7b351a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fa606b2b5936566a6f70ef9bba514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2376b9a837ebd3d46882f8bb525ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63b52cebb9239244018045d81d5fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec70e3e33764bec9dd99c032acc799d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb91e204955ff808266a9bbbb43d162253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7314eb7797808c950911c2fde23b36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cce754cc4fabd76504180cbae0b267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43722d8bcd7b205a09f919022f6f7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c30591e680d417c9d2dfe7ceffca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcc4141c8b3ad61218ee15751688b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f44c649bab2ccd87e922609ffede03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ce96f36471678db81b98cf8665b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4b08933eb165c23df72a21881d47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89b2cec24de7bc1a7594fd940b1f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362878c84550efb952d853499c49b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577f8bd5dcf8885c1201db5f878d8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b79eca35f0e6de76089eebe6c7e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53949ba42a028c539f9ef225c3c45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766aeacfbaefe6dedb2b5b0aa6d676b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d6c8704a3d6a6501aed34f7cab43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c70e628f02741768d3ba4e519f01a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cddaafbfe3538c785e5f2590fcd81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056404171259f307b6093cec481718d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8f81430efd0ea5831ac5af8c5b8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd57c6dc928a9103d1fc3d1464718273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40352814b33fd598bf234e3cb9f4a1d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06ba1cbcbbbd83570ba63b61ca0f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd770b02c8984517fc1268a4a404d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367149ee1ceda5b8862308e02c0b9ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cbac908d5bf7f7277bf73e4e1ee65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6e4312cdae7b34d37444ef301415279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8ab74739298243f2f06eef7ff15a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24243629df126096983ba9e92a2fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078cbae8c6675d0cfc618baa41244d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1868407ac313c9b2a460bfed5efa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c44ab200776b1b9e8542d29d28da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0311e3e84bc67cdb900e78a064f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938998231c7a87785ec58b94f5409036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd205b00a7036e1a001fa66eae508287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4ee4f5fe0da2a176eb65bf5cf22af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e334e9e1530a28cd576ecd872e272c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea283cb7a4e7e315b35c0ce9248775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a1454017bf1bcd58e873eefdde65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700b4efdab0a2affa679faa37ad1de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c108333264bee43c71c7d1700e0ec8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73979a4ad5a69ceb48bfde1053d40cc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f66c217ce024c17479f5bcf1be43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5516603eb040b9d411aa1ed52fa062296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3d14c5bab13d571cc7545782a963297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d75a4e25bc808e5fe6d58230ddcab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433a653f2429385a916dbef89fdd23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af89ae9236fb72c0d14d0a3b60cd5ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3687d823eaa997414c5f8b59136f53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3af35157311672b5deaa58b0871e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81c80c5bacfd0ce9a79913de04c07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb211c922c6a2ceb32d284c1cf057a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70de7fc02aa055437a1d0f2bcf7061305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b61b393b7b9533ab541ebd54f8f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b30247275ec20e66c3290059f6b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650116afbf2c615a7eacf53cbe4f97b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778f51a3293462efb6ad7aeeb2b217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567250e9b6efde2d470a99e5b315ba2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af372724ef6c1af93e4b4dc46a498b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cdf9675d91f958cc048accbc64444312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12c5f2b647d0ddd8fa8a95f3c7b0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accff747f63f44aef2a542154979ca3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7ca8dc0bef625f61ae6450c42b72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819794d2c508f549571becc7a48386316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380884fba25033bd53e665699fc4d5aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02890fe73b211a4fd01d1f760807e11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5eeb1726f823f782b7423f7d6510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1cf94f57bd0e7f90ce3713002467f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a56a8d6483117050cbb426df0226321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5442e44b52f7c462f6b3a3806211c12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c2f6f988e52f76ba576ef299a173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9a16b880065d32f3964add69a14de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88d96448396f97923433af13e10bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d3180be1b09e502054c814efb14ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469e125b14f9c38b3f6c8d326cf546327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f260a6ffcdf1e2154073c875b32577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab802d01fa783c199addb2c15b2feb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7641856318c5e958f6df3fa7b58b2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfd779da851cc7ed4eb956bab102e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ea335bd82fa5b5fc488473ac1d5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2244a35a3b30f1d00cbf6d1aafe8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6b432f4a7edd2489c7be43f3e0c78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a183227a2061488fccd64ddfeff6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921b30e271fe739c5ae1e3f568ac2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78bbfe19b6e7b083ea53f9c205744b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e0a0885f4ff8af1cfa556750dec5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5e3b8041313b199f0b773bb248fde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0eb144e97ffd2efc85dc0df8a8bea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e299e9a2f5c1eeefbf6578a07e8766d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823069bdb0db33007b6d5cb18c3f393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7a0c61964c752696eafafd9b9ba7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd531f9d5e12a8752a3e313a986aa00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e37e62ec3bce97332163874786792345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57cad05c5eddbca5b95ade5046dcb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e5331ee5738780597cb7a6fa08753347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a0819fd3d3d2ca7b6b3dd9aa6b36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e8cd4da607d54cbee266b452196c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814416f6ef44001b1ec3b22ac9f4b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027ddc0579f2a7cde4d48a2b39b704c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c60a1ac68c4cdae2d854b01f16b02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6d3bc348f913d18a0fdc9bfb4764353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147607948279446864f3f951b7b27e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928b9d0d4e508c1fb73de438a220d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9752a4bbb5e0f2b13eed8bb358bd33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919aea2a5642a4adc57759fd303805357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2c3a73bca8fdab9de8affbb62c28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc050dd8b34957f7915cb3ee11561359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd36d177b24d5b87259e7c4e3ab57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ca4c673a46bc97e3ecdeac0fb31f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e0a4e9fa73035d725d4a1e86cccd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b866b2f62cc29a6aa4d42442af330363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d5d106cbc47f84c65bb94b393995364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85aa488e86c3321d784b45e41b6a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef134a3d6ba030df6e2b31902eca58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7b96aa339093d9d9f005ecbcd1fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3ceb3c865fb5ca0e373a0c6ba1e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ee175f39da4c3403e21b0be0be22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f08e5469ded6af63e47631f58867f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252816a8422f66734f1e5e1dabbb52c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d9aa4db7e62a059c4b571161ff3fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6500714fdc2f3487b831137b5dd18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba8f1e8f9ddcf19d4a14f06f7e7499374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ce2d88a2a4b263b35810eae3fadfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6af334e67debf71366999bebb65c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001b3687493519ba2d6dd25dd868739377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceabe46dc902b4b07d2be918c3c3a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9f824a22606a6fb91ed29099a814379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c85114e3ebc5f13dd1c607cfffe3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6fb8f5d53cf2952f8a4f3556eab5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7beabcd705799dc5b249dc6a38969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c19ede380c35949c836ebdb68cee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5d138fd447d130dac97ac9651604384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6563711f3b68f674b8a00019d38a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586e595405b84c68edd17342c5f3d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6265d3e8e73a71d58f6f998f1693c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b0020e8aea91c004af08f86e0791388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd9c5321e5cd47e2706a94b93a66e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc21d50961151d7bf2443bea401de1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed92e8c62076524c589e076bbd54f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc095b0e1e80dee41ffd942c685c63b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3991d5254b4977aa9f869d3ba41f9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e342e8bb7640d7fad7c77b0800736d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b91e90b2a6afcab226de0526658a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99f1aa01767472f132a12aab67f8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246d6262fad44b1c5bc455fc319608a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23779a96721e3832a151de225a01e47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209c9256190e949ac6a87f45659f5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe4655b5bae03133a67fbf5da2569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12ad3e4114b6d37d98bf1810b86b0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f9fc5e3c498d2d012606bd771b357402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26102ea480fd54fcdaa17b0cca44d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7bd67f2c56a0e82ae509342cd72a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeabea29e156ab72eaf4d674983e46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd69d98e2ae4d8d0052c984a6df66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e395dc093689907dcb2d218c4394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e467319b5556335bc63f2539e9fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940ba5d13cbc5b24e6ee6d98399e37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9b3996ae5f6c6abdbc69ade02a2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf826ea77c2d78626d44402d98896459411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5969a65874237d9d67ab7574222e4fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad545293a1a84cd5b78f133027016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e0211099726a408507ae1c4c9a4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b708c24c05901a90fbc23cc439469415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee020ea4e366057807a8c495a35f1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca301983050848a9f02ee2bc440093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351823e7600d01f5635d1644bddc6fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490f79cac0c31aac48650cbadeb993419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1343e6700249791e91d4420436b37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3b999eec0a9901887d588272ea66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedecbc59b98aa9485aa316fc432e21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3bf02e74a83c559c046d1f9e630d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2272da248ae5f674967271520eb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c53aec1956cc7161d100846d852f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf496717c47fba87af4929422a8e317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6667f6da5e89f866f2a1771c30baaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddd26cf5d28287ff4ddb39edea243c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedccde899f46332624c181c22f2bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283245eb1ab18df8cd39d58d0a2c0eaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa269dd58a7028249e5fb5332e719431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35403a4764eac11e25dc85f542241432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a294253dc2d8abfc8b72e3f7fdb66b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037098e1f193ae95f83c85a7b77b9363434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791d313237d62a64f8b05426fafc20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21e8169ada7fe2cbce3062a88a345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fd71b9781f810b9c4bae677b71a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664fba248f3ced56a1069fd49805938438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3009558b0d3030bdafceb6e202c292a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f528a974a8e7474425a4bd0de06b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f03c8195a1a89b8eeb4a0b93071c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fdc9f8f1befdffb409287203b6486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb92db9b9008931334e4681ef78ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c05384112f521594115f22b417534b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc19d4c6c458e27a208013b88ac08e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff4a1695dec60d8a01fffc903e294446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab41c74a1122cb5566ac5649567b6d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3dc05759ee45f6265707add916e25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71e1e715d94b5fb5c64b0d8ab2512449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a7d7e4c151e9f8b9df6526a5923a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6747f5ac5105ef7d8b45c1882e7e5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223755ad7a79c3c32c3059c4d25f83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e787a75c7fc92bfeb039a000a4d85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071702aaebd3cbc40cdda64c10e4c0b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9cf123cafdfee0cd31e689ccf857455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40218c0ca2dcbb3cf80816dff47f5d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12c5ce3961cf042e0fa70311ed3f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d2d6cdcc80a38a092f994ef73757458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2b7731f443871c31413888a304d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e005eda7a0f5d95bbdd3ea015c6165460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99a3d0bcada9cd75104bb5d658cdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a76826b96e3a743328d0bd02004e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec83385566c6f72df2363f40e8595463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f0c4490a72e3bb8b5a76ec249886464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139faeac2996a5665d5e13e8d0af11ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4e4f47c50549f7eaec5ccd7aa6ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b20fb734f1e80af799bb484be9bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf94694c614b4f4596e6467dde7aa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc416ea17eb64e1b0921cdb2d445da9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d11d466b8394d2418055418494a9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd0375ca9e0c519bbd1d775b2d9670471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c705eba6cd90f48120376197aead472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b6800489806b0a712196aae4fdad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f1d246fede04be453d440339ffdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a26706c470a5113a27515a555a0b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8cd8e2ba3a0c371dce1671b229da7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09fa01b927934cfa13c096b1639767477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cd6b1012ba3c52ff7e17559fded8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c40d9b27d6d1fea602d0d365bacaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31427dba4c8e0434c6c93776e3186a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1df69532f11d8c11b410eed22bc82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287f43e011754fda2f1c8f2b429e166482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369c6966168ded870e573b85c3dcc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6659f446d2a3d53a99dbb06f71d098484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f57f6e7f262456e6cbf9080737a44d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718ab38b1c767e86872040132c046e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3953a6bfccb27ca9fda63ba67da5be0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac78733e3b727d88a9d8c40d2c76f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959477826d80ada8d14abd9fcd428fe9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d4ae298678184b27c8f3ddb7a6b13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1938ac7c087391e72e2618d4c036c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0146987741ec6ddbbf98e120826a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820e6fe25a0d13b8c21b58460a73da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc00235b933837aac19c37cb457482494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af03a22c0bc8bd4cea5a41615cfb8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22def2d466b15b5b552ede42f9c06d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e07a7bcf441985d3957c2fb9c3c7d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe999dc9d7a6220192c61a83b9129c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a09212137ff8bd8207920a5b452d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e003e9c6815d7ba291ddc36ee8551b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec12b787d4e30e8a6c5e8a484e2a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130008c9720d01ff59edcbe85fd35d5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea17cd501c61ea35a305be99d18e37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b464ffbf26b7feead366921f22f6cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d111208931bcfbcb5cdd6735c77fced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd1908db6991d0305330bd6be9abd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5acf68af4a058ad7df0f41409019ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa44762b0245a7db6fcf8e82c72c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b5774ca3f32e910fb13b5cff8889509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0f58dd75f3e564d6178867c0fd52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88fde258e5e50b9502da42a1e647d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13570960e44cd0c263ec2c1a8f6ea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821f6bd91d0bffa5f6cadb27920818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aee2e814141933feef5e80b1a2e14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd1733bd9b5a0385a2df599ce69613515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7645581ff0fe8d95f3f1b4efcb02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e586900547ce09748302f683b239a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c52ec32f95a50e9a3bf1814ecaf5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9d6b2aa7fb3f81d1d33e392bf986519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e157d24924751d9281a0b76dead912f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd689b718c83d6719a5c836e1bf654c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550164858e18b8baa9ba692e0bffa8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10c799d5fc9e1373591afc28b7edc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b9d4e56a03e7299714025fa72c45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b66174c2f51cd9dd49b203ecb6b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab752034ddcd471754981c3a881d523526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d6b87e40f212006f42d94bc1d9c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d069dd6ab0ce59b7e29c027d3cd259528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7d3c1f02bf05d1059c12867e800a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e02d01ce1560f0bb329cf9d5caf95f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4d0364e4facef492df6aaf11c432531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff02cbb81e82ae8b0cb05f442fcdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6636215398e52320b1624aae56e8ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356c9127b8e861d497a53991e0bd76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ea416c5736eaa2607d4b2ec12c86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ce22d5d640a54dbe7a66c2cca165536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb91b3e9c533ee683d348bf90ffe20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49995f24da5db4e5814f96e734120e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68735468b8b7c61c36ce56019dc679f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc851b0c2a167318ce7fbf32e69187540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b3d05b6d71db3a9452f336bd0a08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05545e2f1dd06329a7ea2e42351c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d9e6e15ed558871837b583c585807543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af8dbb953b3abff7bf391c53d904f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f427679325aaaf7d13d9fcbd6668c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061cb44b81e1a458eb8907c9166468546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a788e8aa784925977d59e1cbc3ec8db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e9d859495d924fea17be5f05de529548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c464f5b9a6e4b09380da6d2eb704c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b69b43328b4d1740495a3e2bedb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b23c169cf9fcfe59b79d0f531d58e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba960d9a56f7a5284b49980d09c65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e20a466394efb77e80898cbab8a45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718d9e0f481fbaf630f14faa9ee96e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d388cdd50a8b11edb73ea263637483555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f1ee9adfae71c7d7137876459667556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421c53ba5318db6bba6342a03a1079557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6938a2209880e8a8243c99b49cbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe72b811702fd7fc0631834d702c695559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f495ad1cba8bd7ef8ebd7a2b6d8e11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b498472f9b38ba2deb27497ea0cb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280efe191eecc9fcd37f99d36718a00f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc609ccf194a2361861ede8dcc89673b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b52984eb31da153a3ff821b2db6301564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dbfc2d953ce0ccb90bb6f7bf18685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ea5aae171151b35c349abe4a4904566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16ed69d2336698d6656925d2defaee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1031ee5e0d09390aeacc6985e529e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736f2c69bf0cbde900654718f31819569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc388c7ca5c5abaa4da550d3709bbe3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b5364611cc6c5b4b8cc0f0cf38852571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaa01e507376237ca90770b82e31c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f19e89dd8bd8c3273d05ef66cb606573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b22884ccd7695c73fc5a2b04cf9bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92464c8f3b3e77315277aa4216a61da8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d67b680109a84670dae279ec3a280576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eb07f3eee6ed6c58f4b458156b5ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8434a54f16284c638501d246af6ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedcd0170c69a179d7e51490022dd25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce9b9e35f122d9b6b5dd0abad1d29e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a5579a1807dd14edb8ded943755f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6ec34ff8a280f42b180d4f7108b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba201ab3273e5b9eee6d3cf7247ade583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95e8631abece0f1b8f071f051a984584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a67aefda2bed84f781fc9ebac61c4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72ae6c1d4a375e733b63ed3481e01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932920f79ac3f0dbed4ab2641862ee16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb406aec92a079142e21c74d2695270588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994e9d9772e9acf38f60d5e5289b98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be7d0ae8ee51560b9b9cc127a3a6b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c3c166e1e465fdf6c11194ff1866591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d905afdb60aa58f843f09bc0ffd6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639fddf70e1dbd9f0d48dc8cb7698a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c565b8830808246b791b61266db06b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb36b1d7a899699965a67783896e86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea28609ba527cc04d46a97f43f70b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e1b78fb9f37e70d42e5092831e3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3a16853df28a2361846d274f163a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f6d2cc1c1bea05ab349568c8e5b6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9918c5cbf711a9f154fb3b157b6b0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e219ac021e63a57dff0e2097ee755601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ddb4696cbb9b1f8d080a34970e94c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e1b2e1f7afa45f02898bd2132af90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca87989995b8cda4f47cfbe079465be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35046255252abe3d4fbda06c8f8dfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae019f7a4e2534357e423a2eed85e3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a42a2b688f39f6fb7640cab0379a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93fde19071aec62b24d95189a08b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd4d823e1b3f909a31e776254b17a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a18b6c8751c3e3fda0d381e15ccb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2c986cdb4d0a0a4d031b56616809611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaceeb2d497f023dd802efc0083b2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a91f20b53803f300e5a1843717bebc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265c8249cc37a756a1be9e821fac36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0f017082bb61a3a92ec75092ad84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db937092a08e330727076993772e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299de95e628268ab2dae814142cc1cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dfe1051101e2d04bd721e25013f36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242ef21b8955456043d0462b795d155619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277932a2928299c2f797028abfcb84f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea82a6d773c1311063a4522a217910621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f917c228d4de44a1bdbe58748b4ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1f36275920acaaf95ac96bb265819623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5887bac018e65414b6f1daf1ab8ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf53fb0a200285c607d6a807decf32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf18903f114872584921cb0957654e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc04276012ae9f80bde9094564ccec0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd70c9bc0e627cc9b90915701c1693628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de7bba74232ea27ea2229c064f2306629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac4a9cded432652ded56a2ca6a456630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385652d77c2e3ee35e9ef1c2cc026a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59789c7c58a4b4386bcced41dea46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27cb65191a66e578d78e01914be838633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed3affb7626e229696b4a16b0c9f25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8af7bf77fa7839da8bd77488be064635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07692959334c4eeef6f36b60b57f2bf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94e046b46c3824b4244967f24d17b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ce10bbd8a45c719f2e987bd8846b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c63cfd3eb3dababa63b7d4927eab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b4875a153c76828f3cfc6e032c95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429261fd3c19ad08df7d81f95c8d66f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb618a7263f6b14b8eaaa5372a29c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a221f535642fe90757c4f08bf5fb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f663a34245b2aed92975d1cc182714644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a033821ec3c20322f86cdb91db942645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6a49d07924c7a4446e51dc2eaf50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805dc8eb120e3709dcfb1954171063647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040ad6c35ac67d5c1122544daaf3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c00f3499f3dfd1b4167a6a92a67f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eede7b0586198f9f95aed5420e247650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7336f45e5846a2d5af819a7b56c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f391a6ed06ba2328c38cf896357a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec6a3a15f82497a56e4388d0eb93ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d4ad4ff9ec87308c345624814722654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317132a494a6a46e5c8f5da50fb1da3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b0c9600f4d3ca0180b18426128a7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e86d77b4ea6d358dbecb23302e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67ed183b03e2fcfdb66ebb1bfce3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f708394c9bd321e7fd261f76905840659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa936dae07f1f3ecc554a86e4543d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4069099566b8b1bc9046cf4c81711e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab6d0dd2966ec6f81a9637e26ad3f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c1df74e7d8149d9038a78d7647f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6f3ef6db3df9ef8733e20cec5b4ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27190c52cb85614affd039dbae98647665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ff42e697de087bb88ed79df34257666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76ae0d078e8d2ac970615881571b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f2f127955fe8811f99d61119c860668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cbf7c138a60bb4baf4e849833a4ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624897b45dddb46e5d4f422469825d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dd28183a2fe03f7aad603a94f1d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21600e39d83bee0d0d7d95e955ea8a00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbc1001a8ea150452b095590261c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602145809028b4809d0c402a45bf4bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73be0174aaf46918fba9970faac000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b34cc94a11e452d2573c16ede8ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715521f0782210209a9a9a6e89fc7351677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b7b5d30f1f146f58e98b56af75505678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991d579b31eef1e54932833d5ab645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c084def90ba7ca71d348d56ad80390680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89c5fb040edf05dc218f287ee80d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77478f45cb7d2f0aa02e25a1944299be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6ca007591015be5c1d1339931b45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab1580a66397a97e2ab000a8f533e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a9abf9c602b4749345ecf9ea4cc32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766014c5add586f930dbf75d644de2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd5ce03bd22e02a642a6382c32c1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac114130962eef6f3cb0e6f9f44904b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0eeba9d4922cc0409526da8d5f0a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b43c29e4a0790d3228f66588994e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cb1e03b422b6a6101dc30352f056691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e41265f67c45585c124ae2e5306b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847d76958d3efbd26740c24164de3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5f9eb5682922b5ba6815e13abd1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131664c50e4c1372fed9639dd1fb27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8ff71093632155952c269ac8dcb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95b27a814df95cd3573219e1ac1f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486619faaf3ecf8546d644771201bba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbfcac1fb99e59cc8e74f3d459fd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0a8c2c5ede06693e427337d07636700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251be0d74cbbe0519c0bdaac3e49790701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a264b88f7ee52bf9eed64e1bfb3ec2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33401cbb89653ba1e2cbd52646609b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c729faac748d34c887b28c543d20e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d15b31873bd2cbcf4929a4811b056705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6adc3eaaaebd598e729481cbcf92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc012159de2da5a534632d72fd0cf1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3037ee6334cab9f2de19ed563679ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955d673a0d49753a28b224a4ffd0217709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434f70fae149f6c70d619a34eb95d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a322911c12bffe0169cb08b033fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec270819d2d6845fd0f4ac971f62d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610062cad2cdf2cb4ebd3758c0ffd00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d103d845bbe0efac917df9883d950c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d7bb766ac2dbe2ff6b87aa1cea7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3aa600ca4ff0938da17c99aabcf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721e868419a51105144a734dec6c436717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0255bc45952c22106cad8c1b1f4fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d1c4e60cce9f0e5f63dfd2a24d51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae98fd6f7eb11243c1e7c3376f64f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f4e1338dc399eaa98f03761e76b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac525152569ca4607de5340039c31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb62eed5501a81d57cf5b2e8bd629ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ac899b582cefa8a9dc2c01eb9315724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5fba0468ed674c7fc4df5ab735a6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68122ec8cec301d5fb6c442e4c59abe9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534d50cedd288969650db15c3d9b91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a6305475e788f934fd926ff3132d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84ec2fe6badbae7b7937241bc5775729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e82bedc94bce370cb5eb44a153567730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d96dafddb58eb2ea7f28ab29d99a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99bae7545e26eff0b41cbecb58e9c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024353362942926a97833b50221c2ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3eadb34b871dfda266207d429ed0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3508672f2222fcd16d98aaa1f5a2dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271828feb3769830f317a46537b4f0f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb8e1bff63e4a122646b51198e09a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f959d54655267c79fdaeb5f7fdf5c83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf9c36c2af950125e2521376f9d35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2678d97447e71ee1f191ad479bf1427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cedae526dac86ce6187dd8c1b7f82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571fd12f6d8954ce9e52cc923978a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3e2d4be39ea54585171238531fe9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9de0a9aeefc6b5b6a317b86dfc12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64f6f6d571cdd8d936a005bc887a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4a9fa384c3905ebc25aeafbf2294746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309fa6ee49f08f0a970a3592b7adda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56892856dd0a9b369517cec4416ff9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb954d9c2fef3b02403d903baa9cc26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e34ebfb1e869c06eeec62bf9061b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2179b639870ccfa5bf7c712f9c94e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e277dd11ffb12a1f61c8b1ccf8cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed50a2f5185f25fd0cfa79591d1e55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a7cdda5d743514f97ee0ab92de521754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9aa3ee929bca7b82abfbf033d4d91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0262b8c4a93c1bbd0037eea9bd540756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668444a16a0c9059a82e5bc6b89ad841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3813cdf75fe9ec794c1da8b1ba825758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649e835d13d0739e1794fdc7563584759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b071497f23762e5bd5867685c206760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80e00b674d10b6105057db89467ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa11ff5b96e4d3787d7f6de14e8dc69762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ef74714d262c43e5a81a698fbbf1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1e05d90b2e19ef66f9c0caad3a05764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1aee459a3d47d535c42a787efea08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2b08d71822bf7a6a81c412300d2e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b201d7cdfce6a80789c23bffcc84ace767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb343f56f9454643a269729bdf7486768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1928867bb0221b733619147a5006e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628176d3bc4eb16ce78d4078ef7c78f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af69603c40fd5c3664d4b74870647c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05164c2a52c40f1ec6fd7262678e8ded772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d715221c2fcc3caad1d956e767ed8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b0c0178cb8e33a4ace4489545f8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3b4f511769651d785f097b51b117775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d774ad18c532635bf2608f5ac10a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976935dfdbbd9dcc8ea2c04b9e6692777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0008667a556f3b8570d373ed5f768778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318c6990d093a011692adc34e442252779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc98623e251fee8d0e31b43ae8323780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759db985022c367f0bb6cddb140b072781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8370b3cabfa8521efdf7ea7d33f0b3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79dc8cf0b2b2223f364d22c47594f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3b5a64246d2125c9b99bc80c7ae8d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5681dc60c72408160ccbe76d52cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff88af8c0d6b2e45c7d41e456b065786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230cd829500b1fd61a79b5bb1752b29787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7211f4f8786990cf1dfb44c3e74dc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6368b3e4dddb35146f271f67d830b2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d683974b345fd25810bf9482445b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e23d7e7b7b1dacd845b91354b518e0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110a57a81afcc578439c81644409a4d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b911a5b30c894a1f30e6e2f59f2a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175740be58ebcebfc07fe3d4adcbda76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564974095d232490858e3716241ad73795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0f1a800182dc89d137399fa6c218796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eaec76c305932da3ca9627da18d6d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ccd00cb69da1eef08d5e0dd3aa2a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f2bb371e3881a7662f4a947d4d926799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08711d0f93540e59961c2b98f119d3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943241744d9641e4ab43ce23055f8cc5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d4169ada0d0561176b8298d2f9cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e98d27326ec31f36f7b0362bac844803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196612257de7b2d6721c0e81c89d93804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18acf4a66b5dc779f6c3a1de4c508c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5667f491c81b24918a35f54ebf4bdc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd42aa1af47d74b45f8cbc9430b3ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b26270ee22d332b6c7db4b85b3daec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623072d7ab3e4160a668c6918f74ca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d74b72693ec7b637d36f9d53e16d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc138fe6b8c4656bf26fc49771b46811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b93f42a108922153aa0d5280faca4d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80101bb9f73642340214eb25964b75813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922fa167bb749f62d0e3984ce47eb46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83a80e40c14aee4e967e09036cf93815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dea5f901b8fb1cbfd78d101e6c72d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2f8e45e2c419ce8f17abf5168f8a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3834a82008f74b067759a940c0ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f1621b022a6beead10bb784c0c6b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd1f44da3b90d85fd774243a7d8a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb52b30ba77bb874618536401ae6e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceb72bed4df6ce63b3f23213e5dc1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d1ac86a115e45d61de8b37ce58ca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f56802dd88a10e80c7d3e277d1011824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd69d3e4a8d1460e7d4fe5dc49aec1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e165ce51538c1bb03ee7c39a7a32826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36137621308e02aa32d9cc88bdd836c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942528bb8ee94d7f3d133e8ca05eb56c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f9e7af63449a61953731a949dba5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ab7292bc008d33629e751e75e740830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f9a6d94db5162385f61c7f8a28d37831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe428df1dc98eb92dd91b490f01ca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f836565a8fce746a66ce67d98cfb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e402ebbe67f8d7e1056262849f8d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6ef4f40208a0630c7a5fc5254a11835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd5a045bec231b1335011e875c561d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1c756d0cd9cbf10201e415e8b573837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811be78f1197680e8a49fdbf1c40dd4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3710f5ccf480b088567d88770a8585b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb075bdef5572a201d64c3b8b6e92840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea29fc444e15fe835c14e83615ad01841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e91975726870d3c1312f326348d2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da3f406d774a0130356f60aa86194843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59ce84c1eb9ed04649940e99e9b9d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074cce896df091e7093894214240370845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29616e1f4a0d867c0b2d53adbb4ef81846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681645846c00b21cb347e6cd3e6a37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19030ee757e98606a3d75cfe1a89245848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c13f632c0502fd4d03478be979b59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f26528743d6505549e748af0ab48850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666350ad6a1cb4cb41b464d1b3fd9a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f648144f87606df2e51c70bec957ad6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9543ae4c3d5055cc508ac09d06b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee345f68bade8cf5a92a728cde4d0e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee580688f4e87bf693254da867678855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79155496e1045522e142a44e5f2a24c7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5356b37cb6840df4444593f5c313e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce54190f28ad5a662d6cea24f58d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1df18c9c91c4d32cee66ce1c3ed25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a500042919f63f3d6b1743210152f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc08d929378997765564069808cee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3dcff410a42602dce70ad5bb6f348862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff3b0cb279788bfcc0bfab40b7f69863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24c173899574d509f627d36676239864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254fb7478827b8998d50599502af97865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a610fb80e28dfebf1feb1291e857866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ad986457ebbd43e7e3b25b538740867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ce9117a8fe1f57f04b512f78b57f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5abd2dfe0efec9631d5d39ce4b905869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d5e51ba2e33c048e522ac5fa5c0f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21a6b86c39916d7b8302a432c26fc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c20a80f5a191e7bd7080ba14d01c6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19563bab0204def9bf35140ecb86903873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a22d9b183a8dd2f0a47bda710229874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca721a6305b4f0f000a44047958f6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e2a9fa18b9c7bfce110fc8a3b28d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71fc1cab6923e32a992158423bdd01877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c12a011a20c8eb560945a77adede1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be967a2885464fe541fe43b965b52132879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e431b54682842a84980082b0d434b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5145be8f81a2e5827219686d7d5154881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2815fc27de2a85e5a34b111b03cefd4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d320a15875d91b6de80c0357cabf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4156f7d97ff861c36fcaef3223e5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165280670c09d3e3e3069e6a7cdea84885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93cfe29243c42cf8140245945703c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92960e51c0aa2024f78dcf4a6ad1e66887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba7d29ad658f61dafe0d6a9a52a53888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c82864bee4f46d1faa6cf5038e09a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de508ff3e312ba176bae7674b5c1d9c9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924046d7177c1827819689d5aab3b19a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ccf52fc5231a8e60253ba90679b2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c8081ab37f50e33c481a6dee44c9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb8f369853930ef7b7c7f093f33bee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5d864b6f966fa02321b13484bd5a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3219c3fcdd335e1bf200b0a474c880896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd699ee5e24f9a0a21124cdf7506fec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a41d4e881c170756c7cb01372087898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad6f0e82a9e4586b9a0d28efe4552899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe759db90ce3b49abdd3d9434c28b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b8587b1557f75a8fe1b20fed2bd4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422811ac4c48f3ed656dbc55fe4123f9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971d11b53e766dd3070eb94d24c964903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5518dab9e25a9cccf60ca3f29563904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20c78cdd8dbb634a85f4ec7e3bd2df905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab967ae91b9e41566a1dc9a81e0a44906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083f9b936e0e43af1c2e2bef98060e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579313079e52898affdefaec1d5ff7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1727030a0038d9de34fa82a146cf79909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082abffe7d937b0bc2d8697d06e57a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecac95de7d15ab8370957816d2adf5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f5a944772d907f9279e180c273f92912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a52c5fc7613bd7214ac7d05050994913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e960a9b0f964e8d1c99bc41f391320914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b948be028351ed92efb9e9b2b9c71915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f349843b2dbec027492d68e0f3d7c8f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb103e20383dcd09d562dfba30e3d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdebe688f71ba755f5fbd1089001d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bb5892d9e95865fdcf97271dfe038919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b7a63027ef3b1509e63aae7a33dd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a62faf09a00fcc4b5ac5f46a0f38921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9823ea807ca7f2f58e676ff9b711c4a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285fdc84d640f92a34880e52a4c2154923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4b8377d8946d6dbb1c66394cab76924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302754a603955a0ca1010ed2635a7ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a699fdb3fe7d6f8aa0f4e39f32e16b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266841aa605114bcabb751a22a06a4c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153be13f7b247bcc76d8e45eeeab9e54928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06a8411efb140fdcbc54165d9ce38929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5faa47b7d398ac04e218d44030b8d0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276892b230c424fe7fecc83c31d99e8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f260879734e1dfea31dea187f5be8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf96ccecc8c5322bbdae5211207c7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91a853fffffb75190b804889b1484934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ec4555179a72039d334b9c90b51b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f0620b269e1dca9fd9af907593fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3aac0086d5cdd51cc9507ff99e26937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401827ea990805471b061c454e2f637938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c935cd0370c854f6dcdb3a9f63220c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ded016330a3dd6a3d570a6ba07f4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9747a0afba0c88a2e05b9a37726a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4ea63c52f36ef93ee18789a29c93942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cd83bdd954605b6c9bc4c1a7d2c6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77b19566dad71ea90a87704a098597944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d002d603a3072393e5df643678c393b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353d551f997a2bae27ac5f06f61ab1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3bf8dbeb281c2794e2373d78c7c8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe09acd4e3fe9533a33a71a10fbd85948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfa20213fe544e895fc418b6749e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820523ed17f9d1a60ba6a51787435faa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a520d6864c81d2e242c7d4803593bf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a26cdbf2ae166a1d8bc3d8948a5cdd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc559756e34495247fafb8d3567b3d14953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1afd83fd1ddedaa13bb390391e7ef954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb4141ead002356137461fbd3faee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13daa673d80e92942941665ff8a08c6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34306a9a3589625effc76733d63cf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61804dbe8008e773ace5abc2c70bff40958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c96f2664921e2cce85e2ce0dcca8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1531426d9c46408aceaf967581ee7e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d37c79e348d3a701058aeac119e34b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf19edbdb661312e84360bd480aa32962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492be951097b007aed6fcd51a5db94963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f4ede3f72849bbeb2fffa881c7b7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04240db955ac6eeaf21440fe61809e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be67bde55d27e2132c4d1263ecfb3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633b6be54f16fb455aca11ed87407e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6386bab72d6e554b7c14aebe6f3bf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966212f93e51cc70aafb6c66621ecef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028cac3b9aeb6e3e931f8ac5d4fea71970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d0f0dd3ccf624995baa5145046ba971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ab0ff533b2ab9a33493c718b4656972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9adc2f3de55b3f6d108dcd557d917973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0b93887cae1fdbfcc9a7e66f1ab01974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98170936a239c23a168aabd50453bff975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e62c3767caa07e11695cf4a640b0bc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c110598c26f5c0451e6237854bf9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238025dc0966bd255c3482d9322cc6a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd50107d953a125b3b2bf9ecb11ab6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b1cebaa806e04ea4d4baf44bfaba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2a5d37020035c80251cbc207431c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce4a7e706ef823d301023086e3c8d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ba0f7b939964a3da2effaccacee7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e1c33ef1bdd480b4878f155e5212984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c023202c37260294253e5333b963aa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090869ca7756f3877652a7c36ad5290986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d152630513bc7be842a374416ce4a1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd167727c4c0f8cebddcdd2d2374b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c462316853df81881a2221664bf613989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a62848eb255400110245c3e3f4cdb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb2cefca6a0e72499c9c8d9473cf7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582430bf5c7ade8758c5874d042bbc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f172e2e30e04d75cb542252fe4485993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5e8ceccb2f94980f8f33813aa4f37994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daffd44fd9dbc45268b00959638534995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8233e045de728af23225697e057258996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b21bbaeab037dc0727eadcf8bc7ae997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a27508d6ad7b8692dc2aa97c8e5761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb5dad5f97483e724db3ffe4223232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a40595106d1b1577f4131c6c26bc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719debe136bf8a41595a19b0e234b004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4742b91f8295eef8561b83da24a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63e95c24604eb5566aca2ba92f60c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cc9e71a219fb0d7387c738f214677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be242db2e2853457fcee19564eb338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ebcbd16aa014e25c548ebc9919fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf511080a69942ebec1b3ca668ee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc15f5108b93f32b58a1a117c4264e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8aec6c29ba74207feae8ff620b2a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85dc7ff260bb2eef3f40b33a6860813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c43bd6f34035528f69a89b14200514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80efc3680b4d291ac27a3d1575f33915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa615a04113d9bb15f7f9eae7d09816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca821824522006a5791f92a9a3d2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482763058895ff7df94e258406ac343e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a74a680651667adec1950118c4a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ded5a27c937dbeb9f6845c75755f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb82ea809dcb9558f5f47e4d19f0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162bbdc7abccd57226ea26356bb915e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f5fc2385102a4975fc59a0c234c2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b21429e826a675e7356d6f0caa36b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6073767713ebc8f911804efcf128c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd3f25c79a9946964aca2466604bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b294e0090bea56ba9cae6bf5d58b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8b221a99688e2dc789a8f21e9318828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d7ec8867d6e6d4975002ec3d7ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3e49f7d9cec0b5954e6847efe8cb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865953253716335a62e03bcfc11613a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad6aaa9b9ba2378e4ed2e767384c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f99ac36e8f4e0f03c3999929cb508b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3da0d9b189ffbe076c0f0553d2f1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6b1d612c8028f0e46ed6c1d75dcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ace51d13750239dbe2acc04b7f0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aabd3623a7e495b8693b1aebc1a66d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a485d69be03d11d55ae0d8da3a0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbd489cd15d7e30e02555cb8e96ff639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2943a64758fe54d05f0749a338882040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ac9a4a29fbc1ec28878c98c63ecb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d9c281f45d88000bb1d1b1d4654642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaafafdb7ce68f25ec380cd1cc875e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf8b9e16f38853b70150dd7090cb6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8274a30fb59b6ff22cf2ea35a4a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453b3be77f9fa46fa1bb8fb447d7bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1253c6b7b29d6efe0a8313b0df89f5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0db82204c4df5432b0f9412cde191b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db757f66fc00ffce0365403a1eec852b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8812b2953864312f5a0cdaa6df8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858077024bb0f9cdbb48c9153f72fd4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b515d8c0a02995ee1f7c3037c96079d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625270c4e1bbff783d43151a3d8d3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd48ea6785a932fe20d28b4fd6f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f31bc8d25bb670720eefb1d172be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc763a832be2a9ce91afb0fdebf5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b608423522125248515f03b1a59d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568181d15da5c651fa93b2b3fa816d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cecd27b8f1d9fe54a15431a95f3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34baa5d736fa8c7dd7a47f0caf6ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc49c739d7cac461baf9f31c1cb7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1574cd9aafd84163aad2cbb32cc934a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b5b2c9b75585b4dbe8ee46e8b05963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2a86f2a170da9d49542c12da529c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249bd26e9249a18a244cb94ae03c94265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c82a3ec4f0ded124fdf8bb6c7ba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70c33854722181ba65bf66c3dd506267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60108b65e61a5b8a99e407d430101568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3026c480e28ebe801cc39dfbe30e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1a04dab795060798876847e6794af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd684b4119c6d192f2bb4fc7e0726c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683359290092fe2857802b21ed3be7c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7cbd1f765529997976da22b99602f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf982f7eff66d5e560f735c6190a0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480210e002b8c75ee00949246896c0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c0811fba0e0443b89b809595fc5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61935d8179aebfbf83c93a6c7f3670e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f41bf4e056ee911add6d8f51a38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7e78c8d1e76a7ee54d1ffeae66cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f2bc921cf6c00c8370ed176a4ee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149219034f455589d1d0dda513dc20f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c798f99dbaf56a8fee21f17dfec3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43933e3af54dfaf7107717403f6ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f30728e3803b277614bb20ff1476284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b66afe543f4f17fed7515db487874585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd7dac6e0265e9dbf27f47b3986cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e01aed4c7f94dd0402c422c92f3ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215549b4b24249a9d3c0e032f32ff688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2cc14e62081761b936f138c905e1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d46799d7ec12805fee1ddb992bfc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f7ddce6b8429b9b790a40e371a10191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400eb1ab0e09f7c058967d9b626226092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7e67a189dd07501fd5dad4fcd1c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1754c945a2d1dd48afd189d1be8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9eef350819aba0ec24445e6f127c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb5ad2f960142f92d1518a37f299196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42040c803022ee53da1080b32ca6d5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba149bad75dc43a5723a0f6965f7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8f79a5a11f83de6c7fea3992fbc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaaaa4908feb4c989f4634b965cbfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ebc278f5e679158e49ead9b450cac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa273a431109ab1588dc08931f11f869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d5aa70c0ad6aaaffa1a23d507b40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733e0e4016cc39f2ff382f34567e4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cfe4b8d75d445943e723a4aab7525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8548c31ea1e9e4d9cad9e6846a06e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea4b8ab9ac224e4c67c7f730d09c8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db38d9651cf7ef5e0fc7e3fa547091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f15688296d3f54c62fca8078a7264109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6f5668409127fa5b24f4a1129037f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ddd6269151ad7703ed29966c853b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252ec19575ef9023e922a37708ccf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beee3940bebc4fb9a9ae1b40a66edb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dfed6a562f5e634e3c350d5dccea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884cde0fd27ac315b2d31419032073c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d95cfc3d4642e1a714607ca07f414116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6291b476b926ffffc652139fb029c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595195f0e4bbbd42675502ffc771ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e6830c3477247f22c2ead2ef22aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05d39fcc6708994d89be7aa8f7a7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b577519470d1f4acac89b3bb4d926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e8d9d5055d1af68b24c0ceeb4038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff101b961117e2b7f22d8239a570c4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218848e7aec555badde71a9abe8fdf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b28483f3919c61c4dd6f66c99794d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac931edd92ecbed935892719455b0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e061abf617409df8f3bf1e48b7d652a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f69daeb2f611b2c0639c7fcce6e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fa78e41775e715e01a7de9112f215129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e85428b30d38cacc38270240aba03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d09c8c1303eaa8881aaeb3c9069d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20926ede3923525c4149c8a7e53cec64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b6148fa6f0e6708956b0564e0f13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc400dc53bc57e6e9a97d6afc716512f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637780ffca336b5ddc7c3e4059999161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b53c47e9449f87c4e4ba9b5ceba7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e1969f72cf063cf1cb6ac698992f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7c179bae50422b6d84f3d0466684138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855951543bdefda0d8243f5d4f7dc6bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db1b669927ad5d02ddb00c0d1df81c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b61d71a105aa9c70616179bd7ddf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbf60167c2b8cae986c1efd42f0dd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121796fbbb61817e77324227a1cbab93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4c71011bd44c8707aaf5954142af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c983ecfa939e22ff37afdab8ca452145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3978a6e31ddea5d53c9b9e195d99d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1450dbcfa0d34e5edf4218b884d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b1e337e65291a58deaf187cde2d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838251c2d01ea1bc152212dff99592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d67975c3e525e0df861ddfe37ef138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abec4dd69fd6931788e8cae7776b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cbc177812d072d917d3c22d38c550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e3b3c44fae88f35f669f10dea4ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cb8bfaffa4536ec44b9712dabeb66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce366209da1ef7db5f4ceeb208423155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b34829bfe2a98a1f5753de8c112c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993dfb7926bab2ed6168171e718f1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b482b4ff695e4514c98b2b350c608158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ebb095c167875d28b6decc929c36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b6b261e9afa32c32bfa3d6daed0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0470e2108dcd6249276c17e0a25a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21119a6c3ca3d90a658ad355be75511162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc9e365f421776470d4697921a70c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42a2d5098e1d93062d4d6714d7bbbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853b43cb1f05ccc4ba4aaddfed9382165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff11bcc6abc7c8f7455df8425e42f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bad7f19beb8228b37d9714a805822e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1234c6589dd6de3a3fd2bee5437f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee45af6d9873d2cf24fc2564a4f75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2112c60a32e8cdc48040839ed56ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5dfb1dec0fd15e4a45a05f641bae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a489aee0928ca84a2fed1dc4561277172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b41361a724e48cfc63cc6d1d65841d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304c73ea16c1900a308d5780c44ddc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad3cee4df37e6e30ccd9f063fe79ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e61d88727fbf8c36e99ee5ef0d13f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003648c94515f9ad9a5f80c3b60db4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee85e49bc21ad0de2567d69da5d01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c4ce036365946fc3e39dc48ea3aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558600f55e8046120d3c774470c248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb178dd70bf5844d9ebc85b7b3067181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cdbb332b5ba3150c1340ca8292215182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45480f478b2af45dc39b1017ffe03b0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412895636ecc57af6b7210b37ed66cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e45c6f6bb51119a82c8196df0ab16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ba5c5d83420bca1dd97c14a863c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9beb939a8282b112109e4c1bf56bb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf00868475493f817d0b5a18c0ace188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa743728d5134eafc579eb67f1d95e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe98dd81d9215f1860e1d7e8d3b900190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b2c8c0db76e9219f15d1683fd759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6655cb61fd9bc0ee7102e30ad627192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dddf2c90097fefdecfc1eea78802b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a9e04d3064f72a54128b294d95805194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7674b08b2f2c8319a8049f503ae79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ecc9714f36d445562409bc35fa1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce995e2bbbace9d2470d1e9bfdf9f79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776998c18f7dbdaf6d6c0511ff98c58e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6625175f86d3284db3a700e80b1943199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5997f82007c657b82d9a10f83d5e26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bd349a18e9ef4066a5e49655d091c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81121533f2e9d9493017769c20adb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eadbbfd7cdbf8579f131a23c0dfc5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0511ee4df9be19b5c6fadac9342c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484ec1ca5cdff16f44fab66f562828205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1a7ed7013a2855b0a16cb67a8c94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0d3f0e5562038fefa97116e79c3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b35541c533d38895ad77023fdb49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264758b144fb19a68f5ce07cbc0a1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b256c5f563c2316c9693bd57a8f8b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f109f0e3452847878c872d75f56660211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630bb67c3ccc179d8f9162c4aee350b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf44a5b73b467d60450eafb3783fb6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7da4df3034cf6bbbb487b67a5a73c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f46519cd517d4a4d5192fd96c4a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236000f840e84c19b047fb59a0f11455216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf6a4eb8db0db0cbc97449eb10d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f64fbba7c144662a1426471d1f438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4973b122ab48a7957dbc7967e021219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bc1daa3b1911b02298fb2a66f4c5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f34a23182ffadac8c4ac88ef0fdbf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646b06e9fb5170467c95b4daa231894222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfbf2dab907b67f4b63eeb2c6dfe81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc08879c94c31646a4aab5f21b42544224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc89629b7bebd9986580ce54c6229225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e825b84b328e88d9a62fb98e979b58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be1293f29a4c31a3a6d5c978eb0d46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722a36b40658bc1dc81622fd3d3be4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4841491c1f2dac5b2854b746de16a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e289ee2fd43d6f7aaf8badc13d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd948c465177936f40be7ac36a467a63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd486f3b06cd7ac6d8f0d932591a8a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e85fef82fe439c0e71eb78fa3d76f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6800b22b8ec4ed3b27d891aa35f1d59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4c51056fe772e0a3c97cecf6897e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162bcb09d9105715f6324335d3ab65c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b14f2ad11988ab8b4e7544a120666237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae32a4c05593829ffe4eff8cc4f3e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152738947e76addea779baf36f2eb616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa900abccf56b24e1f6fe15ab9d0f01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e7eaa5319afa7a8b5edd72ab9c7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a762bcfd3cb3795cbfffcf06acd64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edda24ea615c78609fdaa84a9439a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ed1854e212e57ea67617cb42df4bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d63546d95f55bd3652465b4bee281245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864746c5eea6b992107115c1c7f24cd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170622bca0c5ad8c694826610b6092a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c708fc07b63b41809ac890ca49e9a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb89eb24eb369cd14e057d507baff01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3035633e8e8fc1fd56ea2f0117120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dcac8741d25c9e98595ba14650f41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989c445aaf7073c9842607133b773d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec45be04393bc42936135b657de67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344085c0a3bfe91f9603d9aa63805aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d556fa19e5d76de2cdfa3dc1c99034255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272145e5c9f206d053174d3e1bcd42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105f5b1125364b23bb08c070faf561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d4c64f59f13bcbca815f9c4d95e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e408d3f2d41b6b3c318e0d84bdb7d80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a4835a3db670c451695475933d24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a59119b7b2ed4283206f520e151c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab762893186ed5e91aabc4dbb562d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710d3e8fdc59e57f20e82cc021949b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456284403e55096555020b29640373264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd6e22020ab519e6881c9aa18690e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffd4e96618c472c8a9ca53f9af90b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f333b86972155e5901db4d38b9a2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06dc551cc5a4a79731297430443bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e497f83d4ffed03bddc7cc8ff02f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bd5149a66e39aaa45af1eeb664aae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a279860f5a5ab9ec06f8b2be8b8c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073cce9b23a14fdb7af1424c3c586b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a6b3472b69b6b6f2b6d47a2c989a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf5a85e4ebbd7570a04c4297eebd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b3b3ff4e84d160fefed97d16bc22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4bfb82c8cdd258099c24998c3d466276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710030092a7f8347fbb47543a61412277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cef5e71bfc50b71808e010c23946c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a90c8f86d57d3142485affb23b65e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780739184b8e5c7e1fbeee2ffc022e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97958fdb0e7e3e0c268c0db49618b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4871cab2a4ff4c8b4716b5b67c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf264e6a9306ff54c1190d0d536a867283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50080115ade1a75e4dad5b67064db0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2337af3792c7c8d5643ca496ab7f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288faf268f05dfe3dea59c06aa113577286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d2f94e17b6a6c64a560d8ac1210b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b357b3fddefd7586bb951b759ec44a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2dfb1e70c5a7043ead7604313f7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbc149832e04fced78558a61f1aa5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7985660b0d256337f7f6eb133ad86e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ac5113518d5a21469b81ce828a3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a52fd10c0d92b9649489409497ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe2849726642977f366be50db4d34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edab812104d4ccf2cab5e1b5e56f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda33005dac801b60aee167b707864296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc06333a470be585b8aa0a225f8316297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb92c5e2304aa89662cb237594a5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c034598fc7b3f83d22db4f79cfde5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635db4b695d74f840c3c56c10daccc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3214d0f517640ce030fbedca20c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e210f622141dc8b009989a550af644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd25f65eb518f4c681302a8dfd93a9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85364d780ac671f42c79418f825ec85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f19280196d4f38e129a0634d98816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83227f9c93901d94ec8786f3821a0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396cf7c9536faec38b8464f30783b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c620a7502ece0ad0092f4c2812929308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27619b0123834b77ed375c50fc7e1989309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ffe3868ca7564b7e450e7f5d6746310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ecb2a3065bdb5fd46bbfb68d25adb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d407165d2856e4f9122eb2568423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a9d5fb33c8ee240f693b03c7cc15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f136032758d190f4e956512508a71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c3ed8b4cc14947684aff6296193d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d569e5e4aa6a4699b975b1412b04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ff5fa95871fe88a68b56b3bf0176317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e2eb62c09b32df864f3b19247f67f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0025527a24ecc0b1ec3210f2e0f3f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653f2aa1bd89b65190896083a93acd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5df93be2067d278e4b55046dbb884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaeccc766b05a8c100bf13b1b95a26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cadc0d02b2f096a5c3d8e160060074323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4221469cdb0f97568f6c471b6db2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371985458b749d98ed0ad313ee918c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eea43ee3b6b698903c335c7026578326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41111c7518f0c7271014a9d40c32f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce019adbdf569132073493942ee66b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00cea6246094a3e9ca239460f766bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc5e935d720c3958641812fc9582b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b5dec5330ffd4185a1e3d993bb44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c066c861ebbcc1f328cf09279952929332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c601963aeb2a5ce01ffb57880bf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561e1868ce6e826466b4e82b1e54bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a2680dc99df3a5675f7cf2803abb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d589158c354344aef067a5967eae96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9781d2e5c4d4b7e6c98f635dd63f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87ea56d72e6ca76d83bcdbc991665338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a784570f055099320a41cb350491339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a75ff22e8a3362be60e1e4eb5e8df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215bbbf024cf6d2b23b00d64753298f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89bb3672c7d38ab45e908a7bf8fcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd6683144d359db29ea82860c9130343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391cad66418d9beb71fa6c636f9a01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dead8b8e09bdcff24bd934b0ab958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b245f28d06176085e9bc5daaf39805346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad7ca1391f256c0a00696e3d03fa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471356564a018d69ca616ce799e278f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798fb3acc4d8a77c33bd980221098e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e940da2e58cd58364495e8564c01044350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838eff8be991ea42a57094b263a67dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a145e7f60ff582b681bb8c330a62563352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037188c824b6b794ac730e558e5ca4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c1f8590f015dca2893c01993815b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba31e7628dc61b7988e8be936c06623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e30e083d76db35714a2ca1a3f82f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9ff9d3927fa515df369c659469b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa35bb06e19d6a39834e2d19962e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8b075b5fca362d6ba23e146b9ec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33349bc20dde8b4efea5c44c5fdb6fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435edfebf066c4818a76fbb809d82cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070df2c51f9a4a059c76bd277e5afc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511533ad20fd7da5241e945801459d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ff410105566d7e75504fa722e032364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06f06639a9e9e5089ddc910c9ffe4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c797ea94967dd0f75e1c1d600a13a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b51a315caaa074339e0a3fdf76f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caf78dec143eb02a239a9482372958368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223384268ee09a2b44c70f47d428ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907386398941f57130d8d74b92c905d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d296fcb8c7d3cdba0465822d69417371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f8307cc41fe02a0fd37ff2958063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3886093f4c6d93f201955b7b3950d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a84746d91dc9dbb956cce534bc15f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f33ed335a0c6e84f5c5b289a1bece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66efbc5936bb323085a3cd416cc617376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649dc0d070feeb6f9d6b241630971b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc693c42589acc089e63a168db1e60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1170e6ff3d7220e261d34e0109a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977b5f7e4ab127fcc735c3a195ee97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0d1a615338bf692ad8b31c1de855381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed61aec228565c370bb90e82c7dd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10cd3dc111f20d5743b357aa66f66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4c71936d020e6a1e50e9cced34f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c6948eca240878534d60583beaf92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63ee980a4451565171aba26a54b62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd368e639c21ef6ed57250d24fec077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85b36000f6949e6908f8ed00a83c15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb6ec87b8064af0fd451a573ed7c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0126658149c44eb719c3bf4d4557c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72c46e1702cac344f2a8ad7f83eaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2b1e263c89fb40c67e35e97a29f8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38edff06813cd91d3642e9229f13607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165f505bc4816ada512ee0592af01f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031c3d30d51e09b58d0b5ee12adcd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13bad3c710f5a71a607e133ae97a7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b536c4265999cfafbc3eded3e767397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3410fa5067ddf2e7f86f4fff9c997398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba4354c74ed3d1d51083500bd33b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165733048536e183732ddc0aac1f01c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006e1308547fb7cc4ba8de8627e160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b0f50a5aa2f14a629a5fff0828d7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379caebf9adc1fc17aff0698688d8dd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652626be3ef2ea8241e58641eae3470404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb097cffca77dcfa4596b64f73a95d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19eadaa7031f93ebf01171bfb9ec3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1fdb7114f0fd0c44eb8606bccd523407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc20cc3da6302e52e93bde354e47d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac76f2eb2f287fdfde2672a2815b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df27d20235d07460b61f4c2f504e03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5763539b3c09ee611f6c3f5bee60d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f85a4f19621b44ed97a238018047412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b836e7499f0bdf6f8d613e04fde15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03b4494bc76afb89c3f272e992ac6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae7f2e7dad5ba5069bdfd00f99c52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ed38434b0fb2514de57191e1a0db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb376bd69d0d44823ce9efb38937b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75597108b13110778d6e1cea0c11db00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c9e073dbfda75fb0d0c8725dd16b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c20e30d08c62615e8dc73f0449d0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac35cb08454ec26d2f14fdaae261e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96035adfac203d3ee2c090865ed96d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c1ef0fd09292df087da9ede1f638423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efb530a899bb97973800f51ecb60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0ba12c615900ef24f63e22f68f4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e15d484b2c6ef35bed7cadf5d16c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361566f201de5cf7ea61b2e288fa428427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df917395e979276220ac669a5e6d2fcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eb6c7589f2061890b9672596b5e12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f655079dcdf2b300cbb1fabf3b5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d04d86aca865a823c6cdae5eb7e00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834317c6aa35f8ca3fbe1f564d823e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7533929ebffd211492f61a2984f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698e3e292197c368e26616d13480e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa41e618eb2a05820affcf1afaea1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216763e0a25ae4ed6f2084ac1a55afc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc507e0835067faca4ccfba828bc8ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd8a1df86f42d84d44650a221d267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4b008c42098acfac30fe75bcbb978439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f9ea3347d20a4fc66a2fb373fa8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3325edfdb85188185e5bd1dfe45d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af957464b0f1f4265b87da59efbbb4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e48ce08b2b2356aca3b3a18aee1f1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bc961354e73ca2143cd332e9007de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8908e2921a9eb76d25ec6c658d0da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160ac7dec2ff1e809bf75b1d350da24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247ab0689e79adde2d341a9eb44650447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3cb171dfcc1b56fbb99c07a63989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca349ab2146219a4437e39c743a64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f0d1e9c4b0edab1aac58033a3fd21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c077654529691bf1d5374965d1512451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39cd000e508dd25c69d38740d40aa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5da03355c18c3ed9f427f07d66691453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147443cf7d581bd5486d87b9eaa708b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118d6bb0a83ccd7aa505e051209a6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645c1555527c55f3ffea01e9fafa5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681723070486bfc2df91fef51d8e9f85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64744023d27eace62e6b8f57110bba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932f830e8cc04a96c80c78d5e77fe59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d06dc39f6cb14a786abcdd4b2c669460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d37a7f890ce856fb02e18d67a7c24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb133755a269b3b60de8041ad55a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df0ac99d2df0b004beacd6c8af5d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e9269258760bc330a6e7737a5002464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7c2c3fb5778fe3498b3b5587b476465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133393d99f7577a90554d7d4620e39d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f03cd19b05585ec4553d488fe0837f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397a497522853eede13b78f7ca2a132468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152e4ef2a45e72aad782b91b7b26a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c67cf11c7970eb737f4f6861b996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff643cd32e8cc2b777158674993972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa95147e14d2a14af3099f4070670472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b129e001ff5099a67d380d09b7a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b5612c7f691e68db4dd8a5057c30a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d4aa73898a01fb816ec75436b502475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64132510c000ad8b5216ea48710e6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee5a7a2c08fcdd90f78c3e952e1bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5af4776c53be28ae4b41687cd828478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696199977c032cd81a78d00d971c7e99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977d39a51ac3f84f7ac81e9b6f28af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276023d5c8e1a2facc1fe089d2d740f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320ee80cad6c17d594b05de74cc730d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb5b9d4e07ddd8ea49a70b4920063483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3bad27c3ad895f9deb1513ce5653484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11d1e10c71aede8453b026eafbbab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ed7f2ebae3284c7449d55d8e99d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa4a204832a133ed6e56e51c57f21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aee2087ca8db98080b424c0986a69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1686892ac6e6857d7d5665e39574489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208015aab3a9145f1af28206fddc96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0a7855a32d7b2cbd9d9900e430aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5fa084a358cc17513340dee601cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341f30a407411efd340cb8d0a6d32f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a940503397627302fb2264e291807c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99adea6b6a72542f108d2a6c7eab3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226022feeb714a21ab35113925b6457b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d5d6abc835fa6120fbf8cb366e43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89b9cac2f488e62288afabeabe0cbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf664af964538ee4ed62e8ccb82cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498053ffcbe575de4cd954ace562d02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56074db2f856d35b8a01e57e027f0e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cacad3c5df1f9ea2535bc3da83d53a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ece7eb9d0618c204ad99a9bdbad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4bf05f4b375c862bbc24be49783a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a64507079f006445efd437b57969505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06bf1fe9ec0cb95c665c0c781ad1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b290eba1be3e58ff35a6dbabf5a1aa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbb955691f7f9f84514a3d16b2be2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc9f7ef8af8d67721c10d6a21a5d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2820f971b328d3183ed5185ff4a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c5f1d76870728fd3810a2c29e2f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99422d53bcf20a4b9f91061c7af2742512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14927ca4db4755bcfaad8ecdc3c4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a2417911a413e6febe1b41275f45c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42392b6af6a8277bf447dbfde38cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef83213cebfcd449657f68d4ff19fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808653598421b76fa3d847998b099b24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71abf8445d87f4e4cc59fff74de98c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29e4d79db0d619f8ec2f927e04858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80136764c557c76db1ca4713bf930489520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec34fb68242f9944761efc38b92338521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c7b7299b76cde3cd93b0fca14ee6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe650a319fa163a35b3fe2c5cf113e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea8bb03cf5e2d49449dfeeb370ff3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730279ccc9d3d71726ed1a9e80f12f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f447581b05a062d5d871d99adf2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee7292f219a4ed1839cab00a867dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8a21624a1391513dbefc8dceceec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f02accb0903a072b48f11c8b6404f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b4332e0d9a5eaefda72b8c8fd2f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad530e7e15396d4adb507af0c172c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cd987f56b8c2666a6432d19b2c8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f12f202b140b5ec810f2214a5db55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c99d75144d818f603a1cea99ccbf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e32b6201762540aec6365f82655f0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b941aff8037115bd8588dbe13f414e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36869548cc82c1db49b2eed431b3789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6a2e6076a968f3b1d2a6054593a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d38eaf6f23c895f0eeee54e02751539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430abe9a1eba68be2f43052c0c8b5a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92416a71db3a6a0469c78ae98fe16d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741ca6be411e0f0b248dcfb088a4b8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba771e5a148f3b7a7bb0a5999f9062d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc47390512d54f0e5228a1ae6cf91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea209b46abb5cf34cd2799d8f786e359545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d7db2e03b19d1b251f51e8174606546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ec2cf0369a390b255cdba6537212547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ec87b4a2c83ff87a497085714984548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bea151d38806344d6d8f18258af90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfcc0aebc865057075fce0e3651206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88bc1eb1ab43e73e25b9bd5d525dad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d1cc389da12e9149135e2962deaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff2eccd162cdd630bd3cafeb80128553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccfa8b528093fa2a39002fd1835723554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2130816c637d785e15f7bf80a27f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd30ee288ba8d55da39a0b5f797b8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69df67710a36c0f87d7fd3a3f0600f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762f844487b2c283b3ee2803885f9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c24aa5fb2909665adb449867ad89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1a4cef6e7eedbd38ce110281d85e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe767a836dd392000987715af6910f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809e78d3c7f19ef5683efb638e8a9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dbcdd14b50cd4643566c15513082c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242496a5ad9694b706ed09935625dd7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40871010236df9228f4b161551c29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fa070231fcf9343cb8f0c9ddb3ed4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cf4a7eef5763c93cf5bb0b43e253c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69e126a14e0a92628737c12965460568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948486438ac0b24ffafe0a3fff2d2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0101425135c6063456b92585fd6b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea341776529df9823d54b9f142d3ac4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa624f993ee833446c4c1cd758476c33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c459b36ea18e1474417720433a5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9684d6244ce6ca9caba15bb124bfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311996791ec45c93c5de3dd4d4971a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd18aeb4f1ced48cd5f864ceb851935576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839c593413711dffa28ad6633b59cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055cb8f5d2c0b17e7b6904bfdfaafc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7196e35610bfba9fb0ab58fed3f6ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2edcf8a376ffe6c1efd6bbb1e3a1e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6330ee168a775c30893b454ac46e7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4188b8c941c6824b7c4304faa7ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05758b0dba12ce26fd5cedce8d48e4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199aecba10da970f63ffe34dd37d12b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66d7121f458134f109513c797bf29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ff98a6210e584c62607e5c1a988a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17707cbc815a07585e8a70b5f77d05d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be7a0da209bff0f3dd320d6a75f76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb16f97db3b06cc7dc301884297135589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db316f8f0075307f38b17a0f96df9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380cdfc7230f82002630c10f4ade434591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9aceb55280a24c1f0dd32a0ba5ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03905e78e85159eab889de726c184593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddedc2073a304f5cc185d2ab103e03c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354f491f55f84b787eb1d06cf7d364595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5ad0f5ac6209abfc23028a7b2059596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e8987ec7321f27330139bf589c590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c892839313050f5b1a5957fe80150f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b139f1d97a0a17d4ad8ab08fe35a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10c87a7de3510ddb50c0bb777336d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466116890d12e96d444d0b5202c97bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb607e8074956fe092fb78b7fce96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce284a0e814c68ee937d8479c618eab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89b894356f57f54d162f2290d3d517604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca766bc75d69e2bf7c669578b00d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45e6d349dcb7ed52bfe3cf3f42062606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190548293aca667728f239daa8afb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484225ca7feaa58676c31fa6e905f6c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89ae27a202ee07babd0d3a5926c875609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ea8e1311e9809d7ff401d9a122938610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8cb73888fc3799c93a5716762d9c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9248ddda183b5651d4f2fa1a235e4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa765c3e179de8b72268fc18028c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee0553825b58a369006cea7f70f94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed7bb6496d50cc2ea9e54049c27c2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7312399eef8839953ddd1d5a1d9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea67a2fba76b3023752b5eb9d314f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128bc1ff393d04e1629401a20352891618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c53dcae7023e7cd0783e6370af78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817daaaea29844b34f42a87b2afb8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368309d44c6f3efc3e25b4d2373c837621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21ef410129702dca7261267c7aea2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85bd634447cb6f41b3ccfbba660a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e38a59f173b889b9c789a37af30c46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdd15cb37f65b7acf6cc5e62f3f17a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ac2e2bc0254c0f1432fca6ba348c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7b4e43bc32f36b4a3516061c09d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfab3d0bf80336c0f888e11e425cc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f7eee251295974bc5a81c5f329cb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e98506c8ccce5b508abb1d21ff4f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0061b6c55723b2c696d5d00f99ae13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d5f25b91344c37adf3211483d9f5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248fde59a031f605dba1e5f8e7393b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca053e05787070c2da507234b7f05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cac33b596bf9310cba44bed752eac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7bd8c141d5e1022b515a84869806636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38c8344a6a484f0ce899a2ed47874637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150ea26b8d2e526d55ea0fe5e337d4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c23421b6837b53a34693b98ac077639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d540bc3bd58dcac9f918ba995a7f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b025d0ac74317a4c013a37c05fe9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6c5d4bac77a12f0cee978ac8c681642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc801b4e3c5d8d99408639d4624e1aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e0293a57af9c5acc9a21f67a6ff2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f2995b29c0a96101d925993e03b2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8932c7d6593af81fbf450261ed0b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc32c6e4ea580fa28b59af9bf01a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac11367b322ad1c70afcad1625ec8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b23a73f90fe9e5b4e83032b9a1e5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acfc14dd8f4b2e6c5a0801bc394096650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4c3c70d1a3ba373ec8796da86338651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018de4a29a240b21dacd6d9810d1fd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7750d1f03f4201ebbd8ee30499761c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c875556f948e9c0530b00a6c85469654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06319f313ffff6711f54f15e91498e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477bb98e3086454bdf8d901a191cdd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff95b69f0d386d2167d29ae6b9322b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf822a37e0f01e2c578cd7d55dbec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d186748fead3e40dd639c8adb2f730659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b696f3b7c96b81da63163ab2c48d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697552eb7f990acb3d23c548d3f3058661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c7e1220cc8c71cb55865787837892662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be41275b6712c59c225a56b7e7dec99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af552220989696098cd8ce58a7ce4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd67badf2ab2d6d34af6b5467922e35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2feb490bb7b78a80c3c643f4ba8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161df0a772fbefb59d2c32e6abed35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578d714c3a9bb37c95eb19c357ae8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c860e2bb60dd94359f16225ccb57b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b6a312cafffb84f12d02ae4e57b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e823f34e1a0b6aa504e48d50dd429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559d744537ea95cad406b98b7f17cdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b665b7d58fb8e2e3755a8e014ab91c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b00d10d2c0146de5df5b538bf168d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d43e5087fbc66310582eb3208c247675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda9e9a297c4596ed2b9142ffd9414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b02c6f11211e8338f88970d37853677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37153090871d69a6e89b38cbece9c6d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c28631e12c291a0dc774798515319679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d05448804bac52f32288fa910648f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720875c1e3d001ea4af08c529733d037681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88f83b1e7e65afd815c13ece252a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532837ec07383031d538e7c49830d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ba818b2a4086ef21d2bdb0e7341b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0c5a0f94d130ddd6ffa04b67d572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bb974d9f2693debe604e4a046cb52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4decd694d71468e612297b1a54936e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e29ba993454790b9d7c4c275d7b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac840ea64c78f7dc3bb00fbd954bba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2a310788c56d5da6af4232c015ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89eeb96461a2ba513f06f6cc38d40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685b748d9b4ba4dcb611b3f773a37ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbff08b3ebb2d580d939f08d15967a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3a7c6020286e0a359e0b4ac5edaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6826a2e02010d9e6f768f19af08fb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68bab1c0ba5e81092b72b6d4d8435d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e1f48205b16fb527a8536152ba827697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f63aa1b1f8909550b58fa104c2cefa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15f1faba80d0ce734bdebec4aadbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db1fec94fb40483b97b61bfd8dc05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37efbc5c99eeb4a9e28b5ce943cd483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854053a9207e84b10d42c70c5d61dc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa7809dd14eb36c09c5f5c4001808d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff0de72722d42d561521be20ee9567704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d879bf64771881803e847a0310f421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da69365d0936cd4427a6790b945d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af10cbcef9d076b01eafb95b6f6778707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418b331a8b6031174fb8287f84dd77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911f4865f8075a3a3c8fc44842550d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45b23d1ff124ca0b984bfb99453668710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8c45bc4ab4487465d6874616722b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe766ed44cc15477284dd4f90f2f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50bd0047c9e51e693f7cc8f0748e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2749fe7a90a2a83a3bdf3e522a2fe7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230abd614ad91c4415671b3afcf840715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa5ac54e2d26bea8b66e496fcf774b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbd49912e0d7f30577ce6e8fac35fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4df1ec3c20b21462391e97225bad78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbff4a22cc95e8c185dbcb6a2f75e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bfd50ddcd83fe8ef072a6eb1bf775720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc63fcb9944e0f3a6269f97fab071721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d92ece76ebe3bab950f4cc2b9d2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b49c0880d2e561fe2a87df41816de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef4744b1da9d38ced2a6cfecd5d3f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b541c23b88d7d611d2cbf8d9541f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624726d3ae25e31ec06c324e78ccdc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488efc8b69d730b5eb1130d22940c5f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae894a7ef497d63725e398a9646664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc31c0d556024b5a33d806cdf2d0f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936b49744507b2e5da38bc6256d5da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ec591972156b2eaa99e3e7d32ee0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef79df034e666232678d1f80522e4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea1160cd9fc335a1ebee36f18942c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ebb54355041085948f763538fa6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a44666231057d408f1046a7a593b99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306639992267f6a07ec10da7847935cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16ae253d25f82f6ab7340a4e5c469737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef0686defa47eb1c6c15a50ae555f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44188550da5a38d533e0341acf479d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9efb5c29b5fda9680ded7bb75ac1f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17157b5a5e0253f17512211551b65a26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cdf50855f9b2a37c17581bdd7d721742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c77f201a7e58d5881b332b1df31c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353f8f7dd191b50d00066c8ea1125a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe010a4617b2e1709568be89ed4a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a4a495bbeb795ed2763d98d778cec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e218f1538d958e6534cd18b5af44ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab338117035df42a9b7887ce7bdf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c608f73b9bbc8c2a7c3858f5fc09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822c77e77047f19bc5d05d9661b7e9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f5c9a13e221c862dbaf7f8d71881751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f1c91ad8f382f5e3ca5d238d758b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e651f6288cc0e8ab8733ff22a517b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f13de2e45dee928193cfc003dc05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5246e82f0dc1a2e292a7a42ebf51ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2e692fcdf36fc680285593e9a070756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264fe807ce36dac002253d5aca3dbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893b33f1db03c4d6cc8daecf4f8a907758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25174c648b4e9f9dd7df7411e63c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed881bbc43c061980300fc1c2ba9921760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0fa796201c83c07e0288f622888a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a595aede46c4f4ddc0e2d6fdf31c4cc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80e4dfaf86e313e390db2f749ae21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d946e80dda0534b7fcd7874b72afa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8df0d27bc018fef5f553349dc08a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4ac58b4138b1137e3c784bc624f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588de9d49e84230f47014a0db06a16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a37aa9df134227afc3bbb440a5c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12041f15d6bbc0ac9ee2bb09e253ca01769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e01ee6625d55be15f0f58a61361d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6e8660ab1ce4b4c587b5880be3e1a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225aa769c53e685a16f1f532cfb9bc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cc959dfc4dbe4ea47c5e33d4424d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136df8d16099229b806c4974859cf7f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b717b40fe3fb5ab15f4d80319ecf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e573b92a7618d589fab2fc55a4f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5070527bb418814e7da2610a5a9e0b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ecda5c667de54b73c49d73a48013e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79aebfae5dfc5aa39c967483803df8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24469fd8c3e7d30b07ae9034d3e364780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b24190ac843a194b5325304104951781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e267139c868820b5ab3df0f5d35f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a71803820689e73b111e03a22c110783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d59d1b952a2bdec92b9b5974a79e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38d2bfa5c96b4d4e183c2d569b0b2d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a74e017f87a9ddd6aebc6f48ce30786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700fbeefae1b9319f9567d443a53e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e773f5449f9c2061eeb773630c413788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173ef811e55b4502b982baf12a0d67c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d94da1084d184197383cf35b1c37790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31feb3c0e60f1823abde02f71f9ec73791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b95cc304f4f46be8c34be8a4924d9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7cb2492b185fcb1ecdc67cab3a04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439af31173827dbe2a5d6b64ab833d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70c795ef6ca7b365242ce927a2d66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2761aeeb40e73f0aa6772965a5b97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011904e074503e484d4953cfc225bd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785e34135bd24b00f83620aa9ef0aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7dc28213298d80104e1f5def9a11e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e792fea793d036c3401d332cb21780800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8baf0f21c4c58ec4ca8c2911c8fd96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e243b095b9048e610a2324e65b333802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136967da0cb5b3571086281a70b740803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb16f8e4fce6555683dea129268b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ef20f28508381399b78e33086d97b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8612e243427990133fc7db2c7673806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243fb5eaac47af130f5f7c9e5d6f5c7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799209982ab88ac762bbcb363e65b5e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7128f7a30e8747ba06e0ea036aee735809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844b0f8e84adf5297ec83c195ff15d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ed692f7d7284a84f2282b9ccf310811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf97525990f200615ecb77270a1ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351112ab36a05d7e5e8f1d297511301813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6739d51547c08d61830bb85ec35deb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be69cb2d77049082a74afef92f9e2a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78f70df0e895121f77685f9190182816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c736deddc3b5ca234e6c3be27e4755817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5fb9702f09016e361eb2987c423a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661548bf373544160f162206197d4e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf826ea90d6d133320f52a2c50d9ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b211d7ca9214bce627311b6b7d5ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98132fcb143ff3f215d7582cbfe622ae822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ffa3dbc6498f95ef017ff2da47c78823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4948bfee66c6c292c854ee95da79c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca307fcbbdb8657a09a8f0d2e9aaf3b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039792ec14103e6d54eb1cf229a84c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e4f504f27b2aab8796d123bd81aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1916d99104b427768abd7d7006176828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b0c806de9d05c2acb37c93365722829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590ecbb6f4c8812035384412e73912830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff28e0a3ff71c79198ea94980d1ac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81fa44343e3221acefe7c184eae90832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d2688bbd5d286b4e613999b48ca9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2527d69f5138940ef17d2ed04ff8f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593d46ef186fad94ae16a1f192ac09835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05d7584f7cae18f54a9c1e0ab5599836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee520dfd3e7212ba57a763886e159c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adb62b87588fe82864a3510fdfe90838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8875014280d9f53d9ad81bef0d231839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5767b03713bcc3de2cd6a8338d60840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f391f4cdbea0589782be72ddd42e3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35075967d4ef5443e63f60ce4f8b2a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84253323f5ae20d9679c1b1db9b1246843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607a54fbdd4a7a8933c0f99e0da981844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f248a36471d6bceaff5e3c1c180ec9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e877b7dce680bc7216c8e5dd6e48846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319ee24027a7642ef2cd520b16ed75847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4391c2470be0bcd32570aa65b66cc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4469ea9aa92a940cf20a79a0a17678849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9329004652e17a87a2a69169f680fb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564598bf50c98b6077c38f5eabaf76851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f3111d00757e75c24a17532fc901f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a773248b361aceeea875a5f667f22853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35dba612acaea4d886216c266f769854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7615d14836c42459b7ccf051b6845f4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29684838d1b7e7088739cd4ae359485856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c8d799b26166d37b2171c7ffc082857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e887f005fd973161f0a755ac9010e8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9138f107785cbacf56d3c3cb41697859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab9070d21cc0944a60f660bbf85cfe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a23a140cdf7e21ee4a1f3077718f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459458de23a960a1d6e1b0dd45f4bf56862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6b20fe650ea69f98eb483cba58a9d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2f62506dab9686a529a2a784ad6d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317f580f04e3abb02bdb1102696641865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991490fe64ec9954b3ce6495aa01b2e7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c43c68935210190d9ee13cbed17b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111667d6d83da65cda7f4fbfa7adc77868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f4d5a2daa32b59b5beee2783f188869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8067cf3d89427aebaf565b21238a6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aabab0589ebf9ea635c3560af8b7a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba307b27f25697241d3b80a7daa166e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744e8e80411410c97410a900c5e6d0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3af9bdc453654f045543b8f42d2d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652cffcb7129bba4525f53b5c2660a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8769f33e37b8c4b43b0649ced90451876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67be15da6a3b8906e2ab3fb1bd07bb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c39b35c12d47781968b5a8d981b216878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea43db704074b381222c773f006da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad5fd4c4573f6230a6da6b2e8582a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7c753759462faeb61e75ee872fbd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f98624c80fe39dd337b163b463e15882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf82d383a543240048d72b73f27c3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00863152ca713510560fb14711d9b250884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f17a2298061e3b35f84ad78435473885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a027a1a8d4bae3f6356a79fc7e3ed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a6d31de714296c3ae62568cce585887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf343a73e37cc6bacf13926a43716888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bee2fcd7c70db0ae98bc12a09038b6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2bd725da8e87cdb7f106199db980890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab60fde8decbe133248af21e5ef03a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108321d0072a503293870e4df320e0d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac73a7d81f58ba9bb07b9858b6364893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d676b8ade34298e02cd88cd3b2abc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812704feee5136cfb474b8b250c1cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dfa1b253f9a019b0917b70d173c97896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33e8aa689b93dc520c603d46a290d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160f141bd26a54e2f404a4973cade3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033850c56665d16631562fc1327cb2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc231678fb057d599c838c49de2fc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754c175380f778eb1055231aa58d91901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba79c90bed49e65239e8a9fd779f5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fbb2a5f2c5c1358bb077689affbe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313574a6cbf40151c15b69b8a41f47904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae00213bf43cd4ae3d711a6b84eac2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832088667f0ea3250e3374fc7466b89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5dab44f00b46a6b1535a093f16eb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e8c2072ddf6b394b0b0cb7b8367fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc6a5b326ee8c72f2367db3d0f424f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc0d5bb8a48a6e8921338cda62728910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f195632ab1e701923b411d54a75aed911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d001f7c1a6a0f3905d364bb4259d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2428d870310ec1696a95081f89d9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7c32dadefd1c4eefc0d5b26577d4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74364ea6895c7a2ad63ca4532cff95915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f746d6d58451b8fe314474576125e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d150c2d01128552ccbfb49c67d8582917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46b7e235f8c43eff47a7ac324041c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea0ee1025d27f5752f99d3df2bd65919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feeb0077a68114ebec34819481b887920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb496e9af3d2a3d5bcb19d650752e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80900da67cd2a65b0338b18e62ec58a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6d97541382c6cccb27d336360687923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2ef30f73a18b492986fde8fca2e3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402d8e725763a73668d558b8db9027925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ad2549f8eb8eafb75b8c00686063926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab661595e11c5d55e3aceadb87db7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece2ddde58a8910b52cbbe278dff82928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201448f7d32595125663981b40489fd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728a0907abf284a75369702184c8b1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b4a3bab758e761979f337601b4b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ad04f70666f4d48a60db3dd354f4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7669b29372c20d10c4740dcc9b12f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a98385d1f8ee59de7e9142709b711934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf424bc1a3e6b3eb002951762aa90b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84b9e021363fb2a81b14076b25312936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c18a9ae1f0d346f7a7b6f22e8d49937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9b34f3e6180cd094235db5fd78aa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527caac08298768dc99a4419275608939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f3892770aa5bec9307592635302f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab1e613572628ac8ac2cce9462b22941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486053bd64b5da096af40f2941000150942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c412b58c26694f2015db5d73d7b1dc4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfe74c00c2636b6142ac20e28c3c0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb2ea714424bafd77b77d0f0b965dd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c40fb51571370296d890d67b865956946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb119b017c013272a0f31bc69a7d944947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3465531c51e73df1bc98d0e7d2876948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add91d297e7d321b6b0be06fb0c81c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e73ac77713746c8a8d24c7ffc478950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce7a3beaf1ff0010264243fe0d6cbb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267fc7b9a63692ced8882457c681d0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016a77a59e77835a5768628309c289953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9dab777e8eaaea0bab9fc0d3ae87954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58597781026ad877c8cad2df828b6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f3bf163324ac2e6829e5ecc173d07956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18327b7cc684acf336a4bf079a6916957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2bdd145944347fd53f3bcddae011958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bfdbc335d1dadf14e6cf0e0f9c2ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd77c7e9f4d64ff8253fd4ecc021f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca24d71acbf6d12335c29d8586129b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2574bd409f14e45474792a21c2befd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16006479bcba708656ac04d46e2e27963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0455e7176a6f32852111669496185964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740817350fa554f66dedefca7971c6f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b79c60fa7d6f263fac20b1565b002966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55192e88ad4351a80920ec85122cab6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3beedf729bd312220db64c2b2bf56968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aace8f340f9c02c55c709471ae87f4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd661533389e471fed5c78f559d9224970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d966a3ff0fc94b76ba874f47bfff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c616a0e22c4b3ff68e8dadaa7f0177e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ff82bd9e4a787843938f28a59201973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2b058d63b890c90132cf926aa096e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98183030957d0ef17f8563c8ca12c9ac975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cbf3ec17360bd2a68ac79a4e00eb7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a776a164757dd64ccb5c1ac4e9af55977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae96d3bf7d830ed2152ec6034d4389978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915acb7a24b6ed67dcfc817997ceca8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587d094737b27ab61a47e74ccf8b28980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986266e516a9e78ecc88e54590a88224981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464535c51d7b579ad548c5ad44a6b359982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afde1ce486805188e15336c9362b7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10878230ca872cb5ce6ad6322a0ca78b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1bda5972281f86fddf128c19f5c3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e9041a906f0f629f7920efdb301e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47368e41f21f3533742986672ed6c36a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439437e71d258b3448ea86bbfbedc7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb660b3e1490338bdfc21e0a02f333989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a72357ef34259ffc676f1f4bd2993f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d7b5aba3844a200246ed48e8a669991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb4657cb9916b3f6b525a9456e16b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a93fb10b01187b5e7c795c106dad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73000e13de0232b1be92fb60a0ebc94f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530123f4dfce838f1e173245a66b2d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552872c58623edeaa1fa177277ddc1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658464b641f082ac0f4a7172cf17cb997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>