--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98548847721e452838ecbec7cbdc8d011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ff7750a8993cee9b2049471c6d732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224450c4c705b24449a0e82c0988533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29819c36a05fbb0211573abe6469a2fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de17ec79579799d7c8b9be29cfedda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b1db7fd04bddc27e671a981d2a9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8d8c5dbfc432ba7c6438e863038d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28c9eefc0e70467952396d637f0c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad31710c925317e2bb81039c43976c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8ef5873df256afca2651b1b9acab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5a02c7bcd6d746546be919de12eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d7f765bd9f62bdaea101c7a4828512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200004630f426c3291ca683b207fb1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1756eef18fde0ddad8dccafa6778014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb07a02b0f7668d5d637fd057e3d4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0dbdff6f4c09595c02ab7b2139aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a747ad3abc1184f8b129490b42a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0d5b3e7f8738e581821f2ea1b0e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c0ab73bc1c2af304bd0b6c56224f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60e00dd51311f00d8b9f608d4c49f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfcb04c029df30b0f52a829186634e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f485f624e420ea275b0c0abbe1bab922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ba471d473ac40a51006ec455fbf1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38196cd735466bb37f94d9fb735eacf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61a2097392b50e2d88103179d4e3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779e0b12c935c366537d18b9ee2c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2e0294d87c2d66494a6ab175523a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c40ede854b911f038dd8720cfc3af228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd071e3b246b9f33434532691f3130229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28875524c92f0bf34522fbbd13d4bf7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068dd7798a742aa6a4a38af9c61016f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92cd6e028c5f15cd0acabb2b9dd32032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45289520020877015516eed6cd12c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4aac08d2f747366414a2f39edd33d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db698195c5cbdef03a0f7525935354dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f77be50ce40595f75b4cb3ae9ef2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4747bc2fd411a87c57fb4f87a50937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7c0466917346ab6bf972be3629ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350b75e11a7bb45644d98086663d0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d73ead72bb6b79062d77afff0a30e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67550634c7c34d697f23141ff65a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9720ca1f83359e18dbae2a60db8e4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f159ec96ea9bca1a0228e91fa04843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1b7c32dc00c3e171ab26cef2f5a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75483a1810cccc3122e9d00946698245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd88818767235b896d5ac01308ce346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc9a2645f89603b967af9bef7d6a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a559ffd66fc4b68a6d7d5edcbb4f2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224ee6d2e4300f8aaf0b2a87ddf59aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b28dfd0bf426c03ce3d58487d509d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a6bc02de1635c533203131486a22751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83080b353aa5ab6ec54d3106b3ad252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d921cecd5ff1bc1622010bb2dcc67453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d32e346bf72028b1796bad2a8457e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d7a24f324f7c60d06002a800cba255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd23513910a6fcf5bb942e03c5725856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded335da142e05e67081dd462d1570057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132896d6af8885f0e25fd4eea087d5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3c684d12e728ed4abd9053f2dc6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa7267f597b636b4d3fca3473953460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce3358d064c802c2ef2b85b2fd181d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db761eb4211301e2bf1888e25cf8db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1100c36dc1587a9e37ec4e0535e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867817d45a5133518bfa87daae7bf6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025bfa13e01bfaa19a3c836ae5215b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc81942748ecfa7b17c71ae8e7ca366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf75d7dfa44a2ccabd49377dbbd4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0c3a01ba9a64bdbac7b2af8dec8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977055050eff51e1086d5fdcd66b9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9abbd573f56c8feb8dfe2b3fa9f6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cbe9df1cbafa5f99578cc910560571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ae2518333891e778d3e51f064f6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c316c560ee0b80213b50b69be48ea1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813a96c0f7be32426284a3b4766475874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e258db723a24388a17adaf05cef764975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f485da06d4008cbd535245e938203576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a298e24837249a9056fbae59e332c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd913005af72ef694fccc876f81544078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf92690de19ce94a0cdfd1597767a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5255779657f5c9830cdbbd5c99cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240f09c15ab95877c1f4e07bf6753d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89954ee9895f26347245a276542ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823962be20c3ba9be5ef01979efea34c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0ddc85545d863791060fc3ff2aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948c7e6e6d0bcacbee1b4a852418eaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c939da1d5d62a95a47a280e89bbd70a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e8e7732035647ce06a10644d339187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb0c90ddc99e958210881494a05c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb1271af06114d20c2c8f0f438a8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7d8e1986346a87b165cb3376788390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570e3ef8c59fc279ed36890bd341de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdcde2302bf7b1818ababa38a78e4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d136d8ed1e6542659488ba6cc88d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71d52b9f06d2839a9792d7e918afd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecaf8368feababe9b3b01bea44e01595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604e84cfbd4bd29416d5d3947bae5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd143cd799b60f6b62c59a14621f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f03e3b90235247d813901d03a1ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3ffafd01211e8055db42de32d08499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530090fc534e58f96ecaf7143dd6a1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3a3887b28332a3795365e4a1aa07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e0fa3ae7d34738136905226a4321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d27f1ef283b864b4356d17e8197f7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b771b557679ed7548db26829ac7351104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ef7815f122c90e7a7f424653c587105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942374268db4191b942120f48858332f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f8ff417129e4f13a2346b808982c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc05434255204357a6d77cb5c7779e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96471e1d77cd93a0de3b6b04d2912109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cece90cd25f1295dd78bef6026cfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ab5c86de82e85cd931725146f9cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2fafa672ad8631c1b2e89fbb7a30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc9df491a3e2096c06c0d3032866f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e75bca8f0fed732c2134203a6ab0d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a939ee1b9ff1d4a06693c449498ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69286023d0e05e2fbba2b69c05eeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29527a4eb06a177eefbea5af33ed794117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38103e03cd36ab37287e32dc42c773118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d4ffe8e366804ea2136a716e6ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468e5c3e098573b01763123479c90a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ba1f7e4d2e6de9f9a02a813bcbe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b33df0534145a1e752dfad657ba8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4bd730f346ae56a2a96a6888a7534123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040860c47284e109786f222637420df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eeb38c7fc181522747807ad9afe96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6634d8ec31b8e5477bd32ff79150c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af5ed9eb3703a8187754a30b2c5c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee0358649950df0d151269f90b15f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5096b8e601e69d8bb59e4fab6e747c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a311958cdcefbbea79fcde21e3c79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865018f27d4981b67bfa0c37860d94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88c41625c640ec69261d5d57f6cf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23866bcf1c7ec083092633235ca28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ae069d42f3082bf86b84e7f2d2d17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b980e7d366e85b3d0c682ac35fbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c2c2bc58794f47555cc5d143b28c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafbe59ab49274b267af3491cc32c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9bcae31825dff0810b9566db3543138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa1b0d8935687365a3d02f6f61817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710dede0bb4fd7d5d41ff0159efff1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3da053b5c7ad245a25878434a1433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325c307a5406f4cba7baa1367c2d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47291328a80643f09798c1e1ece0f589143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d32d1d49fe4503a9b67c44daefcff4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff360075b6124dac0e1b3313301da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b210575b6b7364fc384467773e6b353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69eb2c6771ae9d11cd57aa30d625e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8000b627cf3b1c72d28b51423178e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9de310428fb08e82b45de8f576dec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7687fc82d2519dd49515a0a9c7d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b207fd5da4fc12117a9fb3d87400151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962327d6787ef0eb547f5dea8771e93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130042c6bea26d1c5b8d34ab6b12fee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16abf36c2db28d809de860b2bca4a9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151649b5501fe925d78ffb5d02455ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948cc74d6528dc4dc440fd820b0345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b0632cf5a21a74c2f5b8be55229b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355e8608893764b005597c87c702a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94113a126b6ea4f0314755c9d6df3c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498fcac68782f1257a7f85b7d2341a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b956634910a3cc81880962a8bc5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d985efa825ea2b15a5331cdc9196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507b15664aea5c227743d489dd6292163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc7dac5dac6d1f81f4a2b065434b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a9943da1453b8821dfd226b3cdea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c333708717c155dbac0e2c25ce216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e68f066f0d0d45ddbfd60bacdd640167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2c888c45ebb70fc20581b5845dbc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a0bf55ea233d5da51543072fcd58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912e8557e85da9ae5a0ec5c44b2a39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715d68211a7f2c11216c38366d9e3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2bb8f5d316e3ab9354a872401c4c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50aadfa1f1dd1b7ec65e3f623045f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf90dd67e5ce53c47ced83cbebfa3c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaba872be0c6234b07b3037db2e746175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44b5e651092930fa62a73c8e9dc9ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f844d69203951f4434b2d9a042c5bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43e0f339b2cdfd1e4b146b791d0b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa6d61d24c8f1be54ee02a052c853c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561d4352944e46d0dd13cbabc2f676e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91878f2ecbf0a2969a4e06bfd37696181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752275b75a423564bb58df536d18896182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973cd318cec1c699a7d04d7988106e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ccef8b47d18df2eec4645150e49f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ad0668547b06917aa761da771129185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f7e973a25001a005b21a92b1e5924186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f38224d0bded3299409fdb51c7bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378930507d5b15e88dc2389609df763188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511a49ffc2608d71382220fbcdd43b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe31be86deee4f6d12dd4444a44979190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13430980d51a4d64dc3ad1d430f5e2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144845d5e664dc475162838cb02c976d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877bafbca0c884ddd98ce53fa1bf004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ee9f5b8b11bba66c103a8f6cdfac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6e7e5861668f5e0442d0e143cd46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93683bd0649a7b7092a7405419044338196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13142fdc5652a8d734b005508e4635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e018358c394cb03e1e06639fad2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece721e2f4598171db319c77cefd4ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adc87624b8abe604008f88ff248ad7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab3580a14d0826ec4886fdb0ff9d37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682db9b02b092d9baa6da45d772e6c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a67d19d6ff78af382187d9eb91dd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731058d566dc1baa9c61d759f78af2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a9fa45e82758a3f944526563ee0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dae6ae0c3b83811ce6c2b95103ee1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b1dd504e658f665f1de4efe5f94e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a4a00be7b25ed5905442082d70bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ef992e6bb61fad927a54e3e4fae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde44f8d7584505ed13597c583f6b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57e1062847c7b1fcaa357bbfbc0492211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5224dbe5c5adc300737a416202bd87e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f016033eee98fc2bb0b4183c1762be3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f58958fc5e44adc9ed2f6855dc22a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d8e34b1f96f926a578c8bd250019e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e740298b527adf7f8b2eab57c5d5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b80309d99e8f1ed05995c6cbad483217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f37828a1ddca517721257240def0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91e3b6385c6a40e45aa880cd4af22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66aca859ffaa3854ebd1c412922fc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1d12f91a961de3660929948a195a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad319e947612202ab8250fcaca910222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abc1bd48df25e398d6d6a0a378e16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eedb8db481ce974d8cef6c5c1f2fbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a659f4b0628b8eaecf089731b85639225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39764d9e108244d28581f4faf2e9dbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c405ec2c1886aa17a044a9b0f64a18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed2011a31ff0a9f26f881d8b3e264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9a14c5ce5c48c467e4ded30892d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1ea6258d7f6f89ee5798502cda93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a03177bd260fdd2cbe750a9b60cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732e1d24d2213f699d0c38606f3b4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce379e380975fc8dfc76aa5b0fa4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb537ba0b0ded4cd5061a1f9758f3419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6ed562a2ed678a7f10ed99323a13c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef72e8dcd232db11e51aeafa666b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a852fc35c06a9a8feed54ae9fc12e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf479e6cf2cee8d97a967ae91f8a46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985fe04812d6add322fb2b7930f974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9df15e145fb92b654d6b6511ec41b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e650a08a46472eee9baaa17585453cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334930ac3439a8b8b55eba0128afdf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7de336446ccb6fb931f95e5fa308d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288b7a71f74ed5a76706074ec48ae9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e306f2bf30959a4307fab8eca27cc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b53c0f67b348323254919460bca03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d13ebf6b1b8e9d32310378601d35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf9d4f8056796c07044544f57f85c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a9c65ffbb02eb3d03f02225165fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72340fb2df95071f4e86a36e52e04f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d58161340f217b47b567b4bf778415251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9d09ed441269ed8e504d05f94ec9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e106d27718855cafd530343c2c680253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72839fb2101a2a7f9130b874808b5006254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a579cec80b5a6c8b7caf9acd63e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65f248302d284a7f476d94fd26340256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaef273ac5893a51e5719d6ae0aa12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fde7b902c9765e079e9110ea452e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec039ccb5c209d688de486dbd83ca4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0384ab7777c00be4e4c1aa086841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a885d05eee0e6a6e3c76ecd833b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e77754b43a36b89e805da0ae5f5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de725f94d7bdca91e34a6675d9c07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f270a908a433a4580637e4b255a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fa763e1e4825a04af3501969e33e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e1e97966c4a5780aa6d3d78ca198266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708dbeb895514eb556fb65040743124267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1b29cfdf88d906b782be41ee4c73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb131538c5a443f82518bdb843caa8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facfd9d35bb67a202e93b45d828f18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85e9018dbd91e0f69a5708e993953271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f9d0f32c4552cad4bb17bcaecee07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af99654aacfc2f2669dbd994c19eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce36d299f5a76a747cfb0c2ef330d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b218fbbddaf821027f286dca14691275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3714033d17e3e84c627361465273d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923f4a03521f157c7317568546b513277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276a26ae735a776636ec1935a22c88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca039a44f9f0e356b1bf2bca01674c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b05b4b844af8172097f3219eae6ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead6178df405d96c2e1f8a7a725de9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc448eaeb5becedd355723056b9d54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3371bbd73c2137ff8b6abefdbc9e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6261523f715aa3dbee22b6d9129ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce5385b5743d4415f7169ce08ce3fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9d551ebb21a65ece2a609e3b425a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0fae7b5ef2b62f33cd3d425c27379287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d269cdb298cf629e6ba5c178c38e68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809027bb39c2de191fc997aa1041de14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ee6a3b240b69da9bcd39bda8140c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac296b155e0aec59f6bd9a743da4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3c5b27a158c96ce11a2702668c48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0ac1d106b8ce563261ade635295e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12508f27f8647a6c2a41778dbdadf5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fb240acc648301be233c7b48aa94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb5fd6f25cb13776d3b3d475a082c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880c75a327e25c0a0be1f2c59447db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f7fd49b6d965c75d8e598c4d30ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a15e2f59c712d402db7020cee5682299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd47c707b52362e3240079d09207b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8445686011035f1714aa339d89d06a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab05b390fec977a5f152f69e79b41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578b7c7ab62bff504319474dcdb487303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6061c5ecb8e52aa0afd5a11d515b59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23267d523d3b8513d4e79f01df0a506f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e6fee202546fee5fad0f0a86b2a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810466f075f47df3eb19497ad79d9551307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d162b0614782e2d265e6629f0746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8821eb4270ae71dd2235978253de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2561f6d31f970fede2a1b83fbde82d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f6735adad42b4d161a919eed9a4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abecbd05aee762abad4e390c89cef5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc814b8120363eff66d0986b3f594313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054c7c8b5e6cc52aa2d8064b8c810cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c48dc0c7601f4f34650e8d2bdb2074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb57b401e29909fb1232d6b37c97c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11419c698b9965cfdcc0d983321c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8da733d44eafb42e8215ad2b278b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954f16b5931cf1cec3f6f16d9ee532319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe1ae181ca32509ecf190b2aa1d33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478bf1fac223e33865f2afe2c92d7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5998da626be389bb6a9fdb8a183fea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768068192b73f67ccec17f0d75590a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad53eca0a4cd3f7b48234dc1af8aa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe863b2894709ac76b3737a2bea0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb94145f35e34d657e09e6568137a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887cd3182cb5f096c00fecdbf9c573a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f804990d707edf24426628b75530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344a510bc24e74d36661b0d177996e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e39d294c190d43f6ef04e8496a77f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b3265297f6f4813070d3c6626684331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff86af1b87abf2fef4f579e2e9928332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0432301e507928f68296f03675837333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088a3c1d90a3fb1045b45e8156afdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc3c5ff56af77d99e80fcd8764710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007becbca91c6062d15e46e7e63234f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26b455fa2a105d0ee2289f9fd777c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565bcca09d379785a03667974a76ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c67dbf62214d0daee3eec32aa78179339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a901ceec4e9c29a6e1d037ba0bebf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2415f6444c240a93348f43dbf2e79b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21768065809666f1d92e30f3ae3c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3407374040d6c798a2eb5104b760d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5d552cdc905ec3d7f6391c4046db1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193cafcf7659b9f5adf21a425f5f9b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a0fa80f2425a251b5e112436dfe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ee635e09672ad4c75db99b2c1664347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a720f635e7dcf352a37d2b05dc092348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d785f51d939a822673e4e0acbd63ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585224732c3cc5b4e216b07d0422457350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280a4e6fede44ef2aefd3018beb37b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f282dd50e934f6ca0d6b6203eb8ba00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544405a33cd47c9b81755e24550e60c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce235563e3afd77f18515dfe82679354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bdeab757119ffa3aedf940d1cbcf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd5a5ee7af871c8c3b54bf2be1b4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbc58826df1030a74885fb8b016888357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9115ec7c132a993bc67ddad68a585358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b768064df1d93663b1174e131e2d0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fb255c23d87651f4bf5d0efae449360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4c48cb6470487b7bcdd6f2d6cf32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42b8afc0f0d358a4e4d1d33077cd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c115304f9ae0fadef93aabeb9ceb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248cde9aa402c67b80bad302c9ed48f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afc3b273aab7c742be639d11616113365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136bcd6071c6f1aede01345e20c052366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387befe6399838209e3e7b9f9e9aed0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92ecd1fde52f135344b643f25734e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35da1f65f8718110315af3abe4da7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0793968a44d1eba408fb78ea62b10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f01161025ac99bece268b2140b17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8026ce31536ee5ef63e80d403267bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663cf51b9bb6d8143d2207bbedd5cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287a6ad24e255a35dbbadb603f1832374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943b163da67f3d067585628c807791375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e804bfd659115856c013f5031cbff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b38cd6d35ec003642ebddbe5e4776377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c693981e142ef5d3bf92f111bb9372378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829dcdc61cd7399ed3625209669239379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073a62bcfa2f340612fe7d4a63e4d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba92b2d84f884f45659eff832bc4075381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d326457c152c03d7cf6ba3915e383382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f74b15804c25c902336b3412648322383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93467518a785134a472ae307b3d8bd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e4fceb646b3e3dcb3dbd6574c592e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af5d723c20ce88ba56c56389eb3822386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a95e08c15ed6d184a3f8cb58e89195387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f2fa181a519e18697ad791f4aaf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119a5291dc558eb5096218f65ac8c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9353a5cbfc04907336381ef4ffc8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd48205b5746a195224dd1e3a8a29e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47b4938446d4b402fea7687be7c45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a0567dc7c6b520dbc79ae1fb9e15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2519307639c7427b7e7b7c90aeed74a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153660ffa990589c06b37f487fbd0484395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d86e0e954941b38fc050a21bea009396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dac64f05fd1ae119bf75df5104d63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8e5a809ad20726a0594d2f3e95f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f913e79777009fb5d4601690e3f435399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9fb78131c1905f42231c51a1217f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20559ddb2a9b12882fdee426317fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52574b0f58797e7ca38b8979c77c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c509d3ab516ac38f01f609f3f8f939403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9fd8bc3419a266c5b510a6dc6c681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f84808aba34098da9dcd30ac6e49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b2d2dfea307ed305c57de3e4023d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f529ac91f11c114e113ffa06c52c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5d9ef0399c26af73b13e24cd79ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e72364960417d67e96f84187a0a68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f02a174c0213b14f4c5bf0221e5e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddb7115e2915d76ac18dfb5ae918e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c56948fd926b92b465a69d70c965412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29440cf9874aedac2f7abc93a88f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192934114ec3b79577d57b047756c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca58f53cceceb3e1999abd5c0bedbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943fb641e7f2c16bdd35162d68382f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a81fad360754ebbddeeae9ec10706417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948aea201ba3f5fcfd3377fa6d8fd57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60d0be9abee0355df43b8308a6307419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940814b1e5d74cf9926518b7d812d20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2339f3929cc085734a08fa7e55bea9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90028534b5ea7b8c86c894357a4d4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1da8dd36e66de7af60d84317c061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697054cfa98ee2c9aeb5a46243d355de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12356243c1cae8ff87914749ac65b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a56854e5e829e4066fcd01f4a78fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d9e6e869a443001209a9995fb924427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186703dcffa0ff974a2c1efe2823ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfeb13f50bec26ec3eb648d52bf2f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b4a541d397e244a675a077880e5ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8079141cacd5454dac8dd16d37d9d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435635c232dc8a18cced1025ee5837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bd21aa4366487717107199c9001f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216d043727618d51fcd0411db26006434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75bc92b1ca7eb07fa76b49b531a1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2580743b5022229ee2da7831f9b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f03bb886e3daa120c0ca18a187374437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3a59defdc1c8612dd4460154f35e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd62e27d66f5961ad00ca4991d58ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49c4db63fd18d62dd46f0841aa6cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c514e24f8fedb848b02d31db6cd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4f65258e2881174565c4183e995f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290334671794c76f29b4b386d7e79cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901f7b6c772cba62086199a0b576fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684205f022d89613b1b12ed5e635338a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece633255e76b3b49f89073f596e733446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80159daaa48c8b265d8b938d7a19d3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c287709af6c5f6925f257b933f420448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589038d3c9895b542ce657aa8c2d3e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9faadfdf25fd608b2dbae9a26ac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc387c6bba88f356d5ab9b4e3bdf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585970804888f78ca629f268a5511d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33f89a686a433896d412af5852772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70526b88892ac9d7cfbf6326b4337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093e0f0c119a88c30997fddb7d4a5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff204418ec8bf97cb462b3bcab6d4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d25fee48d7971c04bebf47567e1c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66711437b0daef2fa492198f3ae2964b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1deee640d153692b08ec8f499e72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a93a31d82d2c745a5c12f38548161460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5fbfffe7807f23a75916605e9d25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c69e757f7cff165e041ea2dd325b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c5a8bbcf7d29a3f76f937585a609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2108d63ad2a34b158c143aac15f59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c27c23d7b6926642af041c9aed5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400cac390c758a746046246db25fb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff96d55243b5dc9d45106f07197fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c93a3ac7411f7ec723b67ee0d874b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10ce90d7ae2265b4342b691c757c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c042d1244ee987aecb166316872ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d1fb81cd275286091f000f2a6875e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee761476e78ae89a29e7be344bf1cd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fc2f283da76df552168badd5ac17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd041fc0f66b39c94effcce98b442474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f849841777a1fb73fb891ebee58d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa18174b2fc2905cf1bb6ed3371e9e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eea6f4cb23ff07955e52800c00703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86f760001083b49ab6b9712a2c1d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc0e52a05388dec254e3f489cc58fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ead4aca9be4b8886be649634331a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4a0d5b9d0606ba4bfcd1d702f990481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e14cafd763f2200e6e7e00e5525e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa26b2195528c6d9e0ce071b5e9a41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38644e2389a5e07b61c6ea47bf8af2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e749c7ba7349d1a9fb4f9e5b53868485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4fa2d473e2f4e63c047cd132c79c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ae049dfa04fd5d474b0c9ee6889d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b00ee5e73174f687367c65a437c4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2bad80a849c56edc03ad8bfe9f393489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1b59c494d0d13d6aff9b662609bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147120e965713f86d1301f41795402c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bed63ebd5c8c9b7eec3b6e99d27d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261790bd7287122c5c989ede82d3427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409e12c4a729da06b0b02ca2517b92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864750106605d0323d87fa0c3743cab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe607e433912351323fa2b011fbbe75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd3b5d61d259b743c2f97258967c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e16bc65edd9da0db1a9199a54e128498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48faa59155d1260b4ed040a4b49d2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dfbb9c6fb95c2efdf9fed5242c484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7931e4143eb650f15aac6fb545601501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9c03c4e7fca2d1bc26eb8f62515d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c2e85668ea9139845ca4d6a3de801503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3350292976741eeaefc1bc7fe70d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7b43dbab293b4f6da2a34b4ef9e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65bf1b5b0bddd29d6f7e43da883e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331845c8ef4c177999718b6419ec9a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161477e78e3a2f1d3a65183dcc57160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664950afa69ab22a6a1f18ab919cd3d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f53dda711b3ecaa93b5390c48d6fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2c9ad6744a4f6b9bf66deeb643ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f574ad9a4fa264a9c6557e31cc610512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b4abbb4841e765723341f1963188513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae89fd454d41f5740c91b54a1f2dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2e805b87f168ed067fee6eea6b411515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cff363577d879b70bc6092f769c06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84515bfd5ce99bf739f3374c3f714bb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6b86cc83cb76ea87ce964ad5ed0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66d87ac9233ee4d79c380e98c3e93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd600996de12a20564e7a5f4d7fe694520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248ed9ec5b9213c61254267bfcc6ee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2dda86be08fbde903b8c09dd3577522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6efe7c973ef61a1c5c91b20a6e3f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30980374620ce3f7bef24e20fbf5c3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1ed480304228d751ee56d8e834f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d32fadb22d86827d768f59b6673a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35762cfd3b1e1291888c8f27a048756f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab23e75a6b1d3604a6cc5f58dd4c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a9241f8c67f0fc2f9916dad84c5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d004dfde69e22d371e22005423aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d3d55a922dc5c4e33dc06103bf03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123a75bfe455d04e7362fb41866029532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e07a900cb5ab323b5f1ed3d913e17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa985bb6878d26ea40cc80059332b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385bbe8c3885655233c7ed93f2c0dc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f67e472431d83519d2288ee5e5f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba45061ab168d3ee39a7ae74044f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179339f9aada385ea01aa46e5f9ad16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ad4091440fb746e5ee6f4be85c9a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa1667de66295c79c2cabc618fb3ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b046a686a3449606b035ce8f5405d4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413417729bbf0e7dad884538c93e907b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a9edae5b3274690972e270eb391a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedff4673244f2517bbee1c76ade295544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d911e7ceae657e746709ac67dc03a86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67558a45a5c7c9a4c05dff98c2b843a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acb840b77fb756cc47df29e71c110547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c20452a5ef9ab7dba1e46d92c710548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9f58388b02118adb0f34ff0d02c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6683efe1751c6d08c863e079051495a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27f27d09bb4a8d37978f17a7740cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011558a9363ecb667832d7d313ace8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0f5ffcd4e588c10b5a0afa8c13ddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a222171839c69913d104756458c5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517740aedf4bf48c9778c3ce052420f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e6e25aa16682fdc76aaeae2369f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d864e6885921d7f7f2528f570078e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6d0b1bdfc3ebff22e2cf644919c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea579bb1b4263fb8fbdd7a52029815559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5af7f2edc20afe6a48ba465da15d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89884c6b4728144e07e7bb725cc730e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae899353e482af3dc75f77d99b6abf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc65b15cfbcb45ca58253e3547a3bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e7fdabc86d780ff4a0068632968e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8310cd9daacf7fb1a00fa1cacdbd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655bfef3563d66498d2e7eb82785a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bf7837c3059cf9b4189453790ed2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e052a3d384e8bd9a9375df4fabff1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6873c6d60e76e68e1d0c8aad6f35b47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728660fb57b6ab0654ef675ed9b34d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b18c8e4b68c6d668020498ff7450d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8275873c4208b45abc21d0fba4a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1958c33c3e90e4c0a6796642d526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202fa46ce93bbb842d05a107a93255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510eb3c9ffad6b9341cd5621339cc8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef003a28ab775a3e71b762b9ed956576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9eba3b45b7c29c2cb05686789136f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e24f03beaf4b0d2f61cef7510b082578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7f7bfd01ef651cd516c17c8e3082579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db773692594fe9dda7c6dcf89b0373580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115150a93c0e41af79066b28209d7b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e435b9585ea639aca7652612e0d991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c287c302195e8f15b72864405c78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8eaadbf139f0db597b1890bc32621584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd3c2a22a31738d9d8db44fddb4fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648d93c67dc4efd7eaaafa73792a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fdec9777038a2945cfddc3cdbce02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611853b5288c8bda2ec7a5865b77cba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e67ca5cac8d5a9573291c34341e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b454c0ca2013635de9860ee66dce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829af91b0151f5801022228e3d875ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dfec13420b6c5b6e05280773af32c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12b1fae86938eda0c41b24953af47f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf47510528ce6d31e72b7a797d95ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043bf31ae1ccc958f0890ce8e43489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7f9872842a7d1ccff8d380688b41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910642030c28f27e2467996b5d98b84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310f671b372ee41cce059cf657f8a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000cade3b7be4364e0d60be3caf5ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc5c524ec93b5fb21ee531d20f349600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7022e6c3683d34d9361b3033dc20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b684e02c369c6aa35e286930184a6e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524fe655e29e9a754276d8d8db73bb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f9432236841c18cd4792dfedcc74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a30b5de687d7e326ac647a622a9133605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629542f3b9a0d8a941977d93982248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3e6c5d0ea1625815ffcca5f63d1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed56deab7457b8fb9922ff2bca549b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b5e515bd04ec3535f793d3b4592f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b104c84089de8da229433505ea31f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cc50a87451cd66808b5c641eccaf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64299dd43a6585b4d3b8446e0da8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a401b31579d443e50319d66c6d206613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d121bd6b1121fbc06b9bec91f80fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619dec5b85fea156a19033eac672c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964750d8b8a3899a3a38c46e122ec41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b10cb4b3a7e30cb19001fe859888b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b79ae3c3d7f57345559f10dc30dc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f243ce415ee73785b0cfbe333daa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975eeb5bdf148ab400829a6cf34956e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b6859c36a1e216197b35a114e350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb86366c6ea659953064ec7e1de675622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2416cd6cf7e59f3960efc5f36a3f48c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abf206b83ec8aa56e5b6376105227624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89c8a0eb0cc11f95b5310d210bd817625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ddbc6418eee200a2af53699bfc2af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f29b47b877aa3fea4d1f8ae7aaa49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df002fdbfa3c5d3842625389aec86010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5db0f389d341e6468e96ba3e159cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1102165db12e9974d2a05e2eb460630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0ae33d00f710ca371da8e27e78c25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e0d50f2109d87bd2857a88db2281632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a38276bdace1d50647210f940e7e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05cebcd4bb0369ee9bd060927b7fb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e12d8fc1c1a0fac6c975463238c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db77c54752bd069260bdf80e73093f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50372cf66e662e244c08dc56dc89ee35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e02c85740411efd50fcab6c887b9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b500eb9acf599bc50fbb050645ff8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545a3aac38f41bb7c28723b59f1610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737dce51008eb8406c571a37696e1b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5cde19cd7d474391f37faf777b62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3278c2c65d7d251c44b573685eac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174eb0af7ed69cac5e60e8715bc160a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403fd6adbc2352ebbf05b9740c5c73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103bac2381e6f21e3da039227ced04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946682e6c9d016b0445cf3076f247d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a0badfaf04b261bd06e3efd8cce2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee2d1f1b75f7b7d6eedb417346d9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b1eb6fcb08dc593e291b752b9a47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ecc3fd633ade096de7b703e9115e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0791c8d5387f44ed536081e4c882d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa956b606e9c04f165f82a4a44a28c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c93c03116a6ec3f7b9a9ef70247fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365c984579e70298020b38fdc676aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7253b83c2fb1a415114c526550bb9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df1562c126ff80ab1c5ea24cc2fcc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379693bb3baa360204f7efa1e70f552658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52664472c6612e110c6b2e685df3a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf444dd25c98cf1600da53dafc356660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e99ba6bf840a4403d6a274b2d0bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca7505d51cf35f3c7960d3864c337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f6369d25c3e60f3c3bdc79b3b02e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a4c55d9c39cd3ef32b4c3c8a36a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f365fb318644cc4a358a2b0360da53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a330932164674f78fefb752c52a690666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ec0dd8a635c732d59a49a8845a14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55497eb21201c56a671ca0b0aa064e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf751449f0871329a8772a1ad386d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87155fe239538fefcd532d53fd516e2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016301485bd11a23a7e4aac17a634236671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0dd5273343c169d33a9de9af6fa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6531d7d58baca859700d4b5c35c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4670fcde98cec23ab5ec3c875a2a83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2614255444fe58f575c269f610bc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e9ac724c869286fce0c2313e2259676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25c59687815a0eef3f8dc8cd09252677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9a4518619d111aefbee4289c1cf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1bcbf0fbe55cf3cd4324b40ef65cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464bec092df5e05eda73e126218a238680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31f3e78e9bda9c8b632d3b3785846681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5191ffd30c53c8e8042cd4e7923a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56da05ab01765f48a585f3f7ee27d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545057eaae8409302b76c0ee78d2b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed46997a0f07165215e363614be9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6753de2130d405e2f2477e415ad8d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155359ab70c1c676e3b01578b514739c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b500b1b6cac6c131fa2dac1dcec94a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c02b7a68c6e73850d6075a21c412f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a361a493af477945ad7f03386b879690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ddbe35691ffeb96b7f7d0d3c32ace691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb476d16f591c9b59cd7047f28fd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d4068f6a7099fe30d1cc71cdefb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674c4d6cef79caba7301b2bfcdd4a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46f96012350c9abf0e0f78b800297e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369442f1a78366c86c2c226f4384e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188a97bb5c37d2232bdec37ba2cb51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652c3dfcf088bb170f8db79f13f2de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18c22f6145386b1bc46f051a950fb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4e83f50097a2d316acf3a3ea2748c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce4f4c4a2b082440f1685099efbe0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a000c0fda083a54f9f59f340f7e203702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad078c4dd40ae1638700ba344cfc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494449095ed1899a56af38633c36d94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd3c1206879b87b36089b495f5213705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edbc1a5d9d7299a3de86aaf686478f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399ca4fdf7192bd805936c2616a100707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb5dec7726163f4d21db0529703e03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640545d782223972a5bf833f594c9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a67d461aeae131f72d29207b3dd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa15f7c0a838c2675ed7cd4341173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba98d9aac2cbd98ed6d8cf04f0d50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2a8957d0e1f69a9d6a3aff483a96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3088f9df51165a6fb5efa55c85ff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6adf19ad283112a336eef89bc04dbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68675206f4350de352904218285caa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459bbd5d42866fd81454760cbcd9cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3b1856e6a3ac4b0fcfcb9ce7eb803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8093686fea7e26fa177326f86c9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93092fe426c57c681777aff1ce1f6d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807270366d40e894de4ee9df253d3fef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bffbe707500bb285940a203bebf54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b0a2c3aac98aa424ef066f41ee7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1ee57e2b5084398b6f98650c63a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f053ff46f5f845fb8abf7b0fa5280725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2708733d92551bb22856f0cfcd08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd001ffb65ba8320cb2ce23a64865727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b548a8881865585e4c89b08622927728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c3e2bb6580cef273f1296b78d372c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2de3bb1b5637b8eb23411f2c89d99c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233aec2606f3c06f2beeb85a0b94e0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf625da96b98511b8fa7dab115172732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd231aa069add168d3686ea41a9f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3aec5b5998ff21818701b7afc32a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43980111b0713d49079f16fc1abb6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f721c294a885a2a58764bdc086816736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab34884589197bc5bdae04f7a3249737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04d3af9f53ba1571dcc96ae380e80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428dd39d252cdd02509a5ce7664a97f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1985d53ad9356bca4cc33c6d43c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb535d24c768960c352fa206179b032741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581291b23b64806a62b3bff32c56f51a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6db25cea84b640c39e935c8aebe5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591966821e861849060a3d071178769744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea91a1a7107174f992e0268cd1464745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d9beeef544f07798589b26cc738c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea69c6de0cac3e6bf7da94a1c03f80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696771609d0ee1c24a78ef7cf0cc72c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f3463756892958ffa29fa43244e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6302a51ae380eefddfbad2d35f1aff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bd3296df73e5dda23b4a0af6a10c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d944f52e0ecc5336c7469dab6101a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d0940d4964480e7091998427c179753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781ca6a6d5158675eb1aeec9c7661b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d4cb1b89348340f5bc2b5acbb882755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a124e25397db97284a21526aa201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc05c486fdd5cafebe1ed733c57e65f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be93fd84313d57fa2795c6ba908cb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c956d7a6bcac2b0cf5ad9731faea3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde49ad74632062c40df283fd675beb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03fcbb3656f941cd7dd86fa5a2888e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fec6288894a8dea1a921bda68a595762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de72a90241cc241ba6ce48fd7064d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af65e1e41c972f91ca5bade7c22c33764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14e497d81be5c7010fae030096361765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937215614010b1307e402d4f59a6c881766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c3dea258f4a05a2fb29f4dfd7e48e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af4ce746c98fba47313ba3d57051b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab64225c893491a81be4397f2072c7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fccc57ff2b34b6137f41e3e64b6cfb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd551fc6edc91be80764dc929407b70771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c6286cb624a7953b590716842ef8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226e168b8afc2f5c26128b0ce85def1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d62f8cfc2353457d3a342ddee90b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a70860e366254af06437cdb1f0135775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad94d9b0193040e3595e4e1aac050776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29ab4c93bf73f100df045b9323c40777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381b5d3451e1a6a724f02292982508778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e755895b78a276ef22baf470e61596779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745604a496552bd4b57348ad3ece060780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5e4e39458a9432733a4e5598a659781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175af786287a382791bacbb714e8ab2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f093e1fb89b53742eecfadc807d09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6059f0ec4bb65331a0445a1cdaf30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8abb71aae756e8414fb442ac8a66a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba845535a606acaa9af25dd94c5f00786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f675fe7c9d218beaeb4d7c89a4b24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebda667047820252a020f1ff0059d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387ec0701f8924ec9fbbea53719925789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ab2a46bf0a8fde247bf35349cfce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f062696d81f0c32760c0b1e3a2082791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494809a5baf18fe0942548cb3ae83b87792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e4886feeca19d42fbeab89586948793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df03e4be8f162853fbe76fd1fc8b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a385e4b89817aafd07c4639e36818795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e25f98c98e4a2f180dcab755a8af796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d789c5f3804967aea122ca1a95cf71f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b07969cccdcb4f4c8cd628d142bc60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db8ca0b64ad9bf649ce65e21e762a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee224e7d1a3b75f095063177c1a05a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958898e1137b342b5b20711545c67ca8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a696885dbfccf162288ec9ee0b74a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee3b55c20b80eb3500b8719e5897f6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adca4c6497a03f7fcdda2564e5457b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe663c31d96211c61090fe289529cd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbb4da61c744fb375c856ddaf8a32d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39bb9d3fc457e4b3fd0c59b6364de3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bfe7fea6e3da06ebd93c731724b77808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba227a2d3c4238effa918577d48056809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682e4115d1cd13be951b530749685e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0d5381ccc5b5452b6ece0e1a0f2cc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea731513fc35ba979214b99e95f61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41362cf6cb3140a059406ec261a2b2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87bbe256804c428490351d5a99686814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a884db11b94f4cd15f407b6cc0a884815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f085aaa7b17971146a8486a53df111816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ccb3d4209b76dee14d142fd20acd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed21437ee233247ccd1fa4362bff1a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a298ae0be2201b166c0e2ac5d349a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c85ac3cb2029fe1441fc26cadc4a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59079daa9c07a62e89f17f6316cbf4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3847bf1337222e0de4f15e685e185822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33364f9897b92453b0f264bf7c7fe01823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88b1b84e6bac6469c9c6c0ab394bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80624c75bbdd37cdf0a1a406bc2af5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb388ecf09fad43bf4c23a49cf0b2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2844ad91bc9d3601c766b6bf82287827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49785b25c602cc600a06c7da7c44d5c9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7816278e4e307c40252099de8e358829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5056de9efdb35005da43758f72d30830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23fa8214ff456f19f2bfd806bcdca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8053ee5d558f7c870a54402a8ebb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29dc70bd5dd72d122934bd8c326f0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eb95f94c145ea21906a0b92574ce9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5eefe65588c81a2516fc472c36446835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365dffe3eb4a0fd18c62885f9a0b8a8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1b199d7437d0aec4735be5ef4a618837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e98bf3d246002dc09712d532184b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1583802606792a589f4412458b45e1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae62dc8d8d5b0c7c3a29e6077294df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6941ca75066df85d3eeae0853d414841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a3c5bca150bf1bdd5a7c8af0c0d3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f99c085250daa882b0ebce48de5c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f6454893f982df28587d0b74c302844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d4090fdfe59e487d0a83bb928c00845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b8a71d549f4dbbbb3c34bc0dbde2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a854eabbe7f027bf6a18effde54756847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a66558c728f5d85da506b3850ac46f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd664995a06cb36f5e9f2b65831c8e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c3b2ed29961b5ebe0e73f83f4a9c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48789f06c7d50a54ae48e0f931215965851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82e978ee26ae6821e30d6adacf5a9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189462e298505175a45372af6dda512853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840c08d764ddfc10b095571b3e5ea2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa5e065aa6e6add3208a651330e33855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7049e972a86c99c8223a12ca8bc5a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af625ee6d633275057ab1ae241745857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04d90333ddd54c392049ebb1669e8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bca2cb7bec781da727eb095fa639859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1627a6d9575d7cd61c739fafeba8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5da7c8af15a3454fe2b97b09b14f3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026dee1999596cfdcbbda52e6808e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc355b91a6878b537cd4daab7f03e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc09448076ec6e784334bf86e76e04864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475128717f8bde54bd492747c0fa15f4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10a2e6b766a3f002d5460f2d1c001866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160123fe67c985539caf2889e61cafb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e892bfcd8aee83e2f68b0e2ea81f37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6ef78e235b162e353be35c33c8b92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089cc00f75dbf53ccb595c5cc2423a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30095c29ed7246d66931ef8abedb5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d143710d0917bfeadf6d1d508beb5b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e81a8937441422d9608c235989848873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4db1deb677674b8a25a3db693e105874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6095bb8e9b8a310efec9bff20ab9c60875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e59120b757d05a2337e8bcef4d7f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697ef2811d3aa8ca02f396ad5782a6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7129b8ffd13f063c631510c9adf19878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afa9928577bde7848ba9fd399a271879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e714a3ffe860ec1638d3275e89554da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233eb73d57b10ed4f1b414b289e26ac881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ce57a4e5465330c038b7db41a706882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3146f629a83fd931ca0a5566cb55e4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf6fcd5eb78a1f75d7c8ad5849fa1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165ae3b62fcafe46257b0f2b7519830885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d52d0cedcfd3c6beb115865ada041886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24334bb08ec9194355ff7d2f921e08887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c16e439f1e1225101d099f9a61f3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad838851a27a112582288287090b6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668ca76db862f8fdaacd4623519e104890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab7fb5b92e6f2dc4583b5bff02e2e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355c6630cc7ea6f9c4cec48abd62a3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f41f4dcde56ac1033e21b79e994e3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97234f74879a682e15cf77c9b1442bd6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebe27d5c4ebb131512e97233496518895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cc12d368ccd8df4f6bbc5ec49e388896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8b2d7dfdea3b6db88e78ca3b2b43f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f2ca360daacaff3efb11c6ff0498c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791117fb487d8b7d314dcfd65915d39899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362473d2cfc2315baf1211b6d25882900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232239e7b004b6b869c39d7844a1195901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422408e4637c3d2c473043825f8860e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1185923b9737bf7765b64df7339ff8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f7ddf380c114da4f81acc5cd28cf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1edd5e882cee50e450a912c37e5fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba580095a54cafdde883d11e834f8bf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2604d9c7e541f053e48e51474edaf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ec98325c7a1597926385f8d22e88908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc8793c3d6407c9cc4de55c1f2a8f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a646d7a77d811ce60a40f0bd797d5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df943956ff51621e0866922a274ab911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d0d792ee50baf32edf8005ac9c143912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5c5d2297c9e2bbcae60ff3db6243913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941dbcf9ad906eeb4f6f87f7b8987c9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90653334be619331f9852c3d1c0551915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8421c20018d134a6b19bd9aae9f2c71916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3680e017a1d86afd84e0fd7505f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e928becf70b66b109e15f03311be918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59ecb803af77648d6678dfa933bb6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174e444dbf6b09638967321c17391c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedaadc62ac5da0279a0361df5da84c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a945fd2a676c15a00101216bed2c8f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59e6187d92c0bd3fe6579eadf9c7d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7303a6132716883d7d14875088ca6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a54f2c8e6cf7668f7c4de22de8766925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5596fd69a53c2585d8157b5ca170926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c06f403dbae3ab21ffc55665437a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434dd47161f3d935fc85b0684ac4e49928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2d9e64fcacd83740fe9d82135b76929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d19f448ab2beae293acad5dc8d5a3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e732f1c4418ab73e43cd74180c2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb01352b6a2f1b3dff57c3d2a7c652932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffffe19aefdc6a6ab33c10cb34c51c9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009bbe90456a73542e024c7307b740934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333643c026538d2dd4d20d660e1719e4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3f26bd8f33bff2d1280e8425271e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c986567933afb8302302dbc32bc53937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a61e728f0dc1faad40aade789f516938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b05ab5f3c379b7d1cee04a9860c95939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e74d79d0ca6145f86824969a043b6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba579bc8b3fcb1cb5a971ef9fe8a7f6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57a280d6e7340273c1ce27575b6d7b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f2f54e835ccb9c1a88e762d0d0e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c609484cd337f125f515a35ad0fe5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96c7baaa8c2efac9b50187f45f7f7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aec892ce7433d3a57aa3dbabb47bf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb7538d97c1d9b159a5729b0a1fda6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e74e48c528aaad14e48da9ac3987b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310a296bdfae7fab9b9da86812ffbc6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3249e70640aac6cfe7fb39dad880950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8d86a2ca612ee9f1026b9f8174257951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940f002d2872822e79246a6ab41b1b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c606c023b4899351cef136b34704a0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb673f39782e3c0a3909c123c364fd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b387b2b7261354d92f375aa15e4a33955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7353b2fb11a13a6a2b2914be860ca956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072e5a1f2f3ae414b228478b8d58e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6efd25b42c853eff2b2b0d82a4f41958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b18ccd495ec073c846686d53616267959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eec1ad4d0203164c56c0557018e66e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52deb8226a150cba4c32bad3745e13961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f71b171d93808698604010a6fc2e1b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e002e27763c4af704968dbbfc8c23963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5861ef4a912c4d0ec7cdfde4a3187964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabede703e43050cc3246dcee2047ef965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c257d94a98f838216e8bf5037d15966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc968d5d6b98d92fbca546de4c8b968967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b28e01e316d4a2bca4b400f240cea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320eb4c217b24e865f17920fc372044969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2320cd488faed594dfb212be2444b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0a6fdeb7a358e24fc692a4dfa6b76971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69819c630656cd4ba15e184235be1c65972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe67817f2cca1a288e848195076ee7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393c936de14da8276e60b58c7667e3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bcbfef37e1e1926b77c629171ea1e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d98ebfafd0f56639528faa2b7c9fc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289e9c9794580f251d521834f58f93977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1be7f0bf9f21fa603209cde7c827978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05cc7cc6ef306608d1cc10d443148e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9582d9bbe3a87765aa8d2776e349036980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271a883a928bae694905612ed25a240981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574363db6205ec891ad3ee7a3642e148982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a20d84ca517e28da7abf43ebc8d729983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91848472790239319af90f36e2449984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd5be721d35c1dcf8fb0e14f6cf15985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097d02ca7df97e844028f710f495246986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a594b6c22b9abb1263b3d6785fca3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd78670c6f7238d6d8b83df66520f2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adafdae043e11b74e0e0adfc0ad269c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6a706f6bfd4ea4d7468a38210db0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b093b3c091b25d766b9276aea9b6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba231bdd86dab7d818d39c1102d2f0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da60e1fb7063429a8f4c31e840bdc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041a50c8f3dd0d14a0373498d3876e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab1b77646c19cdde752e1620b5d29b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4eeab7f67c0ae38840cef5e88bb1c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4eda6e2ea112743dc5b71eb51706997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1172603fedd0d81c90cdf50bcc1f0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09899129eedeae5ebf7ee1a3b9e428b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd734cad510a8812ffe9ff4bf18a453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f7b16ffd805ad12b2f580d31e1f1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3a751da76dc7074c22c8e4909e5b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6984f009b10bd84115e530821549c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091871a0d9d573ed6f542e4122dacad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9dac43030d1a5620e5746c416d8708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d1d19cbc5262f8cec2f73f95ea3b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd4a074e06dbbec32dc0ba629f31910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416674cfa93fc720e523e59ba1ca16911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422d46ee14434004f1d075b400a266c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc737aeab8972be11091f2cf0142667c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff844386cca5d0e1b8e80b22ba19d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21557f62b9f95ba041eec853a3b7e2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b88ef0aebccb927985121d0eff0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fca951333a24779a300d6b69df22617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097161e6865ba04f9cc8aeec9b38b46818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec5ec5e15c8109b888655cb412f2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b2711de5b9882f5710347693d5b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f687fff5c5e4535fdee1e005765f8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f77b1955bf790151c03ddbbdb7f15c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926096c22eb0d21aed514fd613c19223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71528b99687f88ad04df415d52c303d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799874e14ec8e3beef6e0dcbcc5487ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850352c0c71255afb206e1acd77bad326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb9a073f120c820e348b28c21308627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74928bc7ffc52410367f8200a37ae228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddad1baca44c0776651e480e35666029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c68a0ed629888a828ed2d66e59f10e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b161eee14f83621243049af8c8c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581899dfbb4489f7628347d0c5ecb22632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d9e03eed7bf359102ea7e47805f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027c335c4da8535892f0aee0e0f65134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2591fa6db7ef896ff553db7af9d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007f78ce23b096a90883ef078d187d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c8aafd731ae55e8ba35b3965ba0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed53836f88874b5e5c2225f33d95338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e439b9fb022b6a9864ee2c57f5a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c286c5529cc3040a4031db19007b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf576154b3ee36d417fa812fb9582b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d1f11a0abf70a65fe0b01bc4203e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4122872a81a8b5f4388708fc7a3fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac4e579760d45aa1169eccaf6629244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5877f88f22f61dad613a4e04b4fc1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4848fee007b59d217859b7f9df293e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d03451f7dad07c38894d81c5888447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe8ce7bed04678ae9f38b362c06b3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77d9e305cb8bd30d289af66b76d2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc10da255de3c561cb07f4889f0cbfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4528b4fe3649475a07381b37cace8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f091351156a35214c2156c48e84d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cec5e1567df6d89cca4fd1d8ddd7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fb4c58428e546359dbb10644e4eb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81aa955e4d70f646e54017d46f143155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350dffd557277193e0831f3977761ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baffcc3902f61c2e760e95dadce2c7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244af88ac414f44471a52349f6316658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2ccf1b6a9061765b6d33502fde5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150199b8f6fa326172dce138bc2bff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29da5f4569988281bfda8815702675c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b517a29cb213423bca129890ec84d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e226c3b07fa2d502ed12542e2efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa0d44a53f1421c7fc09126d3249bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fe4ed8f613e83294f3e2c13916fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f86d1ef3931c39c63079b328189d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0e97362e6b7f6df208a12abb2bfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b3239c50721bd2bb4fa79526a2af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bbb368bf391681ceeb665516f189269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8b98dc391ecb66ff552b9ffb1ef870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd8384cf2d7dc3c4688e2c215e14c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0888c2e92c890c5bbeb80b9734b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740acee3712b5e34985bcbdc99b5dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464fcc204c885b4134efb3fcd94a3ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566c9a56359839660375cb4ae7795075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236defe4eab0846d637998e8dd9510f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14d813184ab04d5069991a60c3a2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2025ecfb95cddf78c47ab8f27f96df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d1866062c71d7b85257b003e7d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf066ffb5719d2bfd06138f2ee331580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2341cf1cca79db8e650f92a30aa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a22210bbd42be7a5672c62d69ab4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863edaab338297c5d49edab1927ad3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e4104b7cb776ebdaf193e928014284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62163423888b212760f777b0b981d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac43237c8eedd7dc47ec3ebbd248a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c92feb94acfc6977d57408616e72087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf7b0a9b83f7b31211fb230fb837288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fb6b1fe8479f5abe4e6557b67c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764024795fbc25efe89a1b8f9c29347790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab4e74ae31ef85204404159e818ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a68e4075335eef0db869a8b25dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad653110018b69ca79c0d0d61baf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c881a71be41b62b231ac37458229e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3257e99a287746e3668dab9698a2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbc0612de6da1e62587d7990a02f6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7134c699e6b440d7c3062af7f226e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ca0d72f31d84ff1b5da7e1d7d45098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab45ad56b08098c2169ecc09f691999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757317e50d377100742aadc3f8808bf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182438c6b039b00908372bc8823b5e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f0caca0f4a8c3faca06a549c69d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962caf52f443375193b3711fbfb77ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ce6e85ff8af476364b6e9306e426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed81a3c2749b90f3da6b17f8aa2a546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e21b4a093ca1ae0cf431919ebedd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977561aa1f7ca9d7917c0e0a388d5e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2096fec65e77faa0a25698d04168108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2f9225d997c6cb295c70df1c1f6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d5fb00e953d17e1fc906fce0d0e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49888b83626ce880094ddea77a64d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f3d074db2ce8d1557188e52ead0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ea9605eb308bd07dda4d9d40a9ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c26cc37ca3992763723f9f144399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e227edcee1075abb1dc26f46ab300115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f5f70542b4e8922174f0b4a0da1a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0f416da884b39a4ff18ca5e659f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d22ac37bfc69ea88b43591de28dbc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ad0de66629930bf6b9d818118905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d45d7c2dceacf37b1de3ab148057120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253785b4c2302b87100feeaad5652e88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef0fcd2aa27258e8f10cdf09c6c8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed06a64c3454694dbd3f8e9a1514b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec57bbd472fb49ced918bea0a1727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb1ff442f4873688509ad9ef1ee08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355b6d68e07ef9c0b952b6f816ced2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c411d1ae89c2c7823ebe8016dcbea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234d0325a166fe2d099929609e3279128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758e5562cc7d17b0327e6c99008f67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74497f208de772998ac8bb15b42c145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228e21dcd7fc7cb84e885fb18f81b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f4a1046706011fb1d8e1f308f522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ccfdfeb0d482c5882ee265cb3e52b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe985b83dca0c361f112b6f87a40af4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff171104ee14acb242af9ba86c89e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5fa59315af66359e38951a83c0b3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540aaa16c005932bb1a1e82b5e429c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83610d7d0c4b174f4b293c9c2bf56af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3d4b844144900ffbfa1c87c4e529139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be21db563ebd3360ddf2c80ac9ef49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524efa97e1929cf2a4e73803c1fc9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b6df2911626ef95af2decfcc3ef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab03384208c9d2336c6a94aa2f3a28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ffb7df52bc5ac10db581c742baea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d967c691eb3d706ebd46065ddb1f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083f2c7661f73c67159043ab4ba131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cde44677a7746030cbc1b36ef3532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b04742ae43e8b94c3f3c9ae78808e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a7de9d50ae04c1c3d2e96d845f7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6365d634525a578d152a4e926d74a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a172fdc2e5ec6c649029fedfbece5b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3ae9863f18b8186ee4cd46b319649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a4b293e94d14a39252264ad0d72e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf23c45edc6779ab092eb384b2bfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018954258b8511cead7050643f5cc33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9f62a43ac9af08ceb2f624132220156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a346f5bee7b821c5bb9564458075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30c6d948af5a59fcc85dd99b5b9df3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88c5399524cd89f974c98b42285f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867d6bde8e4c460a8f838f0c7c4b4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80599ff025ecce2f22c2126accbd973a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e44ec7dfdd453a27d1faf2825c59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94462f1500b65a581ecead8cf92141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091781edd74a9d12324c6dcc95edfc08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd78c7fac15f08dc002b8f7312397d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60ad4e5d3064285d987059fa69b87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d42d0487552be9f5c4d4f11225de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2f566c69935ed87b32a748ca2403168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff153ac6d221e8751ac8df3ae8ef8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d048bd9c07fbf54f5e95e756de8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120627d276d06a63526f4a7dbaf772a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f55b29aab4d2bc018bdde1aa4103c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c1f337575125360518eb7804f9665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd62e5c6095055c93f3317f9321293174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121457b8df6d9c54414ed012da3c40f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf7beadd6b792b25bb355bc29889c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ff57bb3932f3b72af30da7267906177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf399bff4c5654c6c5c4787be3c81c62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339168f23c8b24ed061f21d6758d5ba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297c5109ef88af24b32ad88d944c739180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172244eebf893dcb2530833afcbff9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d148c6501a76bd0ffcde37e9cb35a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c433863d386a3f42f25cc691ed328183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e064b6fff86f20aaf674e9a3462318184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f80f9ee915458835e49e32ecbc3805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da982dcb8cf0680e63628ccd2eb67f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fa7f4b6d96415f621d77d68edf60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e374533becf954edf8dad67c74d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9e63fb7fecc1fe673ca361e57bf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a206285e95bca2a405cd05c8ca41a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2038cddaa1b1daeff1d74db9f47a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030945c527d21349201c2366513f756c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83d18c046635a69e87ef84e728eb14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c54102d530645a48b563b26c1f0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc779c4f62e80fdabbaa075f67f3c85f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c9cb55aa645986fdd13a07a0532f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63c1ba0f0b1cd0a03e9c280826084c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861635fd1420d48d8c56c3add3ac86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed399acde9635e02e1f88925515277199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9018f2d23e9c67f96ff59a1347b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714e62bcd2de6ec5a2582dbb0a519c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485532e42bc3567f855e650f0d728892202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803e19f03d14eacb5d6986fb581ed9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8a326a52d1a8e7a50453fe7c3bd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179926d00c73136b520623e634e57b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283fd3d3d03b372e4be73af0beb2604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee1112b8dd2c92b293728cb215d735207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314fe5199ab8f0a1ead9e5f56e0af88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c90d5006768173b9a4ce29257930209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6e6ee8f5dc4ef5cbbcd112534deb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a8126f189be7e053d16edbee4fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be60ffc74fb9b0a7cbe8ebfed0247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd4ce3c61e61e35131a02c27a56c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135727604223dcd7c17026306d0dc84c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e7ba0e7b790affb7acaf922848ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b52ef2b186aaaabd4399c422cf0c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286929735aceda473e11c927d31a0110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff649863a3d70d27eb9833844307d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634aaecfba1e9f76fa1a3c83038b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab2f8871bd81196305505347f89ef6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fe934a33c44c0c94fb885d332b401221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8321e7381ceb713d02be5bdd6137d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba50647c8308634939bcae0a01e40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f606baef688f1787c82e7c279f67e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02939b38bf7db6394962eab8d2373fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641251a712a012bd9d2ef849530db2b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6b9584e8b45bad69254563da6b8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c56f26b46b83c64a5dd640ae97928228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c09f98e7c6009065015a20c5b4ee2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534fb0288bc2b4e2103a4a12f5ef94e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017543a640b3dd9413673f735912bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6330ba7fa33fe7590c90aa2f9477e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36185dd3e1d345ce47635fe90ffa2e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b4b5f27f6ddb7c6ba66ea32a27b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3fc5fae60404903f52758a11ef41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697782dfa2ac7263d4c97eedfe8a90ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af03582216a7d6bbee7d1f14bbe338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4714d94477d6b408e983a715b5a17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125cbe117d63595731768bbfe17cb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a0a73b65c1f949014cfe5149daf09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c58ade111ba4ebdb95251c3ced7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b228c9674e610db950ea8eb24ba001242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472bb61d827d877224bce23c8e7db7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5a6bdf64af4a05b401bc51100e9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008039a72835a0169c2c156c1f201baf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4db320d1425704aa5b2b03926e9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc0947e6d307a0a3aac361d6cceef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d063a6f46fe14def6ada2d21374c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d2a343dbdde3d6f352b38440b5c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92473ac1afb78643fa37a551300a05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ad63bc83f5319f85bf4d0ca410b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b72de4a1a85ddb49202691901da5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d052a183634013f4465c647eef057253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db342f7c2f036ffa6ef2ebfff6410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2c5dd18213aed3baadfece9ae93f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f054f492e82d11977af4499ede6bf20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daab935a5a9b154e1a1845dd3936ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a30050ff80ecf0ca7ec1f65f68414c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a195a6e535e53ddfc73b15280e11d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f46ed9d20ce7d5cd8d356c5f46b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a82b882f9d03ae75ab01441902afb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a642a4e96ae4a47f244f8e304e34db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ba63138ec58abb7ba3409e9b7f2f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d0f34cd995e9a27263b1fc33a6135264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914d98c3fc7ae3532f0e7d2d321f3bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ba77bb93a60035b37c641308ad41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe75b1d30d984bfb668e72b2505df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421806ba5679ef7bac4d1aeb9e72b20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac8ea15f53502400c7229695d18a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001396c0637da94929b6cfb129ff937270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ec5cd8a5dda76a75f6699596e15f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489b67add99d7327d04918f2211732272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb8955729da576b800aaebd8b31c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498319ed4309b10526a0bf3e981fd75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013586b9ec2521cefa115f3a4de2ddcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a5fbb95c837a500397253fccd77f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feabc3ff798db4100bc5b81e0989bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfc67b4e3dca926225c9694b45ec88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccaca1a528dd8875b19b2f7dea371c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b31fcd8a1cd5f4707daf1c6b776c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f67d892db6745316f5aac3b6b34c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840be8693f675c4c9e4920abe8645aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850899b51931a9c993f3083c0389b410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216767a7e438dd7cdca2c17ecf9d421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63dbfbc5b8027516fd8e63dcca94d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c548ed8fabbb0a85a05ed4ff15e21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f330aae1a631ed64c2523978aa54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2cb125d9b4db220664b8a20e9dce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f807fe6660dd4920a31f5226e27f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421177d426b78aceacc8a3037215a956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebbe6932822ee0ca874078a02a849291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea63a546bbecd3391f0d1a8200547b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa152fdd26ae75784d1c7ae4189e1c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b107b142a8e1572e2cb37ba6f6ed96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83dbc3653d629f28c9bfe102dbad8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de592032ebcbeb317cca38c5a3501e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b4d7ec40960444afc0ceb2bcc0d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f2efdfa80ed64e3f29afe9ac7d98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980248ecfb98f6e1f01e0faaa72e33f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81660a38ab8d74650ee107a266bcab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91a838b11c3fcaedd0c4c51d0fea1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b7260c3525403cc8d257f69a1e51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59aca02d9d3a38acdcf40098096c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd180abe79c838ace01438e03381e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ca0519c47868891a381c753185db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf88cd96018b09b7da18ebe67d6f6b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d25fc3e0bacdab72a3f3d0169569307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb94e8adf8f22e0bd2a537add7fa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196664ac89845fdc9377e276ecca44be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d3990fa33bcb5712cd0ffda53c311310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28241818d34fcdbce44ff9b137430311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd0a879ae42301cb35b4aab648029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb134a59f1385c0d0d3998c94932f175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbc2c4b6e5b71d1083d10ed242eec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4d5fa83190db913e5c3a83424028315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016a666d8e92016732fe818bfae968316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874bd48d3c91215bc40e88f2709cdc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3178b546a078274459486793b7c6e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb6900cc7f686aec989a1e2993cfee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa1edf1b94b9641f9ec13a7981a91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ec1c90d7a6d399671ce1d61da7f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e2604fd33d80eb6069360e131d95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea08fb4df76e6739f25a8f233680d22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962dd1d19a6450dbb88f3aef22e8f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce711446c0d12940b0a3471ad703ef0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a39c4b586671de086e6f627d6136326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae12b729cbe79d70568fd6d26e5720327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb14f17970988f17eb11eca0bf0043328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03926a8616848bcfad65a41eee7555329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19cf64d1130cd44cabb9af0834589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648cf837f7b5e068a1dab2b92cc44fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a764da3d8452d956705da6b948801332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5234d661fde2af79a783939c8a3cff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6b18ff4602b89ccd00a086399b54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb98253d029cbbd09632b7fcf46c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59d72d0549fe9262d4b74b3860318336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771938de06d57fa299a905ceb82f8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d6c08c38da239c4d7bc699e22ed8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a024de680e880ec7586aac79c9cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce898e57e55255c966bbdfa39d52fcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac8be92d95efaff3a5f450f102519341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427a399c317e5f6be089e5ae247390342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db539e20f616de6ec03b9c7b9b571b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb331f36cc65d0ff2c8b73cb00251ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bd5bd9ef75b3c68841e56784427d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d0b0460b2377cf5d285b6375eeff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a3c4da15e4657791dab66c40b117347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a5dd604c9323bc22025449581056348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d36f1f31b49bb674fe465b1bba497a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7ddc2ca345a1299967dc048cc2e80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e9c227b64db415593b5022d382fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb594c05b83f49d263712fc692eefbc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d813c1a29a76f8db7b8be5298747f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4db0e2af8384d0592de873d62785c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a632d068888b5531e4bda8fc9c63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d53e91242f62c0c84f2b386a99b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50868be90be663e323ffdc3ec59a6989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f27cc49969e4d4c79ce7d334f2cbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3419b777a10dc65bdaea50bb049e82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aca7e07768809f1fd4815cd6a362da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f997cf7f1aac2e1323ff43669baf3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07460c804ca54d9e1c9d163dbd6e360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458de6693d63fba7ec1e32a3aa0392363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877418cec0962c6c053ee9831e6594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4bd747282c25d283104c6822c9b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0465038f1a7680b347741afa049ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0d34132437dadda8c65a255962934367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3796ce91c1b8a23b376a9731e3c9b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6e8c016eb935a750021cb5ef3a474369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4934d5cb7ab2ce2166b50b2f3ba0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd258ee929bcf7cd4e10611e737d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c131bf5c5f7b6bcdc885a6eacf51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9c2df5893d9cb1f306ff177cfc3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e3db31c44882f19f869f065303839374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5eff40e151a2edbda80789794ecf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa4e6f0ca0014a4be3f09aa3598dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42942d9b2aed59abbe0ae20770f5eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce5cc1034eba7add04c49994cfef5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325d346ae32ee1bb8ce8f933d030ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc324a8f45532d4c359550e8476d11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df82356336bd36c7777321559a63c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5e8719b377c86d7b61fe47456e37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3212b1216d73e10c8ea94cf8d203383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c47592c4af8670053c4dabdad11f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75496a07e22c6df113fede5393ac5b04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55851d81d20af4efde84d9887d5496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9acf5a871a3d21fde49a19968d6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa097c08061d12f0ccded47fa94d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738441445d3303e1a7d5c726dde19b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c177260c5f10ba3ce325ed69122abc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5946385920652579f1cf33a4085a5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9ee37310d7d96a55055eee59b67d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618298b411eca6e52bff6cf7ee8f18b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de65acb825e6e73f309645c1daff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66012c35d7e9a1dc6ba029a18c9397c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf39bb29f175bf9d0a05baf001d2be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dae3b16beff215d9b6d57e105f3ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852cd2ae1fe577e73c050b5a767c396398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de65c35551e5fe66fcff067ce0b40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41be38b90612c7df3180d2de7faf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eb28b26526d32ea8a60a409d664cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98c0c5b09af3adac1873464d0f53e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818d17205cbf0ea9fc4225234ab38c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90162cb0e226409017465f283b62fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895695da57d84892969c2580f221bdba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c74c31c08367c2a18b087ff903ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db195c5f1235f5514db77febcc6681407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c70e671e0b821e06ba78cad03c857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794719797dd7b776be3e200212a2740409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e00e8c6969f604db2d9ce1fd1ca2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27215dd9fcfd625bc5d6f1c746004411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965a640c0226e481c99c55fbb90e6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a0cfcbe50363cc693644304b86db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed63ca2612184fcf9ca9dbbae043f0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa427a3e1b51d6c608e01bbb37a1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dc10ecbc27fce60adf212aec9064a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993650f65fee502e492fa73da4f02c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe33d31e75886e5f337b8a7a2c5036418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730fc3028f19dbb73c41c6c591bc2e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc476d2fb46eba46323e0f40b1417c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca96b60a510c8cf3d2eb60d854ebefd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0e1dac516cd15eff93d56add7d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c941dbf2d42a40c092280612f8176423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c4d81b8b57b56b88aecea274c6994424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9eeb511054853d5137842383e1436425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1408a4afc183d9ded6d00dc0101b8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a666268d7332486e733ff0e68697cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7bdc9b02ef139fc30f62cd60cbe81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af960cfd683c923fcb388e37c93e480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f866d71cd80ac021a9b881b71383eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552df48b962da9a40098af44765f445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e30025d7643dc7a6d318e6797765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a31c36969f359f7a39eaf92c80556433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa5b2b4be66e730f7b1c008d90e77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959535b95151effa4d2d0edd973fd550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db1d17ad2c5c836bb9f93637c662e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbb6bd45ee37f527a2a4bb9f0b863437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c79f5a2aa5eef127bb30d28939fd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9303b93fddde33bd22cddf8ab22f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014631de7e3902808be415006fb2c54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735e8c5fd7ac6d2426a8ace0e6d330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f62f5b94468e52e623fb3eefbc8767442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1162884e74ca4fb8006011bfbfdd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10aea04a504c877a421e5f82480e93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b81173cba136376fa2ee7e01d26c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce9ee741416c0acae205f39c0d3a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803445a93da3d051b802e1dab452acc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5dfcb7c6fb6b1bc6917206954988448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8d3f2df461663cba857a271c6081449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b1dfbc4c7332a88b9ef8110f928f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fe878dbaf8bac2e7e7278c3c5b7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64949b9ba74ac88bd8b3e262d0dcfe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db235125a00d7a166ba7e471466f323453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0883f1bd5e345a797aa6a513083a6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4537792e38db7cce7d2d04299e5f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2be17d2cf548bc9381f73d1b829c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb0b516d1acaae8c1dd32eca00453457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57729eb47ef3473964499bd9c495d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dce18411a4a8d1fefc8ee3fd2f35a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dccbb81e20792126cf241c19d63678460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7900132ba113edb72aceebd9bd1ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23a8755979950085fb92d5b877512462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f5842087459e256a1e7b5c646aa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c2be39e5ecf4f85bb1da50e310b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7239d87e066969f9d1b9e5808ce54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b22324b8f432c517992aab2981bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e089921f25fc024e82371c9ce3d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115a9b5484abc81af923c027826df9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35b9194e165810f7d6bfed59f2571469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115f46771fb3d500061e263c04cd288470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb353e316da97f3f783f47d0d7efaad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af542cfd3a001774bc1c94cef1ee944472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383e08e632ce7ba99d67b3ae10617e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0765c8af02bdb7b0b58f4a29e6f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de525ae6f3c744d0a40ddfbd191ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bddfca5a99f41b18bc43a051c5a08c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde473e96fc697257e98ffad8f8f65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc85c339a2d1514fad8aecd8d9e645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8d638221d05a5c5af4fd5507b9cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d9fc7b865e0f8729dce4536fc5d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cedcfe1107292429614f41d8896156481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d649219a50e5c93cad9bdea67e2d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce064be373c93a7cf0a347b41e8920b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418fd9dc92f8bbf306a1519e48cba0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04068bb552e28ba920cf4baffef391485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab8e40bb4cc39a0156377e1d45b6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480fbfa820f6a4c74429805b6f77fa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df629564c87047479da7f10c3a3e06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01852d3fd9285345ccff7a3eafc0953489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155a3048423ac4a2f3121c6a3daac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ec9d1408460ca99b22174659d8c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e644088d12e7c9bf8905ddeb828d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7278370bcdce80dff1ca8b34a4bf41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1cec017d05350fa32fba8dd1418b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ce40e73a7e72da1533fca9acec67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970530b37a1532b269848353dc032806496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d98b767293f52f563c3d50bbe5a26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbdb7e528d1adc9200f209d889ca8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c05ec68769b5bcc84e600d891b9ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553773c2180b1fff1864ad351616511d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb020d77a77431788b8a746f4e16cc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79e9c7220527b1fb06bb1165f5d5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868305a7eaf32b887ba1437863f37cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8328121c970b7cb7ec06ea7335166504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc1f57abd095535ea2c10f66dd35c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9c63836991c6b1321dafe30af682506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1fd4346efdf82da9cdb3dc4509714507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe63241aa2686623c717d3113bd3bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516d17865e2cd7e92c12a08ce079b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3173736058ef13c3c8bb4f6dda6360510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6f40a4a5485c0d2de537a8bb4cd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e5ddc2491128c303811bcf1b3f46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456df808dd9adcb72687d7ff3b5f834513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c0ebe848feefdfe6a8a61f290b5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142aa7da08f24578410f8f010e4ba66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c65a2fe96076eeba0f1ee32aa1c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99620ff9a40e4bc04b0b7346da734cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b6f5443b97145a697139fa16b463518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd7fbeb20fe6e58b7e6c47dd32d9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8e34d2d2006b81494a4e5a70b2d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76eaa2f8a97cfb81b0e9811d73677521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0287924cb9ce60845ebea56140fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948c142cdf21ead37b6b64b2cf3d97b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff3ebc467c7ade950411197a6d843524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eaf94861ed63ace0619b96b545b94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fea744908a4bd1f9ab9d0abe32d81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b03df3873acfb6570d9a6a8f9200527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829df280bb9e5c1eda2a81cdebb6137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa0674eb96c8061039b6052628237529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3907a93dcd6c2b87b60ba92d86c353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab72a9f9ff5da1d17833c99aa4a00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e6d298cde0bb762517033f7cc85fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b724307823e1fb07ae9f898db9c23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0437ae05ba9e0faa15f782d7ec1809e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ad2ffcc712c0e7c84ac520dfaaf3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7708ba88ac1064fe58161c5457be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ae1639a3e417077c8156235b755d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6aae639558056a7584d51ea5a9c8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9b14bfcc0cb2d1a4009dfa46c506539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce95384e6ad86bed4b470e235a2c28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067b3b22d43cfc39514dee9668d3653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b2ca1b153fd81466f70feb8086fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e4a2380fd96ce361d7ce77b6c638e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b433304f4f77daf542c835f032a362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f569b8668b27a4d71168fdd7b0ca3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50fad797daa9d1775a79809ea3c9c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f92c4b35d5d1e9dee7b42c26997d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c18849515aeb962d7dc1f3d2a9975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad66303fa4655061657265dc605877549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b5a5469511641fa9cbb44097cd0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813173c7222b5cd9151c5f27299650b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f545859fe657b4fe0d80c437a942e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63811432a52ad669cd432ec3f2f50f25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde879133c5b30d15d82fd7c93b655554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596bb0a9c31c6a403367634da99b0f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4ab7ded7dcb9853a07dc4c176bb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784fddb2fd14171c78b72db0d3dfc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2d859320d9a69126bde6b38b54e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cffec9bf801db16666ae4984f232c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc10bc98c295414d521b9b18b8ac53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d72b57e237818c96ca5d4b266b975561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd227f5cf6e12a66b46acbdb128ca2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550c961ad1c6af4dad467bf9fa618b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6078467ca4cb87b5821285be050c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb420b1f7e27fd9ba35cf9be8e0652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cfbfddc3d2af1e600ba0df7823715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a165ce870a1d9d704e438ce5e3704567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d0092dc5efaf2a82935b83fe3ea5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78fd0407aee9b8f751a638bf04f3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649725c6df735f9c34aabe24dd2ab5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa622297cf5732cd64881bb6fb0de4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7731ce7beed246b32d5f6319bf7c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a140bdb8900dd7e7ad0111398ccc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f25f9742c41439811e970db4be0c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb8a0269be5a58212e81993a2da27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cda6fe4429f2138521f31a63e045e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94c7c1a52d50f51b02eed2ce646460577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d01941427bc052d02869b6717c21c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475164deb9557da1fbcd0a09a6825e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece1d058eb8ceb4f21483fdd2028f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56068b85c1b431308bcaf2932a927f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5250385ef84bb781f3ac37fa353182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9612b1b57583f5a3cca521792d5e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020125a329e5bc17c1b674199f445d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ef26a242807bc8cc5a9ea09dd804585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a63ef64bfb884e857fb4abb48254586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5aabe1045ece9d0419e5f6ae91fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e8b7049b05ae846bc20f14193f15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed22f40ba0d96d7cf5a708a03cd6b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d5325a7ce7127e329161cb144828a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558629f9c4a91d81d5cc5117b0e642591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c6e25ccb099d98a70a10264a7f8e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a11f642400a97e60590eb1da1ed47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24db7e136ab76d7ac6333e6cbddea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea799678be7b1bf69207f93159f522595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc80ca92e050a06fac7ceaca14b788596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9838e8a2123240dbfce53e72fedb06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703a1dc866082433bb81a35e167d0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca500d4109c744c3af350fafeab5fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626f1117b0e04b2b9fbaaa31ff5061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34e416d3491e5b398b6dc0d4bc1b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93808af9e3cc3251bf9100eefb2ca6e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152cb4bd032adb65f936f53bf9376ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bea86b1670f599699f07c0bfcb209604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573ca090d417b6b64a613ed3bdf10a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56661a4cd526ac1747a0a57661f88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a49f3cbd510a95a4872c725e632a3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271e70aee81684c685fc8e28141c8cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0aa1c2a5500ba4f0e221ccee9001609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec35e89eb2362bff6ab1b40042e09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b94ce6fb94d65a10e3c873982d138611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51a0ef47b2fcfb5372919fc839bb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e10618816f17e7f2215bbf0c67fa1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10020801daf65c317d55671810c3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a36ff324a561c7a125d319fd9aa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2058900b2da04877dd9a4632b81a75f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a21db58b249220981a6b7c1984de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3fa38b196b2436310ffcd7f6ae3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6967a17c9677bf155f191165fe46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb12db768402558dcc756168f2b2a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d615091946f831cbe2681aba7af8b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef603f701456d3ec0897f40334b59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2c7ee6a37672ef610d5da9a8f90aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a594d15686b0acc8ac5866fdb6eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ad3fedf74cb714634fd2cc0036e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850958797fd1591f0974d7fbf3dd17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f681aeb5dc820e6a19c5c8698e92494627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4c5e9be67cb62c10aa3b75402c86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413984b8b125c4a219bd2749a30ed3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985db03a1f91ee72bcbdcf92f1abe26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8382ba5668fbcf2c3c1c92c30fa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfc392cfc8c6947caa4f2b41f7692632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1facb463d916c3a6f91213eb42720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181663c15d27b156426169f3d6bd9287634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0adc32cc3e6d34833e24c19c62797f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0b6f9895980eafac107008b7a6d73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a19161dae8acd3f7911af03c9740b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730784c79efc07b523f2ba82d4c2a15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febefadcda94613b3210002bc0d6c5a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7465beae222bf57b6a51f1eb25b73d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfe8d4ed4d1adb0a4f2b354a0ad48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac46c1608f4515c8b2745a1003fc43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab0b3201be548d7c3f67ea520984db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f65aef6384ed66c64971e2c7f1f635644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98499c1f118122ccb6669b66b5d9cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4bebbd5167193a9826f221d7d4731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694531e46cb7607d8bce01aa70912fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc0541e5ac6ee47911b09aead4da31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288892b7dd4d9e1694baf3e105f709f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fb3dcb9ef9aefd9fc3fa77ee3582650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb737835d4a376a2e2d5f2d2ac9c3d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b9ed60087db288d5ce70ad32b115652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b216d031564cbf627e3db2d338d3f2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cf45d9955b702507dbcd2745d3b25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688e0837d2df85db01a882cfe01c9a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b992b86bd284c4a82d2a0cb195a50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee88711cbfffb5cd2be97640a20d53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db597035f9616f3e350fcb87b34ab62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ccd4b6d7c3ebc11dc13ec15bc7d5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8cd47964800ad953775c25230d77b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371f942aec86c8170be5162d1a22e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46d2c7c340b008bcbeca8830b96f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e573e8ca4e980561a2c7d924f391f2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0f795f7a32f8a50ff6822f2e2fe2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534526430f6e552f835a40e017c1c08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3800922a02f7b24fb947d1b47751d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025932211a66619bcd76e369861566bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eacd9f39e72f9da1c8bff11788e2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150eea4c04b337ca1cd8b996dacc484669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44983db79bdd3e75509403f6cdd77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956165890dcdc0ede71255f7f124061671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df08c90958f7ed287e4d1c3ecd14d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1436eb89eae6da71ba4cff15600d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba794fcc8f46cb7f8a7314d8011f07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a89cbf05d952e997600d8a882866b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31c17f67ca3e1e269ac2555b5aa95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc7c8e017e2a3ab896f15099cb735677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb77b6233b61e8b5e3e985dbf17e61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d390f576214f3c2058d3c3b63bbe256679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbfd90c74d56b41d5fa2ce42477c5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20f2984b2cd12ce243055f0bcfd31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519da296e9a49d195ba8735cb6c3203682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8a3343e5ca5ac0a9f2c60c5621e22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2434d64f3e4fa4687dab250809f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c43e8108216165ef2cdb7cba8c45f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb7516d1649d4f3ef9f176a41159b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aca105ff9b24c06db22a1970ab714687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466f381abdc018449a52c46eae9bcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd449da3d48bf69f8e6ed69ad849c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be9d62c1e8c2ce06c5b0ba2546fa8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0825d19e2d43b7c7caf0bd3a84809691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19ac6b0e16b986c829cf8a2e9086d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06cb65bc14e3a724645ea69e946f0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c2865209359ec1bccef4a48fba1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1a227a4e877d5b367c6832122e7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f6a17904add15419bf859d82cd9b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe39962a4e4486e1972cf82d89a3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e77bd0e678dc25b7d88db461982f5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d81bc2663b2b65464c31ef4e5c5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba751f7eb8c89653fc6a00da0074aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086cdfb66256bd901829099f151a600701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b305c2ec90386393a02507e371e12b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908a11762cccdb3b293ea82123fe06f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151cfd8aab4e0b542006046a94bf5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35c9a2abe276f8260e69b4c2dc884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3abf0c6b5e7c62bc12c82fc712832706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0588b5563445104e6c7a942c9cbcfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd76bbbecc152ea7c8245bd1466ebd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada7eb88a1875c50e3d811d8156f7a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0739ed3351af33f3c61da48cf9b87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee052577fa62b19585469fa08f936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c721f51d27e5e45a52c2619804e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1c58116d4451655ac93d946a5878713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b674e5277c6eca8e661ee043a5ed93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e633f7d8a5e658fd4f41d5d435548715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0294a137537255f723d368dbd65f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991468cc0182cdb83026481f6b9253717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d886d1fb5547e512afca7949a3f206718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ec79ecaf8fe34f04fed9d22143d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ebce00de5c44da564feaa37768a44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d03cc1666ee824050392d69ba273721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c855699d25067151d49a44bd9893722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922c3633472c16be9e50d848f10402723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271039527584812a119265a754b650724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd92d7f39687f2b1045169551e0161725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142ecbf8f7687cf6c60c975fa38c9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df6c90784044e02ac323b0706daf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d375de26cedb2c4a0890f2b1e76d8f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51773465f98d8d1ab23bb24eb6809db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a291b4c0b4bfe435e283ce388bf265730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96ba4ebb7858536d658716047a9a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181645e97ffafc4bd94ee8d936fa975e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78830710d84936cd98b7ed29dfb764733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111105d613baf85b289b24d0d2c1b44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de70367d7603e3eeb0ab2eb0437d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2413e91614067d73b156e07639f35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7f57b93de03497ad442c8934814c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d3f13bbd2e483c05b0448ea74e211738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d518e2fe9772e714c752fe7235daab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c861338b77af3f7a8422f74cea8bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ccf0b126b9c945931fb67f44e8c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe27c88faddaddabc3142d0eba3b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d5309e64a23a1725281626007883743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d41a2b996fcbf505f0d9d271a5074744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cebfd7ff35d03050cece6c51c0bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d86d0fe5326e275565fd12bcbdf60f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd894897b98bca73e63a5ce3327e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c24adb6e590e5ad4cae68c6d22050748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5257ecdf74beae6021628530c399749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5900fb88988b995e7ab36d0002735de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77411bba46061f18478c46a0fec659b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd74ceb9c6d99803d190c422301941752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f60cc7b5312f02e9e3e375604f8b4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3596f965056e7a08eb9633876363754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038cd5d30cacab0107e1acf4327cab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ca4983ebbaceca731cee035e0434756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af71cbb5ce66ca83763e4fe3ccd51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79996af003ddddb2de0c2ed2c7d055b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ecfc27c0a9c29a1900e396145ad9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4c91dad0cebf68f2c7028c3f6211760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a17d3f7fd399894c01aadb7889e47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9883d2e20a1d2db15a9c5d6c0fcc62762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b67e9d976264ce940006b2e8636c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa833daae049f23d3a5b3438fe907d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27b3dacc85eeb3ad638e235064b75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe5ae0c957bc02c692556138f76448766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725f3fc1eb066ba8d9d9e107c0267e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7210387526ac16a4dc6e6f9c7649231768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04e83c3a0f7192ae5a02ae65a2e87769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e2dbb45a1e066c980ccd29b14c021770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f1a415c50a3e21a7918e0c89e434771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f13bfcb96ccec37e6fd6f76576b83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a757b2be586d6f7704ab4f163da8b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a1dd7d2db5280f273382461fe490f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c561527dbf3c0c406bc481e03ba57775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae3a37dbc774f09862675cbc1c8a1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf490470e49b4292815c78d3943e60a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a2648aee511b86800023f9fd33b7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9137ee2b18866e0fbbc0e695db18fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58445cf87f9d58a723b4a0ec4971b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2100df1097ffa8cd809558cd9bcd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751aa0fc71e6cbd4119e9715949ebd1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97725f79247a0a820017814be7acd6d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f599157e85b3185c5e431a5b5269b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa9b2bc7e99c77dc7c250fff96d528785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25012cfefcdbf7e8c76ebae7fc4948786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0828be460bdebe50959b0771d5aed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee86ce01c2ee16d79ba23a623eca38788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfac39353c2161fefe48802c03e38a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937dadc8505111a515efee1728c729b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59342b2cfc0cd1de7fb7db6b8fafdfa4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2d0d72dec0ab87906436a1afbc447792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576b6b554e4af95384d05e5bcfb02b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d24cccaf0f8cfb974cb616dab31e7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3ceab2d57e79a00563063eb1388d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d7ee10ffaedd52fb37ad0cbdb0eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3fdc89dbd7431a226d90224252dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c393084177af8690ba5780914a461798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d42f6ffbd3203ed130caf90d4da65f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a12834f5fb0b063e8cb16df1e269ea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53793aefcbf4ea0ab05485177f82dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6cb58efbe1d6fcaf4f9925797406a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da73d75553faa9f3bbad109e731023f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6c16e84ea2758bab02e04dc4df3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61661d56410deccf52ff32beb65119805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a70e130c242cae2883f4a6d79cc2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6427a0dfb474db91303174d2bd6e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffc06b1779fe74449af486a9c1b9e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881a3e2645e64efa01d94f8dda895c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93d56ba2b1d0eebc8792e48dbe416f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70116002683965b51ea6023d31a4020811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2abd95c66e672596c025c6706c31812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd563643d57f94271f98305efcc47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977390c4a861746d601207d1495963f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce113a2d7675a32bfa19b98a813cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f453df09e0f133bf9e72eb3559677816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb48279f5d36d8594212929ecb608817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1c750f2cf1955e041737324a8665f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe491fa8b0298bac4a94334276d15580819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe51c86da13de187235e4b851616af820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699ac98be0df91b5c88b87efc4ac516821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0df1895c89c1bbb25a0b538c515c86822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bfa633cf234473e5390ab4189bcf0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925ba2908d157bc4186d76f9af24bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b84c7b04320e8d48e35e4fbccea014825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d7dbae1dd312d6feb7dd2e20beec3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1334762d4dd20bd32671f62f4aff6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b987e2e02f6de6b2cde5f9dc9d6b3d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682bcaef969b112cb3b69bf2ba3e293829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092677434ff9859f51a43104b90efd43830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce80243df2fde539207d9241c076d0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae927b0cfa6ede8a39509a7466bf7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b478b2c64ee59892fdeee6dcc3fad9c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c34b8b974bf41959d74d424b1cd898834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc524760ce990f2d1d65de4f553b25835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024c50e8ea644782d3ed77b1fed1ac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cdf7ba7ddd7503bff70a4336b15f9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574de76909d97dc5d5854b8d6df39ddf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884f59dd4b5a11e6adcfc603621dd0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89221e8dd6c412a90a406dd2f662c177840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601be563b0c84389a7ea0cedb284ad841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e57876912074873804d0a97818f1a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f0c70dc97db64376bcb114ec97c50843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5246f732d4ec0d50d18d80da5df2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e78aacd31001ee4e63640298259b8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b625f118e355a94b4ee70a39b6efbc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6a6682e3014163f17c3274710d49847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a150820fa0bb270eb3067ad88146de848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce90619753baa0915001a7400dd3f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e97e0c420e8f7a485334b8a4a75f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69459d85baef65f01540825b2b57c5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d98329cb42f917f5744eb352e7115852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea42efaef40c0c82ca7345a4a57f7f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401480ff13a87514a75466b3d305aaf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1f5c3514739a3e0aa1f2a63f3bc2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a01930dc50b9e3905a1f3f8df7268f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4472ebf39492624fc91044be32f2e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138591791bd19bd8db12c316f41abe3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f636533aaadab36ab7b7786f13dd81859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226c106e46ea4b6249218b804c52028860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83fcfcde55f1503002333ca09d7646861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe6df3bf41c1e917a9963a9d67cd6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71887a1f233ffeeecd8ffacb0bef7d92863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c499ee09fb4592464efc03891693de864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d447f5151f73c3d877de059a47e0c1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e5bb6e58de657693c9bf596dbc55866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4f1581377bafbc4cfa439443aeff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a208bb79aa8f289e2ae3fc27571c8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f81304de24d58343d765cbd0c8ec869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28220e44bda743972466f958c424fde7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57f5ce3f43ceb47129fde9e668643871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64200cb7956530cccb408c7e245e3b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88974b6c6be4ddf0088d0c0753149db873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753101b93fb9bd02172fc1b7f6e75f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1a444133f6ae67285cd1b3239fbc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892986c9b1f605757880765f0953e05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adb6633b07efaae7a02293d170033e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9d0494f55a7ab4d3d15355165119878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c2acb5d3d6ad89fcacefa2428b4a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f94f7ee5e87f0b8e2b51cb841ef6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819d95dbea670282aa801bc194eb40881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361926dc6cf946ede117c879e226cd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f79f08a5e561539566bd27ce987f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3f17422923fadca546d1570aa299884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914854192649c53a36e020149ca7de93885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54cb57125cbd83c66bde622fbb4c6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c22b7fb5ffc1d04fb5cfc5f25d77f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23f562f16d6de6e0692a735cba56c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf55cb29ae6a1e113378f815f33412f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47355ad64d6454da6196ea422a83f3d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e2f0be46d681b53942297a2d4965891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ba456fbe8134b9368a728055ddcf7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0907806182a01e669e85045d509cfc2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e47d0d2151983603547c8d6356d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37b34136164a65b7ec340119961c8c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f928379ce0663018763c1e36ad8f85896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fe180fa89107752545f3a26ff40a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b87ba054e8d701176cfacdd482969e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818c9f96edc3e42d87b29d0a9c8747899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d155d0009667e8118c09e9dbba8886900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580de57481a2aaf7b64da2e03fb6392901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba9ac57fc1e0b5014ae5061301848902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615625888a100f692bed4643f78a367d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e27034d17540102dec2124cd1fca3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bc62e96dbffd3d0d4630d1cba9b0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f62aae74b691e520f39675addb730906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4787c6bfe70cf09412a6d9855e8d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a142f9ecc5a74b629836da8dd5ad4c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3e5ecfc0e48ffb0867b0f546f19c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f9b17ab9f1b3a2138cce81a3f5d0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff227f760037592dc253eb6733465206911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ea73e9e280f8ad534369ae109c85912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c80e3583af603e8a095adb48b7e3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e3cd4256c261bfc90035b284daf3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b398f8cb81725e3821811c2bc3d23915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1412516803e8a8d5c573af7037d0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de61971f1ceda1627a562f2fba2b50d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f8145e23f7b28833b4dfca2f99d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc2fa9aeb98057efd53a931d6e380919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1621d81291f5eb038ea6e7db5c02920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dde2f92de65069ea4065df40d82d4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea5b2f1eb21e48a3350eef9c601f6b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e162589443f925226b379d85155f756923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acd000ef08b05f438097c0c1eba9f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd304f8621ef7cc0c52ed1428715b0ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af9f3097fdbdc66ad2d323538cd70926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888d99636f284c35a45ab86d8aed0f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43e4df309c77df4a6b967e04d31ae928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927522a1e6e421a3ec0a51c7d4396b0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063f6b568fc8225d29fb438ddd244d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8569afe22d1b47aefa1e8038d7bf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2bdf7bdf50431c91532715a5eacf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd8d4599c0f6867820811dad60eca9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3daded8e3afe74c06e53ea178c8b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c6e68564272c086e1377827ca1ba935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035bd5e3fd3f04b94b2fa223b7c5561936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89382ea6f565436f4acf915837aaf75c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa4507c5be7333086ed1a354188ec938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d7ecc4a30b0d9d94b3e0c5f3b6f6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519838404f2b825b56bb097152ee14f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c163fb56db3c3643088283cc73c4f2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc18896893e084e57fbcb6247373be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c67e92ea20be7f43fd1c11f5038d37943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539868f619fa54623b01a13f3d1fe1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998880baa039e9565a5e3aa8401b511945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88df9e16dc42a51ee81bd55fe63481946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0f65c460b9186cf5b9ea6c8a4ccc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102096c441feb7aa61814f4362ae071d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf087cde840d1c5e88ff9502569d7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988361e3b08dadc0de1eb7fb0813f6a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f592de07710013524251f9a5f69fe951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a13580afa1a5336dc763da37def8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8b266347f797f1caf26d8e234a76953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f73aec11030365453729371e1d3c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646faf485a472aa247c6803dcb3c4823955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cbb80215546a755d5d6aa31ab89e4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859630c7cd3216adbadb50561cd9c1c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075459ce9e081353f2639eb05bbb2d3f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fb4cf8499a4ae667ae3a071a7df3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4d2b2c82eb0ef445b9d612b885c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da6c4a02b289ce17d0d68ac3c34ff2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3b22cb96241e8426ed22e40b40cf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec997d02d44eab6f211a49795286d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e07efa1aea1b3a6fdcd12b319df0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ef72f280279719ab085e36a3ae72965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217ad45f888542ca08790f01e67125966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77593b5c899f31123fb0960a672554967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51fe81735332bfd045f531cb4d2add968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f8c9a73ea2b08830e4130f36f2fc5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be231b532f1d8c185fe7a9a7c80d4557970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7721e5eaf2e43222dd67dbf09d4ec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2c83d385e4b2eb1edef968fbbec9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb7ee2a6a0edd979e03118952e9cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ebdbb28f408d8ecee78eee684824974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef93c8c8a88c287ea2c7ab489b096975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab56b991f0865bd1c650ad487d4337976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052683fd3acc3e1da8fd06482624922977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f929cc3c1b8b42434a40fae9ca9d8a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3c19799268d7f88117b31d47e0f7a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349920eb685e8bfcbaa6b28b9e9c1e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39370a8fe69c027fedd47098a7ec38c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8801d7410826bf6c9b0129974d45982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7751b730230956041d2c22988ceb7f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5c1145fc058e961c64ab642fb349984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333175a97bad270c4ee62bb43ca6748985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea96562606b081d965ab1ad39d96fc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b0f9ba14acd6825c0b6276cf27c8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ddd22a431c65e20d82ac507035b1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d740997a5ae448b6cc7546a48eb6f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88d5c0eb5ec762be9cd26a8d3e3d5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f6fabbc4293a5591b908967c1a7e0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6528e90e14bbd0bc8243cb5489f2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4317c1e58fa14c76b861ae2fb7c934e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876c500df9ce3beea1d52c76327f63994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc6767c9f54d82edd120fd4179dcb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e44c0e7324cf3f4d25020031f397a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb9ebb54804fa822ae6a0072e7dd4a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>