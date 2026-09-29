--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9685c454efbf7847ea16af11cb70041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2a8f55e062fb3f38ad911bd8d9c1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c23ca12afb5a83364eb896cd5b283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adcacc7e2461cc0c3cada29ea7a8de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af6155ccb7eb199916aa93a75e86e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378af0897ecacd62e16f0ee9be42b246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ae1ad8319b3215d28cc7fad3a8237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639837489c4608d073251c3c60a8398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a124f7dc87791f0c64684bc0f60d699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aac847fc010562d3eb8539df8400110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3997c9a88d8f5859b4e758c2916329c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e33925fbfe9eb4f1c7654af113c6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26f068f2a31bca3a2937ecdf1537013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9563da132cdf51b3d27d40304cbce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6358a924526c9606b084e723b4511b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc27423800b1a163349d705161f3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870cf23e3229166ea017312aa0d1f5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd9af46c408e1c0d134ce7c21bb4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8e656e010fc00f83c75e9320822819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc318dace48f6e8f236453ebab4b4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d5e46d9257972c4a931f9f16fcb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71f5dabfc193cb8b235d64b864e7a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4f47115bb5a44a78b3771ed2cfb5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e363c5245726e1e75624ccf0a48424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693acb03ecdcf5002f95fcbd72e692f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb60f4b79f39b36ea0f5e155aae6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30cfd46225bfafe8f76bf04a7c07e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16a6ada005a711fc73a77644d753528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9554595bc75d6e668721df4376048dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275954dc7079f69e187729ecdcd80e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794649fca73a6ccb7ac54f2be51de731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bb9ff657754a9e1fa8c0c5a107c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966c45da229fe3ba5299bdf81d0d95433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3401c0d8d0dfccb9865aa9c16ad14134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937118ae14978f7e190a5d9a8fa2e1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282d49461305e49f49017b400c62f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9aeacca92697a424b2f4582357c6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f82a8d9bec0c4b51e03ee11d58e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60073b68f68f3b13d21e6ee98a44c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb00ea2c41e9b66fdc72b90bf0a20f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d34f8cf0324cd2cd8647e35ec990941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f38262f4f4b938ee88ff7c712af1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9048721858ea0e1f91ea4a7e84c4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a137f0a98d657a9f118f7a76a27e87344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba899a8a4f0feacf0af432e14b303545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf5d49c46127daf6caba3aedc3eaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5dfbcadd5f6ee9ee9fc31ab5249447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271efa9e931badbcea8e74a46f32cd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65279b3e5a30ee6a9f520160f53c47949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660c387018b8c400877ff907acf42c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87178721a08dbd48df9d814d705f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33857745cddd8f0b6c47ca237cd242952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fbb38a9eebeb14a106f877f7f7fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ba0c7da51145ac785f45353f8ce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a360160794bf6623eeb17499ef593755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a085cc9ae358230b6442683a19aaba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edcde9f2d77d4792639345d0f51e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345525acaf4b239099cb353c45cb83c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e80f8f8c7dde4eb3ea2c8de9ae1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c9da514fb80e6785b38b6629a5d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd41be46cf0e92a2ca7718cce0d2bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965d6964d9642898c0a3c3009257ee662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184781eb7ba3346d3da73507b6d9d1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa7a7c14b216cb7d52b7e55c140d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218449bf79ac4099b18d18a1001268365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f27bd2572a36b9370b88542412c9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d6b7bf7963d23f963a6e3725649f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c124203b1e7381787b32a6a5fe4e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263911520dd7e388c49bb6307c4622d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b12277c7b8709fd0ed377c14978170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb1619682b6735ce916339d0f4daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efe2a789745bee862a8d525dbd69a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c0932262af3c0b71f1445a1cddbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404673f9cfdd8f3fa08b4f685d971774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e39e4d26941a3a675d29ad72cf4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f21e46b380a1cd719dfd01c480d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa3f4e22ebf64ac8bd94076b67caf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd1d4faef4edbe1c4cfe8eea7898578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df75ab17cb06c4603ed0395b97a91579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55621feb1435e366b256be3e2c11780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdac5fc4884a45625c7782f393577081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f69621ae9bcbc8b5a343bfc493a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40005c02e22ca4c323196c7da8d2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f9cdf05d5a0fa1214b1f5f0fb66384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fb4a92ad077100a7aceca552971a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa53c74a77af37a8ff161f37ba4494286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2ef839af31ae890c6418b1528c7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c553e082d1fe90b5a5cdf0c9ccfb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f77a4f7915f009346855e7562430c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad77fd1e489e91d3ac20f702bc35c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fe2d0530fb1b45d028b52c097d7a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327d47ab3cf8eac5315ce1c23284cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17344661fd09e13085111f2641b18593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4018f02913b8ffdb89ccda4aec28c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d75ff3d45bdb0ead1a11328dc5b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad90bbe25d380bc472d8d6d40f029b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3077f27393b56551740fd7e1bf78d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61039e0cf35089a0711aedc094eb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0e5bf2620161edcbf5c018a6d26499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94532ab64b293651b5cb584d9d3a1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f104a380d44468f8246c350f3334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0a40b295adf26df831a577e9e069f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee273f1151e5c3e522fb700734929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591ebe68528c4776db805154a8c7c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075050f98f4841d62a202b4fa63e7339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdd4c3fbe468f2b2651af693451b3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2b1d88f5af019dd77db627002b78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2500766df753fc81e15713ff75323108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0c760cf2b2b3abf13ff055902aeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd49b62a3c816cea0fdc0bc72424d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e874e5e8599ff31eb60e4861a181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc56ef03aebc7c92cb3dfb94251ae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5a8d1f8fd66171de3408fb07b5d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5994ebd6d2cfa4c80ef8cb5524509114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92860f1c8a6c2027a02eb06febec9b67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25be50b9b08f63ab44d99826de1b09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0d81fe92496ecf50bd8e1ad4daee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561aed630dbb017a61eae0a8f7a7f0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebe9a13fb9bb481aafc3ac9238444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccbe6d155474b10b16268c7c03a51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6637a7fb72bf0628932658ed305f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6aca82fdbe7f5369cfc68319584f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69df0b9016d7cd08f0cfd9032a6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c8369251fc0b29054cd772e2f616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894975e592b31de6024ff47a78158a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c0a7dcfb17475abaf9f394433b64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35cbe6d15366cd9356095d16ea4a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd64bc96b8e37393cd032fa1e55e809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e57b4d9883ba969b3a59e5dcdc5cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea0b8cd86231e39c1b2355891e7eb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4006552b950a13b148524d49f283b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205a15b06470e3f25ae124491b8ba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9cfbca097f07be5a2ff0c8c9f610133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293ddb04024d76eba93feffe2a5b01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07fdfaaba8d810a6b87ac9bc36803f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c3ac854985c57ad2e0849bc019b6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d106f71a704338b4772dd097ee5bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248a925469f443ea464e03817ae19e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1076c65154f94c19eed8a6687f7fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c056b0118be658891db9de53ef2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b44a8e5c68707674f306183ad174b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c80896c92304bb642ecf88efc8d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537160df0bf6a7d3cbb45eaee5deb73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c5139649b804f8aacf7586e8f7f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18120e66b8751c251c5934e90e09c576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59dbd3b3802dc2f35597d497e3e0e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5e16860d17c74897524627372fb7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3fbe1248b6301c2fe0545a083572148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a040357ba15dd910784b37ebf3476149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eac4e527722690f1f97eeaaff9661d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403827510689df36f049ff95c9841bd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da385965de5aef85faf871fbd8417a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddca8adc39134dd444d48e34b0b2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d078894c560d80f1e16d3853d1940f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab918e3424a5a8f0b7921c8516994155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f482449aa4ac9dc7d9cd0b9cbf3e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa09f18706f03c5a8204fe6e0c50ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832f687ffe2774ef44c5a20e8b14a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f46c477fdb5f19f253df796eaa2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9cfe64ec199e47a8e52655da4a35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d92f80a707adfd6a2cf33a03b9e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04790d2bc6f3106f47de478757c97a72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad955611f94344642a4656e6ea6327e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9dca3f7abbb087150043acc4a824164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ff891d2dfd37f2e2b03b5e8121d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d6ed872d6dcf8187a8d1b396f41e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef7ef4a67cfd39c35deb0a1c8142e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653030daec84ed9153be1e1d5cdbdff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b14afbb04cf5f312499038f6f99a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade159cb65619142fd963ddf03ed0739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74813d37b788508feb7c0014249975171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525a981c5cfe3d352d4cd43eba188f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823cbd0987a4df8dee2202f9059a6eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036423f393a9e2dfd9ab4f846e2b5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dba2e503b407ff7ec4e41170f857e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999a0a7fd3a5a1262281b23ff42fa9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8401217bcb1d007a68ec07161978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fedbb2988d2edda2695069e912373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293861df26f3e5073274e425ae0dfa78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a74511a30d8f75e8997578ff1d5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29973137c5cebe9f12edff70773d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f222be9f1877bf95597c65f550db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71680caa4a1e8b5f6a969470f021c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade667ef41eb43b049fc4e84e4c5f5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9934b6611a0274d2be0a06ea7097185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8cc705da42932ad2fb6d7b41ab160186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e1398d5e5ff21d1c5c6d1c6720c6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33847c197d8b02bb6f6e4450dabcde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f6082f3accdef7322e7dd130a8296189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c18cf64af804ab29c34c55922475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d576fc5ea648f674fa675c2082a0790191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40da548e015303af30aeff0e0641da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42901061b29af1a20e4eba52e91becf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435ea7572bf007cba1e55ec3e648ada194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3eb0118a5ed45e47b0da9f8a1086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234dae79d990f5f4dba2ed2fe2d4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4610f9441a0ad0695fcf11f39bf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409298223a56ba03ed4cc72106dab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12a4bfc1d75382fb5bee42f079ee6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d980040a981b8d14d948388413f29a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6348868c5b6a89450e46da237321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f1a5545fbc45f4c9c5c359617df7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00429e2fa41aad1f6b6f243172f3d49a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7b604f1a680d49274dc3e942d235d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8474818804374149cd21053e311c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22183386a126a9f66c659d221586f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438675f7f1b8ed82eccf534cacd06f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b374a55ace374d80acb2341f302c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a097b12f08567fbdbad3e473d482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ca9670aba88df05ec78d058fea871210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522526d933cc47914535d74311e11ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d912de4c2a5d085d1f712fb131562b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1a59b3e8722950e0392949638bae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a207b0752f6d8718ac216f295e48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6059d4538b72936a7378684c3761215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb99db05b96284cd203bd0fc9155a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ebbc73aed44e6382af405f4b2740217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c347a9d243347aabdd9b1f12ca3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1168cf12f036c94866af96e1a4929219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0e49d461df50d39ed12e4f6c814b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3646e1e5d1917564d1020d6ff1eb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38bc30aed0881e310e234e00856cb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1866130eccd0fa4f05590e68e815f78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff635b55aec94a77fbe8fa6532fe38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e543b1ba6bd404b49fe63f9a840942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52297bd22e7179766f1014f182109ec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3293445db0a39da6b7f7c5ab8f0f005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe212dc9bc09cd4e7f9a6569abd44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b09bb1881e8e8d2fd0b995d87b50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf2c13d15d135036a3047b505793eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c6390e3526c744dd181145bd389c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bc35b5caf8e83164fa6102245ba12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063de36ccabd93fd22829fd2ee330c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05754456e059993389e9339d52a79f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f499d7e78cceba0e073373c0c870b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67398d7a15a4d6d5097cd71cce871a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f68a45d2fed9e74ed8852bba9af985237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033bf8c4d7c4315a1b22280a2ca6cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f99d6cb009b8be491097864c8946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d182e12de7f473c33db3c697d617c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccd5a1706ed1ac8f66761536c9f36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a00491b14882216488e0e11077143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb529e617da6e3ae1c9675e373c681243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371624103c5cad37a8d9e309db4f8b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78563634cd081d23c73b79820463a9a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f05d7202f4c9e07d7ae2200dc9052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3c379f7d043448a3caf81f383bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677b85302939e150985df324308a2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809d9b59d763ae5e430823629940b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d4b0fa7148e26349a8a91112efebf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bf156984ee6ec5ba1ff91b4e3784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc76b50680f8020e20f1c589485d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a28e510e8ad04be70e0aec890d57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693d4b4665a9a9bb82f5e74f627a57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f99fcbda6758ae4bdf3ff3ff826e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d07b27e717bf36d4fa4a6b18691e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a880c2e5a7c057220078dd078cf9be6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff60259c3bfffcc25d4b227ae67fd0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c7edb3d35a0cba0b2f98d81eca02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28317308545457ff315fc9e11710cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11851cd8334ea1469f1e034b0cce4c14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e718109ab5d64fc85e8c0d0fc7c59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe56c271c1d49d19507c49e52873724263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52591b87508c4b7b949ecad1bf86042a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18107b1f95a67bfe29d4b6db6ac6a9b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820cdde3cb361bd86e3b7aee7c9707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b9dcfec4b64d9406922806d94a22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a949e645b69c50219aa104175801f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a44daa8a8dd9f1b412bbd495e25f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4cce560f8877a0bea459a9ffcc75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0de9d812e0ca66aa23cd00adb445e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf0a64b73d81c493b71d26ae0ad8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34d4f3baefd0a539deb716214b2e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f488f5214bac3020315f637418eb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3609fbdbc9bde84b150483a6c6bf5be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b438c34db0a0e8a0ffee6bbeae5e0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c4882d8d99caf9e2a0163bda72df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f84b4ebd73f2c8418df8cfd051d0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f1092326e008aa291f98ea0a763e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df8e4c055a2227bd81c5c0c3115d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d20dad43b8bcabb072db734700011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8edd11182edd63cdbd3b3a78eb3e1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f92ea69beaee1a72dfa35c466d6fb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c2f4cc3a148b28468c0c50bdabcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f687308b9cb930ebd046979fd3bcc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b3ed8839e9db75ce027616e5b1a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca46069d5daa4bc8d99b0bef9147a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f26e6fb54fb987addd9f589262271288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caea156d8f7b8504f9974fb5514dcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17a00e1137adceb266772edd9879a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf82529cca009316f029c59e5841f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703e1f842ebd0fabbc783b5020db56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd356a81a402982b94c0d991d63ac5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a62a9bd9dda672d8aac6d8d8b4df4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b3b2af81c2a5b9d3f53597dda1e24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac294b6114663831838af435cb473f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374006eca552c072631a89991448a75e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e659b1a41d7e7a5f7ddbf152d06a89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af631fa1b0ab237cdee12250517b4d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246e0571bef79e0660593d0a22b877300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f1bbcbc19fc187767dfe8d9ad950301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d0d484e8f30d52ec5ac173769b82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acdcabe9ed24f259ba00dba72865ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ec7c17519a06e3c5f77688ffc505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae113753f8a5d712be53c51dfdcffa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b562e91b92aba883854f55c3f16371306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366e52f7a8440fa6a0d414d00753de7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0106a63195c904b1f9d87e17ede9df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aeb5c64ed70a8e457fc857440a325309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2370bc6203ab92cb055d5b27b7109a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583632df187c1322a3440ae9c331105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e3ab42fab224fc942654fd9daca7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a05e51b88ffa3971b8ddda5a5b3a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c84e235df20e35c4c9933e5565543314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ffee65ed4dab2d674ceb4c66f86a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c6a93c79ef894cb09d5156435b91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119724345af434968923ebffd9fc3ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a5425e31c014f74d5b9350bc8bd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3ed8031be7443f2eb6342df9e2fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af247c6707b50497cfc1b89ba19ca8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63750a7b9c90b59dd5fe6e46482805321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4a0c61afea98e6da884ccbbd92bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351d39faa97507f89e672009620e66c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479663f396f83404c08ba553f2120c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eff0e6799b5143adc2052a7e5a8e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595202dc23694a44758498334960588d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc7b2d5bca8b40aa6cc647039f9c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076a33ae3eeed4cfa74584d8cb3df5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa6cfa5ce6d23482da68ed44cbadc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567e21987896d1841d270c5bd936da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fcb4f1963a7d9cfc943a13a03b11f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d92547fba1fb81a1b3ed9fad897978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d69443631c32256571fd563f41fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f8214bfc3373f35c0984980911776334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b28d872c85c645d613504878a17bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1533cb17f63ba65fae7bdbffefc683336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d140469468dc8d9e94c7093638093337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec610809638ec8c342565035b8fa1bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ca145e641ee143c8fc1ad9fc7927339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af828862e49f1022262300fe0eb64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237f9e093f40164f4249ba4e5850c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b939706dc631d290ee47e09aa5729342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d9d3fc63186641e466c16a92bcb8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efbb1d055c511501322eb98c123e4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474095f447518679ceefd6425c37e86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b0f1054bcae7f7dea6d082b971ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251314095ad0f1d88d6295f5fb6ec84d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3a2f79145442399fceb6371ad3c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052e942e3d70a332d93984fd66c361349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e683c52750fef8cc4b9ebb230e940d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e18343b6c23d1ea1f32e9a1a08549351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5764d6df24c7d8c7e788e8a7be07ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc853a6006f48fba29c3693f065f2dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7749f28a0a1e6b0c9483530217b8ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306799992714647d0614267be48cd8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc60e0b6268444d1b15907d0ba86b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea1a7d2577fdf8acd20b3cf256430357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb82972b5e2801996ff66ebd0bfc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e08377e6eef87e308818bc00439c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a77ad916c64a5d698ad7befe27cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecbf65b4c420d86e5b7c496aac23d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0a4d73593d1e425035d1233b1a61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacadbcbf5bc8fb5e04315f349e65ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4fe63c5c54e02a99788c7d4b8ce18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f64ba1c1aa4bf74f5d412704255e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9cbb6996d5474218ab12aefc1f89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a4e12d0ba403fa752a17f4985353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d02eda3a0bf528a50313586b9b6df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a9b05cbde84c9da604c098c5f9e32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692acfc8b9fd44303cbca8177e3058cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bb0c15fce874bedfe6280d877842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b98f2311e7cf8ff4305d75ab1e350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695c0e3531a487c52ea20eb509706b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2ef8fb02541deba90447696fd39f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f38b932b60cd519a085013cd7c8e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d4d1e47db683ef10e3241094cd1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6cd852cae055c69aa32485d48db8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6147bf52c3489adf1ffca08a3ac81db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460aaab149d68a37e7eb3458f2bc55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb573d7d19c3fb63d177cd0bd8299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fe5e3860374dfb9ef5a70c3c9a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47050fc3df360887ed97a52b123a83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d24b8adf81c12aee0dbe9d33d9f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd0ee560c7a6dad1179af3862e2e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9a9653f74e289440cbe0bd70db17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372b2e47734819e38ec5c1b9459e903386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c1938bc23cf08011a163ddcd0e29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbd957f9fd22a43013582518679e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b980dd090588875208af63320b7d8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2644cdcea1f0da5194544d64f865b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a404bf31ce6cae6846a7fc0ffbfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b8ea067a2c4be109e94697673d814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1a08503650ef41f7a89ecc178d73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8aaa9d74a6279dcad6599d18f4c06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c508c881b02e27d2566649c5bf5bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2caba4b5132086a51333adc227f71a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c131f14e6ea390cb83b53b69473c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843cffca70edb6823e2acba505c0f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e2338573013a968161ed62f033b0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17dacb48f6900c0c534a682bd6bbb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181034e47161202c84199324452eff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c08512bb84def740e696a6b0d94b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a38581948a9286f121f9e64409afea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5189ecafe9d140ea19c13f5c5a725404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeea177ec1c44ef1a22dd482e39ec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39878713698b9a3cefe51ef7fa94fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ec350e156a7f18527c291b3dc9a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faea224e6fa854bf7e1bdf947fee006408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2df385631b9f2ba4b1d99a6d99e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be4cb53f47d8f7f38bff43d8472bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d5e1a22c15198ea819296f18bedb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb788bb084a3c6abd521801671b18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aeeb5cff5b6d1a3f818e60f9df4f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4668d4de9ebc4104b12ffcee9372da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7511e60adea12eacde5f8954e1d37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d14dfad2734945ca2437849510f1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbc39dd6b3346e643f73fc4871d4c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183554d746ef5c5bca9a174b05fb362418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55bb9b041da0001cd2f2b69e51ea8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3636f27b53e2e676bc6da7bf9c3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738b0739f814b8b449703deb878cc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aeba08f08c1f8ed8769b812760892422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd8eb1272b5ac8b225f8d1cfc3dc23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f649b9fc44df503ba8c35f0fdcb1d0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213f5d58bab1b33e35c638c4158050425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cefdebcef1a9a23eacf5920c6d68e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d439121a9d190ba0ab5925def1d88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87cf0be764721cd11e7845d5163160428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86a4d915eb44a0d643f6afe2fb06d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba735e482b529953599a954d70e82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b970e70c938724921b6abedf8d4d08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc9013e44ba2c1405cbce255d969d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbdb632c2d6ddb45c49813dc2830b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0444c6677e57c0c298425ddcad878434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617204cae1041737f5a6c58b36ea6e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816552d4382563188a156550c7b5da3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d665c59dc2bef786f792ff51a8f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ef1a993b778cacc285f44f92e132d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9ac93b9c2adae23f481956e6f68ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b449e2fc73924f60b5d129223c06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb05569f25cd9d0ec58a932ab2c200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ed706ba84010613623777b51b06c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc10ed3aefe0beb842ce96dc587c95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b18e21ec4ac72117b800907a1ef5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e83dec339e293973697c32341e1cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b98653984c8d4d979396210bdb16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73d1d3a70cf70c26ce0bff3728bd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582f8fbe60f13a84fe63db13f5d034448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b589d424d344c3cf9776d1cbfdd66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc2090636aa1199188f506497f05f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d5f662be6fd4a9c409104c46fca4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748c1afbbd695164a81207bc24946c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c5df8f091e23ec4d5ba0634922b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7fe4a8d27c3a4277412ac830860d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8e78bcf4c7283113ec6d6cc3e1b9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41fde6be5b0785dd020ce9f1e288f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590c8e3efb5d444b71a980786c1eea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003384bbfd3ef241b888841d77f8f61f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93929b425d33583733bda2a83b9fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0770876092d5f873724c3299cce39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedd5346038ac6b623749e1397a8cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5977008721a9b28b937b531ac8f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f2d31388a98d818adb4f63d005b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf21a98a71cc59df42a0215dfccca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b8947e5cf27c0ec6e2f3ab3c64d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806168c3fb8fbd07e99dd3c3c100a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409ad755b15121b3300da7c33722cef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56d8b98c8c295fb153a216eb8c1b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f69cad96ac35da6fb9a42f4aaf4e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66e429d73132b23de8f15a789491c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ba00ca3245ba8ae4b89f3a675c2b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0139982b453636938ab99ff5d51052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee900d619e3c858db88df26642ab18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2f13b39cb21d8deecf8f3e341315474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa660f8b2b1d6f8c3a33d1d587e3770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f58253d31d8318282051ad05b0c0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d703f549c68edd7f041f84a539dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f240b6601498c811328f19aa4edd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832167f6c43429fd23768a93e0913809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975933ce022dc4a7b59c131c930fef27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d3eb22bcc265262e055a0eb3136a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e971a945bf41b1e6fc788b753bef6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742ae2dc28ac653c866e80a2da3e17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f963b48c46d880709379e7aae55593484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbde658624569c69c0a7b59b95c155485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4451a9b5664ee3ca5c95d993f83f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f396e12a7e6116c368d7171e4764c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae533399ea983beed4e350c4f71b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d38d8813b4931c4f85f9452a430b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8af9592a6af06612e2d69decbe6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1dc1d590fc2df8003523c597317c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98201ff58d9edc8942e2022764d823492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82bf79a22c7a581b685ec014635fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4ae8c7e3fdcbd8ae0a8b10ac1cca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e795c5afe27d8bf96f75a06550b67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c2bdf08aa94a71ecdce9a635d4fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ae922d9efe0654852ba68421ab5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecbc0c117234f51c1c8dab72c3e6d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d70e7d9a545c114bcf6c7599aaa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22c0dc1dc8887e48cb030323b26c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e7ece0e218e7e6405e7f6f1f406e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98981b04c16bc858359b390827f72459502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d829ff62aa8331cce63157dff614503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade394dffbd4b5afe78a6f7963a474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb5b24fab396a42d0eb1663e8192f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57578d5367cc7da7dd6388ca070e99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d784eb0c9aea79aaa71118747930de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329daac2ec2977e955d9275aad39e26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6f27841fa41238b548edb77a320a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c81fe1b8ae9c8088e406d4f68d0d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ee079bb432fce0671de6f007fb0d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2a34e851b19608f13c0f9262223c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32de590709dfb439801f512eb8fbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aef4f09deac63cd765a62380bcdb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487a093628caf6568f2bf6f8f66de3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6d5341f1a66ae5ab3229a873f06e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b159f20fbdd202524b1dcc0b62496b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e0440eae9ea0f9927b6ae090fc476518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad683f7c72df0002a82b5c33cba989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df257d18f3434eaf3952997aa4f84679520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14840cc3c05f3844989f62513f40f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc78bd11ffe22aaf0d7d5221005881522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb149a0268cb036a6784a6857bd335523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a292379c28a77a2c517d56b6bf8eb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d7b7041d7ca283c05e79198ab92ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f293d092e412b2fd81af50daed32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93c160decd746dce9887860e61261527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a617bfc04ec940b75010fee1e01c81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1bc2733be5198e7e807a41c35c395529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d6267c360187d93baeb658571aed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab9700243f0f95b99bd92273c3bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eff8d6b65fb9d8c991f977b947d7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a46c48ae6f03420c52fd19599959d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9725e71f4992eb8467e2c2de5f16c49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f109ccf8cd959a59f84a93f78e40e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae9cabb5f81d00cd59eba27e39bb2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73d1fc1e1e0bf10c26ab5d6c9c50e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebcbdc56c6783e8b783b453681de1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030947ebfd6cdc1f625f67373adfbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191ab88559cb0e909f3314b8b20420540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cebf4459a02ea34857b93e90cbf75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128701e67b8a9691ca2835ff045bc31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a57fcc6dd926727d93b49125e13a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c81358be4c3b8bcb91e226972597544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c029e4166c87ef65d593ada0d815545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e8a991247e716d1ad7b56a34a97e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162580df95f6ff9a2df6cc1d163fa766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1e55f859fc430e6594f47b5a7d05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66304aa06db59996424e4ad4a969992f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b60f5b9a0e29f88ea8d58160e549a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107faa550757b916e09537d6eac7a62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc3ac1684378104934987ea5e3add552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c64f849b5bae5f41f7381d9a0f46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f820d5d1c5ea9a2480e8216421eaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6e4af8798872029c5daed8288855555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5236b3027ee22a285faeb98ec2eb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9801f6ef390f32f5f0cb9bd9185390557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770393c9ed7ec90014591ba7005692c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6c696b3ac195b39b8bde095172a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08ff85e69ecc9a7363c102fb02a4ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b698bef3afe01ceade7fd6cda4bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e0cf02cbca5704337cc87c815c95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a5e021f83ba61e8b3d1541878d35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750b08c4f03e26cf983b009e0aa483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656902150815cb35f3a06e9c376917565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b952889a7e2e15dc1b3f5c41d364c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b935b9b520e3bdbba354d751d3592567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba9dcfb642dc42fe1fa56aa17980bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358a50df426e06f2c39d180eb8d768569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcd6ba740e32f024d2f0cf6779b78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54ecd6ddd0a80074d40a926256d59d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013188a4eb94cba20cc3f63a418741fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dab2c600cdacd2dd4ffb7bce8bbe9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ccdb511d2619fddff101b2d39e637574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752433d8cd08e318b77c89bcacc336f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04aa23598c5b2ae7ae2d95bdde31d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1d6bf358869c951625116297b6f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667adc7004ed60ed13f9b1d3ee1ce3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc943f2b5074ff068585e797a2f25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c38f00ad2f183abc6036db025ece580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209b1d15ea941e0a19d68bf2cfd181581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad0f3acf542416eb1f8abe61920858582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d292bddb04d8d3a36ce4bcf310ecfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb58ad49cf5f289c98c6b7b4cb7ce1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085fef4c1b515dbd774343eaecbb93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54637cb64096a9bcb96981882c2473586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23a3d2bc533cec2b46b60480f4fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910450c04e9b526a7957b1554e5af03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b394b401448f31abf9dbfe1d2a42772589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d3ac165f0750d3ef307de23888c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b255b16601a9f4c32c5c54a5dbcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7daa9dbefaf578f3449a4df945fe4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638353d4301c469b3dbeaacd28bc33c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c47488b72eaca44f8d7337fd5bce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2c32bcb32233186056046199cd25b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fd96c8bc3a725b42a1e7aad6d5e9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0b56efc5f783b525ba9ba40ff41e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077870a30a648dc785c25fbecfc6c631598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008fcc5c679494099c0d8f84fba559c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bea8e6463d720ede98b585d91e6bc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f70038ca86817083cbab21318248c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d1ccea7e59a149cbbb865ad74bf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de084d397a5e8f4d4f8eec3e067bf21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80525874030d2b3986504c029479c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29080f6117ac6161ac23480d79047605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32030e766d2d51d37bfa5af87204546e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1928e10d4f5299e8003eae72a00b60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5e605f44245e460f9aae36737fad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268c61e3b0915e62175829396b6fa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc38ea726cd3927278689d2f6e43d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a836e58c73c9c363d45f3c0f04292e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0f32a3f9972c24bd4acc06e4763e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba092ab498398b34c81cd166ffe85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fb4e521a052e948e248ebc29e99b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ef15550a0361e0adf31de47aa611615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9190f499d2f2d374ea001ebefe96f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada177dba5241a67f5113b35e35e95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1f92f3ecd79eda5195c1a6755e2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e7f2743fa30969ec5fda9f1bb4fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634482afcff54b7cc82ac95507b789e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2804b4af33d13f323f2df33aa06b61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4a0dd6e829aa24244ad6199455bb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea84cac6d85d0a9a69a32a9dca1ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700dbc811207823628692fa6e644f64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5d3dd3a197393c02cf0f7c6a988a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0916ae92d40e35a6171aa9552ac72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92fce0c49b79774318b33b8b859eb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c12db3adea6df15b63e0bd732a1fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e751920851ce60e339fc0f085581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738aadce90ba54bfbebd7bb233a2de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446d40c11c5986c236af50c7c53ac5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e36621cf2146e92f5267cacf3be3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ba391035529bcca2576360e8abbcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3cb535117eada2b08dcad5512745634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f228707ffdb7c8d20bebd968e315635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bc1bfa6c1370725a5f9f2077f0730636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c88707faf26d37942cba8f1ac685d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e17b651279fb787e26e5e3d9e73c9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bbe4e41b9ee4cd2c4e69479ce76ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2979363f4c71fd5743b9f7fe8d870640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d23e239b6a80808265629446d1de05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ad755dda49b4105f134475275700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951b0dff1ff8575dcb2bb9838bfbc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0139e0ee5c2ecbd2ec7bb8f9bf2c37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181705db34f34476f7a7e7777b10441645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126209d1569bd6ac138af926649d239646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8f542a53d9b7cad7cf5d2d74dbf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c69c13cfd30dda10fc455da306f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a4e4e53eb14c420aec89f5bfbae8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70221a776ca2d791629637d123aa16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ef125c28c04411f0db4e2c76daa2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0e7e5a7db7d2e87eec73111cc1e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff64ac248af3801fb3c77962f7886e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b81ae04398d4c640f176fbdebe776654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1192d70d47a97a4fcfa9de733c3ffe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc57e73dee54564d5f64bce49deeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8661e48912675920036a941bd3fd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e91406b1484602ee733542bf8eb24c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b819b8e740feecc10a852092fa7519659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83999be6ceefef0388c3cf977adcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609324da3775122048a4caea63e715661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9d2e7543a72e53809fd954222a0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc5acd2c5ad156bf354b214b8a3eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab0a17849a0949eabebd3ebbdcdae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488000bbb08f179f51c84654fa3b1c33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3169fb4e6056f3fb953744d428302c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaabb3382f4170359f6ff97be8738d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce1927081d693dc84e7c8710d01bee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c9dffb3e02f4ba115c7af5a127ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b484e078af63c10277fa808f8ed4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f3250e78020538f15b438f12797e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f7436455332c7f55e866e2ff8b3e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2966da43b5cea111c5579812f33e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee6f271e5d1c30f9a7e2ff3b50e4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4903fa2748b525173327cab18f174675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac173f1e68dedef0172abc49ccd57466676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbab184b37fb13580ab663cd2d989b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86aff9c2b51b733bc7ac778257ce72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024b398cbaa681f9a708c851271610679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d79449efc783a30d32f5b43f62c07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc188fc743a2c2c30db91711667dcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc439bd0562ba79f93e1e1c855f057d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c4c1be4f45a464b0c031b31107d24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c856b05b65d0ea821d69c0bb8ecd463684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2b2ab8f50081c8e5d737a4d67453685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f36cf173b447330c0a7009a2cb05d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fba29f5cef8042dcab4284c80a3e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868c0f560fe54e2feee5fd060616d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73fd1f0a83e06b518e3fe283994dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d5c5ea2e31b6c0911f664c04495f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974810ce7d860b95b744332f31a9850691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce8f14037eaa892d75acedfa4d9b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdea67b508a985048cbbdc77a284e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee32974ada6e0cd5abf00e87fd260f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb1f3c9210ecba5fae4fc81d2099c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e389a3a37dc34b88285e27dff1e932696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b0a22a17e743e5e94ce72c9e97ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9211a3384e2fb8254061f75b71882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868200aa88517231a6e9a1e6ab64061699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633fbad5aa7e6c5029a3e36bce48429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882dfc8943fffe2f4465aa8253d76c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde347e964bf69bfa1ce5e25d9c88223702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe4d7da9c881d8168150732418e92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd4610dd9dabfb3e254c3c43921b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4cf1fa31ca545511af807f998a98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c511d8ea0e07a0164a30edacdcea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a534454b0c952d9850475aef71970707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270dd82312d545b99c4a46eee9910c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d063643abd7979771ed4b01b648a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb3436979819e091d225b0192ae490710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccca39b6d8e68ef6ff87e1e101f2eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0d464cab82fb6d4d56eec076d83b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c9c0fbdb4bd32f9d6e3422f7e8a46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcbd21e0e195ac2952f73a99e468b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0252d31ed58b30bc39c54595cf3b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499cda6cdcb985fdb62076bedf654c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8ee6b8637edb518e84587c536cb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082ee370f351abde1102b64c37792f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8ec674c0681fa7dd3e0a45e3c185719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51589f8b87542c5541bb4f76abc5ebe8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237781304e9e641128c1d2782139459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71651fc6a0e15c08df1c2b8294cc24e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eaa927323583ea34f22289e2ca41e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448028072e9b20ec854ce155588a5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ba976d6d55ec8ce55a7b70b48061725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02d035400f13958f722946a938482726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccca8910b687c2aec58a5273174ff9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c9234551b11510813cd5ea137cd8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de86f8b229cd216e3eb6136d8359fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013566de367adebdac68a137eb451a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59c2e7917a33584705a65fd8e524f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8600c990440320340216f4a3d2000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335683a167b4d5d395dbbccbf79eba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986677ea3830089c536df19410d9a2ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec78044c22eb83c138bef69684f94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988de13f4e46ede07528b05187ee4809736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc484d6643b67af54d01ee5ed0291a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a066d66bcda278f53f90b1bea6f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e57c88ee4b0f78e15004ff541893739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332cc3dd82e087dabd8386f21120591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d88a2cabf18b6d944e560c3e3222741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf83f78d9a391e307bbb823f977a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdcf06525660774b6e3b24e08ee301743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5f063367daf65f348b9019a12548744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750164ef8f33bba6ad822cf8c232923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdeed89ea418b2fd7e7a891020ae25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c261b163c2f1971984aba743d98b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204f5e7a58a284a98011978dd785a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe0b59ea05154e09c3c9841f3c2c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65106ec9ad7727eb583ecb9de9133a16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8f3fc4d3c52d3733be7a1cfc41d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf6561e7e8be68f948f897f679e95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7904597f381b91c9cc72813a3651753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87cf3b011ec06a57f1c0704b680a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbfcba98c18783eb4a4bcaad08f00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a4436ddba139eb9fd022e59f138c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8f1d1293cf695ea402f964a48f2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fea8ce910b64bcbe2e72559a72fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3f34f3f344788aff87c61c04b1e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f699c43894b257c7a3e85319b08d1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536951d39a2e47482a59387fbb3c63e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78699b054ba028d28e6da2be432178e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743af4e27ebf290e752204e479a2b2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f0c8fa54c549b7282c193d368ea1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c2f884b086c4a5bb9233bfd856cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e3bceeb80606fbd1ee3c0f25d72a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c41be759a0b37d5810b408bbcab96f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9927d3c3f5e5ae5a3c50c1703bcfe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d21e05008dd55d124c44ba6f7196e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3a73533840029840295a9a50cf09770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4baba11c9827175da0183f90fededa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db956f84fb5b384dfee242c8a6e8d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387a0b24aa80ecfef2fd538295d083773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd8aeeb119e3b0b58bfcdb4b819d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a01bc8e97efe6eb3ee3d164cd2d6c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf8429d9ed0d72fd693aed9f89f6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90f9a58dd3ba8c23e6f644dfe9806777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bca075196bf7e83b952f732c9e715778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c51dc5ae3ff4fe655b077f551f6f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5abf5c7c6d55140a6eb63948b50355780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfc151e7099820f581304e421d011781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f458662e6caa76e18cdb26bec6d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f679925c915aaa01f23a2849d19431783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10d07d96f940a2d23145cfeaed7a8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1aeb549a2156d9c2700488b68542785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb322d8a20631346ab30cd24dba66d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197eb7c34bfaef8aa419b0b484ee5cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5613c7e4e3b1122ecd3681042052b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002c9c874751ada4346af97c3890c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d213ad62c871fee19827fa24c4fc7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088185431ca934c447822e6c004dae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1e211ebebdc210e0ccdc95204460792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfcd9f00716f29b7938623d8be5044793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75468d6f360d2a0beb2e51ce8137023794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f91c5f30077769bd377a594535922795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23174c7bfdc610e623f62ff3b905c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e024ac93d36615ef20486bef9522797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acb4b98d812b0bf250534c9ee44ad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a37d5a3779c87294aeae2446870d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7ec97a7cd7cf102be19c1f51f138f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eda1abf32606e365197417e3ec158801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b10b6ec8ceb51b46a2271d33f3cef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1715d1442b325d61ab1f0f4d4755ff9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a127650d121e34f849f9845f687a79804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc47b891a1a712e595c1f8c88b783e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe071f2d06ecc0ccb9ef78e1dd31bad806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22fb20acd7cf33efaf65ae90092185807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52ace9e85bdefd5226ced16c48f17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec94e55fb958960eeed479eb25317f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e7d1793867a94c829173fb0334de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc8e789d787ebe9d4829a8592d3ae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96937f36ee15c8360a486a14ce079812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513992d7510ae8e9cc74fabe712758ae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292cc4b77c8af431f79c07d3095ca2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ab6fccd612cbfc9240471880bf66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a1f06126c6487ae233561d188a05d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501de6b02a971157acbddd40d2c4525817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f78d175deaa5eb7dc17e074b675585818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bc94f5ff88f663e36ac8f96f5b458819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5ac113ee97c54033799643a0e814e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fa55a2d8c34b390ef1589d8e447fe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f57ecca6cc66e026fc57483c7083822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b313e896af45144b85d68f9e3c7761b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ffad1e63a9e24ba19e37d993873e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27efc75140179831f7bd39a929be1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444914a00d2a68fff1dc87300973693826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a46cb3ed4314e38a1a00a9cd66ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19288417aeb0397dac2a6f8f9a080828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf96bec655791a5dc21aed508d2d3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8ca5438b4794f6d0c3158d66beb3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1c48c913a0954a65e17035f6ffaa2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4f6a752ad3b47eb78a104ab25270832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621298f6afbc1b1de4dcc732cd3168d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d94bd5e1f49b49fb7ec6e8fdf499834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d559a700de40275914d507128c1232835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b119cb9205533a32a86d8f0de3fad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ac6932264d08d60e27a6c24f8ca3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e57a3d225ee67eeb0c37c8718052838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8d49dbb441043cfa2db10049bd39839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fce198ca688497b57993b111b10b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed695a3b8d1ca179740c9c27acead91841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b025f1b992316d26cfc59a564da9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5161fe555b7ca712907cf75f88d950843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575ef35351708cf0988dddb2b8d7b03844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95927eed386b80bd7008ae58369f66e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68b0dbbd5ca5e6d68220cf6adc1d56846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4de4a5426616f620e66bfbf53d9681847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afcfa7b4205560c7a503f6347a3dbd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b61c78d1b593ab99892a0d5ea0e87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b77ec06fbc584ee3f0b65da6936e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5cd2d1edacc6cbb000ba52eadad6f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44601ca1549df9a0fe5874555a62558852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d9ab0800ab597ba5850d6252f6ca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f752c758085ed9238a6819a30dfe6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cceafeaa9e084ff2497a5b0a1c2a4d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b6883bd3e94db43fb557e3bd1ab63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bdf8971c355326edf582f529f8bd6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e83e940af23897814b137e542d616858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1126952c4424722093e9590a14009859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0e5cdac67bf9b1d6cefb0827f473860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1bab94da169e35e97288723a6e559861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740744c6d6adbe6782177cfb400a31f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d87a381d3d722a78c978dc62f9ffc2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990af4121a623fa951bc14c9ec62924864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f7d05234c6c8360977f3fccb4184865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f60171bfda1c9ce257e33053a2d18866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98f86e61a031526353e5b47edbfdc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982d0d8f78ffc68cd6eb0e30924622868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a581d1417b093964c5a7e86ce07135869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba48c6f1fd0dbb30344732dfa625e8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad064eb737a63a0cf4df8c5073fd8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964e5e0617a491a461c1a18fd3513b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d67794a1caed4f8d9e18dfadb81c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0014c7f36623e03193ab9a74b9a1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8499b411c1d4d897d98be06928448f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57d4f13ea76365b1465c2e30e4a41876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae91f91c49486e93974f8067fc76860877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835de482d589c2faf5dcafe912a830878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd889d3db3829015b51195f955210e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949491969db48acd2579efb8b53b6b29880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7e34a4f3704c798e1adc2c57b444881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12449707440214a04f51aa649e843747882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214c5ac93d756cabeb97ae0a0b2741883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18837bcb97d3388ce5fdafe074b70217884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8c08e5605cf92b99f6bce854a65d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b0cf470f00c94c0ef52a989652d5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2599bde3147e2e1b61315b6d3479887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4a780a537a7a0a2f443e55f52ecf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1188baa71cfc63e44763f4f82c926d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32bbd5cfa67668caa025373138063890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c8f55b70a2efe2c380068f71e8f9a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6a7b74d88dad02b9fc66e40fdc69892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff20a652fbfd4b5e1a85e4edd32396893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80cbfd90afb66c13ad43dd7e9ef40894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50d69dd2c4ae148ff523cc20b4a84895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe5adc2727caba5e07e6811808d8e8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a1fb58287ddb363f74f5e74fd4c5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8be3716cf2ebfed67ea2934b644e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8701c0e6eeb69c93cbb0dfcdf1d7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4982f81b8192fabc98911f3128ed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b58eb1da9766806ee544d3736403b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41e43136aaae0a4d5743832e643223902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1cf1884ee0eb163f6b4475acc6a78903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b6951d6574878d9658d45dd0932c0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5372c63947c1c264d6daf2102382905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6420cd5d61021b3fdbff4b08dc18eb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7e84e3a17963091bbb0978c289184907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e14b8658c7945e112ce945d36cd8f3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff47338057ccb2c0c62928281fd1a2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92873e6cb001ce87685c964a650246a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771c9f808726a93cda875798576b06911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf802ab13a956c7b0206f7208f39fe01912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c7beb2bff7c1a24f8bd583b9e853913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d1b6a4f3145cf90aec24a1eb85419914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7fff89ccdbb8ecb12214c3f7f34c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8fe16e5ecec25a0ad4c540ea12a19916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0949f9c0d2a06444bc67b51ad7cb7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f685f63adf16c27c45b0be123d0e0a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115b5936c088cb60976ae1079ec910919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71162aa9ef8669077848378be3c515cb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62912aaff239c72f5aed0c16266fb1c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544bd8dbbaa5a6b542454ca8f41a95922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219b611d1b1af08b5403d2196533714923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfea8178cb5941d8083f50ab1267c7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183fcc74f3eb851dc31490f650faf5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8d0c9db623ab687fcee8f85567f1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ebbda9ddfcda89e73e81248d145a6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d9332868680cc6261494371c9977a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45a44f5a27e230822ca77a23e4e63929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91022b427e1a0ccd44ff59eca0a6f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee56ec49e4515a937a5195e6f1622931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5fad5fbcea6a20b2707a7d17bde3c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6f686d67414e3d73d1f3069346b3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d982f50d15a425446107333ecb68c8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b487bbcb81efaaf0c178075a99a7cf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625542117beb447a25a200caf5167d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b72e42f893f741b8c0bb50a02c96a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9def1f210b9adb382693da3a8f64938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc01eda0be3ef8625439b2ed00afc3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567110d101a0769caf901d823351357940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc69e0bb2309676a1d0eff356b369941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dddf5696f65231f53a40c4869e56e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa035dfed582334997cf202be64723943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d479697703e74b5a5618a757f486944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aa4c5c4ea82d0e62ff4cb52006fc2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897851cc755178cc3ce2ee7f879e65c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac335cacff2e3bbc9c0e52a3a2157f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990dc98164b85b5e01b40446a242ea1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cab7b01b3f58c6c501ba33eae921949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994e64d8e2d1f53cc695de4735c91c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ed5fc21e315f822052cd9faab86c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774016128002e10b0229cecb5b402af2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee24361dcd0c51edd2333e30fecbfa5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa0aec64e4ced4f93aaaf416c6f29f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca71df56e1519926b6b4a4496c999bc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa379b165e060712df069115a9c6a0e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4468b4e3a91edcffcb5350b4f3635957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6013bce2b2e366397f0ba0aa1f7d4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6cea8ef88cb9f901cb976dae43af959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0020b9801e6e8cbb9fab3bb916ed11960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec77b3a9db2c643d36244bb467ce7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c4545e0f22aa44926690600ab5dc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88509378a3900e9814b5459e98d3f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830c1e4c71ff3e3edf06b97037b69fd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c49b2bcacc6f51d8df30ae7052be965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67492afea0cbff6efa32533e6797e258966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922129f60b6c0e6cc52bb4f2695f026967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e786b4fa19cd40555af6bc531caf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38a33faafc996f62b7aaffb69d852969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7699cf482d6b2d62d4d55d875e45970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae150620a3b8c4dde66270fae951821971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531d9aae5417d5585d37287fa9d313972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f485d3b5852fbb18ddc679eef2e8e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d197ad34bdcded3ef2ad3fc36f6eb6a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c3beedee33ea17ba27b8e426d3c6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf78c8b9f542f242872f5dc9055b9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c572c84a221a408d1f3cca0f2bcf977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f5a06706aaf6d8de3a4afe19d4c0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3dcad7ed721d5e28915fa9b57290979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363c103ffc3a131f7173781b0000db980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a73f94cf8d8570f4c4501a2003eb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6eca13574024b25d800a3a50cb51982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4fdceafa8e6bc0286549047ba273983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c89f735e07e46b4322f5f03c847bf3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9645b737dbbf026aa52950172c9b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a54ae235698499000163c60d35b32986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062b952fdfc64227b66a0dffb39cc40987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35d4e003da9e75988506ce658b34d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848cb3d46c87dbbea68a77e8d12cce989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282518b4b014944b331b11c530d0fa34990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d584c23e7079464ef598bc6f12f72991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0ce02baa10d6ac6b5bec6e75338e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34231a69261886db6c2cfb6377a2b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e540b4cc54d0284fd5f134e58935324994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791b2bfefcd355dd8a38c473f8c279b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22cf721c0abdbf8f964b30e7552a9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f794bce6e11efaf8904f32a2c6ce1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edea45e71b3c20a5bbc1dfcf89085c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f58343ec6db95751ab5f90b22e06d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f4d040fe9b3a331d05fc8b9983ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00906e8a215c94542271eb3e878ca84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e03b69791fb831a90e21e9df824c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301bbd77614136d6b5ef9267d840946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb8db52bee84f01df5ce230ea5ed087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4994e4d99765e3fbb03a86516bf058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49b0f5d11034840c8e9350a040a869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebb300edbc7c6ee1e25c57c7706d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af088f159b069ebc2b9efe64f8f39e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6995f7e4427278c1bf790b5dc8c7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4491ddbb2c843d2ba33cb850edc1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c70b95d70d7ad66d955a6d4722142414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5a38f419d52df16473a647bd8037315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0929fb8f7dffa6986a25bda146f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c30de38b38df42bd651b579f51a5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14c546b5e5904b9f4ce3a46264d8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ebb54b624ee75129a48f8b3a964c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d999401822fe1b96422d8d5b273420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472110e84a4a61c4ecaf33f9f8cf0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a09144582871d9080d564bbe81b05122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474ebac7d1829d96be791989a24e9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5f1ed85b5c1c430486a0725e3d2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e61af26f68f05dfff3e2bd9ff49e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798dc59d44be1cfaa0f9a93ebbef9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec38bd8a70da97197958287f11bdcbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8da070c9a2a61748c31f511c85a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e5ce87dd6b28536849433d8f76c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfecdb91cbcdf8b3cf99c505f4de5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ba95d80455c4fed272176b40907b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8949c1e385a4f95c15cf661dd486332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd292e4aa328fcf71407dd2213bf75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747077d7366eaad93c6c99e69eb76a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc9613c2e684507533cfc3e387d5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e865a84dad3d77b508c9f477832e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb319a87fabf07bedc3324b0ff19237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174e96f6dee653201e4922de7c358338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56d5b3e1c07bbafd05a06c2dc5fe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48cb9ae6e7c4e0a205c87d405e53440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b164e8c37f384afb6662cefab82a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0682d7b5013560b0072cbc05e26b2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed022723f8fb8dcb046a673b90e356843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe237be7f457df807e8aeec73f6b6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ed8da4f1dca1fa530b89d43a112045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54193c64c254d0b4e3ff895d7d8d5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb456665e4a2d12ea180e84e1ac76f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d332c6e945ee626d092e7813dd1d2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f4e7506cc6504d210348996ef7fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769f992912cc5210da66a1bf2c3fcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1cac4a555d9ab4515b1388809a09851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafbcd5e24ecec665e1d49ff750f8ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631540b87458de28fb2679b11abce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26220cad43eb54f5aa44a61700ca51454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca22b13cb45e7f1cd4d40c9f0a156c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449fa64b3b92a28d1bd1120d03d6b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a425b8f066e17fc35a3ed34150202e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41589e98b6503b6719f015c3a98e5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0a3547e45f0f6882fabec8dd302859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258a50f1db5260785c8d1d73008b7bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483c982113d983ed7b3844545b96ec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d72f12aa82b70bd2cb38f5554bf7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4937832b25e32eff56a1cb8d57cfb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988844b37175e96ff683bdf2d52c42c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ff84d58e8ca041b5856bc44225c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf205a2a9910806373aa6c4e7147366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6d333d87796b0d76f1ef6f3f7eec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fd2c403b2e29f5fc0c8ceab1b57d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbdbb3cd2b0815a02497b3e16f954c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb2f8d65d3c63cbb27707b0960e85870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31b7f9bb6b56aa4819a5cb4d0faba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4412b1e31a6ffdd1d874e5933b0733a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c2a20cb47a650336fdafea46a7ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397967d9dc3cbf3c800d8e5813053074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cd13d934ee8ed108b34627e5f01875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f68774f87f805c95815503716898176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0d6473ac81a35afb32bb1795154377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e247fa8f6586f43480b3ba0f1c536bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257261f9b2ff7e17e18077a2364e311179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ba1618f3729ca878afee4da640b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b4f8f795667b00dc613f57581f7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8199abac7fd8b182242029213385082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505068b52d996e9e7b2e7b3a7c2f629583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585d6e91614c623294398b9b7ebc1cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a21c7b48f2a3ae337c18695ace6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a777f3a647925d87115bb28cef0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a97b5d95e62e745adf99b8b7d7df587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e5e9582e82918acf252f394f2fa4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217a17ba4a2c990eca2c6cb005eb0b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab0207d2515fe9c462cfedfecc3e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d23362254f485b8139bc5892af54691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80d4b9df5210d0f20a3f4551bb4ab592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e45da7500a5a0b03744fb3cfd23e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a35ca8cb87932d5d4853dc439357494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e161deffa22d0157443d42019da995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000e141dd645843a842681f27244a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af3851f06c41116bde4605c027883c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1862397530f37e248e2b21b4a078d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6e6d71ef0d41161f6583e1a5f66a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24581858661f9cfc379ec972d1dff2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285b026c59ef7df7ba7425a0f9f6e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce6627f64c07db2eacc493529fb075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e37c62d9d88f227cfd64230f38969f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ee2dbccd09b89328a4efd0d372b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0359c3650e3d798c98294a5ab4386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ffe37019c8a9e0a001fd1d89e4e1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151df92029e252e46b0ff3989aea37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ece9415d3d4f7ea2bcbcb96152c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306430eb68ab78cf6ad9582bfdd0620d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746d2270a59984067f9c63a4599448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87709a7fe138da21b77d26bc4194a411111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc31aa4f8dfcd738a810611a3fadc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037cc4ae9d456c0938c936c140f778113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e0ece0c527d9c5da2e249294e6230114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54247b0bd3be12be8eb82f09aefd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787abd2004cde735e5c85b3dc60bfa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73381d141b4e645342df8a725080a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597eea6816aacbe5578b80d6581e53c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c1ce99096ecaf2d96f419877977b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39d18ee55c0cf0a68cb5c15b280e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11dc38b7745ef68609a20570fe83ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5405258613a5fc7d75d4fc81ae187122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668e1d81d7bb7d5c82d023a502d8fdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208cf9f01f4bd2b18ba59ad6e1b6c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf21e71e19068feaa3b6a96217ba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530603b2390cf3bfa2545f28a799059f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b504eb4f87f2257d06796a2953c72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e08e7334faad1280f4da8e79f105128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947d7264b30b676f7b93c1758c400d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba92accacaf2e8279cae47372f28ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd15cb8e8000d58f857afae1dd61e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80361e86afc76587e70f478c10a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a532b5d71a63b18c459c119b2d24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b406ede6e4e636070d2569f0fab7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def5372bb05f37caa84e9882f6ddc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e497ab1e0c311bf5c0df0a44b9bb58e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65b6a61be019a4482ca3629bd6775b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748d3c74a11bc7b461a957934b353e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa30f346fbbc84b0bbd8e23cf4f0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be53b1532b5ca38b24b74c5790f27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506644ff6ce00b5a5f24bbe49e76a5e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aace5f58f7f36c99eed10ef138504142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f358687b28c614b5e56190631e7635143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7aef0fbd714be354b5ed6d26bdd3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5bc22f78becd84f72bfaa64888d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb5f6b3e65969979935f48396a2ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfcb8e8a14f8a6ec3d322374d68a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4902d354ca26cf90d666fb8ef1ecd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051e352e70e863d86abbecc6d93faa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ad7efdb94d712159e89479b09a0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3db9fcfae3b314700998348762ca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e14d8c82bbe82f1baa1f6ce10d4b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbe5d7c1cfa16015ef9e7a1bc9e3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3178db57c3089df2b0350d3794397154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07605bee77bb696954df7232ca72d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18ee113edd190f4f13ccaa71ba617156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75eec1eea92b0317a25ad7648510a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833db45331495aef84a12ffd680b495158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f037c0e8d11577acad2024cc9141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8818e7a28ad5b06f31a592ac066f89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36ce89c2ba7f4899cbb599380b8506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d81f2cb3b165ca58495863589e1dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93ac0c1fa9efd5545f29d7d2b0427163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be200c44cdc69de81352054703a26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa02f4d60e703cdad7673668b5c04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c6114de3d8e90e7fa58011dd6500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0c63a4611f726a788542b658e6580167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d187956ae991594e35e622faed21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe07cac65ca27d66267b735a1ff1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfebfebfaed2b1e7ba83f50038fca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241217df75ce03cd3479e4ac2ee17210171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa6714fae3f0988aa393eacdeca1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b86426f8454a64c086ab54926c188173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5dff1fed6f5447d6a2aece0f8ca9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3638342daaadf5d1d9bcbd12cf75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96129552ac16ce39af0fd252454aa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76fae36816c56814f7d735c110a3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988682c0fde77184cd4bca0196127fef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aead9d59f4a00dea06ac003b9c5ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a675ea3f5a1974f1095754c105c4b84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd15570012955d1547f8225143fc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cead48ccc24506a7b6fbb4a7f8dfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6513fa7637eb8055c64dcacd07c13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec140776b7777b5221ba82156de88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706947b52865af11d46b026d90ff59a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b89ac04f9a2fed7d24682681c80b4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5283d69d647ef46d1422e43ecef5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f242acdb11c4a748bab0a135fbdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afd99132f0b9b2caa1704f55f65f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c53d52cecfe1e2a996d0ad729b7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803524958fa6a43360302e6866c739d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015a7e3771038af702182f72c33cf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64f31e3bcd39919c1f9de737d235f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22892f0afe812dd434ca48161dec33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3cb3b64d6bffb7a7f9739b8ea60e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e57c3aceaa2125a97978ccf7c47b2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f57575e4858c8a60af0ad6a3a91555197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19401775df1604a343949c428540bfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1412aee054142106a9c33d75bb6faa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06ee2b74eda72384f4be196b4adb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812aa49e8bb49572a1ec9f6f045742c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50673fc886b9f8e6a14d4fe6b9862a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5365f2eedc4b573c0ef6feac21ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b0bac3940f92edf26e75f37bd17c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4b91f77aae0cbc68603635b573fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca00618722c923f7a208c47cc62ee9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb886dab8ad163fef2713eec2a09f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3b8b70941fda010e519f42171248208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd9f43baed36adcff63e840e1ac07a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b6acb3a4eab16146e772f03f70a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f528524d7b27cbadb3808878c1b2d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48bc72eef9d9943896e4d6490a7ffa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68425f73c3e16c4f10110627a5ea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40255e07fc10f6a0ecc4a184079907a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3584e43e1a0c267775fc07b8ffd1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4382befbd3ba0ed63729971c4bd5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394485409e6f25ba79ba85cadb22f24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c90636f7800f6c81a303019e82c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ffe64146a07205198cec06e198d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e32c8089c0be374c3cc6113ae20d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b32c0e8905d6aa281d3162186e896221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84344281c21ac1346be2fc0af5a7d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0660031496e0f0096528f8984a19e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecd5483b9b80948a785493142932a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dcf5869eae7af5da5dcbafcd2137d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febe143412de059f87df7c19c3bf48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c512c59d5214b3251e5aa43f79e0f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64bb670a8096eb233a814459f45f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249d6f8b1fdc5b63c43014e427e03e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176257c1b84b4852f3668ccae4de1a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be22c9ffaccf409572791fe14295396231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c4cc7080d4e804e2c73078d400fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f76b44e896f42051db23a8dd04892233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb0a848762c3ef913c8245674f26e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd5a40c79ea6cc5d4191102d22142235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25815b4266002dc4521e0417939cc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80f8ea9eea2b0d04077bed035a322237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800e4c5ce9a273b537221ad0be7a28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a9b02367af615107ea89366657c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a054105b17ecf17d5ea7c2406e07d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b8bcb6930fe4471ea88b2517d55f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9542b4e6732f15d4dd1e252e8921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505af8c7c563d777bbf3144e7b0bda9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419a303751b66e908cd15057b08baf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec55d834596ae08a739cd9e837bfe2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589695d96dcb31cff1d6cf082cd76045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04909c80ed5314369d986c174129a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e2db9bc53688f2d1b94b6462dc13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e5327175a2a52ccc043628a867a31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3b339c8f4ebccc02815dbe2248f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91534d787173e5dcf0ee973221be5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8b2c7c94c9293039fb9d1de9526e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597300fbad4bef5f0effee8b025578253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b0665a54d6e6a21619a895460be1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67bfe82053c0b53aa968c6e6817087255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a72d5a33b2b5508880ef7f6661eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0492ab3a01a813d9830575688ec47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873c090f59a5bcb2a3ce869d98bda3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652d80912f851dda7ed0fb0accd72a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2262f85c6c1d7280d43c85ac3b3bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeea90459c0813293fc7e4ca574e5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81588a558b321827790895df8a21fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c92af606d3583cc6b64aee4195d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2f62d915aa454592283c7a4d2df0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245bdab320d119f4fc662eaa7bc8d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2207648b1214a261ded94f279a3d05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c327bb3047d13d03b66095e9947e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a338bd55212bfc1536c959fb046ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f83359959d3086c61ae02f521b34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10d0dfc9494fc3b245b2e5bbf9763d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bad8b269655c32c3aff8c6093900271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cecd4a743e26b9e6d89ced475444c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafdb2a0e0a39c93d5549b4122834e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb648cab8d4b856d512d3ab50bbbda4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc1c51995a95aef67ee0429b727485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b01e2c9ded133f09257b4ca1c2d66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d8b9c32c1493380e0a695862d504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74aaaa2a998ec628527d1d5a110f1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b69fbdfc00c73897987ece0905691279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5a91706cada994fcd1ad5a9911ed2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465c4dac2bc7c2e8fdfa620036a7ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad99d41a9b006a1d00c6e8ecc1c959282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c7ddcbe7c917ad6303718ce821c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd76220802208dd45c11821135b3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae596474be1bd7afe36824ebd56e01bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89611a1d7d9f64d635f86009e0f14e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e122b664d47b4c641e558eb54b007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138a70f1c4a474caf5be4635cf30f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80592d2c6fc93b673b80ceeafcd50df8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bed5b14d71cd7032bc47fe72f0794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6170dbaeb6444335682479ee53b335291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b707d96427938c35f786017f8bbbad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04644c0235c1e06de34aec9f7aad85fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ee7b4251796b8f76911bca190a6cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1d837cf172c060f1eb80af7ff0292295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59247c6df20b37669d1ad35abc9ba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e56f12181e0486ef1675dc52b77e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d28313b4e1ecac80d1a86deba198298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e595f45b0c4c5c0b9c5dfd757b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0690e800d8187beffea3210d2d7d8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca0327b7a32c4e0590447966ebc01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399e1361d19151cf0165f0679747cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee2c7e6f37c1769d0507a03ee3ac4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce2f6242bea66153a42d72cfac2fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a165b0a644eb5989a892817b2abfdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cce68ae1efed3b0c2f49a2b96f0fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974b33257241a92253869f801aa7bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4ef90fbc10199352e1e6ac1a14c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f307115696608d5a69012793063708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60123bf4399c7c0accd0976a6ada4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575761b88e31be91d38cf9feaec000e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa850a079997bd8d9169caa1aea8f95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157431402977a0b40e41497c6075886b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a79f51eb950516faf7181077cef9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d9841ac3f2bb53b262a4f5aae9de8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37004f3ead74c6326aa9120b8a687316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788191391515738a1349bff486a4dd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84aa74ed1b4291360c31b1f286ecd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3647a542423b85a8a44ba38cf3d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d4c83cca67bee2905829196a3caa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6810634a34bbcf38c98f64d2dfab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd6fff876211e15e94cae95c932f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2a98156f6768a3854f9ba08ec78f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c849f5a15039dda2c1e772634d6fee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc57e954e3a244b15641da9207213f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e861650d9ba2bf85ff1f3e9c519ecda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138dfafa3d36d428a7fb84fb5039c61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec237318598457a7674ce3b2b61fb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0508ac02c26235ba258a722ce3812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799f89a935c4e7dd065581ef7fb9bd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bf8a15209d40948ce18f9dd96cb18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217921d887d81841ce1a65faf2533aca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720102181c84179e048a2e1cb495ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738fbb377cd4d09c01075e6599f2990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e734263147ce5be15c4272cc118d6d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d42bd8a8504b8a8224f7d5224292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b65fcab4a101a01e866cfeb2dbea53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2b28e2ac883b7876cba6ad51ca1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa06317fede8ce51db1739e7e828da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd6afc6e2132598eae7c9a39638b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bd97d7cd39466784f109a7b12df94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be0da2b1c5670168d26d4ac864c1dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f50f6d3dc8461fde666e3f42e4dab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc21bd0010bc026ecbc3cb8a77937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cda233a2f020a87f31e5a17f33ae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d69bd5e0aa93f12f5f2bd6a8a794b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6fb3a9b80b2b0a91bb1c20595ccbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ca2015d58cd9a183b3175eae91df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac26d00236522a2fb729c1629ee86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c3a6522239840817c5a62e77a4c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2955cff9b68786a0e75fae72de0cfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ed916cb78f00b04231f7efe29ae9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c91ca4e08267babef088fb8a50e292353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c26230e1f0d821d89bb6aa1ba68b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4300418f0d4b4d6898f8291aba762355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc38e6b8b8d84cf5cd4c026bbb4bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d9a53e70d37de22ada07cca71fac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c3aa5a5acc2f183e0786539a6c45d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b368559aa004f75f50c82c6e7c23067359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519548bb49df10bdc7ae34a286ebe6e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25bfce66820cd83e1868e5ade215f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e3d480a0f44ae03278e4d9c1b0867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf313ab7a0c4abd7e514d0f0bb72a96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124504755b31050b86f3fafed3f8b26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecef5bf90763167475e92268526a1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5df2b239be9c0122cf1ac735fa274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805485328228cac79f91dbc5e26849e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a7a3d152ea2c1f38d5272e96f40e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f1b059a6a90865a764b62f832345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a1915fc5e86ab7c920ebf085a5cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21501b1535a34c82520d8cb63c083371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c14da58953f9ee7b962e19ca46a8d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf9a352f4828a6764c345156bdbb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3578655218c9bc29a87b314366ff352374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0746291284bc544cb8e41a5001eb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062930a5bac8dac582bb77a1244f443376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4966c762682cf723e4a4981fd0ba5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20446dccd96bc615a81fcdfad63589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac0e285024907c95a810baf1e3e48c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2e1e9bbabfd05d79664959ff64d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0087eb3547a8b15ec1b93547734fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1f89df9b44948f5cc7abed1d6c3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a62454439d546b2c84fb80c608639b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6643675ae7960f5458a39fb0fcb3fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7970b2790a8f069758f282fb3f39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473ec2049353e97166497a40bd64240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abb69b3268ef913c333ed19d43068387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9623f3a2e07dc48411c779508f4e8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c77b1a521afb46a18522e48e1a6c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e8a9ab9813874d7eed08ec3a46163390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286cd5a5982844089446fc94dba4805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb217bfcc2a4dd82700b64596e3eb09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20719f22af18c4c4cb17425ca08d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f430525080ecccdda5c492d25941f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464256d96b782af7c5e4e013d5c1dd68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0396f605d6c30380a1c7d21a9ee8ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b239439936e503b211d468f3f7b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a73eabb3ad1703e9fdd8527448ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967909492d73fad723109e65f54be7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559fab4550523d245b1856d4c4536f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be405984d834ef59fb7b696176ef32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf57e50ea3b2d143015e1a8fd8c24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ac88cb14ee846984a659ad45d426403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788e2170dfa57d9238fb11dd20f6ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bd81134fb699ae9d462ed2bf6dcae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061cc970b2f997cc123bd4345f49bce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841e4b68254eb9e028fb894d589a16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe5815ebd6ff8e9e4efce5be6bd92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367b1acad4677e0ff013605cf827a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283dfae29060da9cd0e7819bd46611e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94b1566ba990419c4687ff74e16e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9eccb0d8b9e8cac149daa87a9c7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d092191e3b9999ec9f407aae1555b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d5fbd0f7b1392f4914520dd60e73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf5ff1b111e73244cff12945bf66b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5917874bdd32bdf4b408402d34517b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270d14a202302a099aa1f05fba109a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb971f8978d10e3222a20f9367e13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25396673b2febb36c2d22d61a8360419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4b00bdad2acc2a1c69337794503f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00cb09d5d0515ea6a95e45e588178e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62ef1b38f8f83cd830968687f8c227422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c961faa45275a71a9a842aeb840650423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294fad28d18fdf3fc751fb37fbbdf31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558e201677b84242eccb6d31f96db6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf17735f2a72c3f20795593d78727d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fdc41602f13189c7f1448d9b61c1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9077378b0529b10802b2ae3128001428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611890a6530aafc4f1b7721b589986429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d97973d731949a02ccc7bbab4eaf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca32e193ab73f9a6546f95bde2f04d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e3d14f9a821f969e313a7eeabb1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575940f9b3c44fc8685824037d2594433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9596f991a2fec2445cb3559855747434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f6186df52e523d32d1b1f9c25555435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894645c6938b8bd39f0663c96a6bb97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df953341db2fc340f7823d05e7150b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed09fdb27c33fac716558979a9186c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecbd3f2b6a620686576fc5e9218a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ec47733656f494a70e1f9d33d9964440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728320210f6a4c4e8c1cefac9c258304441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217e29fb7f9eb368e8415412653fe3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bd5a4232b88b67957d5705fe7440443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a396a952708138c9b14fa9200a3e66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5781ce0a983a0a6a6781ae93183b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ff87209af17b59d85d43bcd719e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e3b8310d0124bfb0398a8f355dc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb0de7f634ad5620d036022c7d046448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166163d8ab73ab08c53bf2de529292da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed9c9179f16db69a96cd72b6e1070450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea85aa20cc7e521d708ac28f3721b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c6fd6e2ff04148c4b0194474a561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a70811df405f7be874396f5757eee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f8ded618e52965afdc0485cebb0d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777bba0b542caf5400b1292ccebd23c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad27a483d393d4217240209174e4e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394e944f0bb415a465aedc47bf02e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c678acee93e3d179151dd1b5ba1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016cdedc6eddb7f7d9606513187909459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3a97bc2f40dd9fd75dcfc06dae3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9727390f9ea9004e909bf7042e2464461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337c797d36b373b6a51174e74c2c1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1e7f8c07470b2cdc9af7dd3c8684463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e7e15cffdbe4a35c1fc317508cde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628e93d59be58ea262f995bd992311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1945e8052772667332c48080a6e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e680ee2634eb933399d1eeb040ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9402f86805823a70aa91c685c92f1b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3a9b01eb44176675083fa0ad704e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084577bd07f1f1d631b0be5619b4ec89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc4cdf340afd2dcbe9b4de2c98d3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990089b4eab234ed41dbc22ab05e6988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070132f5d0c4f42119f9e8c3bb8baeb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a0063dce62170b2ace9ea7c3fdc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff119baf1df10853af578e7ed09ad4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84acaefed3a6b2e0a68e8715c69b5a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f93a750f527c9c5e6fb46295cb8003477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef4975fa2fa410029de81f7540898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e94405286cac24fef5242a8a7969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a58e8937ae8f6106837b7914b2c30b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4661e4e9784972453868eacb784213481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a71064cd0eeb442e8ffe61be0ed1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9ef4037d3bfd43eff220e64ea56f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bec75b214ae63f00f75e7422ebbcf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef254115fed04a91d883dc091416c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4408bf5267370b7ac2609c287ae3d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f1b9c2b61d1cd49ae96cc3b6b6ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cd298d136cdc7dbae890f44a4951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d77cc09f0b6ac05b4b5120ab3552f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb9a1a46b9d490e93c0d2fa247cc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37edc795d87b75fb77afc9d7ba756d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110380bbae0e3b5dc5a9889c4715d99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8180033ea651b2411c64abfbe54772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0987703e5510a960c56bcfcad2b34f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b539ff29342e12c927caa247c507bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7995ad070958aae81e4b8dd63ed4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00f7065124df6862e01cdbfe55539497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d532efa0e86b0fb64c7e46f84bff8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b196a8d9d31f46253259a02d5a87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2c57917bb920d312657aeb96e02b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791be756e068f188d0e73cd07e4848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8bbcf9b29d19e511fe4d36268256502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62956ef95a10aadbb0f7024a15f801503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04aaabefa1004ebd7711511bedf30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e96304454fc9724c4f4e09702907b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e5cbf99ad60047d00d9939da282d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebeecede0ffd5730f81703396ab90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01fa71f8b425c7ce29418a064af97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d441c107fcff3323f6226a9ea9222509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb4886a1600785db579dcf38fa5215510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de575bb15406db84ba30e1ab69347e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ad883c4154bb16cdb446e2a6bfb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e9982402a4006683876605db5934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7ece22bc03456dbe3cc78ebbafa66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2cbeffa9214cdd39490cfff179a2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcbd3f56068e12901eb07f02cc2554516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f118aba5a423102012e500becd80f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c030186d4661f0ea81645db12e15e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6c58e7391c545422ec7c0971b3ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb326dfa2067074f30f109ab7d5da6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd27bf91352ebedc3ec2828ac24cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89424e8675d1ffd5314219529ec5b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019d7cff713a080158c5281c833a32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a72768f05f723d956f445556e7446524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc572e1c6655edee6c81c83b21983d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852da15e0d5d8b6b46cf8200f3e8910526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbce28e09714a2c00f11d048f7cf3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee64a7f4397eda112f0117793a0fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6239955d92eb9a13b24031a972283c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0da3d1f1ea8171f415958e8432cb66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c1fd27682aaa201027b8935311e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3bf24c169f0af7a1d6460befdfea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d51d0a35503dd7fbb78cbff37db04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc111b3c20cc980a27b4883fe68d62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831e9312408560f453b39d46a9a25c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c9d03f5b9e1b44b2076c83e07a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162f06844cb2043f7aa98316a6df08e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3939332226893f01d52d38563d7466538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b3e0dd65cfc9909820041020880b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078dfe8c8dcd295b19397c6b7a1d8a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95bb294b7da302cda61988bbc8ed08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde772194775b92a78dfbfa780b7f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449f22989ef7131ed48bd4bee96a33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86f3dc085576599291ce56161ee01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049dfa20843e518f811ca3ea403c44f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8270e7d220a6733cf7354bbcdfefc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc20363f51cb73423f4d71bb0b469547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570492f48a67f494a1b3e27f0e69f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1272a583c58a4a40869364f226a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65759a3ba47fd8ed0aba96837948dcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43a5cccf557f886e06e4fbbf7783d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3a2b7bbc3c7010a1a2d183ff4680552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029213ab85c6b29359efa53ca182a9a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecdff7e45720bce45a9dcee594515554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35d2b548a3e9905c0c3aa25d8a5fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef557b482b6de0a9680bbabc235c28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944625eb2ff8fe9f158c43d9a79e6780557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830d95bd6b8afaad5347a828106709558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beed97597000e3cd81eb2cc215aa68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84b2b82d5c4209e044d4b670f3dfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e8cc57eae2e85cd65dc62e06827ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0188ad3f3f3cf9c4bce5103fdf10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbbdd40839ecbc21e0278041e3c123563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd7d59b82c086f0ab3ede6294eb19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74746039d4cba735694a7772e40ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abeab853de4eeef62686f72daa1b5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a10491767653a380a7601731d2e227567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa384d8c55866cc110ab35815b0a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af60c7af7cf6750f5157a903f7710569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579387f8d54283d8d6733cad0701cbd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f20e7bc2d39b8310ff5f5a79783d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ba54e1d79321b5d528fe323d6dc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d781dd896041f1c5fc2d2522a9d54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3312a3c77e958632d8fad8ca1747a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86ebba5dc4231c85ae66f8b097f9b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8946fd31e53a5f0ee91a9b35629ae9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589a4c28a263ccd8abd4a475fe287c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faac2dc3ce19fd57877432cb3b74aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d44c6524158f3a88ec0ba5eeaf6aa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfffa1bd8e0f77ec8b650025ce2557c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9fe3f442d77a81845a5a9a6236e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf091bd6c5c622f15cb4c0a8ccb56b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2efb06e21453b964e9fec7a14ebd87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434abaf843b7e605e65344212af72c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fad5038898d41f53ae90cf3530de3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900584472d03fd73925e0d496052a2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf52ed180dd3d522ccee7d03e8e44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac55fa29b491965200e3d7be86702588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1368a171e6ce0674111a0075d7960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37081fa472313728c872736ca678ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9b86994c1ffb0de167bcb1d67996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d72c74efe412b814c241b4cd940f2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aa5a623ac1ce444a02ce7f9a51bad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e32461792395f4212d939ddce4e1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57814a595d430f36455f0fffcd791c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ac43d11e19102a0805a08090bbd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330289199573b3606062b420659e086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6b6809c1c749c4a5c08cf2563bc3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dcf465ac9ab836437cf97594e38e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba9ca31d03a79de6d1a228b5c3c2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c86c33037b06ede12ee725678a00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54addfd2ac9a9072cfa60df69509c55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469720e98af2343f16e2bba8f0a98900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26aa5bf7189d67a9b45aac2bfdeb6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0df00c78eff279fb5930c70c02ee7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6665762720b3e16e25f1d1cfa204606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dace413a541463b12e049f85c1dae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764910f03e54d2615e683c1c8550a17a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1244cc41df422ebf4aa9c385412bc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43123c43ee58c898d0c4f29753aff11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb74b3abf8db8baf5b66dd83a3855e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dfda0be89eb5c76c91d640a407620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab1ee3f8775ae0b425a9302b92f29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b45cd32d37c5692bc36a8e556be82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a50ab05bc29b035a5342897b0067f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e05c90ce5418c9912595ff5b8e204616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7743a2b204d7c09cf45d50f30117163617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657627b1b54fcbe00a05c8670c513844618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60f532671d796bb20e6a7479dfabf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6424aa1ee08b5489455abc41eed47e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8125965d46a0e443039f3a54d3ba0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f652108f73acf68ffd409e2d17db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231012a34aca0b14cb02fc28564188623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd7b35780fa6d99a1df5b7b06024c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679581fa5e37280a9dd443e0d08fef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01ddf8e950aa0cb717a55bb12a73d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813ad0b794d764bbe911fb05af7921627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea5e59d3ddb4e91f673965fbea4ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a0d9d62dd9a1f959d1c4219811ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d132abd0da799c9678aaa39ae61a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f0fd8979c2d9b8ba47672fe462350631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb294f77d8b9fac755d5e50e837ec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32431d61bacf9f424b51c14dd877fec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411e0953c4d8177510dc86f8793913634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f14973a0e49f1c27e29499d375fe12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca7c56a7e849550a8aae2bc3a048c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ccf736e8cc5c700c9826f9983869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7a1d77b06a74db3d7c8fa57b9840638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e009af394033442c0bfd44db85eb8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced29194b96685a6829cf9281f3d2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02023db1b9df1c87c113d515130186641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c645370fcffc5690a2560c9f030e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d43265b083c951baecf10f3f4b7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbfbf4e57062e65c6b73437277e6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50a48da9563a82209bf7ae00b712b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb35ff456b576bf2d4e72c3890134d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc03a45fa1334df1eeb0b7be85fe1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12a174c5038019f679cbb722ad4ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f9a60e1694277c5b3660c9823ea5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783828acaa09ead1247f2f7e3c5c1c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758e8123fb3bfa9cc65233032297d76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb51a924acfd7df6f5d3d214c4cc95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d84486995195b7ad633dd0a80f89a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd8053abc754255956255da5693249654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75a750f99884eebeb05802dc0717b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ff94286df9abe16bf70e919dd5bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4cc493df8c5fd99b7db449d8e5d9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842fdffb15b4a75daf147d216ec4d72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e860c3cac106d09e501d6f75746dbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ababc384fb7a6ea5d931d342c2c1d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162cf1083feea440fb2fda23621f53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c01e05b0aecbbf4f495494907c0b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765c78ca8bbcef0a8dd1328b342a20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29806f19618dc99fb88e5c9bb3c99c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3b57b05a54152457ab366938da6d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927110e501e052fd03802555b2a1f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7ee3257a12b7e134948430310c2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8363a41d7ab6d364794bc5928dfbc7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1814aabbaa20d8521309aeb97b7de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f7796d01207a0f2a9dcca74eb94a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6013bcbe4125da9a841e07285263c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687378c46039cbe18c491fbe112ba2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fdba17a03751ba5133592830704dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13ed6fee09ccbc40151d6ae7a9668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4469f4a250f9866ea8fd062575b7fcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776a88da9f52498cd676f67e3c84c01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de85016fa4ec4bf878740e68e66897677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e066bf50f97b780fd1f4b8738dcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fd15bf564096dbfd302f7dc55d1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07907d412a6b859498c59bc23ed190680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8708279a16dddddbccdd3532f7ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295ba662ae9a96ca2770183e3f0503682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3312b076c1a321249c906fb3f151f92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e92eb2d3fb3ee3d61822a47264421684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072385baa9ed0bacba13e2ba191bb48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2aa8521da4518fb04597509ddfd76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a115dd2570fdc7670ca90dff753d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c52a996f50a8181c7b04c801c97b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556b25c31759fcb6d096315560348c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18912c12f9f00450c642d39a1dda2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355712ce92d083b0b95d4fc0d56a77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf456b9ecc605dfd8c9528462c3854692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ae8fc017bf4c238071652c3be097693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190e6c0098af8b4ce223a5b68fe0a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e791639ffede18acc79a7a520141695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7548e1e7279ddddda43ddca1a066c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9998874be10064748b8f322551eff6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb25ddaf414874bad231194183c767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312c874acd9400ceac747f5e90be51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4f5356975cda320905b3c858f058700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714454033f3351ed994d730b2997a810701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0890efdfabc6085c2bf45188bde941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b3665a442d6b6f4f15d948fbff54f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f357cf68d04a744301e2844b2127b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c191c18b496b22f26731ac79fe352705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8f786815d1e0c0e60a19462f53aa3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058865932a3e41ae5102c3a1fc737c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9d03e52610b1b75375bba894cec7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec3bb5290735a842190dc283bc33e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbbec45533f28f66d348fc2613abe0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f58d2e92a789f1b8d0d1178c15ed4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9901834d9c477b74c49a9fb6d2af8da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77ed2910500641029367b28a08f5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b21fad3f3dc0f25e260ad1a81e358e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d305fe5088380ac2245d07186569715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9afb4fd36a29b2bbdb82aced62583716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a7f165c8b1cc01554bf69e5b18ea9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0215eca24a43c791c1c0a8f454ed3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750bd55a1be1b56079546653ba70f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe597ee386952cb54e4096a344b39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc73f1bc46de5d8885a7659917c7052721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee93decff8e9abdc5084d94fcbf5632722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce9f24fa624b37efc3e037b1bc5068723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b3a6af5dc9f539680c24d10931af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea44cfc726367481be29b82aaee1f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e32f101ded75302c1d9ae52ce402d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47f7c71c61c301c884f994212d53d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387b177d708c5817fa5970b69c20142728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a7df8b833b1b86f44b853a5edaed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2174000a64059c1ff8555ffc5985730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761299fe5c679867f6aa33a1e61b4c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209607d10a5a61b99f147cca2d5642dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95223231919c3a6eee83bb500758d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ca602f0f93efa893a1f65a021222734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce9b21bdd8db24eec4e0d0650b0d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6fb7d9c3231171e1e7d8fdf4d4370736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8c2d0e5cdf3123179d7606029712737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d437aff8c3a440b99d362ca51bda3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99fbb3eb09223f5fdbfebea5fbab43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12d914713795b702f9baa00aa9fe50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdabdddcc02ca35fd0445bc1d5e9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab52eb01699032cc63f3ded165542f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559c426d9948529fdf56b4b5767d25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a30b208237f1d5ba952aa792f5c3a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f095736e99ecce59e3ac29c79422bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1e5ef279619ff5d5ef18abdef10c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f850e63cfe85b4415f70dd636c4912747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c9e740d033a18d7bed673eca41aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8248ae2b249e054bf39a02c41c1232749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac066771941acb9945f01f9dbb98060750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba74d706d044c7de407a4520e3b0791751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d6d5b91c6f17c9365a7d7b705eef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837450719ce3b8d32dccd5e0d87dbd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a83d583c4638d7eae33e0e7aa833754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9aa7a04cc7383e32206242c896be0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992d430bbc95a83be070504fdc9853756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8196c3be8800a21918571bd79b00df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1b3aee0fb746bcdf2978b6b34e3d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a5a5fb84e0e49265c886b903b4fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49914b4b14ef67a5971a05cabf5cb28760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78cfffea9fb9f8860806c7478e5305761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7994c8a2196cdb8a9ef55529ed89d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513fd79faea0053e53153ea2c1b66b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809ed1a8bc5cbe93c201af674a2fc0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a36d663f5a06a7fb9c1365e02234765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f263a22bd4520fbf81c5d4d11cbdf2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b02d21b186f3d208d10133b3fc5e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328818b9966ab2665823a86ac121e47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b128525c034e4516cdf0947de9d631769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309abfe12a3a3c8fb2326b7f7f8bd7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f788145753294a9624d300dd5d40771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7fd8bcdb0267d647f04ab88a4df3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf3c20042794d715fce690e53aac9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a549d63f02a1a1db36c31ddfbd0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3952bd04332277a06edfaa762de16775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b37852c0812279d54dee10396b33d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4632ae84f724eec1860fdbbc3c5a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96dea7d999f11dc43bdb78bdc021b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea3ef66cc5643f1f8d99b218e629c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e8349bef39ffc7c0c6ea75d41258c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f788840d2a17e4aa2d4d88cf12dc15781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61a370ad530f6a9f65b1ada4c0428782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45cb983950a4aba419334095dfb06783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a254002c8627ec33d47191b89feab2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf760362a12ff196898243ac31e0a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf644ebc31ca3d03442716b564c5e82786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430a218fb55dc2ecd57c9a073c03e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c23a66d7bdd8682c1748897216e2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea261eda924617aeeffee6b5fecc5f9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add7d539ee294f35785f3bb249310a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e37b9cd4111276c42dda5877e096e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f2a27e70f082fa5b06a59060d3d5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65be696441e2663ab6dd061dd589f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb030a94e7beb2b100f19af6e79cd9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284f5a5b6100f6a80d95b90812eaf7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f6086e1ee97159d275bd9c1ad75f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ab56186fa9c20cbf1162f414764f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2c0da79a7f143659e0362035f31d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366fbad76e3419d7e1baa311ad05cc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0b0c444711c4a9581d7f7791bf16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080de718e8cfad314d4d86419cb0d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a87a153082fa6e7d01ac7d53f81af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067bb5fbb9f5638ccf3b07db5f21649803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6da398daad5c01351a8ce06ac64fd9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c4bada14902607debcbce8c0a9d4f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d920586098f764fc477980b4a769c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaca3dc1bb2675c292e7deb77321ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3f5f552f752355352b9198dc6704808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d1078becf10173d5ab4c36d8e6ce809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103648ff635a0bd6e634d5d38400c7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42dacc1a94d7d63f9094c2d48c0496811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e75224c2bc3c94bb0a242b3e8fb6d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1bd98bc5950abbddfe327c93788b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de458c3db0a6874027052947974baeb0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654c55558c6e96bf5a547c99ba7b68815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7d512dfb2c302925fbc340a71f4d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae3576a9d14aedd8d642d11e53bde817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a88f186407f72988324d8da08a3ec818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a807226af7335a48b314bea4df5c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e33033a2c9961b597fb8a6ca87f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2849399e78a4663cc12b93aee427d3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a1223656eccf402d97088d76dfc6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c053f04137bba8df40b09165b0d9d4f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c8570792a1f08d25e5f2aa0de875824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebacc14f719d84c02cf67bfe715b89825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e46d3bdb7be7be85d41e045d4a85826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14436ef195fde8818b06ed57cb44f0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa16fe55a033a1e5cd108588068914828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806d39dcf7366fb7412ffebfdb72da2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af33a6c238879be7b36aaaf2a27a40830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e5ca750dbc85b5cdb9fcaa30ef6c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed299dd540fe42cba99765d800a72522832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554615440852eed81f161c2e7839d9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79ae4070b24a3c7df0685798d6c8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff21fbc0b5fd3686ad4e9ef4260ba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1b00537b19c77bfb8dad5224886ba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f285dca176ce061c4ab3e15949bcd4f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9e3d6748a08f503ba6ecddc11dca838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515886ecec6c1c4da95eb009419f0ebe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8754b42b6aa50b3c251984e2460414840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c8600b2a2d783fd6cf7d9793c536841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e9ccc5bc7c713a86b49233c132fd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f18f200af7163a2cd8a23f5897d1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d333fed9d3b07b079181bd295bbec8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e57e5156738465b92b698657cc59845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03638ea36d13eeadaceece0bd03dc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033743a12aaed523bb824d7a4994d287847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f552e17ec30ecca52c6ed5e494af89848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925209601b5718cdd0f243e15bb823849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87a34cd57d9be9d1596d38676b455850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d3f49a4b057011e6149156c0b9b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47001014d6fade37822fea5ff15ca64852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c5fa5b6c1d67e958f684afffc54ab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912217c5d7ece04d31fff89b6846923854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13430ed06a776c8b2f9a5283ba0db5b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7dfc8bcf0275e8a121fdcd4c50ebf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbebdbfaf95435c0ecfe9f88ba91825857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a82fa1eb06a8ec47f31b159807d3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee3364d69654554c932ffcce76e4d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9745086aad78d147904bad844756860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15cd3de40e82b99ec3396ecc786ca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7749f0ff67758326376482f21fc10862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1681fc4d82c40eb9227d5c1f50a5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f85b5c55d8f173d162e69dcd6ff6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa16796cda589e5251e303c9b82bea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ff900b94285ce67840368462e4b1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a62a56107cd0f22fb58b098c52df867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498cefeaba639318ee66d0a48a350c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2a10b7af7f8826ac041ce2b311fc0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf92bd365a441efc803e75e0e7d951870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44330c5622521ce9bc901a54e433865871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9416e566d1500ebd4e9702c071da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c62fd0f2a377d7e4beab7280600a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e1e43edb4d390c0431d9998fc0cb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f50302af2047b889443b0ad03732f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced70e0657b0e72fac1ccfba9d1321876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2401c8890dcf2af23536ae5288c43877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4710c55b03f3130c7893dfcfbc1deb5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc2533117306b9ce02f995eea1c0b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c223f4a0afb791d18aa024a38843e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09f5ed2ec22310e27779b6dbb5047881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d68ffd6d6b986548b7abe19c98887882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e54e7d868baec6d08259ef69554d7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b39866d9087a57adf754dc72f191884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5364981c79b1f222bc03fc31c05f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f185078175684d60ae6a3d833d7fc0b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ca4bdd856e7d60759280f14e640b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7e5c1063a5ae095709ea723fcd333888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362484c9a91df6b34ea91945c724df35889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f56adf55a15134f14858ed1af7e30a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5b1d6942ab4bba708a8ae1950a60891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a9ea7d77af4409fb0950fc99aa897892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc14712abdc75386ad4cf2df950054893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccebe3281d3beedf08e0ea05266955f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54670db89dd992d94ddaaf4d3ff6b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c94247f9c641779ce601d66ccd9a8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d39de6e1cf264769b23d380707ba42897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6fef256e9688029fdb23090f0e28898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716ad4fd9fa3570f5128d571712d19d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9bcd0562b7c3d647c3da6951e847900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a25d12f3ed74dd4baa0e10172e3cb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c87f68debbd0ad05c1c7105003b6b9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6afbebd0780483e1c5657d7c1e833903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eb6d1d5ffb25add3fa8680fe68a12904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642376cf416aea3ddded3a9607d343d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548815d2ae7025c1cea8513d71646d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad415ac2c1edad79598a3a664d9c95d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f17bc8c02b332a6660ccc68918c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c7969a806ddc0cf37435c892bdb7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6668f8ed966d7b74dffd35123de3ad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea680d838b0228c6e418ac82fb9e7e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa20414a4071a6ca647d29a4e7b24b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed67f2f0cb8d75d6eb31c3fa576935913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b34988ac735a8701763cd8a8aebe8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb612614518ed6f93afccd0ead21ca5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb682d2b8815990472e7e75ceb0022916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd8035817e2caf896e7a2c721f41a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3f34ba9ae7bdf3f642cb9f874995918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd3660e1275f9b261f64e5403903e1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e47ff5b99cb4401b8c84caf81db5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36c7c42b37027ebebc3768d5387f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef083d21d97e1cceed66a2966c4cc1b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c497d8d373025a5803d049946d53923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc62824a3d4706f5ab292587d81b4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6583a03e3f0c54ef8c568baf02d06925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9612d1f58fb684e834ee6ad44b7d98926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252eda6f397e31570131dfb7851a96927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082a088b20711d81ebbbc27c686914928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254e54d055874ac5fe4106fb51343d3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdcbd7203fa8f9712535d89f54a930930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f347b67393088ae04cac1f9fa385931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab102786416d9be431a6bec843ea8e78932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb53468ffe2d8aa7b0712af2f6b1d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069d177e194e6fcc4c73e0dbbe4c80934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b22b79b271bde4d6384d95f3a9e25935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3c9e6845b2b0b9a883e229fe8b0c6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262846035b5db29ea0b271bbdfc328b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db36b81e6f09074b07f374196ed87938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cef96b6b1ac0c3b53824432d1a0762939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd182f633a9a32ead71de08dc12d8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e63ce6d1dbf82af1f60a9ed628c87941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac982250354748fb96a80cf0260f193942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7370872217fed58712cfac15ae41061943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae71176ed2013bb1b99646f4888471944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1867e2f0ae3f6e56aa420c04c996b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceefd6477bf8bb111636800c3de7763946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb9059a37e09944648ecb8343e656947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd54a2d8af70f6302345e800aaa736948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d0fca837fe814f7edf6dfcd27582949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f456f21f1b88eadb586e12733398950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc029c5e4feacc3716ee59897a0e050951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13ef57fe76807b742e1e0ebae4a44952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749dbd777caf7075f3768c369f9a1fe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152069d3e16be11bb6190208efd6fe2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbacca655725ae76e667f573b45e49955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f03d0dce397b2f02988b368788a72956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c78a28cb41a2096b058b9e8505d7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0f2fadd9fd8d9562357b962acd85958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba920f21dfd58c4a766241ae39af417959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acadbc7d6d895e5f89b4bd7a247aba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed75ba8ac7e09b44c387df138c49c8f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7129a10678d935561f9efcb43a8a9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846262e848914e6a2f8735f01b7c881963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5661f01d6a4b660d61f6aa3db15c5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3759b940cfc6e558f71b54c4b7368965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953f4d01857fea242465e67f5fe55a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778cbe2054e9ea7eddebeb799fb8da967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652454c6fd001310bc84db438725977968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b575bd308231546f858225f3e852969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89094074c2cdebdbe854a17b22ced86970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5eedbfb531eedd8ae2ac85770fe02971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bfa8e1226a9802cb754f1cc01f678972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac380dedd068212a04398b92686a481973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940c60ad7001ec3006b5f3c5494f3d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3844689226b84ddddfca36a3af3f528975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3148dbf9dfa55415a5f46f5fdba0aa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd2c75afda36236e4c2af103614bc8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f876c75581b44ee0eb5e577a1b198978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc189482f33a633ac3418cc850af3b87979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99a2064aff3def9404e7ee2b16b44980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f1779ad579c33974ef34d038f8b2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e938d208956921873432150e6294982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578dd2676c0fd9dd90d1a2abf1b823c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fe33315cc19aff0df50663c8c5ccf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f41e122b915672917036b31347cf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d0e22e8b4730b8879cbfbdebb61af986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbc0600758fa74f09d527db5dfb96e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b2e3923fc34ee4b6039d3c95999a5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0fcaad6e5f3f666ae941eec483941989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70d805201fc5c4e1f5ef6bf2e3e31990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17aef76b6266c02af7f144f2c833a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62b3dba8935a5d9114f7839b937dd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88030e8ad8ee3ee6abe174a3e67c2c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede2fd8e0c3815278ec002c66bcfbb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bfd0a9216bd6b9276b99188ba047995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5903a2217108c2e9e3ca3ce58b0c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc07fe73c453fca229ccc478e9de85d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>