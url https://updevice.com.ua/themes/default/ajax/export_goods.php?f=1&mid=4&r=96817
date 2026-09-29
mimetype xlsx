--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aef7aea62642f8f9eb5085e2b745f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34615965d14d04199e6e37fbd5cd06802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2214f07549e1bd6dfee564c7b70c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca0d57e2404e9345f1cbb5265c15e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1ce0ffc9b930f094c0e90f2477a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232c146219142922403241c469bafd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e7d8448bfe25b98d417ab2c96a5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ebaef08349109edb30f26f0963488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ca9fbf38e446d43667e11d4aec359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda874f807fc5bd706e1026ad9fc1a2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d7117e4b55d9459d10644192e65211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4adafca0d7d22f6641128513b81512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd29aa99fd9840aa6befc8dd10919a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199aac37b8c36c5cae3172d6e97e34e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa52ad0ac58b9f3b3cb6822a71b73f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf093b7dc82e11fb4731fc8ec9616516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9dd7da427c9d6b4e31de3003600c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014dd48cb465ac857a7c0a3fc35635218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e1ed7f4dac6fc571713e8b65af9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ddda72707443b737c968208493ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014758b7a6801f4507ccf87014126c7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ae26c4a5eddfc5f1a3e12f28ca5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592853a44c323365567cbc690e30631f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5dba7136e35ad5b591d48c2f0839324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49fb180027678c76fad03c63dcf1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3d400bccf4fdae0bab330806453626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871dfb488c303f3b903fa9c609451227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578e51822e2f4cfcb43231b2c9ed03528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724773335fa8da9b3c1ef8a932c53fbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc309f5d0fa07a42d20db3b3af2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8efdbc686510437a74c4dac5af0f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde474237e371be8bc790a2504073ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb03758bedbceea544d419e25019f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a437eb598b8a1cd2a3914aef399a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642d3d2142e40d6a04f0705bab9f6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a515dd417833e5f073b2dce1aa61b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2cdb7d39ce403793ea3f1d62523e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d07870c6d3da7708d5b438f31b5dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2658fc7ba8c3dff62a6ed51cee9e81539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1225047d83d10803dfa96eb9d33ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c7a5f8b02683e600aff469e7c98541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f23deb92def8f9555c20adb4d14f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f4b1d73bc02c95ec11e4ee571a9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48bfe6232ad116c46c36fdd73cce344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082421aa54182a398f901b77a3999f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb041e143648cd360387e00399d48c5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb2c8381a02fd343debd4eb91f3e8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d986cd66e4e8c3899735f21973ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af711e7e93bc954f7feb9e836672449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e6649d79eaa6829efe0e84a6a4fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d611c06a363e1a289939161f700cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209cc84b5ad4a5ea9f327f38b54586e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f718226a084b38e9b20959c73fb778353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b30a32a43feb63a065e24d26163de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aced33333f80b9aa08540916e627655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c84b15a41218d1201e830f553552b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45dc9f56e086ee49dd1787b4ff70b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab70e32823a815dc5b62a6d7da239b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce4ca68df7d32b75ee5bed627b40459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fafb8e700e226c87cc6f0d41ef4ee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde19f381c554f4acc5c45307c4909961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78344af03f88fdaed6cbbe41d8d1ef062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004b1eb44dc47752cb50d21575cc9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee7a33c55571bf8ec08aa720e014064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1b0195b3263389d0a15d641227cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc156681a5fa383ff45eaf37abc03c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babde173a7750cbb51d6aeec5bca2af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594194f565ac6473faeebbea601dd20c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664368156e416d4efc97dc4e1f1d3e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502353619e0af868fe973093384be2d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38de6f5827bc033023aa97ad69f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd09119593ac6c33fabcbf0ce8a2c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3e969381b992b3deb1f0b367effe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced791a0c211818cf17a163ee1a231a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e06d206d6fcfdba94e9ad6f0bd61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9601028f318e2e31ac774ec43c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f71dd68a7239b7aacfd60f4446d94277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e058630aa54f4bdb901790672df878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35513ce4f1df13dcbb3214283289894579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bed46e8719a8cd16c1bd56bc9117280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9637d131242751b84a5ffce1c4ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f692ab960d092ec7ce141116cc8bd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4271536573dfa4ac224b61ae0c6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974db7d4e9a452cf24b2f391f231f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff0de15a144cf7d51f951ba32044e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd374ebec927fbd1937c0921e3fc82b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446e1ce33baf7f57af5a195a10ce4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697025b52a32e3a097131aab87031b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f06e6ce8cbde0fcce8dcf14d5ce2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5ff21f2167aca9f8dedd44ce026090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a314c79f2460ce9e2a095f13904b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b93171cb1344c5f40a02da69f11992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa110f922009d69eff362ea79810f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d239cdb2d1a6b34b7cce47ae224a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883fadc713f3531bb766112085b9bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244f9c0362e97bb6b2fe0141765e8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5d53414df3f45ef9b0988662770c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201df5cfda8e446200e1104dc8029e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa521a96fb47f94f99efc0b9e5737a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dddedf7e0f694ee8f5689bf6b6f278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1730485211c9852a6ed1bf6aec4a24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2be8b891074a431f95b2861124a7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe93d371f3269684527f1563ea8c24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c989e80facc388fb701fb34d17ab7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8dd13ed11c27b9ddf492c918319f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a485c94a400895c371ac4eac262b1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426bf0995c15ee68eb982ba7ccdcb7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a738612abfb8de1202e525d50bf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6329106b9548cbfb2241ab5eea3970109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1640d913080710182bab524dce0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437e672b048118435baf31d3360990111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169aa7a25de8442018d8cd532acc428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfeb3605830e2034ec097deb0311fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb7e0294ca821fd656e5b1d743df4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca625c1d7f41f0bf734f45b1219e6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c163b40c97bffbe7d5c20c4c33bff6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfb649835fe3034215b4870534a0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63309fd1cb737767867e06a57c389118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa377439bf9b0eaf0689462b0764612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b51c4adf892ac2a718b814c2b3970f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca1234b4d3ffdc2330303a9cc92420121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9e6d5b1762e0308df5022942bce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b222103a09abf93a90bbf38988d195123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f5dc3faf1a3cc90d8ce245780057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc98a045f0728d878565d8a53e589e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee1429cfef42a9065dae3129f45ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741701a89f0a74071c54366ef50810c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bdc4e6fe0c53a7f4f8f206790b9cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1329f11dded1b799c1f391c6e750fcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2750211cd637b2eda6cc3ff586f24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef83a87892ece43416e957c5928f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b7739c5770b76aa7c1ac5b287aab2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1041ab097d27cfc24a43b8df17a2f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f495f9a527c4243530b611f59edda9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d479d625beafafef0a5cc426feb2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be66f061b3d0ec563caab15e24a7ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652fd15fc1a84afba03bfe9673d997137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ed3d713355f9ded8514ed2df6e93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ff04cae29c4ee7ee2fc7f072ead1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63acf4f806fc62ce459f33dba2aef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045191fc91d2fab8dce603b7751783141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d0cab4a2c95aec7a3a915bc451ec4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a07809f2823276b2d7e0f83b964d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b80673331410f570095ad15190a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399d662b9bc099d973559de2dd279a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd31431f98ba497b88b051e65386bc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f674aad230487c374ca1b53a0f3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a10885a9a2b3e116154ab040daa30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fbc5f398847237146ee2b55425c39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794657d067b6d828d97fa1c740074c77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e523366ec21f8a7374b0ee50cab776151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3024504c27943c38e72a5a77175ef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33900ab0c53a9b11aa9556b75d3d40e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab356706e2d7383d367aa197750ec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f1bdaa36c24c45c7736cb95feaa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092ebb734e4012b893829b328fbb4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bb010c68fc517276071294279f050157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc4ee68019148790f2740e9a1bec7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fedc0e5c7166def15faa4f27c1e263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d115f20ae13f0181ddf261e405a75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc95f44843b17c0d84a1d4c901861c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1cbbf6f456982e99e4c7bfc496770162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30e63360f2a834f6877e839df3eb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c430b952e928d434ab9602ff2dc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2361e35c2055252574bae82e40fc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42b53b4072a415eefd80f836a8c3b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8631639abcae37c5af9ed6b574e5a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28aec43ee0c90576bf5645c0708384168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a14676a078f0c4de200ada3b8c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0cf0b4255b655915df70da86c6c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8b8eae832930e89138614b6eccc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c124a35023de2884e0453b9309be6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36605042ffe852c4dddde12d0bd674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518822fe02fc31546c10132d7cbf94b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a4168291b9b759f65de2a49dec0a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef6ca274a08b3373721be14bc3964176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f8bfd647b79d02133e51b7bc4933177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db4ff86d81ab2784c701929b00f0e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d14cc6734ac0abccd904dab90df8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520610ee8d23b585dc2e9cf3cab992180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfb3d84580809a19c44ee4c0de9949181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57973b81c46fd2e5f0c12f7df6078c61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71eb15c1adddccf5a102af790e605183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f17ebdf862126b29138f14d0e03d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975df8d576cb5ab193cd646eb8f85f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fc8e7e7c0176f7247e6261e39db5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad83282a331573e759906eea7b38e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548772a4c2dbe3a3ece97b1e2f206926188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981759c9edd9316a99322ec1150a99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048075c2769ef14d7d07c9a9d953dfe2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be447299b19c152c5a51bc28a99cf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a090e1422f5726c465908b9c3d526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527307aa45dd2d93904d9c3a12ac709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0396eaa80feab75bfa5a24bebf81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854b014219999306a1a09bd16aef7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b893afc8351bd8e5bea5dc8a8a46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afb7de8ef328aa6719cc92c636970197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e5cd18484631fed9b82637bdc14a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e075a253a5e28c0eb411c5801f8a21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c6510f62f0b4a866b75cad22230fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55afcb9d7addf545246aa1beafc5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f3bbd2cfb41085fa6a067d810c6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b17aa280e8f5df348f359f682bf31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77dbcbca4c1f84fe3f0af06639d84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba67b7f389b80fe2972bc74970cea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6524a36f5f6090db008fda5a37721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f041469ef3241a4a775b47762488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a4c9c327bea817b0ae5b0985bbfef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516dcb923d785474824a3f78193fb48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0155413a8bdc688bc40ef699249de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c233a6b6938e42b22c05ed652ce53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5770d7de89ff82010306962bfe1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c894b1e1bff283c60e5c5a762e63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a1b02cfd84bf21ca342d117284e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b63114ad8b57b6619b364bf6451d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04028be8651528eda360603ad6ca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571425430c189858253a1fcd5d338c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c8103074a6be5c7d36800ac2ffae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a74e2808626bbaca435b893c4510219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e88ae0c025f017650632544b63f4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de908c3ed36872be9bd19cafd1f36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b50baca12200bbaf71b4c6407ab6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5dda2573c9320c67344269b30afc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582bea04bfd4c1f7c4c3b4ebaae41e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6685ec6f355a565c7e5298639a030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b8250c4750e8b091007f547f7d89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7079eb934258dadfead249b9d01b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced27146afca6cef3d96529c1807b8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d85b6f082d358bafefe03b3e14111229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891ab53923f0ccc7ff2316855ef26e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9425052345d0eea7ca3e13f8e2ee3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb36ab4a48a3a5bc0b7dcadc03c83c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba5a58e8ce725e00b8e145c79ac4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924be26ef481d8a8d186325a4455f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb950d724bbd01d73d9a11d9876e336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6cf786cd8076f0d0d5b410bff6df0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594a8106a1d1151d03b43f49ec56e76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84b1152874da5627e50cad7549324f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f21c87f5aff5e7c9496675a1ddc19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420377ad1c802288aef29a112ea2d249240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48274238a4e656a8e42813148c9133dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc7209e785e8f837bca7d6f665e58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b032961f84fd1941881db18a0424c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d6b7c70faa94e15ef29949935926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d536f1216469987571cacf634b0b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04ff67ca9a7faadef1c99ad45b157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfca58c1040a0b9198558802d26d9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f6e0f3092548f7c8ac85213a0724248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e66c975f7ae607d4f8d880cba6cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf706b99966f18b7cbbce98cda4bea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17589f843a7cb3af33edc1804c0e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d498e2051c6c592775c8e2049b6f04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331ae4171e8eaa7b6afbf63fa1a232253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be42a3894ee850b13885c54b974e410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ade329e5a97a72cfe027f25ef0e2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f951785c6394363639f23ea6a90c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd3619174cded61a2dd1c1da561955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7671d3dc611fbb47b179825a71dd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365307d3d8c81b5f32f548006acb7778259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5e0f4eb368d917c0efc102554e8d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf1caa651c51d104872d353c18599261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d6b0d3df4bc3b0c96a45d124f35e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769882342791a7058e5c5ebc8e33349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f78874324823a239e621de938602264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b314034f1dcb008a1f51c4cdfb9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed53175a5830dbe48d45a54c9be0c7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620bf11419ab32b30f236328ad78cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb78080b5bafa001105b9bf1a7db7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78808e239ba23637ddf111b8e2ff1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8d5a84bad4a4bd16d003daa0c23e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64bc1d32a66290570deeaf74bade3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c92c630f7703da0fdd8b6e8491ac1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb0b5e7fc599f483bb43455fe848d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28de3530e8b80b0bff081cfac5ab2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bbf6e77cdec03acad9b186f389c04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97799b55707b580124de2a6bdac81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a5b1bd23e65b1c90a3a82a908636277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed3baae5a9de28aad166ffc5bc4d25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f0c235b9ad5bc278ecf386673eb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435281f0f7d813c00285934b512d388280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b5c0f79730f511e45969e52dd715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab6ea8aec43e5d34663b675d8f2d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517448b01530f9540e71a21a3a5d9570283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24db74b3e7d9d2da0976b0efb71f3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d7b4218782404c1476972e7577e7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e2f8028b6d2260fada865f1f9e30a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71cdd7ea163cb0714567439da2f88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a289c397b2e73c0257300dc98176dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa55962274dead866684ee56c2ed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac6caca16970b7b0d788e23cab28b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd8a88090a7814a813971908057b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dab08d3762ccaf190fdd76804307fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b8c89c1342e6208d1cf7973f322c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb380b9b27f56259b12ce84f4f4a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703c706f46e42448923745881b07ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7eeda66572f11003fcc2c185680f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea22acb8a5337263df1d71178a0262e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd115d9b044a76767c06108b2d614298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fa5a16c0a64278ceda6930779109d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4a3347e8df564dc243c06f13a287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2737ade48541ee457d3ba993bb8f47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33f25ea2f034ba6dc1cb4dab6b638302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35dccdb6c60fafbab266b300e74392303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b528dc1fb1c19ad4f32fa21d0df2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc25269fb36ab257417cfab215b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e99e03cd838f93dfb332079daab8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d3139e738f8163474eb4db18369d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263815410d7c435d86b5146c94bcad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf18f36d25f27b9235aac2b8d5bf24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cddf28adb78e44a214372899641f23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981abbdc5c2d4d4176b18dc864f773311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f663a2bbd56d29bcf716ac179b1c20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b450698403f4eba7d13024465e0ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac869d4900ff013e742ff6d29a2233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac02617847682d754c9b7ef1df36e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee7e3631abc6c082f0c2ca44d9c29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27efc61e8d4123bf108ce35a3e8489c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e783f90b16c1f7a9e75475adef9111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be0d9418ac1490e52cbee2fa41518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af838ace34e7c0408f70d80c3a78d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10ef7bf9ae1827b8cce3a0632d367e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4047941c68e64eebe8f2d8996c1cf4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f3c448936f8e5c3ae4e42f68ca0e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ff11ff4f91c08f5a558de917c684324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ca09f5207eaff41bf5d5cb487d982325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06edf70d9385e0202ed163c91604515326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5aa5884bbb80acf50e4e6081c1ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff52232109ebf59be58e5d33feaa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac0baded0c56020e52cfc7937f51e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159d75da379184dd08661d3d0e6805330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980e563230ce1459358614c913179d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01620292cdc62f46cb1db76cb9ea50bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c2877011aa788571819817435157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629bd2f7072ea54e31d183d746aaf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b209750860503b0644cba78358e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7bbd55c81e7c97b74dfb4b36dec8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ef09349226f00cd6e37d4625c4b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e10b29bf0133323315dbd2d7a996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177cc2358351680559cd7945e500563339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53598000f8fbc1ad2f7f947f26d408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000ef0f5526db9631fbeb123af58ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5226819b2c1cbffc626da59d67cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4f1d96da12565a46c2735fcbcbdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234654f41513fcfd64ae5782d5483ca9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4038212fca3a0d0f8e432e158c77e14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ffcc8b177beceec521176b4457929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa30c1006dad1b09e0b19ca16f0a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e33d8beaad0c3e0f1cb9cb501df45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2aa7c7314844ee5166f4aa42ded9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70348a91213f2477cd9f9d111b443cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4e5ab9d349d3302172a2592f9788351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d61fc6dc51c8146b4d8796446071352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb336fd32d6f55838451c8ea55402c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744fabd3cfc706ea1f6701e5e7418b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c306fdbe3dc5b23530241880b8d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd24a1a48eff19533b40c9fd5f4e95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0c0320a353bf741650565eb89355357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c0cd522655c3f86ad405ec2b97e4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea332b59284a01007b01100c3d82a72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399381eee87e4c1e760cec05d7d43776360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbb85f66803f794b2abd93b401ae4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4677ca98fe55e79bdad6cb7cfd29c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205730b037b5a3ed452ab1057b9fcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70df3d74ad50f61d0ce137d63ba973364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc829a4b54e7934c4c284809b2fd45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355df4c1009a63c2302cd836ac96b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571794b77377f2421808b8b5366f5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b9798fc5ec80bc4ef6e4c3246a91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b0c00789677cf7c7f3f513946f4fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e281b77304a8279d6fefb72b3a46363370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb996e87f6aba3d3b63d065df256ade371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6f7a557a8ec5ceb691aea7f09cf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be70e1388b4cb41f09b0be5ee1281d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc62ed8bf09352fa068a9fa4098032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ba1f048ba184427a0909dd15275c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5ce75007a4a069bc4b8e933e5bb09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64999bc21e573f60461169f04884e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24cdf86582bd7f1c2787bddf01ce74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634d596a44db595a374985e268a4aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f552606ef68a866c488c6fdeae4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f7333837600dc921f6a8c6005ee90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6ab25442c8e9b4e33cadbfe12bf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bc272cde3931abc858d888bc189e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648f16276902355853718070a092cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f223f2be71be52eaf62029526a5e38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91905f999b012e85e6d67dc867b729e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe3b73ddd2e9b68e92a785651abb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ccf53ebe7adb3b83ecc2f8b1c8a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460933f72802dcc7c8c85cd9b5aaec7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccbc14b0069eac1aabaff372ab2f57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f9c30eeb89c347aa263fd2d9e24b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d16f093a02be7e096ba735ec110a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac2445953e6cb2bf1426f4e956c039393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499248cd88aee9c11136ce81f6c374394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ecdcb5df2e73f069862d991b2feae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b13636a88d3a9a6dd464a5601479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9dcf66befc0b13f224eb4939f6aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e70044b375f367cccaab0f2cc46ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a3cec34e040fc0639e846cc4856d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ba1e80745ad92fac5baa568331c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa960018e928d4737fe5b6cfe89d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448881b011873cba79f2356cb3e82a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b5afae29ea6dafb9ee5c42930604403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e4ea1e59b56b83aa875d59c18869f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839002919d3b82783d5820e8d9f69cfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c51d9b94a4d367e96465030331e0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a83c3ec855e19f38b31d01a97a6ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb08cc9127cfdfcf2d251ae0ab5a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5881d43c3c59c6ed7af10f5d7843c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c9f0eac0d32a5160624fde200577410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cce9f5ddb02d68638f678256b09bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b32ffd70c5ec87e70d16f14ca51d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fb9d4a282f300a975953b6e69737413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd0b4e596102cb091983f5150cec2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b4edb8c461bfb9ab3b103d82b76bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a9d01cd92f661b3cacb80f9cc9e9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2bde7f855f43663c6e2edec24b78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8900ba22d69654eaeaed15876c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2674f58449e2bfecc8b32d5831287419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e24fd9990184bf0518f9c730b2d71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649f24ab370db3e20644494c84a122421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f4a6bf4d8ba6c0250ac337979e409422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60c614f47ba10663424b7a4f23c56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21a35330154606b7fdd898a424f7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b2d8701bbfda0249766e98cd1e2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a80550643bf17fad76b313c4f20c7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0f268225740b5642b3b18397c545427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bb9eb84d942845bb1a0c2848137a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05bcb0ebb8c68822bb38b958157da4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad653861e0647c58c7a8a53fe5c0d1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff06b8e75e14b500c15d2088a2fbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee69d050e3980a0a61f64b3e644e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd2864797e1b8091c49e7d539e8c5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0393eec7d34fd3913c81a92a4cf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8eb150f1d839cfebb827a985c50d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b125be32ec12a6097ab4ae543275436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1879b9d75c4d3c9918b62b256436e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26985e5023eebb062a31348d5631b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349cf591dde22dc0517bd394aaab73a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11914eac3e12444672c2f35e83e932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ce75f9f6a39ff6007b3965002085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf85ecfc4695032b6f7fa9de4f7b235442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f4d538cf8f7136cdaf2eb6402cf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5601f895620e6cd67ac9ed98c7f6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87fe67cb40386f6933ac71a28333fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b84659459056a2f3217079bb9e245446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ddd7a5244f7e42b5cc8c850bae6d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6efff01d4d8db32cc9e3b8a4ffc16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9bb51a824fbc3ce3564fc78875a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99469fdeda0d434caa4082769e9773c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b66fea4d6c1ee33e11f48b1b92b01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92badf699f423204eea2ada54afd33ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298e9b6f8e23eef95b0eb976ab21a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da41b737a48227305dcf553c2a75315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ebd6bf072b4212faa8833c37a2775455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71731474dc0fa2907fd1dd6cd7fd4bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32fbeef41cb36d1caf146cd87bec69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f73acd5915e1f42068b4fdb9e76ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317b8ca8e4349377b5e5bd70ed95aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce754c3f24ba858b3f5eb1733f006460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af5d77a412c0f94eb46362559b3834461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d9ff1752fd3dfbf5b6e672c3e3e1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495de27c53c2c9495df5763239e108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2afadb58d6aba38b47969469cafe44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf307a998c2406d4b6cd62f8edccd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c3060dcedf019d34e7b25ea61db5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98aef4c7949883676269d333c7a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d4b88c86f1d23d815c924caa1f9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde0d236097fd208b9534adf6a42be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b789f5970f1e475b72b70d7df40d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248eb7d91679cb5b4ba3e17ffd244d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820f40593754198555bd755f827892472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03dfa6610ccf9c0c34f51a3a9e3c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847032923094092230ac79caed13c89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bbe5a9ef804b2a0992d53e172213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41447cb82105989def2e8c7011c3135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c98083c9baef2494d419b13ca498c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d154883ad417c49b822aaadcc26e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84432c4745c55be034255e85e83a4da6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc95311342a47bf9a8c071e41a2b07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb28a81557103a59b351f7a25a76bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c772c2c6135ddc9f1ce3aecdb3d07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9f18154129879810cefce841a6ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7d0990e61354a9e93d5ade62db0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075ffe29cac995f420c47a98b68ba9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56860eae067236f41c7d944f0cd6944a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161e816d7a8fa48d58037028950494487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5bc344c4d2d55690b35b3a6c30e20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3b244e2d293f5babf4d8fb224418489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db26a3ddadb154e5b14042d2591ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0836a1ae7179e9463c1f44d3a1dcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a006eeb8ebeb9cafdcdb52bcf382b72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f03d220b08d0819da912dfae4fe89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1213c578b5dca60f7af43c3fbf18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774beb5238449e81bfc8548547c8fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee72e8d290859b7d80b17ea9f0688496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe51d5f927aa851314ece45549d555497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4f7b3685c0a871b22a44e3b1b12d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833e3a6ca8ffeb67501cb35f451c0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea678a58e38e1f74106ab5e2d7e76b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c2302dd9bbb16b67635dfdb6e9bbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c4a48831bf1d0ce9e68a6118f192d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432d695fd0752913cbff1ee940ad57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cded6e5ac06cc1ba7418474bc450c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d0280cc3e8fa34307765caa14b37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714899b162f22306c9610cbd986f047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05260d5ea1900dd266507eabe9422507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c81f985c75aa9923423cb6fe46de0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a35d725c738950435903b3e9ba438509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316e9028d60c05b29f5a9d683e2d1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ebcc3161f9b284fbcb7badb192a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340ddc7c68f9477ec3d028cf8dab0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9241ea44464e4bd134da045a9b66e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe68987deab8345f6725c91335d4278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7e0ddc65d5bd63332752e5bade21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a27345aff243289a13d502419f5ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41f9169f9a8de3b6ebba8cf788f9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d703a1a79dd774f9ad40220f517e20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13540a1bd12aa957645e3ec7456f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee34ed7616c28a3f631d8f68f1f3ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10e82a34861da1f1385983d400854d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a5ffa310fc5d81cad1ebadb3e507522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10496909a86b4198b6f36eab6964fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c627af27ca0e2e5d007465615bb55b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8076216b69ba0bd4c11be0b18489525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac472ac999efb3fb6a32925d204007526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31d0c56da5b1cf5dc9048a93dcd5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa180b2b13545dbae292b51721298b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837989beb6c674d0657dd650bd7002e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5502654d48be490f9e407bc12f3c77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0f41c4324649b154efa3474b69a9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f079948411dfbce7c402fe77c7342532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af547ba8295ee68f1f6d0832fb763a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5ad017172ac8a6708212b8b26065534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299439b9a3b167b5d5921f80d37c6ded535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a114a2fbeabffb5afc2f7599512a3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bae3e367e13c7e7ea8c11aa5d401537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e54b63cc9a802b20fbe3c94efff68e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b857d1f32fec510ce752664b50c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72aa450fb65abb6037b7225219e8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b7c585abe97bcb845b16cb4b04b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf5caff37543f9a45bc49ab5c19af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae9eae018d1f99325a26ce1e2f0b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437f37e6a0f65f382f671a722bbd52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a26cd8c2fff3f13f97b718fd19d48e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822accf3124dea61da05b3142305f42d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88e68cb82495b0b199c079089a6747547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b0054ae08e4d0df4fa11836e4f36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c116e0cefa9ab48f928e1fe94200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d16c8906163f6bc83c22f11e9922a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0991cf27082b56ac901c9587ba19e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ba1845dbe371f57b9af0dbe486e24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b993bb22af48e4f68cbebfb252d273553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f971c45fdb83fb93699b8ba1fbe3bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0024d0722d9bcd12c42b578399378555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c59aac2110522b67ba7f97a224afe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f62aefc05615b9b36c3e634ea75c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca7c68560669790c922d4e4750fee6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb96f6488d7e31c5ea2b83e7d3701a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf551518b71062b8dacee9d187fb538560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788ffa11511d570dc29ab92386d40c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a20818163c75ca71891ca066a810562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9da8502488198c4ce606b8a454682563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ca09746a388cf20b7ea3bca782a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94af9599a9d9c139308e1547745bc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbccec90a0860202dd0e0f610709566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d44732eaebe2cf83a1917ef04af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ecb4a6a8a382c5f0df7756e0647d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f9ffcbc729b3b68201ee4f9e285d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6eceb91b0710ba6b446e8b710fa9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7995eb6b1ca26145b73baaa526a71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf8fe8aacf158700403092383bdb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927ce7f55063477dca3061807894ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b166b989d260087ad8335c110f639574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cbaa6056acc60212167b186424827575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddc2086b86a082088bb8b401d159c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ac4c576fd0486bb04a594e84a1053577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bb0da5ca25e8e1c12c92c1b7265cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8918e117ea598c1e168437819b7af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f1120653fae2f3218c30f189ccc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b1c5a0df0177da382ecd77b82c89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1a5a1fda8afbf2e17819821e2bf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c842317097cc5f5f8a4d1bc445b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4ac225571257dce59073b8592221584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82713dc449cb392d9ba33847ffb4f5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44f524ccb8bc97bc470a86ea08c93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10d353a84fdf8ae4a8145bc7dff97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6459e977bfb842de180a6fe88812d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99696a814e02934005abc64ea18e428f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387480ba4819ac0ac4e24674891aa1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386fbbfc92158ab21469cc163360d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc67806f321b3c44bcd89ddbafb356592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ecbad7abbfaf5e17d63bd9fa160d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af092291f09b88c305630a51de87c41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52061d96a2f29e56e8a4bb1744831595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0284071c53e75ac85050b2d4a53cd2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8f4d6432b5c25312efb65627ace0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f5d2e4245831a75767182fbfa7d17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d08df8e7fe7cb5afcb66f58fd9b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120548fbfa076e6df2a8845e3a3b5e19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1680acf587822f17cf23fea73d6ac7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d456d05414ea4f06b213e0b237d7de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59815baed283d585fd7a8cd875b06c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a8473470c8e8f00e4bf56be6840e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e53916ead9886be47bc048dffca0a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1f93ba36fc4115df653254fb7697e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce4d1bebc7f2148d89d32b7526714d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb493a4f45c211923a66c8d4a749ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572333f649ec9ec4db24392201b7629d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ff8705dea7658722945c2e93ba7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e0a0f8407d97de09ae88b5492721611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae60cebc65b62774898e33928221dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf4901346114830762d9cf02469ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d29a50b69047381798b18fcafebd26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d8817deeeaf0ac3e72ce9398f6ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba53d7decbac28377dee293c228a7b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978dde64048d0e2be7c8bae54c5d733617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef355891bbc1a653f1a3f682ed7ca8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad681e14ab907d81870227126eedc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337b5a477b71a70a99dff6af7d388c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b1fbba723e249e94de79fb1ed42a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb46b35148048c72203551f665b2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cbcae7785b992a2e2e1d80688ea11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f819635ef0bb137c41ac4405d250c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8a413ae1eb5fac76bbbbef8299de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c14910aced23ef0efc33558a2ba8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7fa09daedce66739cc352cfa38efb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094610135d38b4ff636c3617fb1b128628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33b794227074ccdfe74c40855170a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a925ffba6c7c9e643465d84916780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8e00d8cd186629f9805113ebdcaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecefed213d9b89448258b2e4c5a5a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b65d95f0f3baad3f196abfcece8ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811068262ae1a60a6ff75908fc61db36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8919e4bd1462b0142145a8fd7b2ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9ef5a7abcca2e282a9c793a740627636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4bbff415326b11bcfa39b9d585a27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef7ee06297c14c23029d8541334c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606456b8807c2245a99701c04f7995639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd59dfedb277fcb3add6fe7227160f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678fd91190248c09eb96b446dfae4dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92919a6b851764117a5399293a9e23ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706186d63abed48d98e211433998ad2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ad2c97b8e931735057acf54980951644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225df9de71553345b730f5d78b38172645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b58836d7ddd8c759f93f2d1356ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd072d319b9c3424024983c2369e7d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518068fcd6bf5f63ed04b0d7887f7bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2978b0f57a5407c7e03955db94cc86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25f95249b563c9c8b44811f41f0de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073da6ae728f83d30f88f20f0b0843651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea91381bf2297ff2af2d405898c2f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8ca85516a46dc66ad515fc2938cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024ecb4027d82f4d452da2da1b822c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330570ee1e43e1fdb479c3fa22b0f25e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf9c654256d28e74e9a6b9431670a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5023a799f4fc4b17817ce3aec80ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af776f2949b1566017b6559500c038658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d7b988c902a10161e9e173825fda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7d50ff71dc3bafad82d7bf5748f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ee67b036bd5c6b3b75b249fc039b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d082dc9cf8784f064d79e1fd12572e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d168ed05e40ec2462c03479fa502b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6638b44fd8beca5ee94d3d904d9649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300ba14dde4b46b57a33c46eecaac2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578099176d7e3069880814400c007b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20028b810c6dab9d4bd696ee463a7e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7507af8f47275ed0fdd0f1cb2717668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163bb01efed8c697690a8c854dd4c89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af877730f87fd170da125a4a6ea73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12dc4d7d5a070ec9dd60ca13014948671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fb148c227be2382bc3fed4e7f5fed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43c2f56efbd0fb36f5e82c012b5a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ca35da34bae9d69d3b1cb0b580c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03cdfa9e61d76dd4544081e03677a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a347a16f4642daaa955a77aaf6c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb3067ff188028b0caabba240b94c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54a795ce2e3e73af6cc81d2b38f55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b10b654b360e8f92aaba11228a72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870d4632987e55f70c177e827d6cd5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ab8017ea04f6cae130b66df141591681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99774600af8d17820aabdf8ca03190682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c30a0c01f76d4d03dec0df930131683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713e0e5d78df6dce0dde16794d5b714684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25eabdf7f43f696d7e34d2ef4ddae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe301afd0f3bc494b6e203052c0dfbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078d40b7078d4827be29746d245308687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d1748d7e6251eb0088ecba6711d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82db65b485ce5702cf3f72235ea8f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876116821095ab7658cb805366b70c49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27bb6507c3f7c5b79c520f8c7dff90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4331faec056496d23fcc12c628588692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a5b17ff095107228bfecb6bedf1d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9e770db0ebc9263a5a5c9d4506fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200a18400b565eb8bcca442f85497fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e2a90b487eba152901ec00e7bd20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192bfb43f927f914045975bd697e871697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e505e171ce10c74505a9bc4d79af9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b21fd7e4ead234f1c9226375b73eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d1a8192a88c1f6360248c3a5f613700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dbceea7d79701ea4edd7a67dfb07d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e02bf316bb7da8e827cafc695fa49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a34ec3dc850946cb220acc3e32cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039876ceae2d251f4b914dab6be312a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac407273c3dcb11b16e59c9ffe745c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff68b3916d049b3a816b8df4923bf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab6b8fa34b0b2ad4700d965fde600707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a462303c06173778d43118aea77ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b460b08e04951a85e83edb70364589c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd944a5cc12b2662eb07c94ec9f28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826cd10a04c0ef5a83ae7cda41aae1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644d88d8ae2024fbca8bd7cec0f3f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa46f530115d0b82224927ff5c3b5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db44e257a43fc257253d868d1b8d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4af4dfa3bde5128e868303fc348e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643e4ab94fb341f4b7c423b304b203716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d673613d8e98f3e45b33be895839d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c38935d88589164ccef341a319004718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12492560ba93962aad50c1be41ec3714719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0043f5fc7df1ba113b3b674d2b13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855e584cb6ad82eb7af5bde47e63a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66cf9ea9e4457f73b1d61cc549e69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38a551ebae8904ff52063593f7eac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405f695fe93722b2beca3a73d5da1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43644249aa976cdbade72ebc207ba1d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a7dc541b613c91cc890436d283b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa634073b0744070b1a62ba96b68e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed965a8c93e1b48b0a261c354596e87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf017a8542157314b247148d9f5281729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc996ff377bfd3185773530e2edc79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa56788db5ece8096e620fd5199af21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664041e0b8986b677b29b608b6b8a3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ccfdb1b3455aef2096a38bbaa6a3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df6d8103dd442edc0b6c56363fe28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a548de145bec616b48ac73fab5a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b323bd2c7e3691ac4204cad3da7bdc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86fd70a3dce78bbe5259ab7ed7423a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d25ef50c05266bdb2a67d7682da3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e12b3e415dc0cee29597a07058a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270521b79e1a3c9f5515e80c7f3e6f26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092e8f50bec5609ceab06607d48a2d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932110fa90f9c0cff9dcb41ab9312c77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb830c37aa7648fc96c59bafa8809743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62c313f7321961dd264567665b3ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32267ac7741260d7b632c79561e7dac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44232a4dd2f7a9e5f3476ac2047ec44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90461fcc94606d87aa356742685fca6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f8636cf186a41be9a6121f786c13e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e134c9a6640527ac0cc938c1efa140749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a2f6b7b78ccd3ba788e3759fa286750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746a7d3eb6e495b07d91075abf04f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e26fb9f0c4e163d359faeb3a4309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5afdb45f3c8716a34a2391b19f271a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde52aacdc1a99df481fc4bb00510e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8421ec4d6fcffc7ff62e3108d210990755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b992d66accc7aba6ec1b71d158d57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115ef0ed1f0b0d125f192f5e2efa96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411552a552282904fa8811187b3e3e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f06dba7fa88d573ad34e7efc62a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8cac36634124797983bb09e62292760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809227e0ede9deb43bcdfdd4b70ef9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278194859e633ab07c1dbf2f036ab3f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265b4219d75247eb3e1fc6ccac0ca2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d41150de474b74b548a66e86010e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca70443dff7d4551654e1e99b4eaf5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b8a26342bf148ddde7658ddb7db85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb9199437acbc3a3bbb92f5811bec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7025ccc096fe7ebb1891690782e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456f5f1fa11f86c133b024b073b1f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9125e8782d491e6f53704c27ee91c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49903f391d50898b28b8a55fcd3d8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9a701efda215457fcf3ded62b75d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38daf3ce451dc44c6144502c7203e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a23ff48141abdb16bfefa4b80a63a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ddc6684a2b0287dfa6e2d82c8689b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e86391aa2c32daee41e2d9bb9256f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72b4c67b330baa937d47f0ee9ddc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35346e423fa7e1d9e4885827fc03c8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40522de106ebbf420698ad792f9921779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986967821e5bf3cad66754ab03ced8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d60e6cb1c5474264f61d9a051bf1ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8858648440d9169a355555b0b877782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc849f4fe7d81f8a97065915791ad43783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90eb59b2b2ef818786ad9aebb6444784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ffb9a3e36a8257f81fac329a394f1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19bb6f17875960a91388df4780c9d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a982ca920db6bc8b4c7c110a7d4ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9ab8560663645e059c1769ef06ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19dd27f8a9388063b8634d38f840db789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8e7c9765fecfba961228c1001432790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89b374a5d78032de34b64f2b59a3a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2577c9f1b8e910599c6d448cbb66b13792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31b5860513c016c2420df87a6eb16b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7903b6a6af915d1ff122fb91fc81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074edaffade4ab7a070896a160ef20db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181320880004e4e0860adfd64558ade796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b733a5af76502ac759ca703900331797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45960daf13d20d6d91e3e64e8b612f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22f83e27ae1488e4ec833ff9dbd48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc38d374e7fbe3af77701b290c5c353800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97bd2fb40fa565758af21003c7dc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa8caea1e3b38093db2f5a2580951802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab5e5724f20e9809a2609e7ddf8f2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d4ab947d49d675a19993c86588bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2ab67896afc483f01f364051ebcf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416694d3ae583f7cf01162efc0a2f75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c7216d199ceda017802f1a250b64807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8e1ba00702df44feca377de3d30a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0df49944eb37a445044d23e12db2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf49f20d502e8ae99e06668a4fffe09810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874cf1ee319e308bd1b7c0267496c7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4076f9e76f3887e673bdca59e3f4d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e8a5b82bedc3641c2ea017541b72813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad11c74464bee324b91436dfe355835814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdfdd0753eed54ab8f17ab083aa07e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c86c944775b0abd7c5bf8f913d671816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71dff4d47559cb77c5e7cfe3f2a48817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068f54765cb797bbfa3d092dd2ef8d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463fe8ceced74a83afeeb1a8e771a1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4fb576ea7334c25bc44ca9448791e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1d0e033c46863ef9b92e5648a653821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de67de98e00c27a97c7cde56a248f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01a2eafbb330748d3b327bed2b3d7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703ef9f5d2e48dcfada6d0562b3c0fd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7c75ad38ce50f041a84db0c9ae4e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c753285f7cdf5e614c92350a81fdd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b2fbd8ede4e2601be3294adb1754827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96ef7f0b75b3a9357740d3aa5abfa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17850bc68bdd5a60fd257fcb4af9ad97829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717fe8476dbd071b4bc30b96d792d2e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4069e4f2f53ec6c2b71a25f4dc43b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33e866b073e2a247871c30e6b7f20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d40b7cccc52b76ee8e69e3d4831c8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb52ed910edb6a8ff376bb63f0c56f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae1b073bb7b59d31538f8abf58745835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aeeea4dbfac97bca17d19c4d9ce9d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0bda75bbe3289c5c0aeea0fa8023837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37fd094941c79e3a59690c79ffe1ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf5ab5a51fa026c29af92c8eb9680839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78341b32dc9237eec09f5c4d9ccd0a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d90f674a4e1055f11ab92cfdefc61b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b195a81ad1952e1f57446560a1839d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcfa0f4c1074d8bc0417c7159ec9af843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214220de7336d6a5070ddc9b68a01eb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a582b51ae127ecd00c5d33a75b406845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30aff0cb4439c8a61d0b6947e3b42846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a0a2719c689eb5181d7e96b53e6c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdddb80f3f6811f6449dec1e0c4ddf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09082cbdf53093b4cf399adf0e997450849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e776fb89d5a06748066e271b511e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773018bce0ada0a28be56862738d31df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447a5558ce41860bad21bd38144a3d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebfe6ccbd00787cf1b1bf50eda6839853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd9af91467d298a8ccf6a048b9a9e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446568ad5d20107f93cf7d4e3c3990855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea94b3a0b319dbccfd139be1ede1b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc4e30c6b21e88e0d446dc38eeff7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfe8ea54b789584b57a8079adb96e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23973eccbbc498bb754e2bae12ff53ed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9087c2c9c8cc51f7ccca018ed94c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ecb4190743811d6bc84f4a98a7ba0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00e0b63cd1f8a31b0c41984db26dfa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e21b5cb4ebde72f99da8e6592dd2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cde62eead53e1878fd7af58d8896864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c045d3ed475906cb14038b06616bac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd3b3e8a4dba58ad6c1bc0501e8f7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b942073dd854b31026fd76714b61a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659bca5a5aa643a337f58cf32b00eba868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0e4a52dcaec084c12bb1a2e729fd9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4b4f0db82dffccd29709b84f44fe870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb26cc4ee65d66b4d82dbb3ed5ed40871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc3632f857e8b35825525c56b6b10872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae20789452d42b6e380ebf73fa665873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81247dfca99ec92c52283c950f83c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b8e37a5aa88d885f94c9faa0315a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221ab43e4bbeb06b419b3307e951084876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f7a28481bb3ee19b6e4a716ce0cc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc888ac41728368d2f90f069784657878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd89bb92fe2d824b1a12755a3955a6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e89ddc195462b52237eb1311cab9c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ca05fa83b1a8625f39d4961aa39f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc46a635a565b3bd1f605d5f158f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c32e0aff6ba2d9fd1b35b4690d949883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1aadb991b6e4a6525b053ea5cd96a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef61e416c5fd40143b3bd9f4c8904d3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db448df14b4ddae7d1695b6da6ea8e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1ba0c51f6c197a4def67a004a65ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b02c2f5fa430ca820c20ee4143ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b909bdee757d85d55d475750cc45f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b8d529a2b05709aeed94dd9b8a933890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a71c43a32c868b96a1b95da2324c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5369c5d9072b0f4c37fa4dd5d7cef0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1222f9498c0693801ec68580dd2f37893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5b60e285798d83ae25df33e0e942894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ad1af14c73cb907af0723c480c1f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719716a541dd5bfe868a96716ccf0f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef10fb47bf00054af37624c3a1bf5b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7643161afabcf119673066a1041fdb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63fac18006c96332fa7b5e594ca51899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d63c806b34c3e30b610a067bd78e37900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f605697cb21850bcdbf6a5f45ec0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dbba779623fc8259ef9e34a548561902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ace8365a7b56c218c860cb3953d1b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b39c382cd0f73e07d6494bb7d1d3e9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f74a0ed25431e18655b22d38cfaf4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e81316667fd0c2d44294d206805cb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444ede10099062d9dfb62a0846e4e0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3baa149741c2ac063207594ff96bb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e25fb3db7778fa4708dc17477ec8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07786705a751bfc06cce8a44e2368d3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348acf462c673ec0872c4dcc1833e3e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1ca55c5c67c54d58c0839eb08c37c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e5e6286817b097dd64bdccfa9f5c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc519841741c1a0d13f2499126a38f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa712ec050511e4cec3e0758157272915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4c942cc9c1516f7a6a2cb8692622a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ed94cdb0deb72b82eecb4283d1a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fecdf475b025f7a9b87f673f026c97918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9a7ca6d6b3181d822bd65f126402919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10d09d8c77fc2d9726364408c7f70920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b73190bc8fef60a51f8988704b74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678cf989a1a59156254c464cef79ea1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0a5a232077d1e8fb6f987d243c96923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2095d125672f719e5d3b2a24aa891924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc916a7dc5133a1e46a24a6ef2d4c4e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c95e7a5545e6551ba6f45dc6ea36f0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267af360302d84b3b3013ff77d33a4c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699296c896d216342259fd28f7bd0aa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e67f7982b5baddaa20cf00d51ff11929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f13657850f073719df7ef9871b31930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534512d115a969208df13ee53d38e53931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336412242688a97bc36346489cd559932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355587362965b1b61347224d8d798c4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b516cc0be7d8968c6bf8a45fc333b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0fdffac3642482077cb208449492935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d24a72f3d8d4a2d97a6cf2f1abcf5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62752de06fe667ee17f22eb3bd2faf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2060afdeeb417b4d27b72a06ea1a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebab2dac1808a465c8de66c954b4d1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc106e926ec20f82652755d3af41d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35869bf33951475ab7b95857ff9d0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f0bdc378125bbcaab22ff74869340942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030cd2bdb720438c179a3470b3c6cd3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f72bf8ea1e67c4a0122779ebff1c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a439a7ba65a7a3f9a2d4a8f26102945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264073f0181bf1ea662435b9037baa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661830b5d32898a27538c8410957bef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024e33e0ae5e6c6fbadd8aa4048f292948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f446521c019466fae736457428c4b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8aedaaee2fc2326b0acbc8703f17950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca867adc81a76be8da018e125fb0720951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a433564c3127f99516f4eeda514966952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e38617aa127965fec257d235750de9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fce9b6bd6ec27bfdbfaac2135f5b4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b276344c3240ba2e789cdc3dada61955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5067ac1602a52832c03c8342fc48dd3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccca9bce45c4c2193e14575dd0c1c2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d758539b29d5f13c1c97e9562eecbcd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5ab656a6f37e5c160cbcccb783927959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c96f118a02026556487e54ed0fbb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab87105e625f58ce52a0e5d8cd61ad8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5c3cd5af313b0bacebbe6e83c6af962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f42c7d0a49f7849e631daaa9a0664963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19011bea493c4a679e3ff16fa12674964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00516eaded06277f5b72a58b9de4a93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35652142b7587288374a71592175db966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad545a91b2c2478044bf6eeefb23668967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14626084ea1afe94aec39895ca15157968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd6c95271ff14f74d5d8eaa605d99a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2514fb5be14ee788d03223c81d98970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb1bb1860a816a903540dd5bcc580971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9019c42eaa647ddecd29a52d290bd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e383e9aebff220e1ffbbeb83aff03973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f1197be70b2205c1c96b372a4bd8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb108a0d97141878f1bdedf07a6a00975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812c69ff165f2660b2937751d22b46976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5e6bddb9db9655ac8c1516945004977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a69e22d5e0270c3141199293e65eb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f21ff3986ae818fba453b296d94a4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c90c72f003e9f5e696ad408ca226e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52231dc1daac37de040629804400749981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa093290f5d1c7bfebe3a40917923ee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b19a026a0400a987f0fa72d19efba983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62818647246f3f09134ee38e164961d5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41202e7cd35d2df3eee9ee5c4d32bb38985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac0ca16ad0171207540b59c4e62fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df83b2dcd6eee9d712e9775ccfcae987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057b3de8dad0e122135461c969f38f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8db83506a6b85bff4917d75f1a262989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47162860b708119f6927019b61a4431990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64b87ee1f744bf9b8bb6c6f30ab02991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1b5b2cb4930e0f527b25dcdca498992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439758d024dd7b90ff7a777941f164e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142bfdc6a234e5fc2a3f8285dc6103994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925253b71b58e72da158229240f5e83995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284a571ebc486e2748a06b795be2361996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad5b66e429be29696e0d00993f847e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5b1248b2f2454787a64a6545b5381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c819db6e3b00818e0475dc297ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c1734de26761fb743a3a28d6f3d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59f3141ebcf6751c1e1043fc8d63b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860446eb3acf224bbe6f0772882bf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f943615d13ba37bd95b5caa95f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27554184cd05801a39b1f5a23d56b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629a22ae2748a44b850e7699a0fbfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ce45068a063f9ecb9692e16a5a499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb432da02ee4b31b229c43018a78f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224fdeb606933adaf9f56f84c2f3b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c9168272ec8d29a75f4ccb603fd3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2780c81c251f3526d994c43251f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b6f282a9910c75f4f677e7b0ff72e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21913ac37958f458fdf0764876964815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681281ae2dd0b8b9cb29f9d778dd74116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4581cb9e8236429b045a7eba4ef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bcb6c0c1a11ea2f8bb3d07b3f7b5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc42935f6eee88773fab58e0b87a2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b1cc693a1d5cab2db8277a11002b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04590c641f4992c93a5ddc9b57fb27121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b968a1ca6f65ac1d0a56d0d1469122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d87fe87a34c540388e7e649e3b9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cba2b5c598ee289b8e7c35af9463624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24d9f750b089746f4ef633f940a2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1baa822a3358f0c996b6e25222cad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8950c7db2f61b297e85b9226079327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665777516fe4529db141120f1ca3bd9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047536963ca5b9e6defdc9ce8dca75c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6d9a2ab28b283d9ac8e3d2a14344f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f348ee96d11773d312cb3854316bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569378ac3af1c6b35a27a242c410e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b327a1a0c5c935a672079b44f5f02033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb431d9b68e3c29916fe6304f460f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a156449fef23ff9eff371082681a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e061a3b76263428333642d22d13fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c85507a7c78f0a936585baaa52b9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d01e24d719ef341bf172cab24c4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6198cb9bb6f0c3246243c5f570058a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21da2ecaa698b59f709ce129f108040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56a7b434f3dfbe31acb073546fa1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b684a9e262f8595a44f8f6934b65642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8ecfc2114961d6932320cd89547b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e12fd3878dfe42abec70fbcc0dd2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9996d6f110129737b14b187bace5fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e976775c5ce267bba3bdd23e33a22146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9696279e21ad090de7e4c1eddd986047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b71787b837eafab9a4df8b27c002648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d5c560b5ab91fc2d318498123d9f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f74d21cecda5b3f0f1ceb08c71afc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b5689da26d3f2c8d81980346159c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51812a4d9f208bc7059332a2dc032e3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c399daa12d97e6ae71425f7feec0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2702f867e97d89161d6a8fabe8b6dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650bc9c94ad970442e019a7919084355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ab5e10300a03988d7ce448e1d0a9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f232227fe6c9b5ef4a095488246e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d051df5249c12ab55e2cff816d12ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11c088e9e83954953e7b0c118c74059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8260183f168e5d29d0452cbaa0b5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e141f5b57b125fb593fee0ef6a8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78eb01c388e15f6982b67bbc541ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd800b50621f61bbec069bebd64b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489ba1e0045cc1ef75dcd0365088c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe8ca9442addee5f565a1718d6d7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8d71b5a9db7be8ec072daaaa4ffa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f0ddfc21a8e5e9b77275d0162337d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551bbf76eb3b50ac4be87f0f75d18e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cf3aceaf2dec72557420ce6d396969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433fa45a5131579ebf7cd57b47d755270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56239810b51642c7448b270b74189f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b600bdf8c7ba7d3710ffca927dfac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e6f80584c93c7f67338f13f9c87573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c0609eb61cff317379c7c28e332574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18615432ff2a76089f06c6d41975e85375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6fa68c8d2090bea475c62a75c840d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd23195701619ed11259c20df22f3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec6c5d6ae78b5425c44c82c29f9a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450313ebfa9b32e051d40f70d12cf5a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c779599747283d2babdf71f54cc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fbc9876d312d7d529d78c9c84c4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e726cd87df20038b2193355b05be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cf9ea2516e77a7c752990bab37bce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa64c24d77fa7c5fb18ce77204e6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f9259d3ba3a79eb2dec49ee3cb5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b8f551f605fc84bf9d1a8ebf26a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8dc6d0e7f8120ac271229d278ab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a6d44ff8686194b79817a84d312788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e8dd047a56d1ff9a9a8b84f51e0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c107e79dd557ea446378205980918190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b92f54aaac27ff3e11c921c45b9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf76c75105f9ed0f043163a81b49892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ea30c5f7bb6f2b0fa8a5fe23757693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f36f6022e680c626c646004cae93694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f2e1ee3c72371c3e04f59b1c8acc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac004a1620d1245e6d0fdb130c64796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1cbf5d04d77bc6f45759db8d8a5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833903a29e6c5d48408adb304fa98498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d195253054ac7d58d126f8322696c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f1dcce50f4d158121fd9f0c228ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378893789f9a22812e653b44a334696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd5d8293ceced2050ff29d49ef90c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa35c74bfa9be63351fdb8f425860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d70f8a308db7fd33655e7fd1b0cfb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a397294519a57e8af363dd39eb01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab7dac4e61844c982561151a68f8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e4c5b233a6e096723b26c4af563b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f5bbaefd1b5e8f34dac4572841ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5da22dafcc296514ea2fe1b7d74c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e1178a5640f0ed0b942704d488756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b83d3926f80d36948172bbb6c327111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f9888f1b24a5138ab21cdcd5631e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5e27b0874fb95db0ece83925ba8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7270c92572b7cc9db0b798f067d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e74a8c980eded3a1fe1b885d1ab59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52c3140c6138cd0e50273c254e357116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c762ff89a1a4f6ffa4f607120d961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6cd3c6e0018b78eed93ce0b13f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe5da3e3c6dd149548cf1014ed7cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe170af5323425765ef14f44b647f19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353d99822ea1b7e522cb90a7447cc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb47bf039da5758500c64516be2789122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8007ed9ef567d78293216d0a0d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc87861479dca974cbfbd7451dbdab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea67bde24e3f89e54d7e1d75b6d41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f589c4b30c508957ba6cc13b6d14e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ff50eb2b0c881909764cbd0a10a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee2c1f2f4e39b5e19cd33ecd043a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e24bb2389147f04f4cb128374a0278129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc635cd9640604734c720c08ffed448b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2649a3a6c88ea66918d6b2d54b93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d40b73c7d9d42cc58e9f3bdf8be89c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666f1ac399ee620417f234759688f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd11647d307ab4d5ad4fd690c33916134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd597315313ba663846257d681d330f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f66609a2b4e75680ec34e2773c4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051186e5e5951f9474f88ea573e1da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806cbe8d8aacb2358e4de661052c66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4460710c2464fd7bee56d2fd643b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447647ae6e0a643ae6ecc4e87e83b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234bbd5290ea24e96a887bf16af6a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c8f9ee79f93abb985507c53d3b4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ddec695e2d012ce7b5a8e7834aa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541e0038d55f0ba12508217d9fa06e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6bce1bc20fc34f7642147c358087145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81eb1c91471484d87ef107adace59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9d9459945e7f91b536bdfa501218147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf22af460f71f4a3be996431249510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd601ffc38a83447c04ad4689c11d3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7636e3591c65ef1211fe8effe28660150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be2489a4ad2650f01fde34bc58b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771e41adabd13c746d62c799d1ae65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda9d33d0c05ee9a2f71b5d8f61e96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5e4a74058b2c3261523885d83b55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2119259a55c136f010c9cdff22fbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471993056040b368b1a168c24d8a31ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecacae70dcfc5e10f7bfa3f890a5763157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9458cc41d0dbb7dac203cc0a1294e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72304a774bf9b65afac7bae60f486a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4a3ec42e3b06d91ab70ad8e20768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b87fbff5c0e62d7302e276c99cfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14f6aad7c67ce198649fc926794fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f633bc2d1a6571d02a32de749cca34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00686f1aa85b4f3522b9f138368dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7369d6986f6b4c3956064098e2a722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7841c4f77e64c6a5cc925efbc29bc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652717a2e29ab1657aff52d28bbd96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fa0e2616febcd99d58960c9bf5f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd877599efde0664fe79bcadf9ca0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb2c576f8d1e7834cad8ad807e174e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d9169d8c1649918c03fd35c097ff1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9784026f42f65c0d71a5cc0856da75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db0ccb26cd5263aa8e5290098e938b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48726a6617ae45aacf5d1e071d5e8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367cc600d08e24680862e6a9cb00b5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1ec20883e8c7a19235ee6594354e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad165521b5794f0f807971e9dfe79d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614d58b916dbed508d7e4163c16fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8711a3f12e99b0024c0c880d3d63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa4e73b3500b6fbd2163352686fd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d2a33996ed12abbc54c3c9ac25f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515c1092d5df3bd412a945cc30e117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acab06b2e64494b0d55eae9705a3a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818635bd167f4f7bb884a85951449c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebd95df2699e7da8b334a3cf40ebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d692ec5ef675bcd5e1f671363e876f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de236d8b63541f2f8ccc8d6f64fdeed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459286fed9d3c99bcadadf754fb6aeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b74eb2c8e5ac39b436c90a24ce9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c5cb3a9852852ecc85993afb270d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7daf315b5ebaceb06c57a5740a646b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94cf183db1f9a3def10e91973394b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f70b59fe648a3ad40d8591c416bd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3178fb67a415197e45f41f0d8901c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316d374b3f44f596c50e85ef0541ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18968c5b22d685e30dbb5c282fa4a1de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fcfd46b1b0ad9147fa89455c3265f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15954e7608bebc13b48dcf8f6f6c61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838271c884a8d01962c808a212c2da6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48deeaed43400ed5a7e64c2897ae6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca084ceec135192ed3bc49c860007b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f8b9c0187e76c22edc45a9cf18aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577ef9ffc676e5ee79df8325a34a9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c32183b3d7680fffe71a667d3f12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83222eb72df536584cbd15a5d1886db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e149d381f65c6480d0c83dc3f41562206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a28341f22a5473222b1ec540f6cec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199fd8abfb0b1ebe6aab96cee7c776208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8c07c6be70ba4075884233fa6af3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e72ee661c058d1822067455e4f94c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c32b6ee8a57fd7f7d5a79bc3285d60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3235f9d87f72960d4c07070412af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8d0fe10b70be1eef56f77156e9eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10a3947746b344ea8e6772ecdd5c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2919396e25ce67cfd54e57ff23847d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae4dbdd6a14a06cf8e22f1c837c6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a78c48f9ff64411f11adbbdc1a83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11532aa2dac93d1fd89c6719416da42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b7b49f2db3cc99e22c1a10710fe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae191180f40d4f5a9d81d1c621ee5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d602833b2ed46da8ae92023ac150d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36cfbf4335a5c9bd7208b14aed74c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d864957ff7c68eafe3066c1a53cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b6e0f8c2392f2aa0a8e6274d646a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f74701a73df4730ba14a01a7261ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bc6b24e18c324208ab2fcc00a0db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9d98ed9c9aa79d6b34924d27a780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b6b9a996e8306c6aa3f869e6b92d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1fe9b0b7acd4fa9af7b23e99972f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d921d4d073e5243b6c6100ec85285230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5394156d1a96a87cead22c98d823c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8e089b050775151f6da0b297ec08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254a3b073f8d927705db50d74f92d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a0de8059045b81ad1995c3e97a28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad445440f48217e69638dac10c34a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f909e2d2742aa7b6eac3af19710f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dac589193dbc73cfacc4044d37ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507c40a51dabb11edef269067ce2b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98958e8cd82559e3d0a464eeb2097239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2ac36c4057109d363ecebf4de828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c5693d26cb38648d83e70db6290e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14de50559a712a17b8487ed444de9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88de7a01f729b8df74ce6395b4a652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41f4b5d1869ca7aa7a2040e107509244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d07df8f547239b78fd7de726f0f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d0980768445a23fa97bb44cb11c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149817ad3ca6d244fbcb630d7f17cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f1df94bfdf5a8bef5831ec27570c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904c182d59bc97fe5362e6179b159e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc48c7028d78debd20e42499ebe68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3f93f7b386332cb7dcf723032e87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c821721d6e1505f1cd05b1277acd97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b9f3ed97f160112a6e69cfa79898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422989ee290aaf2b41f090b2092b90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425446a6a405b27d5a0907cc77f3b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab4a56ad4542dbb3d500e00e60de4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a1cb42b9a068b430fce7c2ec7525d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70acee9840f0151f496a16d2dc5b9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2f983cce2d622e6084bcaedc5c4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384a4f97faeffc1abd6346c63d8ff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845b2a88a97fb1ef8618d51fb3e9650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403537df993f1ee13e67e788d00d630e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63332247f86de0540c35e5e5c0ede263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837add778d692d0bfae2d3c2f6fed5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b74e2d9d0c4d0fc11c7cb039da28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87013b6aa2cf8a493e010fc479ea75c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf289b6ed0a6b52b67fa0a97a7fe01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec1a3ce553bd5f8a59190fa13285c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f0c49ded8d666b665c8c94a124a5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2adf573034c848bf1311eafe3801d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd577f9913678c346191cff2c99a47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b45b3fedf31ea26a6955f1c9fe5c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518657807c4df21b1c7c617788443c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1eb578360256ffc9d7b782ee0437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e153f54fa91970cd9e5d5a74bb81d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910212a3d7e7b0f96e26f0a4a701315276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a55e2a0152fc5a2d755f7a7a98ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e94995523e8f6bdafa48a685d8809278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6deb4adaf48764daa880aed7850001279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aba638e64c6eb0dde3b49f601a384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24fe2a5b4994430697b7141e52832281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7997ba60270486cc2c8e84f378aa8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f1d3898314047f41ecd0ada5933f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05494effe2a3a3b831e1732a16a5809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455279b5d678800d8455d8ff794c7105285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c779fcd93079f46a1156d3c349dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9a6600fe2e2f975e2812769a498d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ee4ad498afcb1a734c7820de2f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa27d336f385710131c863b55c5ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa220f89d0bbe73d8049aae64cb151a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c598f72fdb3b4f7763dda1f4feae3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480079df9cdd6e79ed201c69ff5d20e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65be9a543aa47916247c37427450a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe3c613f27f497b7303cb5f1ca951294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f310a22d4baed5048d854f83c321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd261fedf526b9ee131c749e9c83715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e786ffc69268a1e7905a798ea11e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3767435fcc0c06d77be1090d30f2fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5cbf2265dbd30451d9176fce07e92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc85a7319c7cad8266553fab77ae35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0209dc5811841e2f59e56aca76bfba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52ffba1b699aeb44fff2484532efc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666dc8b1b0755ea66bd8d8d7ff41212303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6dbc386a98bcd7723a5d9e8a22839304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0facfc8c500fe3677a2ca525ac7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2907d859966b0e6e5a0327d9802ddd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c028150dac57fd2cdce7fb479715ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b9f2ccd7f44e9264528da467c7853308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048f014a6b2c52c503c35432ee582a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5ad289f82fffe747a1362ff240e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939618fbe19bd9133fa16a2a29929c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b7f0f8382a9d9f19c254beb157a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b31fa3b790cb3b0d70b274d54559a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297157a011baffe8500aeb5e19bdf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131dfe0d6945bf1acb805c736b84fd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43ee6a103aa167e73d3ddf2bd0c3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3eba0c3d18c751490a3b6bf550b72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d798257d22673899921ab4113babe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff324a8320fb3dd8137e80dddf91a6a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9470fa10ed3d63bddaddc3a209df5ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ecd315f74b67bba5084f89cf1ab6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ccd63ecb199e44d8373bbd905d4a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a09c0acb1dd58f5d988f7c1e421b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4451da6de64f33d81210d0bb92996324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe7d3ff3c9c50a83e799e812bd5b1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61719ba511c4b6baf821f76aed92ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff711d8736056dfd7a64251555090a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b58ebc37954e37ba446c268dce94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557bc7bef0e860786085b9f9a65990329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb27a0a4e05049e90ff2252e6b81c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58bdbb98367310f164f8568ae1a698331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd2410870398c8afb5d4b839436fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c28dd15f695006c96cf69c5719e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6282ec51bbb188989dc71c6762f2ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16baa79d3cdec96ffab44d8c9b501a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23242ea676a738a2fbc18cff6c9d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e4db712f629dacde824afbb0d3bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53259c3e95c7525239b6e31164dbb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acace6677a82e97eb3c4bf9cf21c75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53854c7bb716474c3dbb2644cb0ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336dd4a71a5b4380a21302b3ad15bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb946a72b0b37ae47e5b9702d2a38d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e2014844ef3f1ef837636f877d3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d25149a91a2dcf9d38cf225b9ab729344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723422b41f2e7edee8acaa56894c32a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba43d80d0d11a6b56fb9ba43ff6c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8470f19ffe1a260e9dab8d72f11965347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d0f37b857fac00c64a0446358864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f961f817c7bcbd3f8347427b1cd065349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26688349a6a12d4066eac8fabd5dc66c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf93779238593bfc216a85b1edb8fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eade90685f96af7ae568661f01ea4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74e3731741dd75cd7d5915b7f12343353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908e7f6a88bf4d23876549f896ca39b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf21e54593d3584af521a5e5866b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4dc1bdeb3f69e1d9330949a3c5af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc7da41e37a676d1b5a2cdfe5b4a7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6763f244d51c7c007984309dcb75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ffc547559dc9a2dc4213afc20d8f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6cee3a370a086b65f385ead19dec4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7be5a0d30d982666765607b685505361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a81df6fe57e3d90c2fb5fb5ba243c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714df6efb1ad49913f4250a5f6869ce0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b134c5ce8bf4613e4d70ff820ea0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7e4da334761b43de84d2f7b7c679365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4473f8c7ab54d2036d3874384e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542207e28f388979c6eddef76ba3d55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785a25576d935ec9a7f87469f882604368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e70bf156dce3d2a36e6beccbd352369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb4e0c6d144218c0cc718be9977fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dc20058d3348268bfc961ba131fc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209867d5579227e0a343bc9a02c127372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d7b5240336716fbeaa455bd96640373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c50637598d29d908aa223f8a0793374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b4e6c3cab5222ea9f8d6de01d032375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8d3b4932376770c4d1cafb904da96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776538e4c6de372906b374717d53d7cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926757db4ab9f12a4a6885d383bc634b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa8388f210bf9f7430732690884cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab119898e9c5cf3de5facc88b0998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a0a916cf18509a947e8fae15a009381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1828f6bf5c1d2043594d2b79869c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8ce86431d7f5106519ceee126771a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea63c0f0e6a49c4b4d2bc8addddbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93873e1c2c5c245aa9db32381977dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7ff21cd32ca5ce07dcae17280c9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b9073426e13208cb7abf4595a7302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd40a5ef3329c7dad97a7a6de2e28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478754ee425b74d72bc10b4f871e88a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ee85aec98b563e8706bcf068b1d1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d3db840a5ffd59f3601b62f4af680391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e4d5d7d2cb56fa5344ff78fffddc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a7d6c46fdf4e68a8d68c7f2ef418393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7972db5a7b42898bded8a56f7b3cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7033f9b8dd3ebfcb45b5e55b47bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b9295742d0b7bbe19a26756ba339396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fa51e570397011402fc6cfb96be6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76472f214740bc6a521b0313a6d3ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753202f3d44c21fbd25e0d34728ca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518524a9e5f5d2b9a6bd00a3134bfe80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1da2d2f2b7bc7ac9d3636ce4341cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8eef629333f5e9f2578db0c1f3d2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee47762b4098f4cb3dc6b91faef8d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf389d95ee141fba833e19839f423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820f805e2b289dcfec34a4437fe6bc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c651da1194f10f2974527d44212c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2398ea4ccf1708be02e541e7a35b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239eecc742ef8651c721272d5e6def408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba775f03d736e71e9d9c3a17a40e2e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce3b7adbaad697dd6970021243204e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa4e0db36ec86281fa2730d30e0f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1dcce81d4dc46efcd95b9dea8a66e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff095352b52496d3d012822c8d8242413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2cb74662e47eccbde2d381df0aad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e236828e8b54a6cb1295592e3dd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae3860785421211de6932218c022c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945dff1b386b9d2a2b6fc92370306d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f981e12ba608d1c02cae4a9d867a2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c42d51120e8e37f65f737d8ad1fac7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125a2bb97fd7fa86a32269563f7c43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a26578bb0cbe642aee1af8a22669421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc0405540191afedc9937f48d4f9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e1a0059beca2c9662ed1deed8d146423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86ae75430255108295a4a6ed87efe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb28236f1c0ac7d5e06a785ddc6ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762f31fda7bcd559e806a207330831426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674bc8b11e68cbe175dd1e77119ac0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1642abfeca27ed4fdc61ae6a4a3fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23938a5bf1e78dde7332d462aff4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5b8c9178f9a8ef82e04f94a2be3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c8c71a6aea9127f1f4e05406bd93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8d55a6a722bbd37378cd08e30f2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8369cde91054ef1d65315903bc71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36977e41e2bad58008c67589a9375a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9517b1d971beb50c22e7d075af48a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcef37d409c202c97234e06deee49e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f469ed68708678a698a0af256895a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c29d957ea8855b429e00361d3f45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff96bd6c269e86e8beb2ed4c42fbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d56aab20402863ee3dfaa8a729097440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01278dd124db2fb020ea8b6c47e7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0b7d4d3c4766a756240660192f6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab107309c9b1d8404ab9b19f5037456b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563cb87910a68704ea943859d3bc77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2df6f8227e1a178c2f07f34adab67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ccc5982ddfbb22912a261c1e1a45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33c82102ed249b3de56bb3bb36352447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785112032f62944c0152b9b8875dadb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1d2f3f02816288bbda4e8abcb0ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e853bd2a6e4c8d7af562060e375378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee780ab80be640923de123f7c05f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ca80dda3ae6164590c13f505b7b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb4b6d95b7cc7655f7b431840bc9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f82396a9848c7de25f234ea197c2e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5241e5065423b778994a3fb5612fb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc979a967eab1b2319c89e7b500f812456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410225d6d5abdebd11ad5653b739a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020feb5655c27a5de9c857af5578058d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a54beda9ae997c3c63ed1b9aa033459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e24492a8742e08203c62a6442178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6671f34cba4eb734d47626407a88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567954fefca8a53f95c949e96bd423d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351eabf7f8528d55a79f01ce753f25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c1a3e2dc889e3dbe767ef278f243b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c8895da0edc29ae52a0f0f306eb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cce27b01d9f2890ff36d04356f252466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52efd61af354548170083afa262ccaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3eb754de122c23ae4cc83e14b0ad4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff261a9ca7f9c17f6d8581260cc00e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea2f75b8b2aed3df5f5fe22625ffd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4682189ffc25f51a87400b1d66a22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f867b3ed05b164d4c646a4e0861f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44cb0d97f6d60cd632b27623b4cc16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645676e9832cb9f8fbc1e99cb14935474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f6281c806858dd2ea304e04cb3b37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5e3a716568006c902bf1a40934a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba390b1c196edd76ae899df43a356477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db7e14eaa48532339d208aa1eff9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548fffe317b2760df3eb915285918d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fe0327bb9dc7ff1eaedf61948f7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c12d42b9056b7e163137fb2ce6c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128cf21ffa1267837bb323086a154e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34461de378b0c5b79640efc7ed48bd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d42bd75cc6c9f27cd26ab766dfb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e291068cda164f148ab1a462aa3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c305c549ba03fccfe28c5c7f3cde2cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c034b76fe49db98f6f9db64e0e62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932ae22af2908a22d93fa08bd46675488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb32149b87d2661b029bd711333bbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5d09b16914878b090647892ead8af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdafbf591c581364063d7846eb238c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b022458a2c7253db4a9ef9596aca15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dd3cb13741d4ea3e0bac2fe89182b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad98555998a5d33f33db543983f14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221df590f54cbb7a091f71f861693d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adcc6a42f8c462f73b462e0de32d95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aeffd0857b2612df9958ab9ce8832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc362565d3187c20bb5c2c3528818498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b5b2de187ba4fe49afb0a2205d2ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06f4e571ce4856f3b5b23387f97be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b4e3358c78b8c1571708d2e278e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34bbf46328de9c585da6dcc17d42a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e94580308f3e7eacee93cb2b4747503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30792b3f1ba3dbf8d16f69fd08c5540504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bdd53c703bed0d8b862bbacb24112505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7338b08e8cfb653822f5709e594d65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8db6f4ccdd5d81d06dfa746046906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9422bf81ba3e7a94c15dc42238d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d032f757b00307957eb9798f6d9830509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1dd73efdfe64b78296d3a496494e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0fc60426423a968cc56ce8df44cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1f180b7e25b0a6db537207f78947512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48537796e640291e6fcec5760fc2af4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b788513c442df193d78611a1668d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bad3b3aa6ea79a250bb74ea5cd052515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584212a6567f711bbb31adf7dd60b400516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8394f9db66f250c616984e88869973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0c9eaca7e5aeef05de46136643a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adca136ae11829b4c9aa542b22d2cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64abeaf3dbaf7993a684943569a338520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f9ce3c69414311d15a8ffd512f65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d342fef0814c2cb12ae533f1953a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f642d3d0b16fe7d9b55229b0ce09973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622d6efb6a21e9a9e3ee41f39f90dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471c083d410e9c200e856ccc4ab827525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627d7ea93e9e7b43a510265d99bd4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5172067668a4ed0338f592ef32b83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91578f1dbaba6a289a7fe88dc05e554528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e9cf3f8fa2136b352227a30df48e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299a970e799e23d26d75fa8ec3637e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7e28588c854e6e14427dc1a45258531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0496af38d73377ebd32e810bde8d36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319850e82fe75ae440762d2094fd51a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a13c04c3ed5c4e0a08db907a5f43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ad1c963776158b8169adbe91b4fa5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3050c5119950f1260584f73822ff5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9363e29c5e9ffed847cfbe232beaf3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148e4265c7e7ca3176715e78b20e8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01a169d03e37bcb24034f4b51ab57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd12e6a223f8504217cd5b50d3a902540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd75ae971dae04af46d356ca83a0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c1d5d3783359c1432369aac4b403542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d4cca305c095fda64bd1b97f3bba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bd0e8bda67d185b9b252c899d468544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042eac98b31f59022cf04bc3bbc1dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf3bbf54c8f9ee3b20bf11fc4d2915546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59b036544f48e333d30aeb38b47435547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1065ed99c3a3f502df42cd3dac380548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344fe3acb0ab7a22f3b17e684fd018f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889606116010b62b5e9efc5faaad56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e04e0fd3b39a544b1d87899fc2eabf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602c2d52404371ffbed153649c9a61f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde0a0b62a8681937a40a081c68dfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8c4858758bc783d38f384ff3bad16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36bcafcba5deb4425f791c03f871d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af042f11b44415ed22a92388cdbb37e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d636112fd8fb2c1b429c65a6740e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c1b327db2d7e5c208db88f5bef76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24accdb4f41e3ae7d70b9a05f2424559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9ed1cde57eaae6999463604ba923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385017d6b6c0f9a040fd3452a8a205561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bca871fd513f267e325a3501a53b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797668430972ced7d1937cf4671bfdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdba70057aa15338201371995e5c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10bd5e4357d9a108a2af940cc8d0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893df86aefb88eff8b74909b9c54fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f706cb5cce65de616170d2ac5f0deb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb586054a9c502e054c2e1f0b289890568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6221449a4c3f2816864e77703ded4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36464226cfd556b2077666009fdec5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58653d7cf51c31985f827e17d7a4dbdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245fb53d50fda2e864151f8709d0427572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e99a392dd8be74da1753ca5f20d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43346583e6bafbf6ef4aa91cedee20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c75722d1e6593ed29cf6d485a8ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3a203c9d58313981aeeb0eebe3c19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c85e0acfa30be32663d268fc1096d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf1d6a6bf21cfbf250f71f4ddfa26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d24c235706318434fb0e4662e5f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c5181653b594b182a785f05c3343580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca006d462d00e7eb43f8a784998c264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1667fb517f66a07b4473ab2a2b247c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237340c744a977bb3a97a62cd31d27c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58764d7c978e3b69056c61f671c54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9afac49c1bf2633edf73f07046801b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce394d453eba0438a0cbf2f863378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177efdb30eaa66cc9a45a61c999fb17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc0d083ec3ce05e90ff92f69d27c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaa139146bc0e11f96f85a6bdcab4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba75e61c3f0f7ef1498ea634b3a478590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee30380fb6b8cb2f0d4a85d9d210b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d052c2c78aa20b212e422542af1fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a74c20cf58cb190bc561a5666c54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34952263e662bfa995ee0537dc8af55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad745c61bab105f999035d45653bdd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f1c4ec926893b0d8c70a19563118596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811efcab68458029a60b9d254b0d783f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de856e136b14138ef1984901f900d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd3f23999c2c487ea32bd9797c0109599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558cfa5bbde8739a7c6f1ee6d5d9fe1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a952c522fbf906ea8230e29929e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073107e2025d46d3ae3243180c656df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0ea7b67dc5b74022d8cc49bb9ed2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739d4e4e61fc4955407a7e1459c711604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b704a3ff242516742d0c25c6666246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b368195a2555753a51e09034a3916606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a55ebdf7b900e4bfdd7a8f81bdfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324625c88ea045eea0558a43d0e36deb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa61ced3174f2e18998f489f31fa55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d5ca4ef6fd7d520d34e55dfb406b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f5ef563fc65f0ea422efe406359ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0569d32067ea039830111dd85ed21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4614dfa9ee3c5d74c3eae5680200613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e7836b8a3e1565def7c0b00f2341e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add9455164cfa01220a19267316cda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2ec81057095fe2446edb5deab90c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa366378037f6683e0f5d37e65d3b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9826b56389fb99d9646f1aad91ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388f44968c7b4faee444d51959242b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fecbb156aeefd1a339212a932838c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e47303988c5387507268f1fc4ffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eacb445c2c6b45d7776bbd3db2db11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb098e626e02c57e88309c1d9c521b10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1e90efaf8831a320d70f0a5a3784624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92805a5ffb6d7f20a7db54f64f50a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60de1d8f9dba6668a4670894aa1da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153519bf95702493e2229d606767f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94018bf2f87c409458a80bb577ace5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d172919ef73fbb0b316bcc8da63a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14cb5b7bef3eb7f1c86363c96156e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f06aea23ec9c3a62f63da38265ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd3a6a3c0ba02e817da71146dc922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01f3757f79d8172f9d97d62d9573cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a5de612e7bb47d231c98c59e9dac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97118adb96c2b56d7791680904f5f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca2898ccefff58240d0ec04deb2850636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7eef864c9e6e46fef6cf78b8d0f2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3e983c7817c759aaf31d43c37763638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5ac97d16c03b099c4a2f19f62f647639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b64089121cdf62dd1d80f56157541640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e397cee897e2ad05f66ce13a5ff43a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cee45b7b10a004e9e3d65da80151c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbb9467226475b2c07d81001475d27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11e2ab85e4aa03f68c9415ecdd092644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300306895af32c723193d162454cfc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d31322df522b11da3a8ab93fc6c2a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa01cbc7dea61f37b8e7fb2bcbda8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d40b07763fabcfafa4ed6aac7afed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545885a1e15df00b4e474b63f5e8b2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cc456cbb979827a435ff24e785e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef2bc56be4f5dbba59d996550d8a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da6b5f204e0d2851c4693de2d0f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbdfa481715897aaf08d082114d72c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d76d324591062510db53477fe082654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f619a3b6ff421f44a878215964154655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dec67b9da541b075b1385b5e14bc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8ecf8cc8b30f56474acc79126659657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442482ba90a3734404fbaa7886dd22ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725853c64df80405b13c61739e6560bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1e78dac96e130de7fee1c7efb214660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125100d7a6ed21dc157e81aedff782bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d2fa6b4a7eaf90e3053bd14ffe84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfb40e8652819fb0ca6002c9f5bdc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03763861588990b92bf91715c7fd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c81c7717153c90ed5a964a2c2b89a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4fdc39e00516abe93e770fb2c6ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad8514a6ef6cadc53a86fd9f5c7e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d4d5beacab0d173bab2b2219ccb7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8987fe74c1bbd0e92c40169019eab1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5804d813d4df54e195fd2a29af85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f90d016dc577b7405e8c93791a53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af8399ffaf7bd228c57d27361ce5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d0fe6ff7dff8282d0d76c9430f89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e6aa519d2aee65a0daa807001549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984cf4e667045b7a1fa18b6e81f4c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d57cb74972b579d59c525fdfc3a01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385fc73e6c09b35f22e59dcdccdb2f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e5cf04dff2948c2f2928ddee2cde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647a2e13161fcc7d5948fb862d76f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b360461b2fe0c3e8bd49a7d102020680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c0893b8f94419a96759145c8350c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e0950aec50d809c50c2cf85b5683682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1465011d202f8c46691e653d9af3a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08658b24c819d5af39e96398fb9f223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a233e034fb21b89b72532289674e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1be4cf91f170a3f43af586de9d44e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422764eb31b438dc36c7f963ce36df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026a95e133898061b42040eb78dcbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34b00209a9f597bb54902031c2fea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f83b65fd56b1310448aec94e51f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d80011dc22069b8869d4b3a6efb96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d1e989166720deb25e21b06d81a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c3e4c1e30c86ce56c510c611d5617693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320037ffbe4a121c804946367918159b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c004752fd471f298196593c01063695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57f28a9d352b0c5834f88e8ac6430696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe94628d9796fe95f044def502d583697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf71c660532b30a5b1e75f98c185eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68794bc87ea58fdf06ad32d443f353699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4194d761a327809336aaa300073c76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a9e85d0d7f5596ad36bd1f967862701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab9b787a8c8950c6ac55af1f33393702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba88c6ef3ee09c108b38a0006293b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a630fcdc5b4521603c324ce53c8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288d21c10300cff22fd8d46f2381254705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a359f69b94c4e8715bc0ac0c0fa739706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c06d82e4a8d4616ad19bd43abc2149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913cb03822f0939085a5fa68c473db4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ffd26c353af6e32a424d2aadb259709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597da6a4686d1f22b799b807464edd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1c9feca1be5354714a98871407ade711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80928eb1500d453f96a9edcbbb299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e7a0fcbb82be587673ebac761506713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667cbc1eff20a98dc62d3c752f6b072714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e327f06d9d3b5545c9fea435622d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b8e8e0f5457152c99c6fd4203c91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65c075b9df20afbafd0e48201c1c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1103ab4691272c882f331d9d6a5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d944813f51a9995614f11efb790778719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9b3b1a9def005a7d3af58ad1e720720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6d27d18ab99c3196b54fc012eec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375466f82e149ad62565ed9c8804fdd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7898808a2b55b1033774b86bc702f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd0c2682c79e67fb13d156f3a913b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114f9063ba468764d147e903c58a3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64155e534112478efd7cced0d208dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeda1342a6b2d1ccca1200c06c9201727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5040245a9298698b9600decd1210728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddfd8668fc0b1e81a2004678355ec7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7aad9d8b0ee52f5fc5b78efb3e2b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e5a735a344ddd3cd65aeefd3e6d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6f014fe705ce5c170b08879c11d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525deab1a7084bcc37bf0ea7d336d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3ccdba9bb88847b6bbe1a20e67b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2dc5d21ed1985f91b581acc00e47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a126c2550b7bca96eba69df2bbd4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a1cc7ff97f9641bd0f108f1db3a72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb200dbefc99b83225d96e3ab9972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa264fc9a6e0e9fa761abb3903b48a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f601daa4ac0839b47d5306881e1e08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5356fb312c084752c0c1f9a1fcc274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca26bdeec1a964e91982cbf8f63cd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a89b11ac90c4d03a00a5060e5e63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87efb4dab0643626b3ce9bd077c9d65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e555aa95a32536d238fc17f4e2f97b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da7ba04e65ee457e752398242fa77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7015d584ad8a94e26193e067505c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b05691a2ec94c11f05877273441b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b6674f3e02e778930ff0e3dcad5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c6790eba1d2da6c91839bda01448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f77628084bc3320dd5353f63d03e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411ddcc36f10bb56b461b5ef2f16a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aca7d0f26132b2d99ef6a7862913b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d948556bf580c8ad3dc6641275daf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c824c9762b9f0afe4a2a035bb18a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2c8e6314390931a93ec87a33e5d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd347dbfd373f333aa6e53b3b46cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee62953354353aee0f8c4191d665e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f403d98891456267d0f869814630d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc4fc74e655efeb312d11625307074760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eba4cf2bdd06484c55eab028dd910761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888487c9385cf3ae4167d5b3c220ac35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14521ab7f5d025312e2ebc1876d8d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df007bb329b173dc1a059aed9c1af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816acbf5e815e8b658cf9364ef52f74b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3bdcc687f2041ba6477da16ce6824766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c730c8d0404c5af2377ff845a4c4d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd96d7ddefcc74417e84c2e095c585d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3927d0d6f7dcff1e97694fdb85592769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc076b70f9cced27414c0eeca8c161c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273c49421d5636223bec790fabe81b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83842a67fb7c62ebf1df6d688de8f9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9f0aea67db38227781d8099ed85e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c6a13ef952fff31d0441fe4a5620a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd16d539297c91670cadfe9cdafe0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d0378e52bd6e83c828ecde49f542e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677307e7d66bbed07a9ae1d0cc420a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135ffe346225bb595e8787c0b74ccee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e4f7437c3ad0ab579e033595979b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539b7ba14743e4ee50f91de8df09d85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d471a65654919217ec3fe7bd16c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b3bc77231ceb02584d12d0310de3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3711d019f707f45bb614855b3bcd42783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5923486afc88d3f64efed9ec44cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857d10a296cd9db9a9f86faca819e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c3647e726c66d59bed201c6f21a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f0bf9c4c2d287067eb10d6b3186f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c09dc26ae98d0460a3e3042f53b72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720dbee14668a2e5ed08ea553675e7d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6a9541f3430ec35829f8ed8a0432790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289e1ae2d759b4c9350eea9efc82b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a409bf2e5c9ab8c0892a981ec3821792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb6d6d6eb91f535018bdb7fde6e9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb0f0f69b2fbea1ce578dee17f71c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15b5f4a16623c4b3641779cfe2473795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c2ac7fae910d8c769a2d08454eea796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e690172e0a116687332a480b19e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c02680f78839bfd73bebf88a3247798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefde5bdfafcd551cb3e810d6b8a8d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea899778b45e420a323a71423d4fb74800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16845d24fb53a7d0eccecb709f8d1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae7a0d82b84a323aad69e07032aea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f72c085c036bdd05b3a9b1500a39803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709da058e729468c49adb5f11aef72804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd65f4ac95ccbd7e849c73a11f21d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d39fdc2d76f1c3aadaebc36b8d8e2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4cce9a5bf45f29b7e840f938e956807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45c6bdd4f252bdf392e650708a3e7d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889280e3dab2c40130c1379aebc6e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed6096e05298423b8de53652d32161810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065ae376dc0acd76e8833b7e80445a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ed3333c305653c4c781e819262e94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9224beb5e902f79abc33b3160beacf5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b571547d432408cbc79ac7217ac687814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1c3e673cf7e552617f95a8b7a328815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb24a434385cf58bb9f85abbe7ca90816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641058a951a9901a88c73e6b2e885e7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ba63b00e3e1d6225e300ff59e04fe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c68a35316065efeb0241555cf4ca3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12757fe5c51fe5da60d8502151c4052820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839add43beaca157ad31d3a8fbf0d82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510266e28ce1d55fd9dd2bf3783ee916822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639266dd7785663329f3bcf2a1e04da8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041cde4dbe63fd1822fa3e49f0de71824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b80132afd220bf03fe0a79836dd61825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4c245f17dac1c854daa5a674ac81826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3f3c3cba205aafe0a1486dd6a980827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645b9e8fd300baf22e52cecadfa1d2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1fe027cc85791fc6b9fe2ffb9914e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab43561d854e316ca7e9ef9be3fa3ca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac054007931af6faed89a8eca065ba2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd1177331559cd91395b8de91fee3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36417c9c20af58a9f32c182b1606632c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661457821ee92539d88a20253f037b42834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885e7eaa7a2d884bcd157a0443a0087835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d96e3730cde49a64496bc456a0725836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbfbabdadd8ae9ed0d53f8f7e81094837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ee310a3e934e3bbef0f8da6aae75838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579cb8cb462cdc2bcb6f5f1db88cf2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703f39a8ed72b9a32ddcf9481ed3c1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee9c9d98575392ae2ca4ca3fe2df8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01142e052bceda1a8a30cfd2b0db578a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf5cfeb3a3bc9da2cb7c45ea21d5d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab8d683f23e0a81da587c8ac6cce1d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d72ad76e93105702e04a678f8fdc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb5f1f3c2c683c3da6cd3c81eda9e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d2f15f0ad0e08e1c10715511d3ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ee50d8a98ed65c5907d40017ff8a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c2553c4c0f9ad2cade90f75aef05849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055739f4d27cedf2e5003885fdad833b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a456144d7e3a3edb7f999d5659f84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b7ec5b900848ed4f5cd2b55297fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4b6b721248c248fc1ca26dcac31e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e4611b78d31db69887d88dd51ab2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba6e77083218eb00ab4f8e0d6c4103855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba268ec0fdb120e9d4a69ac1760f50856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cbbad56b1cf7e6c868b90aecc48b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc736bf8127f6c5a3e973231d337f59858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25409d8022a5e08bdb01b17b929c2954859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8dbba0390b6146ad0654c5ed9ee1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57547091b48862e0020c91572c646f8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e77241163dfa11a41b3f67699595862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a43afd29a6386c7cc920d3bb5feaa4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb82c8e1d8ba4876d28c7a078087826864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de93b2f45e4d3387b32946a68533db865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b284ae836dca48bef80178cdb4421b9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f91a935642b258a200621a084adf9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df51eac938414fc9d6f757786fc77868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1470e422d9c6b22d681555497f61c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87c98e1feedcf9df85621f73d7358870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7758dc2a9e1bca94ea2c65233b1764871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb62a57472446dc9b866aa8e1795a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7e6c4ea8a986cb85588ae91ff87b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1a750f9c34fba864235963217d2b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a27fc83185348d4629bd0104a8f3d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a193f85a37f254b1aba18f4c9dc7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d90412e2ca24d6d175145b0c3b5a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee3264c5b14acecf867e5d499e3bf7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb86713eace4c2eb4317c63fa2119e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60276bc6b6576770ca48c3bd01607880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913fb63049d6c34fbbef55c4210062881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58568b88c56816ea7ecc5f6c5e1543d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dd56e6abccb0b42851478c19f7920883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0532ad4d8ebdd99a5af7f09609116884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9dc7971f17b28bb42937b0608f1c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc34948b3e7b5c03605a856863eae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da86acf33eb69a0dfb703fb7a071b5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60425db6423921c55a36ac94710f5d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2b2c441bfc644f9e358e6766bd2d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192383dec7329091d571da18ab6c065890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d91157fa4ce23c67227e618c6c6c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492dc188ea15970af8b73aa3a9227a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf7035cf7efa281a2d798488af281893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2fa54de0502786959ce3801ccb465894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c99f19290d1f1be46d1d055384f2a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2a14fdf304fec7d5d900bacc7b70896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa843db78337265aad89076b0730b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba42d9ef2f92b490d7e4a06fd2714d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeefb850c1802096614be5460f1c47899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc345ca9fe74ce8d3a881b1a1ac43e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3670fb027bf149740c16ce90c5c1fc9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cebc42c984e34f0f8a08087d79e9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57e112804ad196388d3eeff292ca9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a755cf14c3ce50788f08ea45acecdb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df1c8fac53ac0d23d000b431a3960905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888adc01bb685f14fcbb3f9653c00f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d4716df56d0beeb5f2f360b3d082b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705c0ecfe16605d1399b8dadf3d572908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482998b303b084a7793307225fd01b02909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2afe412b079085d47896636538064910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5a4798467a0f82452fd82ae660f3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371632d5627c1c1317648786d6eb076912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d94230d9f822cc75d59ceb326e3a62913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59dedef48252314984fd851c249be8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d5f407950cf9a763a46aa6d002a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f67af88113be4a12fdedc97a202e5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa71519f3c4af872ba4826b7f5becf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad77cd2390322bf49f6afa3da22378e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3e45631c68e97ef2baf445710d86919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e27615bca9f4b597c81f190d42120920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e60c480d9a7c3e72c5387610faf1ca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19b52b071c9569aa2c2b7d3d5aacb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19e5222d57599771c9c5e2cb790fe923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7cfe5541d7953fc2bb41b149fcd16924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e6e0bed1422765b68c527163804a0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e21f36885cabd517695ce5f6f4dd3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc5a55856e54eac5256f749a5c05c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a849a4fb78cdacab5b5c02aacb0503928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e544e72ec9da038271b1c5ae6e534a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896084d939eee7efae7e5cee4774190b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e86ceb684b9f803fcd60aaa57009931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3969609a5f1881417199b058b739f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0078e3b16e80b93e202873133054b09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a97cbc9170f51123ce0788b57359934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c2065d69dfcd9a33a044d22e6608935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44590b9976f022fd6169adad941e91bf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eea78779b4fd81b7d8ceb94895267937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d834ffce8ea26a1557fe34a0cdd7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b5482a256809c4b518bf13937525939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901133f8e6db43b2b23e98966b5467b4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242f98389473acbd1a419420a7cc3d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a60fbccfb1d6d0ce1b8df5575c922942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705ff02926ef80bf6a19e5f107702c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7127183e1105147b54f02e4e217561d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2fd3b0eb733abfccda4b2a331c159945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9cf0550ae460d7a29717fcf19423946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a97bf9855a5e59575b8f12bf5f4c4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53aa4af1ec2d421e159dfdded2be9c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6730ef2a2a3bdd475e5ba8c5c79c688949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a36a754bac1facec325ea2c9c7ae7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867c78269807b6c38a712b8a28fda3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda7cc670b13bfc7555b8ee79eb4bc6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbcd1eb2b1f0eeddb5be6b124a657953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ce76433f02fd0dae469a1499a904954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e2536b4d0137945e0c4c2770f7f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520214d33e3269e8cf30bba35cece322956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903dbf9d7f43c5248eb9328fc4af13957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12565599ac1a0746507f0fea7380022958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57dcff3acbff73ef17ce0e3d771057959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980032224aaf8d8680346cdc6329125960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff7e173c6689c8b38e13ca0300d003961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4d83abab8bcddae01224e9eb7745962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b647f5d3fb5ff6f3a6179ddd328c2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014e9864bbab3ceb1965af16066f39964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec267535ff0609d11a300e74951785965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679686c51ccf29e503f916ff4b8b50966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6e30c034ab5d096301f26cf66c73967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977443f100cd011fe7c1f958fe533e0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7dae5bfbc40a41a4248047e45d27a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837e46e408ed962b141553d1c49938970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141a24d375cd361d2ace693b9430b2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556abd1da7b9929cd8741e2b6559746972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafd38d83745ec2496ec0cb8be60a8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1fdc85ebd50df1ccb06b7203ea47974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98232a5c461b6571b3abdd5e3aa846975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24344fa849ac301be41b05898aa4368c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd29d8b06f0fa107b6841c7f77aa9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc638b5942ea9d4fafdbca759ec489c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a6a949f311a8c9e9317fd8d9ac351979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ebccca62c56868a12b4e65bb95c1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac8636071800cb4835262c89de4aee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b8f77a7ff8d624048eb4d9cea7c7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea97da1fd4fd48789246a1f2ef401983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7e8c637919c5e70f46a2041a2c57984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a1259c38478d65e5476145185f7b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb891bba62f33ed0910ea4ed8bc340986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c5861d8af18f715f87c27e3d16e1f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd694e58e44d80c206dce3bc91254988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67cb49345e682294d51adbb64d1407989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908980e25bdee6a163fa140b22cc46990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43384bf54dd80a9185f8669035625a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd495fc07cbd6eb86261b5b170d2756992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251591183f7c00a46f02f4c523b149993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5abaf2c5ae42e9222877df18e3cc4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ba43e9a656d47ccb481520a4dd58995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7bae3dd8007a4cbf1ad0c59f6f2d4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981420b4ab229749e3b95956f196d6997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>