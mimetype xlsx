--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb99d1604d837f407a1110e02ab3681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be1f732a3b59539adf3efe06574302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195ebd0d9962e284d1ccb042a9b6153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c7655ce0c2b50bdce3ebc5e36936c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415642743b962bf5b3c791d6f942d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c8ff68afa4504ef1fd265b9e06566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef91a2556c6ccef34e2fa5f63648d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8e5ae59b3c990f17b54cce326f038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2574f589f983c458568aa40c367309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f57e7ebb35bbfb9f994fe3f3c7def10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2020fd5ccc8f97da671ad329399df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40b04bee7ae4d9f01a5fc7ddaf0d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026620b47d271467c7073082666ca013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf46f2254d111e08d65e759d9936d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af14d960e8a051106784275747ed1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934f288522638c6c4b9c3435f0a4c5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f42b65fe5498f938e67c4f5a7f0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cc32cf5667f573d280270375564918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b07b4f1e6a04a4e9da8d4d16c2268219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe2ab4f5d09aef5dbbb43731df6d9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c6bcab8afdb399d316b04986ea8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfc790e8c7dfcd2ee2f0869ec8c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695c326fb36c35fece1d2f09d9dcee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb756d6b39f364b8d17bea46ed75c5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d0b522a9d7a63600131a184bd36b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297199c943b64c1f834ded3a9b37723926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cadfc3f836ab3b1ce26419cadcf97c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c29c90b4743bba47186f38ea927528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde7f90aec830511731ff149f58ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe49ef77dc7d4b2efa8bb895f7a5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc09e1f3724b6af01886e155355d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2832ac5dff6c308cde62c08a41a2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71090851219265a53b1db29e61cdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468620b2e9e20401c0966360d2230b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70221bafacb28ea7e98d03a0812836235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6887f6888683f08b435c39db2df8e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e94d8654a5479669b96f3be7256c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ece1b2969552662a762b5a9ec38e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43c0e2f2e6b3aef9d3cc27c5e963239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafda7f313d1acd93408e7cfb4e16ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06693f42a537443025b5ca09e75521341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231553b2dd5effa3ee9cc2c30dcfd8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2029da83f6797f9ab271f6a734e66e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f161a3a7ab04294c198191d1c42844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb6923b5778ed5fd61be38c759ed345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb53fd9058c92d7703896dd1db80846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d9ffaaaabb871a3da6a71d00fb0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0262c7aa77eb7d48c98b4ae063b8be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f3aaedc5a60cdcccb4ea8e4e341349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414d319c030e4b247369266e35515c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bac22d3f976e02c5a9b496478351151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb7e8355c990ded1cb56e9417a118952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53a16885e727e22106c209f0e9aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc89eb6325473794e1eaeb060e583e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df87500c1322bc3eef4afeb4256760255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b78aa68f8fbd60ad41fd167ffb8a6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ce5604d93b3ab47c8464b3db8881457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a111e6d8fb470af63740819ede1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a3d0efbe6fe7e33a87db60615e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fcde575c48c3995180818d684b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa522f0f138625d3f78492663d0e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766e3a68673b7b106b585aba53eb7fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77528ae734dd3cd35270df5d6b74263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b303d61787dca48eef88990d8fc9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a68b7ee2b4a5cdad9fd2a9d311c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918181c33758054e038705b23c31051966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3adeafb53f6a208fb0792944bef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59b407bf50c9d50a34a051ccdea5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b40ab96023b3ddff05b7bdce83bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23c64d4034661d6349ab2a13d6b4ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e6f50ddc1b07a714ebb7fcd25e2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f238a195af2dbbed9ebb7ab5163672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2023d201bbcc7a4a4a0bba6cd41a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb5694ee7b68d956f342fe1fab7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081215ef49635d88ccf59f16c0c94175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526063209cbb1bb3f11e95b1f230f4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622dc7a5217ee11746e71816f1f812d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121fe35383f791e4b1d6da1c29b906f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c46f85574d4d00a3294be11b7848e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aed096ab1439c1f05502072cd315b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d26bd9d662d78d7728f4a422a201981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e6cdee3499b8af09414e43f3f44982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79fad44bfcf64f0cbfafe9e9bd180683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a44e24cb5f24cc35a6ca6b1eeb1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93716f14ddab9cd84653b871e5d7a5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e6973e026acc067aee5cd1a0171c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781bf4037ca712baa127cbfce44505b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc101fd56f7a01f5edd5d044cadcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa614e42073277decd7b7da74c49a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3d11f577d2101c88183e505a071f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536202ad5ca11e317f99ba97e7936891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671db33378256623782d82dc7fd7dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977b7e040a9a2b84fbc79df0eacb5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251e58df0148809239981758c6e28894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc74f00d12895f1dd1565bf5e988595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fdb27429f3f96c14497c1307685f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e92965bddac9df29b45b0c844e5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6289f569f8e1189b4a97cbed053698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d12c1d2a2827d4401617d7ad7d2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547e4fc7020ae9263146e0703a7f694100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a080f8c1fd4e18735bf20aeba671db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40c37e4d6f1a684ff767ed2b760e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930187b4eeb44093ff40694630148f8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b82ae1f5c4051c9a47975b19a3866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027533ee75078535139e047d324f4295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe671bf41a660115117650b725036106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a23bb7fb31f7c84cbd75907bd6406107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d886c7e59b0b640f20f38c0d3413108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3735a88ed7fbde206958a26e7dc2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af70d7c3388c0dfbaddf7910045f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454db4666f2102ad32d08a631f167fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ff648385ec3b6b25d451dd48cf18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7b0f2fa9318ae2dbfe15ab4ac608113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff284b641fa20e2b8c7b524ff256c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a097d2b4ad55197f9803ea0ea2daad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d069b58a53326254798cfe560f18a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959ac7331240ba2d36539629b3565b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65d338a5f9d3fe6f72bdee162192c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848695ac77a98c2e4a6e19c991af21b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba9f9faa92aac7977e42ed1aedcfc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd14dcefed293282c69c0f3327fba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98f9f4409dd64a6b7c055bafa3f5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce47645c93684175c5a5683cd25f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290871e6d21ff0139863860e9474463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de313e87f4daa379766b681f96821125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019fb278646ae970009b71719aa76d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c586be9263b012309c535ec429a14c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90aa6031098675de4788ad9cb57095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc593447a2fde6a5fbaae7c49898204129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4244b0fd3b94bf3fe809f81b981258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8b28fadce909d0fd90566f35052a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b4a81d05ca65ca32507b0cb3b8263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ead7b4c73da24cfbdb5bb517344af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e939ea795ec4fde380d1e803182e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7d18765f0b13257f6c153b7b2876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0e5c3dd858724faf1354ebfa86b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88bf54d595715a1167cde5c37cce86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f9afb9ac94618ad2780dcf0b7300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500be4bb6ca3f857e4587014d070ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc8dae4591a311e4d8dcd2c731f563140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728427e859deb8b90912211f12a76684141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b254a558a5535c0b72662aee6a7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195ae99dc3648b4ec65b35c2865e72e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de643b6d5ae5755cdbd30160207fa63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a4f500779643cf98e11d3ca80136145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff1624b502382ff0e61c3960b27b96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc3863a77e91c0a2d08c37ddc4a22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15a1e38710f71e55ccc374c90bc8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08c72b8b600d3e8144a0ab79b5a40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed60ba8b320c3248e628521b17e9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9334366305693c556b1c072672b6bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d4817e300dea8faa0164928ca5fb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff0ac63f6205f4a22e71afa2e3c06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73c0639117d32f631d173000c6326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f5173a2f0837ff267b4d3ec83786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343008dfb10f1712884bd5a924e639a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0df84287cae49b28eb8598ebae0f8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90b4369921c293a08c7d1df1c9463158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117c170004f5ab7ab7f0de041650f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2ee4754c2eeb6fdcc5b93667bb44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb1bc39bf8858da552cb323dacd3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e832cad0233c8643a88f30727032f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2b17f104624ba2f8e78e7fcd35bb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f1a8f4506bfe306c68831fb9b3004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac339b6bcf52567b707d5cc65f8687c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d148f0f7aa280c2a2fc3878a69f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e2afc33ffb81456cb3175131f3da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032232edef26e38fcd3b5e6e0e8b997168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9e5cf3b9119526ba001b1d362764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf72506ed770960633743b17b13e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeecd5334fa21539675b491886e5d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4cad4bc6907f2fdb2816c3fdc744f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f842d10ea307c23465f47c7a64960173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e2781416b52654c7d45e606b25ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b979e3cf2f7625512c68eea49cd34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7036e4412871a14be7316bfae86c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d952bcbc59d9e1ebda675a81d4b2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223edf6d38ccbb2f264282a3040857f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871302a4c5ae3f19fd311033f03aab45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5be1f6af012652bf29f45b209c9d1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965caefe05b1ab43acae1339536211a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcc856367906e6ffc00675a12c938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a83036243b3dd0f533e165186e75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51a5e1221c02ab549b2d1c528b895184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46b6cd6eaa7105aa43ecfe20334b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143c088a1c14beb92e77afb819375f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d532d792eeae17e987888a5039701187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a8e542fac8217940801232f957e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1944fbfb2c83a1fc8ce5c2d58ff6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f7a8182c15da59990774cc9d43a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c951747fc55677b0e77392c3dd83f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490edccbdf1f5c596adc5c8763c484f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099af9b106ffaba57144f0d8ec50673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9905be79e2bf4795a5ea9d961f0d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa454606bb2124906295697d155dbe20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d178479de010d207d6ab4b3c2e1da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8726a96c93c0f3958b76356be75d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570aff5cb634700f2c917479b6af60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19713f81295984fd249b350ea8c6c3ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e18e417e0d326c0b0990f98127506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8330b779b3307a2d3a8fd324fe1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68b7fd9aabae7e7bcd4c6deaec005202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad6fe855e0f705fdecf79f561be33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21fc16b08a901e419b23ea2462613204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44492fef87c7b8abba82772dde07c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0eb872e2f8aeb4b6647fa54e33ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4fa13b79095d27304ed6f8679695207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f048f199ac35102b9723e1861254208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a300bf468e4fe8f4a34cf115cafd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe4906f8813c6161bda939c636e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1df01b4d96ea97dde912ce4999ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22ec43b1800f736f3787dbebc5297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ab2d08560a2cd2357562370065c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359b089ff7e0d8ea1b93c805f1f452214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b663455cc02bd8a1393ec5325157bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a50840bdefefb7a381b8c3b403f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9106be1d639f6c3d0203c2821a91a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7c9f99316a26e7c48454a4af42854218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cee1a8d1971b2b693484df204233cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651402466abb9fd95cffe52d63e721220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e590ab80abefbed014cacf2682ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7529393503d60363c38152ec1240c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597943f24d20857856b383ac50627e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d068cdcf1245c208c6f6b24b90504224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d444b879a465030fcdfbe0f774bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d07dab40522a21dd1b49ae30723dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ecb4b6e6c2b4e5648ef1c4f378f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f8e3592d7e9b3ff67c89858e7f02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f81130491c19ad94cdea5ba054fc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387246335596f2bc16c066f31813bb3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2c7239224e71bf3f7c9e021c07c71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c069e44dedafbeb176667a4fb11775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebe969baab630fd262b53c7488c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a327d1d2d1176891d61928abc678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafec493d74ce5bb2686b593e0630c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615339168ccc8b6d97f9aabc86bfb72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fbfcc77643e7a5974011444300bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5075ae21a48393ec8135c188e1bb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819919160d32394f48688353d4c5992239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe1d65675a8d5ee7ece2678818818c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1684203d245e4c74493ac12302113d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238cb2ad629c16872581ca1640f536d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb657706f2a154f95e7c315f49b2e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f9be9517de4151b30a36a04799310244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba176ba6be7e6f1cfdd5a698f4895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459495c2bb650902e6f59629221adc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c8e0b20bd9c27b628a3e7066eecf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db6e999d18256e03767ce4728221f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b39f890158fa7fff98d7f9419f5e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ae8b6de2e1b96a88f41596f15ace250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60f316ed2b273efabb394f222b3ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157376b808f7d1f5f75b413dfde50ba3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebddfa41e24b59bc02159e0c2e33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc477fdbad0285a0c7faf5603304a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2e505467f31251bf81d6808727ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d98e5205262b034608b357e562760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916e71f55907fc37053219fce8f3054257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245fb9faad584e1eb23b6d77e4e9f00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6adee9036e3562c15f8a6d580e3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee0b0641c783b733b7de0503770d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48938f3afc8ec5da0e222392e80e5856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f73468fceefe5feea75dbecd35abf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772983b70200f07a71541065d10be7fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8941ff8a587c27b196f389df32f57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d147ea8fd6f4a38cb5543bf1b9ac2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eab9ccc5286da88a74e477a3bae1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f76461f5b6c34e05a80dda5810842267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b03f2a233dea0a79ce95cc53726ac9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e2692208c887d6fe0a1983b0a386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9d5e292cbd7b490ecd3c599e8491270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d9fe3b271c9c405553dea6f90f80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd1b54118b56ba068d3f290105dc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175757e345ebd7c08984715047fa2ecd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3870b483e6f3349a1ed6b8a0cc5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b2486c8112f7c74bff54d15c353c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652080e96f06c4fb3201e53eff5473bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17ac3a18af88a00ebdf772fd6e177277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cebce06a21df32e45eae6b2c0413c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e24f23925610e77fe5aea36bee0eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41090fd6a9c99c0b4c474c1224ce538b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e30de2386e7f8cbc51f1fe872d14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a0e1edd00ed0f09a02d1a27c6a0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e1bdcc9ead74c18c661ac4c045ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a1137571e6cc5d8316bd909451afc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efabf8766b6d0e59cba49a772e4571285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a6dd7d7345b544a3caa9339368f2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee178215a61b930f00648e940c51f989287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9242a012dbdbe7f7f08908f57c3ae14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea91a6a02a390520693cc17192897289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6548e81cee1489baf2208736675b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564554d1b653cc99822adc17f29adf43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e16a715ed1bac4e155259657d85d60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c2e2a5f43d478585a10a00eb56d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef8c5673b43dc5b223cadc9db4e9bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436c4fea358afbbddf076e207c0708295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d215fe558cb2e871bf888b3da2535ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5c5004373adf20f55e80184027566297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebafb97eb9aab44d0c7fa4de49a02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc5c7baa60a9664933bf80122efc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9905172498d09e8cae062c4445ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaabb06cc37073316eea23c6f66cbee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde741473f839b80249272f4e3989e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895a95c6263e25aeb4a21e0b0e40df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53f53c97466293e38fa9f8d21bf75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0d1bb6e1d437fbbcb0865823f22a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999917ccdd47c2b40b41f6c761d0d5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93053105427b12e9bc2d71722ebb00f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b18977b4eb9311332783f7b1552f25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974bff661a5a4f8dfdd69ffb5dd1e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867aadb43002172a1f985ed51b63f65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d0fc78ede771f5920259cd37b371a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024037883e3eb13a13c2364bd6e3ac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5fc462cbd5e3fd3f6985541d0d9a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820958c0d9244edc4b1d9d36de501a49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d4500494921362ea6da0d91c22f4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed27ccb280c270f131092e3cb30964316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26bf9e82c02f6e545dba30aca556b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb0bd387a5c55f4daac364e5db844318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566832b69c84b8a2b0e6a84ebf4244d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720e6cb72a095b899ae89605f1ee60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85eef208630629c92e586f5b79b98a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8aa1043cb40a7f37a432d03e6721e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8854e3d30c01a35a8da2792164a71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b3a0b4f183715568ad591620894f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dae656e8ca4444bd5af6581f0b5db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6228ff1669bb10ebc53b93c36db6f39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7605bf9f4df81e3182d4d42e56c1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29120ef9987a5d61716ad989a8463706328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa0adf2c87dea953fcf81b5f3bad62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fcc6abedc523a5c2f93c8bd3c8d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a58e1043ff5ba923f229e47003fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ecd58eeb6bd6ef78e6da7492ceac8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcdc9320caf40eb83071bd1af931aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09529ac3296b51d0a44086c5c95e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f873b425ecc20763c4f91e027896598335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1669769f9be0d73417bfc98586fbcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d5ed6614bcddea5e9da7094ff13e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460ff940d3f779421af33aab76afe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf7a6ee00c1ef445555f44394c613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab064bd651f5c9bcb4340560664676b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9416764649936c77b1ca056653264341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f51c39f1a467ab58ff7fbe1c7c64a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f083561bbbf192203d57c534c1d14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddce3f23e08e0868dd8838ae03542b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84768dae86425d784197f5b797a04a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307694b0425d750867d3052bc2b3e323346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd3d4900c8acf9bf145d85c10cb494347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6c82fc0b64d0b1f66b3e8a14fb34a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8277b82bf70b79a61716964446439349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88110c7744e6131b69d87000946cdeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f241d04b7dc2e116df667059b7f43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7692325c611ff3ca4830bf9e24d92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441e1683ee1001f96a358cbaed362b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c9c485db51c1622e724182753abf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d487b4ea5886438cd7e603c71aa03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850ea7b2464fbcdc9069726597a100356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2bdd800d1d9a81f96403185fe15f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638e4f1ec3a7bb4e1c6e1e688fa018358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8561600eb26556efada7a88819092b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea655b2cde97aa2961e857c0b06fa33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085199f319dbfc821519931998acc068361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67deb8e739a21d83e83666011437982362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a403c784346e32d03081d70860f09e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8957aaef0211334b26b47f8441f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d8227d042467e57c15dda777adc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666dded7b4e3580a796b73a0ce69da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d413d502d712455e8fff7b7f07ba80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a4d16fa1509dbc6ff22e14787481368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a580d32c410c73b1f12c8b5800507369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc7563289571af37916ece9a7fe75f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3deee870bd2ba2a8616d886be7885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b0c1bc0cf25187608fcc7dae9a7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c27acb0ec4099b4d45a51829c711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e387b4f878ad395dba8e382d5a1d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4621a5f9e4c80c433a4065176f32d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c8ea950449b0ba26a4abc6a99467376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274bdd3586078b051f1f8853f337954377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180d4f561a33027b3541024bdd7ce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d1a98445e96299324df51af9666c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e181b5dec12c62f60be45f8e6150f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38177a505e0f5a45970fd8aad182e73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b0a5c16729e87c186e99ce6806b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615f2feed053fe403c92197f3cfb31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e7aedfd41302507f3b7487fd84d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0993b05d38aa955dbc49ffb55124cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066cc80e06a194b3a003b80d8856617386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411063b7f26871b0ce3cfa0022b2df26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a9fed5bb40472072dac355bc7278388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad785ea56ee029e5ba14e1dd9c97e6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294631e4d2ab7b9bf24a3918a643e763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1834469d87a88d59e7ce4a1b79ccdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a90860ef89c74ef229c2f721ceb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ec6ffe71ccbd6cfb0aad11636101393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ebcbeead4ced3521bb33d4663eeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51207127888e888723c6040ea6ebc8f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c003061df7b96a0b9de78b8e9c91d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f07f182522332379a240f2e75027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203151a9df4fcd52830781ac4f13ebd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130bc3bcf09df14c8ca861b655c734d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd91895b88eaa24aab5e5bd2bad2a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d297f20e11118f9f4f89cc94e1519401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b83eb1494df32dd54379dbecd81dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85a38f2e76b4d1b6a22866e18df75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a582fa8ac9b034c407867bfe1e57ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f7e27c6e597f9f6fcb77857c34ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ece633a337e0e6c6dfccce6ca35ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63a302d630ec6adcc2fce4033298e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98417fd429db641d401971d3a7abd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb552ea7e2e05d2d7d3ad7d4ff49477e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7baa592ecdad31cc3f84913b2239410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730624b2d5f331d17e6e7b9cba456a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5036f815b1568ec9a2f5639c56b20c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ad25f0921d182a56c47d08131b9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6b0760a87e78c591f705db737a80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ee0f21d031c0138e670485f84c27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17183c3a08feae2d47e69cef497c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3f1cfc5b8b153b4acd038778bb69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c48037f8eb79a27b16709b64b8123418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1209c56ab6980453a3930156a17ea2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3430365b09b8998bf04886082129f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a2c59f1143ec676283f92bbeced4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9b02d3beadef0a48bbcbaafd25a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962beff0b42ebc503e720284fbc5c47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f668e8c101baa7ad4afbd3f751154424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16c5e6e51b1c3a11b2e9ca7bd98b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87f59550ce902b9b4725204f4fcc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cdc9dcf5425c63b297233c46d862427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3a1413dd41ea966a815f8ff4e394428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b2e6d49eaa4be8fe2f3a67bcd201429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed105bf6df257a2c6004ff0a0b675430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e85942f7b20f53e6654f70cfe424431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5cd9676dcfe17e068fac0c291f50c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352190b9439e53ed710983946ab4c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf949ffbe4e423aa9e46587c0c481434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c477fe110254b97b790b7fee319b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f0ee72c0c3fdd6a7d523e6013f93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f737921c24e9b10c769bad41089c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cffc56fbb6a051869b7f3a7fe64944438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c5a4cca9ed040a942c04d9cb0d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef29445cd3849fe32c2e952084a428440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a531383ff16c0e297f7f37d9dc19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469461e47cb890457f7eaaacb8ba54c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdaaf34cd3b9a5d5c3faf647f43ffa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaaa96acd64f0e35100cc055bcff0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec787d6b0e9e8c8962a9768385cc2ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf04a39ceb601bd997da83423b77ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a630298db45dbdcf6617113428c0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd76bd2ae9955636c9c9c61023c82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac162b5ff29ae1c52134299b5bc08f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec36ef0e2d7011b68e801433132cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b060bd281bf97d4a7614f17b3a6f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9dddb030ab5e85d98c277ed7be745452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723caa2ac824d8b36be6c06f0943eb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba4404274bf9d541bd10509152759e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903a0fbe68c91f812dac61396b4125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdde52cc9fbcd79983284fa03ed243456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf710a82ad458fd098e6a324fb352457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e922619082abc3cf282708f6d289458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670bc4ef9c9857d77001b930c5c305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ad2abf85b1e734be7466e498c0e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d0986e171b13166fcd190bd68f8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9508abc3e19f01763a68cfd15955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006314cb63d71423c2520de161496f9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113bde21ccb3bf7ede43b5efe8623c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487c82cb69215256499220ab158e2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b97e896937b7279618187714d61fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a0e7d1cdb92d53d08551f233428f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0006588c43ad65e4e278d2d9be766468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05fb88614f75a64a93befc72dfc7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95167559e11952cd2eaf3657d13dbee3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1afb59272ddc108a1b0aa513f8065f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda213e858695152c178c861576d6c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1af11a2502f4fd8e293cecfa2192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480069e3ecbb1d07405250f7f24c0534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a9b4a978c54e49f73a3a58d15fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e552c78d9f0e15d9c81a374b49b528476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749118629d625c4fc70f74ffe8168d5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac9e55853fdcd5824cc1516cab6c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6647bd35569afd1050d0c49bb4b760f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1bcb0237e2777e371951c701a7b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2d2138275c9221f7dfd3d43e0510481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4126e7aac245380afa819df93eb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4d76aa16b538e66d464521eb3ed7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c200d8d1fcdcd298e2e2b9a1915433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a1a6742a6fb3d38bafa1b5493f5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848de4fd148c48dccfd923e9461470f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5daeabef164f2cde9e554b4bd77fe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7d84971cd9164e9af8d7ad69b875488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6c5fcf8c544a072f7aad285e3ce9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1222172f468d6d9e808bb930d0c0ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec524803bc827efbb454d5a1c26e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe4e7334ef0bdb8dbbb8cdb76245d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba81ebfe9b29fa00dc652b13e4ec7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eda9bda557a079dce10dccfd864105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f7a769461122d1e2c952d7fb3aeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d75d5f888051384a3a10fa698d76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b69761917ba68a149a27068d98e8ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ca5c47941d559608ca7aa859c5eef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2b470f0bff0c24c1d58ed5a854649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad9c7e89ecbbd93b3769e2abaebfec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8bc2a5cf650b837835df524d54ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e01faf5611b63a977be87e80ade0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40280e2a706e5ade7f7201691cad8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48332e0cc770e8f40dd046820d213dd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ed322ef94adb530aee1da4b17a5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becad530645337ededfff3129655069506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf38779673ac4293c4e90f916aeafd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0dcd8142ecbf33b210633684538c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861ee9a51e6c81df30449a777a9e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03125d0d2e33e31400cd8df6ff1dbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6703fccf8b7847f87ac0a8495d7fd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c982f77c2370791bac283a2f4b411512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ac3ec01fe69c965267d3b5712d61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1331f81be057f756e02a86f1d7ed5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5577b5c33c8ef6a29a159b147782f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd51ac56bbb94cc4110347efdaecc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824e0faf135a4ae9790a0651ce5113517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e5ff742d948f814c7207c97fab10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf30b5e336f1d43d74409204029b56a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee553a25afe16d5380e083d2c5b5ea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af63db8ed3f1f5c600331d7a482cb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2376f636313cbaa90a611bd17b6e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f90338a722bb1ae92fc182d715faa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632300a951583fb08d357f1442b0a6fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d25204fa7df538606526c0a58838f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350a6de25cf47ce42eb9527897452b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc15a38460a3bdd56f2ec4045d367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603f6fb00baf582eba7c0f30deb352528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e6b6732c941e5c957e03dba9fa01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bfd37f87c386c06253026d5869679530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e575dc11d9420253a6a271fcb8bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a23e47d90fc68a922a9b200ac0517532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c0949a66754c35931cdee0a71ff53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855ce38244996aa436d7058bd55b8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e62e00973d92fa5e545d1144ca51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2cb1e2b6cc5600b9892f3db16014536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc497af503693dc8910f9fe8809000c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658754d1be4517234adc099230e13d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3238cdf8e3590766f8a2dabaf981c24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79b9a337e088e772da8f570235f365540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0ba8b72a4ffef06cdcbb823c4cc81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff175c37c2946851b83515ec06f5a57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9513b8a30fa0febc99d39f21993251543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66d69a32f9df7b36a2757136435d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d928ca9ce539a5cf7cab48d63757545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff19a802deda68d2ede24eea107f37c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f113079b9f4283ffff61d5f9a0c8b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e293d35d4d59a40109f5804509d5dbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7758f859fbafa27cc94de8c99f5a0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a2d44661bf990e5302eccf41e577550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a0ef217c945ce712db0e82850888551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef802b5aef2f41de82c362f71e40311c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296703ec748b3a11a5db55c07bdc94b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616b558b865d3f85e20e32b2b1de4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75989cf2859dc888be0bef5bc066317555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fc16e4e2435d16a3849f8f5a98ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a4b2e839c0e4bc5a1c59c5eb2af9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885730e4f05bd883b5fce118584dbd63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db003e8a3c82ee0d83aeb7d59a661f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac07112f939a901fd1845d6d3d426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c4c83392cea28b7b16e2d682bc18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce0583d9d033d0bcb799068ff1affb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b0903cf5ce5080b35684d97137b4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bc8ed9c38fba249b333c7672c9e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4105f5e1750f221f82077d6b727f33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d57ff9eb7c20f4a65a8424d357c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e062a38899736a14122c6b3190dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b9a29fc441afcc4b2e5b73c49bf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae857ae97a4a769e2180c0e694b3d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92fc0cd83a715137920268eec1885a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd0de5d01d519d56b2cf1b9dda2ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378df9c2182004eb513a89493ee9f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c4f52c2e2f90bb85f8c11d938e0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca5753e5981cd600609b00fc03789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3bac9a73588f40bff25009e94a92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e448f5966345bc6a148b4326a401576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcbc8846eb12b3cb6549a63af45077577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe9b39df960d4c4cd09b1ab3f2b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c3b98fd170317a8919ff6342e7e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a34b54308583b1a4502d52151c59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654e47e5c7ec1f1a44bc5d6bcf1bc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeac911b5b7f6dcfd3e9b703a9d2c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab286f06bf6d351c80cc12b60f9981583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8031e6da872ea1dfe7522ab264aaa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56aec726848ce1bbf996e37ffa449e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820892e2a4fb9ea96ff8648e071f99c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fb3ea9d7228bebb801157110b777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad4378c34091b1d9fc5f3b741380f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862649ccc17a64b85ec18eed35e0a6c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691fd1ec761a15ce25a076c79ff1375590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72906478a2d7f61396f1d73963a723d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38afd62af9725a629ba669af026e91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b43a122721a11ecd4215c1030895593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92212d9f1d87ea72b18b901a9dec5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2f485dfb3866e181247fb24b8be9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d6da895d2660f46b8a894a9a699e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246bae7ed532f3fe3c06ffdee9e00ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7993ce27474f3aadd5038ba93f40cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20edc4191467841ca9797c5d81d43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e56bfc5d9500419c20e9068e387a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5913abc0f6d0140d2434af82299be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b552f1fb8e1942a681328f459aee7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e7db3222a44086d3bd879534f3a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879299f6ef549f0d8fdf4cce8b2357f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d72a23efd135d7e19488a5f88b282605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8e10f5b87a084922fdef3cff5501606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed63e2daeaa1f36b24fbaa7ab1ced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f991e0e78a50d8eba8294af08f20c49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51982a0f9ac64ae71486a1d502b8629609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7e73cd8feae9720dd1f9ed84d5a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7e14a073ad0eb62810266b2f97406611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcd02e486086fc7e312ea5e49ef29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6340b4a48e8a5a5e049a9cd940b52d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656578d963b24a21ef3a4d33e59a4aea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd225f42309b7e77d55b448a1fba730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143346291e737381ea15902ac66f6150616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291bf00e350562fe6ceb604191d8ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4bfe932a3397e090589afd594243618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181d0adb72aef2192ee19d266dd39d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eab1716d09ea9b39dff996767ddeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3db4f9e00f12165386e0e33f41673621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25492d3e9b146e65e08401ebca19bde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2debf18ffde225e15a9b97e3babe50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7759d25faf9e4f8b8b6c4274ad91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1a2527f61b504bfd634c613ff7740625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc2d879730dc9f9de0e635fc80fbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2104ab84d5713acce22aee46c29b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc707d4c2ec8c56d93ea05c7717280e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6930943750b6c32bb2526059253f1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d037db737fe9af6663f634f218509630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98e1e53cbeab4fe0ee6054feb570b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf21a77da71079955db9ce49908541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7225d298fd966e71cdc1ff5155f5b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874d9f7fa1d4c94997f2be6536eb599634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef8d22eced393cf0e47be15cab667635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b4a106084473be5d8121c9972a466636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0170af46b13d8b8eb485de0e5d9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032da93b67a242513056a901712922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd776f231ea739cfefc46da41ed402f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac91bde2b9e0d8481c38f936c62ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62283017213e7ac76cd4b163c8876e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de47b8780dc972035b43ea1120884b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64e86a4b628c14f545d3dedee1b21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c68e0a14a611ed4cce8e1fd66d7ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f09b2305ebe0599b53defc298494645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024d2e5c476e096203fdd1baa2608b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8863da19a8d3a193cf2acee19a4a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a1dd0d1574d5050c63367b976829648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59774f46448381821132d494826d35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb00ceeeb24e00e2618fb5d08d6f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed16d9d4e7b1c7392b1964a946b78e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec6f962f4b57ac53e07741fc8c55c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744b66811e1a5f9e875123c3e5c418c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a2fc83afc3a8c720f03dda2a9e9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc8fece046f6f4a2d347506bfd4a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b924f9bfe903106903404d14299f88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5348a98371ca39e77a5b5320ddd724657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da5ff0f3909f3e75be54937aaf09e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3df93fce6d1c1a695390336922cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ddd47b987aeeaa5165278e2cd7211660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c38eaec3194e933281d1d17cd5a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c48627e6c91bd9020490169190b4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ffc38ad8e7f78829bbb497a7d360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e838b0f6a1243fe989586f9a4f40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89b72fa2cd61ba62a1059f940fb26c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d491a4358c8607405a323168d0ca9fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643022df6f070cd922a75ab851fc06a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f08654b7e995e0138c7ddf3b1836eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370c6a200b41164f677ac8c15da452669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56973f344fdaf20033fb0f89e86354670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad50aa65dd05cd828b24a7445e89d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ab6fef02ffa113eb6c46997b7e70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd13a6d047a6258dc61d7b99f8745673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32bbfc9fedfeb879b255950470e693674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3020cd47b943eef11a8e996cb8f52c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088446005802201930cd1ae9ac84bbc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64c65358b3f69f1f4368610bd28ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee1432e9e21c0c5e12866ed664183678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc227363315845e5967ae303cdd87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf0037cfd5899bae3e19c418985e9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fff2d0e7dbac7aa351e02c7620a30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413f5e11648c2815e08a94fd926c1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c46e7f897602e4fe01f20b769488a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b409674957de63b0d9b6ac913fd520684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe23af441efcd4104b7e7be6ed526685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858d83e7202c22d1cfaefb1e54469a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853aafda033f712d68ffd97ec0e94e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba75d316fa05322147f92c8fe79e26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2337c7a3258288d4e610085a92a99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d94e448132b2cf623b44d56da235690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa310c72944de6e1c07b4ecbf763a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01095b62ffebc6ad2e6fb386cec9481692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c6c0d1ca6effe24824a81a84364e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c9e722530a4207dbc9d631a05b5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb7e4294a51ca8c976857b07d7a0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8618c981c87869d4ce69f0f338fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb32098479210b38ce02a8a0bb5b79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7020027cfee1b4c0560306fbe86b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ece04329b411aca1e9a6ea92fd0239699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f11eb665c000c7cb48f013f3469403700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779653725f3b9358ed9422fd0a21cecb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233b42fa51af99a69da142666990d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2646ad0a43934159467f00358eb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c45c99f1076669f390f9249f7cf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21155b57706825da106918e4674db0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c354d3cd516d84ee862d482988ee4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53826a63522c4ee0a4f60fbf9a6d9e97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b39b8106654b22c5fe54026db393708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60437cd881f75d693a58fe7786b0199709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d9560ef661265c7c1c8abb0183df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2d44f16fc9356cd5ca6ab8116fc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a938c3cc6d52b4dd1a53d075a2c0b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f192d7767e804f1bf294676a8897ced713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64268fcb7f144b3d504672c2b0180dff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac510e1b0b0a4b199790fae4685c3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f6473ac920db422ed4f93a8a83fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc41f175f9b8dc55cc329f11dde2ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71dc1a36eb9736056a112e750951f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3b1c9eab0aed976876512f5ab088d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3818bfa63ed46471393ca85fa56bc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad6fa5ad46805bad3e6011ee29ad0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9ccdda071ca42b6d31a5a7cb9c08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12864ec11e425ba816b3078843fe2ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa549b953aad87394896df5050841e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb57742ef505f4ad1537f17a8b5b54c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa49e12b2b95aa74b65746ca71203ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57db09fca7557137449d480792c740727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b083971a1c19e55bc0282526896bb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2909f02eadfc97fe33f65fc1d8a41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b78e256e9ad9d3fab97df2431d99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861b07801546450137300aea18dd83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d711499923ea51236c05e9cb2a18a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f23140ee9f4802ba2850a615ea4d42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6756b233348101e1f8d69ce081ac7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b4adefeb4de556092e93f261e77d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f8feaa97b9073d65323991c28224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3497eaebdfc4e0227b42044ba7e510737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d97a291931ec73d792c5a76a5b7c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b72a5a6fa825ed2b18280db3e5de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099b1b2ebd3b654571872961f61faf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012657d38e2d8570ae79379369c1d59b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb07a11e47c4f6777e38643992a10f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653930a74a90ec810bd239234a2468743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a6a8e20e6bd3ef784bf48e39d9a19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a5b9ddf2dd3efa2674bf9bb4fca5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab7918a1eaa418973d1c68f3a92bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dbaf3686f0d72cf6ade203e1bb54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702afb31e71b835933034620532fe42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181435716fd818520336f69294d253a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96eca8ea983caea3f60607be8cb30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d13b2172377d34877739c0c281a45d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7015023f1cc1f3f0c556e617b018c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53a8b757addad17b2e699bc367de7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29b0c6618e7f696de2d1d352f1c82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2444d0452212a52fa7690e3cc2950b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4078e709f7db7792ea79cbe76b103756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad7521ade7fc9af0c4bcfeb1d2f49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad9fcb43c6880c185df2ac181fc67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aac12a3e8e7bedff19dd12ad7bd7d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31abe70652a9fac0cb0f76a184df0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6197824a4f7ad3e0531cc06f0402b05761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d78436e03361e4eb506dfba8f56dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a88f5fcf6b761ea48178d8ebc1441e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090e3a4527465f6e161d1e79e08db8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0161c5079b0a0574d1708c4c770f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7145fa4f353aeeb456b5b7c456d596b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a2e0aa63c40649ba7c592127252aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a62899c358dda13cb3c81511e62d4e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288d9b81f955452e74733ec10363b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3e318443d45171fc43115b2bfbda770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b8aefbafb8d2757e0fe12dbc9627771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed752dace8d68d0a8765c920462fc3a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d514f066abe3f7ad6ca0c1c64d12e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800edafe296216669719715f9c15dd1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a89b863163037c7e356b0981d2e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76b6a9e67bdfb05ad436762f5c8fb9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b67cb18aa1fbf6370fb1354799c84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e15542e9e64fc8d77fc94d246076d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ee78bad02f8871c7c16d908a827e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f48a6001626d040ff8fec248f4b55780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced112c6341ae0f999c8d94f98114832781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee87d8b1012c66353176312903583782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ef55304403c631c523b675eb08b96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48bd2d06d7fdfe3832e6f1489b5001784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1d0fe0120452737adfe948cf948f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f743136f5dc6602952d2a4a4d7e8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6e6b32aeee66442f24ef384fac0e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15694aaa246049dc70e4e4e0bf1f734788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339169ca0e0b9a535f9e34f5e1f14c2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479464190615125824c13f8f50bc65790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dfbcadc80e18934e0f6bfcc3c1f0e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156f1aaf837bb5caa93198027e97ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8febc4bf20db8b2413fcc60c8c893ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b92a10d1bc2b20508b3395fdf8724794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d80491e30b24358937665190528f55795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f4bdd3c50d6af3718cc7b23bbd2f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9947e65169b12a9e23465112c40f4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe8709b96b91baf17afbde8ffc5303798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536195412f3a9ba7efcb08e8513972799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da31ceaa18faa57105b5a94ce67dedb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561228b7fbf44026ba54ee5bfc89431801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54294899e663510edfa6b9e34dc90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb874f2d7dedde4665b948434b048803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3475cdbade132d35f876d258a2a1f4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146a1d71fc261342dc756d0ceb7342805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640e2b86190c027c3a8ea9923e8bb0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2514250e7f40d848982a5238b7ac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208532b6c8b5406347f4dd11a639dc60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a0d3e7e80c6b6776d28fdc1b6235809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79df93d7009e2247b02924ccef751b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5818d569008fa69ce2c2b2afeaa2a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01733dd8e25ded33d1c468f97987002f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674a5e75459b80b5f396b112dabc8f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1def90264cb5dec5bbb059e6278646814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a76e1145b695460ef4a010fdd55d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97b82b6834d4944d6aeca2d3b7e6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6833499f35ce4258ad6d6c340f19c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6655a1e140537aee66a4fce2c056f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa38bb94dfe85a397f36f61a98e836819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770160ef9f8d137cb6b286d963f8e26820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da2ae3df3f44e17900805a97df7ec821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125fd3c10cffb67e8c9a67b67fe96c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfba2baa73a5f9e00be062e3c98dba0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727525120a070bd8f5b66f4a07de5a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c83c95ae8793847c74550c083e7351825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34272962e6cb659f78f8a531b31953b8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465f82c7129c69b5179836c12c3c3d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf227b436265ddd9ce9cb48b20656828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0fa9d2bd6fc406beb473ad38cb916829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92a91ae699221d12f38add98d5e1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d5b0f0e48cfd7b2438c7ec429723831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64967603613eb543ffb5e66cfe93e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91172e93c6f103183c26c4a9e831f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0264bfea7e990969c5661ffcc7cfc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63590f8b611ec7ca6506965c33ac5c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4de8edeba0367580a26fddaac7299836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085517dcb7e0bb05d6d7f37ff293ce837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382263692ab0601d069537369448de98838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9e860391af7103d4874dba39ac3a6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e0dd71d2798e49684ef847993cd1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4abfcafae78b554fe8844c0dcf98841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4b42ca33c7dbc99f23993a5b4c66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b802972d097b0324fb457831c327843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dfbd65b9c85e809e00fc2ab853043844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04d711049899d8c9fa1ebed39ff4e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c983cd55c342d39ae3f3ec9f069b6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2301d3f1f1fed637c87a6efa2290847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac9529db6b4d9f49700cdd20ef63fc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b6e9e5882eab2939ba06a2a13833849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaf42419bf82a4b519bd8c151e69e7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ada7fb3444965a7e644ac47fbb91851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf4bda8fb5459252d8a5c268fe9fe4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099959f569a52e0397ac40fa301db1d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228ff581a0f4b69e59e950c8647a2f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c6fc5c0125bf5d1f92ff33ca25f1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51b47a3617d11cc75a05d504c382e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e082d2fd1a0486e06ff97a053e067e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85656b6429d05c3b8a0e305ea6d7e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9d226aa754610cd73df8927f6016859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a4c7efa6aee0ea0ca5241008fc01860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c6b9f1387f3620b50fe75bfda3390861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf359143296d8b84aa126f729b54562862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4ccc310293c140321d5a9b048ca8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ad14447517eb3402fcc0860cf011864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde90be82eb6afb94c5750f0d49f48b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc828fcbd8c4aecf9e7b54f2d0a48866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b58f71e606fd65a11ed59f0141f636867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486ecb4d5f4072c59a097df73b182ec868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f57a7db0e46c637b675e103ea5bd74869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad08f8cfb84b5a30b0b11100b80c59c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d712678c3b4f0a53284394efe2b2c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b3399b07948fe84dda2e12781af5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173b325685d1455afaeab1a45e3d15873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544ae4db622084fd11445deb0f2925874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f45285f9f7fbae620f1f8005ce755875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76202015eba9e9dc6d648eba3f37fa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a055e1b57041584d88b92f96cf4c418877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9271f2f9f690f64305f9a1dda5a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378d0ccec50f2ffdef1a1f8119f419879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b499eba6a10664b21fd226026648880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebb39b79320d9956676907de99542881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c668540f83413429783636590d0480882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb1a0e5c1c649aa6e7b437dd23438883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7329e494cc0eae3fd54a44727b413884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9314633ef7973fd55b44e487422ad99885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1faa076d3fe9a476f897abf72a909886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c5b1ef37e14b5f698c044f6e2200887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f449b56ccdcd732c1d3d3b993c37888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084db292a04ff25331eb2120b0bfb9c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c284a95ae9c6cd8236ab8a0f0acb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6549b56a1cba224124fba2edb707f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b818b1a724b099b221322dca1b540892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa0b9de3e7143425b2bdb8cb30c68893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0cbfaab67c959c7a5fc1165b915f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c345758802737cde71ac7ab690de6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd493c2058211c5f124304dd0e73b03896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5597a86ea7e97deea8486c55a5f599897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094741856dea12aceb1fda04c4300f5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf483bba9113a2b6cf9874a6bdbbf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a213182c349deee4c0e4a25ac18116900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c8643975f17995b14dba12729f07901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163394b8778e57d0456aee575fd74eb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9695c52ebf7ac5a331b422019cad03903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93630d07fc09576d625e748c59c348904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47999d90db0b39fbb3677d57fd26617905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76d9b7ce3adf7d16053e57e99cd9ac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c530387e37a184f0a0d82aa568d7c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd492d59c739ce38ea6d0ba8e12cbe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97175f715972dd653f51a9d5ee9638909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818adf9240d6c9bfb52401c134227629910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403bf749775b529a6f0b18bf3681ab911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f91a4cf26d2a81eb0adabcf8a3fc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829867bad8cd555056d8b053fdc3c755913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17564116aca59df386ddab3970db7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc717a2a152c85049e79c739a52513915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7208d1247d2e6980986f312d40ab5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1ac7d1c1416f99e3013043ced265917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c31867d41d00cc964db3efcf4f98c1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c311ca71a9ed322edc5071d772dfdd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206be60dd66e4f2aa9f02cfff2dba1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa928a714e35b1cb1018de7d6cc68921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8b015be8dd17ecfd2f5ed4406e13922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc077102cadea5bae58034d04ca17923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a1f76b78480af56c743e01d317829924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6d3620fbba2ca13dd6a875934a23925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985f6a424205acafa351c377a89c64926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb961462f9c5929eeea0b530524c506927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ae20069f4c2f9a932138319e69994928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972e0a67120f78aaec59c68a71e9e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1afcd1843edd52bf744d530a35936930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f0dde3828bc6fdeafccd570b075f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5e40c49ce69b4abb4f42fc44acc3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6bbff1cda6ce2cd88e8736081f3a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e92cff011b1442bf540c2561ed4e8f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e549d13c5e66fcfb82d5664d084679935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8949ef30e980319c5b350ac6a35171936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77035520d7c224eca81d76ee3113b991937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab9fdb1547a6a8594f2fc24e75099938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959210fe2ab7c31a988d6e2be66c7b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc963dfc97c467074d08e6b94b3ba73940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df5aa7946c106f7289c535c5bb5c35941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063bf42bc6977e1898c9606511e8815942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ff5057a0b7a800e4338b08e56f70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976315749e8aa1edab16a78a627af4cc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d25fdc741e8be48e9128888059f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e190d1412e97fd22c97f098ecea5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb710da6db67342a50d0ed72abf31947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bfb0d814770ff839d489eaad144ae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b292921f782790da9ccbb2e573a7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafd97c8204e1de1c6ec02689ca4e08950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4558a9a6954b07f9df4dcfce6010ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c8b3ad515241a965b8f6ef6eb812a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476b3377eaed3531d2aa7173fb688ec953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560068d720c9a622564021543b9524a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca489d7dc332eea1f927d9defdbc1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b9741bc397bf72682e0715b6e564956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2494718008c53176282bbd3052d332957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907eb2001e6738b5d876e6380318f4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82fa22f362193e736bcf0a85044e2c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673661f8d1340a20d6a98cdbabe65a48960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ece25ebafee630d2278bf36cd65f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae719d68944b71fa191faec1dd6d77962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1341b88529799dc5cdbbde3fa2b51b8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8ed1f0fed295811a8173e8feada5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa16c0fc0636ca9ed56b3502308cf28965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085694aa2c4baa2afb75a757b8f01ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d372f4e0e56dfec9ad9531a1c11b5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c408e3cb9531c88fdf6821927590968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac86d2d26a8797c383e3217c8544a9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555352f10e4df1c7456d5914a139e946970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecd092190474ff44f0d8cf126d767971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2dc29fd6c73b09a686e1661cc19f7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacc8f84be647f1e3f7b26b42088157973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19447acd4c26c6b5edac45dfe660b496974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead5aad7a9536d36bd464021239400975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b782cf06c3a7a38db482ab2d37cb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fba78bae73ef3ed9d2c772db1947c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c8d5579aeb8795a6b1f342af2fbe4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76668ef702d0da19db165cbf728d74d3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8197335f73e823333db2486eaa85fe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988dc1a61645a81676631ebe5d9e54981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b59ffd2c457b8e4646bb9e020bf40982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f0749028ffe0487cb13773d89c31983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c3387c5c8201fa85905dc6d03799984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235a29d09d35dd9963fe7f230acbf8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73114dd6f185fdd916682538763036cc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefde411cebc4f3119699d2068a4545987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeeb49e864103f3817d1c39f01de39988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabef8fc4f6525cc270c44e18c4ff0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2308e2a9fc95854afcf85cc180c3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf250d1a1421b31c88bf3773145f18991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f75d1c0a74c2746cf6f0501c6646fa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcb7305408c44d16c5af480fd70e0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338642b7f67b0ee22247eda8fbc472994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a8c62a217b98588ce370ccb04486995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e73986907274fbdd8a9612a51bbb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3deeadc92db701a21609241b83ca0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607893fd15b0bb8d61823fbe33bb441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739bea8f8e8c292b105629d4a228b5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a924a33498ea8301ecb0eebddf54d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d88b85d399364476f866ee2c8afe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3522190dac904374822b223a196f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8fc5c13ee081c4db08fd0fbe99a576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b9342b5898b8f6db294f6d2317a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afa282cb9b80b0faffcc789a865a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30aaa52c3adf29a8da7b52bdd963c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88598755b5e1e1c8d41c8b285821d3e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e854174e45b3a47a6622042a917ce511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5a1cc44bf04ca0aae4c86f4b172412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77cdf1305d7ca3a5f9ca0189903df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9633eb384a7588f56f809ee40dfce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7bd3a41b9b7decf1a3174ddaf7c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ab3e272c2a3ae4e6a6bb7479a0a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df123e64ab674a76407756dd4cb727917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8256d6ed0d93699166003f88ac45bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc4b84c1bfe127c1cffd89da140cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e165b15ba0a3c55168a77151fbeba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb5b05c5a9c2362af915e45aac063b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c9531d4dedee976db2d2ffec537622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2ff699eae0db221bb23aac16079923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e3121d6b3d266293f3ea7b598d00724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524e88a779655eda4ad03f366778da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd2f6fc3d970a2cc2b45b0e2ded8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a7ecc85a2d4702d47e51756609a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc3d1c27b329bcdef8babccf27e7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42664cb3677690175b7d77cd7577c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967742c95d454863eb7a98de1ae6f0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8205ab1d5f6a2a79c0c798bd538f8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4a97cc637ab310ec33ebba51845632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4551f90b3d9b487237ed0b99fccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509896a5a10725c77142441587ca13734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8629f383088dc664f4bde88149a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44783c970f3e15914acea13e72dc3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147729f90aff4e87d7d9ce841dbcffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53379b4407772453ab9f3788eac5e5ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6877645a08f1ba06b61121451b4dc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed3d02dd98e43580ab2a2f42698d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4843c034e914b2d08092769a076d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a71835c6df274d0646e6adb4ecb8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0f740e0cf697c25c6531a1240e3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c82961a1176db927a009933f447fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39fbf5793566b2aea39db6e07879ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac7128699a252e9cce62ae91e0674d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82895b756532ac92e7e80b25a116af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fdc668d72de4cea628c0578e8a05248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ddd82be525db5ee84e934527c8cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdc2310ba125ed7e47998529a8ba250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a4385f2a21d7e84e9ce55d5c8df351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f3f60a8dd6a520b12f5a987a7adaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418620d9d3673a62095400b2d2f21453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006baa12882ff812bf345d91a860dc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5735635e99c9e97ff79cd2327a59b2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56342ed5b917f309b461a9b52f2a8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3542df68641954d0ad2a59c4c13d8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd395b9b90e1be3f3bfaaee6675c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932793e1bad01ed4e982e71e71cc30659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fabb1b1386ff8a3472539042758cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c22228b3319a93627a35a5b2ecf3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bd6ec84bd451a4963b1f9069f31462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f03f6f49c05466b9357df38586ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752148aaad4c1922699eb3e0437a5f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86044046ce8f753c5319a47ebb6bd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9254b3a20306a5bae0cea87154268966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e27f8acea8078f2d680f8ae545a1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a405a3a3d3c67c17688d7f27deef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d372ccd8323e474a22eb68499a527969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2ec29dc1b9c4ed6b08deebfe06bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda97e0dcb7723da9c6f727552611671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992c8cb039d8197b1841e485235b7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a881ce98ad92f955b7057e54ed41c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30d79384883ea69c251913d47a8af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ff579396411db9971f0f43a4787f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f7e73f4f89effaf67f290d3c3cf9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f100f5a1a7e833f450dc7d5f468c4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd597119412067007f5c0af77bd6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31582db5a93f7685ba808233a7777c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a44b147ad5223fe95d11bcd23056080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408fa16677a6334314b2401f29ebde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148131ae9c91b8931f52ee0b4502b8a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c1b4ba0a6df82c81e25181565c35583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d551d205943065dc95b44dc93ffe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06dcececcd8975339303e656d3435785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83359c17c8215c6fbf4e4df8f1ba86f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeff48d2f9e3b3acf9df938718509ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d40fe610ef0f240133638e3c7046d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ef1d896a78d7b4fbbdd76245a9de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe95ff51ba11d784a12bffbf2973bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57bfbb327794dd3fb35cd4d8bc5e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3e03889b303ce989d6c8a8a0ccb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a15926f503c513e5ebf8e736adc7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74abb01f0b90424cf128ff0f78f67fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b417c0bdf3809b6016c8019f7d61695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad49aaa962cef2243052c67090f2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d775122c1439558ec4e0d48a782c4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff1773499262077e03cca3b231fbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124c9b6169970378ae62a0f105c0a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9730bfd81f01e10e961858f1606de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8f81923966bcab9510a7a98f0fb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6119ceeca83af2c8b5250de6cae28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce37a63fe58c776ea34d408422e38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5cc921b2a87d566bfbe954e6ed1e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392102f35353a0a053b216f461aa05ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18be5cff3daf452c8aa486a96d0858106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6468c476fb6164a1519756e9bf426107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7799bc824f2a72686aa7ebf0ae41c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e39c45658ee59131e921f5c92fe63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b360cb4af2dfa6d9284d9da83764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddbc29d766b6c559f04e6cd82d79d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899cb29d9ca1eaf3b1256240d84a62b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da03ff29654a14050a6f6391b5bb6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83654b9946cb596409310449d56f558a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448fae449f30ca3b6fd7d70c35abe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1364965d67f115b8daa0cf00d5aef1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394893593d1e82f9a681e874b25f28e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3689d3bef609edc6456cd27355245c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e47ada493d6c7dbc86b6fffe3b35f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae645f30aba0fd816ab06e5b0a983120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f3a397cd73966d32720e7be861d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e643f3208cfad155556bdc7d808c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676af68556f07bf1f449307518cafc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c6f59412441a4be67549ccde9946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1669bed2297942275fc954b31061a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead8c5feeddf00f1edba249a0a4eeeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137bfb790ab18dd8dd0e490f076a683127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126292da021776c46597f51d590ec26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae512d154eac84233e1b750601777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c844668bf0204132f7e6cab0c91e6d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cc34ee5c21fe6993e51ca848e6f9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de7914c5f4c9cdb403ff381834562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44101275a00b968e7d4db7a0bf6e62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a051f455ad15609dd52db81bcb344c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01808d901df6b50bac8dfeacef8a16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546a649b258147fbfb5724f8742dca7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a7d4983527668ad8d7289b2f9ab6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c27b70016c3aef2eb12d43f9a9f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156651f637cdca0f086fc3886166e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2756392808ba9a31878ecb0466a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725f35ecee993ffbe6dded2d7fef1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624dff270e4cc21defdae72968a9eeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76a1a23a1cc99f73592aab125916b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be1292dccc1b02f82d164852ac306144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc25c5737eb4618ff0968f1d1728a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b2bd39b51cf2fc234b06577255a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ddaf774e938c0613e15122eee05d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e8b81ec7245f8b49742584f2d1e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f209ab4a4693cd5690e12543309ff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84160895502b2f02a86d094b62a5cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99619d8574667ff395522baace1e7fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55e27f6b4abdfebe3b9d9f14002c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e32d1d533f177bcf5cb1d7d8d624153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af25af20e2a0f53a9a3875c6006a56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e014c44c835e205c04edee14597dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe695dc986062de93c4abb3ce2e83d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cc4840f370cd293b1c2e3eb5e0b8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ac5dede351a7bc6aaff7e5275c044158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8189e3403e6ca48a42b8b46ba47bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91273d2da0159f9aab72244e47703ed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c267db119763e9d503a837900eedd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0547ad483560a499c706f6099a4328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d922e7031c8b32987044b556abe23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aabe0380ab973285354d037ba1ffd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95cd51320fc95d156ed8372f7a6a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a70d8bdf6932a658f0b74b27081b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f41861ef622e05c0e5cebd3c5a79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84948346634514f64e044c4b5dcdc19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03344873a9e9595190c1d88cee3e461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c94af364b67069fc8489df92b4ee69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24142c8b5c9f4be05e7e5c74bc59e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2159d22079d2b0eb72e03d651d3205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1bc5018d3a509c8057f6040e90b41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5127651c4efe16c1c87e0e949834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510664f95839207843b75ac29025a13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e099f6c420d8f380125cde8155b411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689dcb6a825fe5cd728cc9944b24855177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef215562bfa3bb7c3c8498880c17883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4c2a581a160768965aefd312342b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2121bad062e60a57d9effd1b2cc3f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5b6228c9e20e07843dc758c2a81a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a46a681487d17ee4542533f30fd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0771e8012fa3f462b250ddbfa710cdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a94b97518a8c7a159bffb617f347184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b894ba8a4bc0be3ca4c04ca0e84d57e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53858ab61d702af771252323559a69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57988d536ffb3856ca3a2e7297542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929e62d972a7db8a795f52922e3b86d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283fd1891bc4542fa1d5a50508db9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5dddbee50b6208216f8ece49bf752190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff77bac5e0353e015bb078d2d0d189191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405e4d0ae93765437d229d81c9bfab7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ff7dd524010634019f122bed1a8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0abc8f9d836e6427b9586fb19960194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372e210802a94ec1ef142230b4f3d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c498c0910bd2393a552ca0dc0794f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb03515f0eff1954a49cb62a506211e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a086a2ba90809e679928c42f97ba5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3746a1f77062a6794681554e5a23f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889ae7029cd0fc69a3c07176d88cd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfe1b2cf5592fdd1500b483776bd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad9093e406bbf6a8c2ee1344e11e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca1356651a311978c8996fef76480b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed50d038cd18af2ed71274408bd3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becd3aef4e7c4daa880329b3777e0e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8664a966e1ded52d206ef0d0d8800f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82fffedab9c8afd33e00a0a179517207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763ebfe9afa70886467a2d26113177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e15bd63b261a3c56b34180dd89599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362bbb75cdc840d4b1e530b6fd5c8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283a5c8b1c27d4436205497a62cce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab7e6b8ad4b547a2a873de3963a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673173ab8e59119a3b516c8f98ee5411213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1624c5bb0a74e7b0d5bda5d59af6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270bc6dd9416d0e4baf7e6d90de5a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068473d5cbbad97b76d01b552a6eee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281f62b5ccee1645d157915e284c7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57d3f44027f491889a86d216024ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44604d92135d9fc80aef7d7d2eb87e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8ea639597e5800012f7653fa845f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed4b5bd50327804f52aee0e6a72b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6b9c705af8622adfb977e553eb05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59309a6858d119fdb9a6137731ba8956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc226195374e4b63b6c75cce7bc1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3acb0eba1b588359ebb52793aa429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668ce9a60fb987d82012851672b83f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc2eb9ab95d8fcd19e398bb5dfcca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6591330a84253385fd336555313a43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c38ee15e0ebaecfb01931fd222341229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687283447abbe35e149c4602d186b40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49e0cece0f9e2908b7e30171c6db4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bb3ccfb8bf44c6b8593f14439cbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adda067fd17d6f23517f304cf7f68e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a183d1beab8fc31f9453db353b1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccd4a66f1e0d512a5830d432fb94a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455972845180fff69265573a35882b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81c6b9bc2f7bac882741b76c01236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45ace0670365b5179fa4dac2aa294238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897a97858ef6acc1d23fff57f9513f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb62d30af64886007c02183593ede240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f643bb20001ba74ce1e89499f1383241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e14b9d0c85c536730d616c7948a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c82d2c7e2732087cc6dd898841316243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695824de25c037d7e13c3affa89fea6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3de0d485a7350488794168c26c70f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319b24812b383f0d8aca58f382c71a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e332de490e052fce9b3f93144c1a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e06f477a86a9078b6a8a3b8a59245d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2f89b99d715d745570dc50b1246d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19a21f9d449096805a460930fd023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf065818493772116c10bbc6ad4ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa20c7bdfc5c290bed22c98eaeb53a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef7217ae8869abade0993fdb89bef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9ac2e9d889c033eddad7f43233dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0117a9e88104e74b9670a5c42660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359538da41ae232fe4b2a63279c5e79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f88ff39b3c5b1624f306a0295c36d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d689ef13d2a1c0cbf2b3581e62d42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40c69ae005abc8fac222c65d1dabd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca64fa8c5af998495fbd9616720c6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cbf9f098f0361a453af07108ef81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c963ca9513edc78ffa4c483215d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e1c62318bb60f51833cd1397ab3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ede77003f4e81d3f9e91042a4f416264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d34d39555ab7c9f46cbc7aed47318265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0669259f483b0e2de971a86b1f79a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93ea81e242cc2fb88289b3a145ba7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765434c09525cd00451bf5e33650db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ba74bd68caee116912aaaf6ba6f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fee1c04829af27e9db311b1b5d4b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0858570269bbb525580905d6b2b56c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef894d6c67429685f21ff75382b4400272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1e424b910068b5d578fc3c90e88f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a113d1c0d6d97dbdf670c0ace4b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272fa769819551fd2b4ce9afcd1e32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213482b104d8e00e996399915e7f52d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b28252f59e22c1ac58e3d302d7a6f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447709c1a13bebe45a2d3066708cae7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80a78b6eedb9cc632412c65e99c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eec413effb3be8a9e1672f342c7a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa5358019b2a0130c04f59c4809cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624832ccd447ba06e88476d8c00d6be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f34e2aeb173e5d10a851460fdb89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a131eddd22fed50d985d7afaaac22e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8bf2c8a91b322c1a021ea3c12c93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e9c0b0aa25345d2f994e7df89381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e70a3980b155b1842d15771c43c5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b0ad297d45302b11c193c524ff94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc60c6992a2f8cdcafb93da9c2d1f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb201d1eec630353d7188d17f31681ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4cd2a92e17ccf4cf994b4b44c145291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c28b3395f2df3220aeb407a06dfae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f8628b5d416ddc557d859da8c165293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824f84cce0466c4feb3e2b0220ca05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290d133dc857263a7ce7a3b1b38cf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e5c999def9a9662559fd89cc7c1c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace5b1fd73ef566e275efc02ef2f11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8fdcb50aab9126c4b3c0dbaf8add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef042dccf1791d33ffd4588b1518013299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421b53dbb3bf8f1dbe4a6288db61a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c5b39892d6635b3f7760a0726efc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361a7c803a5a1d34546fdd85a9884a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dddcd03b6f84c004e1b0d6282f49a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9abc484700c990f05ce0a119a66d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816763840088124dbd21d635d4ab0b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198226ab64d79fa99db835572c8f17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa9dd8cc54c2209c09017be0079890307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45d4753f639319fd7d27b1916412db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c09773dcb285f18057eed698eebb78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06770b973ea63792f3375abd765296d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509e505a1b3facc8d0fa6801e0c88b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a403b540ad9e234262e546c3d5b33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bace8b5b54d458e3f044fc741102f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb2330dbc6c8659ae2c11925c0c18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031390e08d9e4efe2d27ddcf48d721fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa5c7254abaac4e3e37119b6bd3835316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f449883cfe187cb32fd22ba8849f5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab89536743a6d6b2aa13b14dee135e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35fa4e512fcc71d651c3bbd4f7e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e115d1dcb5bea8b494778004f2dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c940c37c69669b2bce8277a44ee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e524edd3dd0bbbf447a3da5038918f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170924ffab7cea13af5a7cdc0d96f31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5d98804e9167c11ad625d04e88654324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c218d45d7ae71734708b78506f93cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3329dd444212dcc15a6620afe6e073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8dce02285d5f6e573294f3d8fc22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778e5db3a8f4a6c0fefb31da1f92c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec02b79adc9e468eeb85078652673b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60ac61bcecc03672910c19632c0d3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac56019a00fdbddc5806eb49c585db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa493004f457568718436b0355440332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6d3ddc7ec3b9b6e301baf70d22b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a946ef4c81150cdaeee3f24c5bc66a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71785c987d8fd4aacf11ea5f4f11948335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf007925b31ecc850638577096d48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676502280b9a83195372325630d32a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b56ef252b4465366a26eeba18c6790338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e1a8787666c8ec86dac8b5272bae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c51bdb39570d12c6a951510e5e48cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201672e047824c9ac1d50b1b22e699341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb56b4f774b446630be2503b515133342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437799e3dda8072dd262724d627a66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0678d7adc7cb45f0d6604b9731d078c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f66a1623f63cfdb7c5b799cf3003345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c09ea79d50d6fbe26ba4fae377db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9598200df8fd6fadfa5b7074fae75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd0a5a35607a880412ad4bec274d78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a822fad256dc72342d641a900edb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee31152d204211193b1a73461cfdab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893425446b95b39711e4c82a2c5ad9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f3d7a5fb6f74202ff775c082b63bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b13d63c9fd3fc7dfe454e345ae91e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823e0572667aa949dc7f7eaedc33d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae9795e780daec7be0a927d86349fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ce4ce2f3188396e67da977b869ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea0165f0388477401c7d4e8f674cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce694c132a1afa4672d28ef814c09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb372b5c0413eb918a4d5327296c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66465f0f15326dfe9e9019f8514822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517aa8c4fb043484c6b65ec67118a27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3e91eefec69fcce48d5486869967362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a7d76a1a61aad504c4d6d44d96c1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd3c1316a8a124a3858a3675680acf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b889162cba4f80d4f356d3e29d8bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f9a922a18d333a6410a889ddb239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb0533b6190d16066198930b62892367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dc93fad187a8b5e38e438301262b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e944a817130b94999432f3297a1d08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97e43247d29e96f0e0bbfb72d5122370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483849bba1d64e6a70411954eada8f05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0e24fc86764fef9118ebc1165e5d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c118e45cf551671f55c4018da3e0301373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d81c1016648ef1bf5c0aa7686c5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0844acadcdc8f01663bbfd31adf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb10be8377a6260de917bd03d4542b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554fb8634a2fb75348e58ad2ef312f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7125936af45815886458939f0e641f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378108240387bbfcef0b31003fbee95e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f25f6cd77545d2c3b28ebc569d875380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b2e427c99162334cbe1ade3ff40b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba858b09169a6a09c7cb9e3fd3de8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995dd8cfb8189673d86aa8edb5c060a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb419bb4adadec8bafee0441d15a1bdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc7b0eeddf6463138036db4f8cece385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132a979686db0ac8ebd90220e838813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d774630559ff83609f5529d0a8e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19a6c1d55ae7b743dd8894211acbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f250e6dfb868deab3c200bb10dada8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f8bd066ff98eca89c194c1561c05b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c88be7d56fa6bb5829bd1e17032d49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35fa8d24bd45fc4e8708862a31f5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc75b1b0ab864c32fbf9dbc77b7e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f0f62d696f737535a637df95c656394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5e0f36536305f7aceeead831958c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9243abd6cf879a87834d4e4a839fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcf8d00aecdc41d45200c7d8e9222a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49919a95e38f5072f900a1a765a302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2eeac78698a15d68e2bf9baa7641399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9fedef28fcbe0912629dd75c5a809400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86254d1b528a80153e8fd1af98f9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd626a356e0d62ecb1b311021ff544402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e435908b866b0b331effa221a3b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7eee39221fdd153f238ca2139342e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7b226816ccf52f8dcf96881b20b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689db06afc4f23eac41a50063dc5b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417739765315275218e5aa309eb2d86d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926dbe0cbd7ae54826b88340432460408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a0a40adc5377facd2fde15db2c300409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216227b71b82bebbb71bc45543a1e025410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a9c3859231948203a9b3d2d131bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8a5eb83a4ca5986e56a4b17d0af7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c03542231e8d3932aa1fa3bb2f98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bce940e7e73367a2b1c80fd57ea933414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de0c2cec6cdf570565ad2632cede8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aed2850fa4ba7e5878a36f27fe6d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d478b0407cb625629c820543ea908ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c57da3a5c9f2ddd0c7abdd57ec974e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9cca3f61cfc2e76123c43798cac8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c9c21be6e57f44db5a36ccb46578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490311bc624a4de1337bb5c625285e6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69852a4830305cfdb1e26499a87796b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c945c3a9eb4f2a9343609b25346eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897defd99cdc3c5ff1a75f3df7a2e9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4edfc343cbfc5877846bfe572b845425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea805b35a59c3acd57df3b660eb891426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08fa382917c101ad6c5ba5031f746c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084696ff6f38279ba57794059fb5f36f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e642912d5e6cd14372d9a6f68aac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf507d2dbc93cc1c8c99cb979d0f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b926e9715d761e14387e64832e02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87c87bb6cebfa31adee40d3d6cf35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a654c3e80e5ca18646ba94882528e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f93b46de71d94ff77a84eab2cb6f69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b442d23633e7b7f62d610410a1af7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480f58eebd7f6cdeccae10758332ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690e8f3839f79988aea716e63f89b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605480742849d1269ceaf6980e892c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fea99342b1c8c4c2c599f4bd94186439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e4eaed192e21b7f1e1018013d1845440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cad4f85ed9e71eed75856b851bbe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb57c42cc1177bb8d66109a65d4d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8282b5d3f8367626a9fc6e24d3b7ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552771240f3749b45ed7c2f0e03ba3c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50baafc331e184742f36ba3c069224445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c483350a8b2a30bf6d3bafaa470f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de797c31f71a1db44215237efc0a388447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada7d53a0dba81339f4bbe7fd22416e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508384995413a2aeaf06ae0c8eec9424449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25359948cb45f45ee52a8d9c93560450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efe8da78ed3e45037ce8e3046d4ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31c173736089048107c292f844ea0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e08f736aa377f22112797460e132e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe9f86ec11c6e18b50ea25b6818ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b65f77af57ed83aaa8920eccfab7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b67253f67be2d281f9d419a80af57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ee4686f77fe82e604978791d2f49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6787f5c205c9436e8a5345ff5fd0484458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84297ac89f94d787fc641a7ef9ba6fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae746797b8d31931caf0c9a95f931069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349c83ab90eb9205ff259ee5827d61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b7b508b0f04a02a91618b1b5ba6c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec7a55f4397907c7676f6878577466463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395246dc9f2fc8cb6af4904ec33b4847464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9fbe5711872ac8a93f178c1b77f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf8ab9c7826dabb1d2f67a07e27b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4fe0cdfc76d0f234b3bb9598eac40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d73c1c18e2e5e8840f9ccc1727006468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34124f6368c2b4ad0ccbaa2ebff924cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d293870cd4ab9d7819271c28161327470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e2e29415c2a5997f4e31d9ac8303471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596174c4148efc0453b8615a0c64b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc89d517fc742c89d1348429f52575473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b0102cfda87c462333be5563e12a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b572597976369f8a69470970d21d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f05b478da2f84466444bffcc6b72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd067444013dc3e2cfb84160aa283721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f493e2520948daeb0a5b0772d2b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7deaa06fa3aa44ce5aae4a030676479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642123a5df9a29afc0b6cb8a6a179bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac54e8d77a7a7f5707eccfb013f54c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b155b41c0e8d2139ab64c371b04c634482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15082d2ac9e1e13172eb9b6e47ceb9ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef47c0fe3f0f81987f2af3e9c8f1de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d4e606730d8a2cbce0dc22e34ead485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b5e7d2c518b1d8f4993417573809486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7c72a9facae6d901e328ad5c8f093487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227694c5443c3ae0a7ecd17e2a9a2c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbcf4aef9481fd07b59c9aca0c47eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc97bec7d767336daab5156237da0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e9c58a79b33a7912b2408ef41a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23333cfcd6ced491f76dada06a66dee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccf0c636908d7e4f1bccd4f075275493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a54cd72aa9d2adec4c67b7051a461494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be7546ac05ddda100a30c98bbea0f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4c90adc7a1f35f303c63bf66259c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea90fc6db8f8ae565e38446f5fcde3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837e359e90436b6645afb14096b545498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484cdb86c6fedcddbe0e2ba0952d5e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e86bf2df6581126b2ebe59d130dd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02a8fb867ebe1617ee706e6d1840f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc527a6acb3bf5e0951f719f7eb6288502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357c31d1d8d3f97e69d2437a0689a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce3707040a5be2e9ca69cc32b80fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d2ba850d87077b6ded868f85bbd2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac560d61174692be5d60177f6f7f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9dfe3d132533130bb32105daf0cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3517dbaf96c22e7a1d05d4ec48ae8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782456e25edea646404e7649b81286a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1829357405c5c8798d24a9491e34b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb11993ae73ef571b5e67f99ff9143511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5333e0d3f87f76186917ddeb9995b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade29d5c4f7bfd805b2e7734363f427513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f0e01d5d6dd40fe88758d5776192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb45ef39316e8db23d156d4445bd28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc66193092856860b293a0b334ccc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d9905d7dc077d8c905e33deae00d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289ec236191ccdf7a1ea7f3aec5acd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2ca4e70b1dc0d592876a5e02eb38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2ef005cebb24ff828115090e553a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e478798b79f75b60701e1fddfad35d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf1ea872f32d585a4e5190d89cd93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc7b2a575000eef1c943702ad6229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2ffde96baff4ca239ecc585c8bd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e3ca740974b637ce1dacdfc5a0c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c2548147a9e3af9e000fd8f13151526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643234527f273c1e0f915978886d90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235194299bca9c8923e6bbf9575877528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56cd77fb90748024a119c6565ddfb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbfedb53fe43a90794ead42ab9c2a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31417b4fe1f0fb0a99b6aa3e46e34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96cb7290f7807943c0ce4bf5946e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf106cfb4e474caa77f047a2c74c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce45c0e69aecacf212dd0c09071a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6268829123c99bd3296d96c63a948535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7869e3345b5d80e227e91f6574f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304062f6f1ade9e28a4950bd937b081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b09c5397760d00c384ed8985c4479538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc9caa366f5f69c5bcf5cb11fe25a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac8f7c3c406696b66ab46ab5f7a478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a148181fc26c9294d64a53941266989541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c6a6f07ae7ec2e63e2877417d1c38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c15e0178400760a9aabc8750543e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a3904bc31689f47b9b88034bddc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdd079c2c1d93ce44b3eb29a5cbe77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe91535c82c4e84e60bc813e82978df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70754fd21b3405cda201111bb4174a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d39896289201205a83b34d6f97a54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca1f830df5b62c683b0741acf505f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21688493fb51e4fbf3e78f22b353193b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec990cf3b916ae197c65453477b9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc034f1c34261ae36520a0bbec52314552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7485145437db727d0a6581cddf989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25243d8bb1d6b82c84b01734776f5ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb34cda67d07194d0bf70fd3267c24d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8eb264086323f2613808448d4289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61776c0b3edb7811820d2e5643feb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f892d3441feb15a8af9bad25d5c9fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c3bee179d16526b7712682301209559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a045ecd24a2fedd21594c724443dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d3f8beceff8a992c11b25862242f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd2bdd637c58fe9c7086fe26e0002d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380eb2cc9f36e0f2277ab7e064a5c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba97d342ec7cc2ec94c585e27d5a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfabf9cc46391b56deb6180d0178784565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff3b9f64bcfb2134fd2ce0f849d248566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07746fab34d8778a33c0eeee7f9fcff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8c301b07009abbc32457ccd5b8b44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe264e5a66b068c3905a58b5704731569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f21d95ca96ace30400294ea5d1e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f463dbf6f9e7bdda11a409739b9a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1c107005036cce6690ed050160c48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e14c487cb523763a7dc159202fc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550a8ed078388b3218d278057b364f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbe81cb55bbaa2537c1492c0b0d57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204046f8839f2701211153cf32447a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c50851ae79aad28285407b2afcbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef280e363848d076665b6948bbb63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836911314a8be8c1c51352c9a183fbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053bd60fe7826813d93fdd313e9973580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba334a3bbcdb2347322b572aa36b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2775bdde70f2143fa2651591001a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821963422f9f9bd3f99e452500bb494c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379acbc1930d89feae19570cbd8ccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86bca374809cdba98b4492197fc7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d876ffe9adfd4aa036ac09c5b692586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d4ddeca4ba9fd1b2e79586797bd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d589d514ff36e02f31122d239fbf9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a38c2a84ae36f94fc2d6f8ce4423589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd909d5266b8ff6ed1ece26fc4868c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff9885912ccb2365467c276227015591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb6fcf077bb515695b7890e0a98c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386fce37f355f622c61b9511043bf29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef8210847d0b8a1627ec9dfec14de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bf89cbfcb0a20fbea6370424e212595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825417e8b0f7ad68be095f34bf8125c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c02daaf2e6f8abf87e8efc9587e02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84122c668a49a20e6631b0330e805598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fbe8c4fb5b52ad4b453006640845599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4736163d8636496d5d9ec62d390af3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf19e292ab579e8937b184c654e33d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145855904e1fc58c0bb5da60dfea731c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ffc72351c90b36eab2951bc687fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e4a2a512cbd4ece95ca744aeb751f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f64dac6623aa2235d322e6172c2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43ec53aadd6514b4a8fe6d76ab6d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f73587ca0a7effe7a6f3d1d1fa9190607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d073cedadf8387c0b1c82890b7ae9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765582639da1ed99573c57944a687af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09286051502b97232313a24fb2b3a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9130bd5d1489ce1d6fd102da534fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535156198d9703c9c4b0c0d8ac2c7a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21eaf94074dfdd56e4a964ca67dc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a42117fa415735e7fe7b8d5c4cac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0b2800f60bf5470e969630e34f42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf1abff5f3dd636cec409bc991d1d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9368a79f74fe86de1180cd8bf04ae0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c390696baabcfc0997384b030c23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf07efe5597d687716f75c176ca7ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ed7a800f84fa0700fb0d2d02d1c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed659844e981ed46c405e0f5eb48d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4fc5b025a1170e690265d5a0fb1ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bff5b44ba7f7972310a36aa11774e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b61e11e9966b619fa8f0aa25188d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105fcf5acc4b3e6b16b1b586d60ccc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4bb3f23ddb14438653f2a27ce724626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc068ccf630917ec8ddcf36f14aff35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc794b16eeee5305572d60e63818bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee86fa27a83976628df811c8b0f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451978bcd26c3df99772ca5bed615fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312a163077b054f1442128881a0b27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176c3ce4bd1c6eeb76bcd20119e2d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e1ebe9172a4429f9ce5580c7498a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d7502af7764c49e0c7bd452d2a2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892232ee9aeae128a7951fb98fcb0936635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11f7f304ab3f5fb25b0c481451707636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd8b963174767a8c25c59deebe1e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102506f7744d388ea82d12514181111e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce497129ab0cf891e94f6cb9c4a9f97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771758eab0ad3e2a6519c0379945eb14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65420a1dc7414032969387af130ff7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b8e03c8d301b1529dba65b9b4039e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add70368d104b31e62999824b9bd1596643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e33789af7b1d82b3e23348cb7c706644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251f48eb3333cba984e7fde230442ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18ac74b0722f365529961268abb47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb1a29a1c778716c41913a27bc9a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c8054d84411fdaa1a1506e528b86f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788499b58a0a0285153aced20b92e1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac204c684bf2ade06c58e2c8bef4cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034211b6a5a90ae38cf30bcf8c61aa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927506c7868d56e8e3c947cfdeff2f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab7c6cc537692dceb7c8dcaa67d32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651f570c5c8dc785b6ae02fb298e7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971873eb5831a154a3c77e3edbf00740655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c7f60bdb0612879897dbaf43f517656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6e95048a60b07c399f0add8ef098657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820c897695ecc5331336427b7cdaf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9341de908c3ce7b39e34f47d12aac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088099341aacfa376ee376e3d01a77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2ca5e04050bc4c9f6524f8cca0d42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ab9fe827fe99b954d84e249586f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b8a085def550a60e9e2c691a1a1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f368d40f3a8c482dedb3bf8e6a4cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedc2f461aab0ca8259b43d917acbab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c8d96235515a92659c412925fd75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0399e4442d51e77770cf4ce039fd5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d370d99f12541a2767464d2581f1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5209713494f8c886dc07212dc0f995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a9deacf83311c15a5106c4b4b3096670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893250bf934faae9a331f640b448bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd185b3e60046e667577d060aa1bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54286ffcd4a0f22661f9db611ffcd6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf97e68b1c9180b714e0280f9eb266674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932bf7fa472eea491a4a5e2798fb95c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391078d4ea92725b4642d67cfd2e9964676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498c400b6d195b842f27f56facdea4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec0926f3cccdfdb64a656c3b5001a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387bb06efb1f5b470c14ef798edfa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eef4c9ff7c9e4c9263a6b3c4bfa61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5da79d60157022b384639c48540d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb2cb340dd288fa74ebf5dd106de6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f84cc67995deaaae17c733613cf5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef761f3ae61381657f8c550f39dbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8c241f860034441c8007fec99ce5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db923015a4b84b2cfc24e162246cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26e47c5c38e843870f0671f93f979687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1a5579fd7fcc5fa9ef2ee70901cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e0c261cc777e6cc95df8cd6572ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab2f578946a508b5bf5d68eec04c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce74a355d2321f09117296492e4609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc92c63027937f1f22ea2cb3fb58c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7453860e513c497381346424b8508693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5ff077fe608cc2980bdf8f5b0a116694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e05d1ccd93d9f19b13f77039893e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8923af8ea2a65be7b45b4a384bb39b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793cc58cfce0ed86eee63727eb6513697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc895007114814b54c233582e49f306698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0fbe85785ca11298bd09ef36bfda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb000d01ae001e045fbc3568c425fe4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd82c529624b391b1685d351f8bdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421633c143c07679eee71ef66a048184702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468bcb1599e3cbe2d395c9fb820cc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729cabbd9f0bc5db7ca670574d07748704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58ff70f8689a83b890d15840d165c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8db8b6c084c210fbf4d96e660b8e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed229bac02588f48bbfba748e44b96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742264773c683368e63ba3e2af071c86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c1423f11b673dd70a971fa357d3ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451679f89000f6aa00ec81cd2f741918710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42214307d5d3ca3f69f99cff452ea583711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e81aaa9ff6b1aefdc128b63cc7ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11f315a444865a9d30c1bb1220026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181d3b0445e640b9c6710ff9a95711714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9459d4ccf950733504aef8f94fcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7fd7681394eac9db0a36e79bf642d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faaa23edd09ac72aca8a89a12b30ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c364d3c1e0a7c18ba7814c90aaa41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b06301e4e0eef69503fddff73c403719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2905cef26db83b1cb075927c80cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43078e10f74327b4884edd404e35f97a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397012562b30cd0074c41e025f6a63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd147de90ebf6c176d463c618a0c1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c6bc0efa102bd8ccca00528be280d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5310c05458612f01917f8e40cd55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f121e2be7b3a60272ce76f1cf96a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf03bd53fd8e663979974a3c8cec22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0342eac80d442281229f2ecbfd213e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c53fd8c64f800baafb91ebae1558e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0bdfafacd958a01ee82f64fde00e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce950841653b418ecfc644b54ac19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241a46aa83963426e0a07eaa6a47cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe9c8eff697a6712e42cb9fe85e80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b10839ab3595e3c763da235f5d05c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920c1ba0a082569ca4318bd2f39b8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb782f1a943ecd6bc95d7353e5eeba36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf80d66317f8019b3ace41f166adb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09040ab401433ea714d45d4d98b07706738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62574a9b72870e5d7b68cc1a97f9e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c59d577f97c0d91c854add80af76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838193bc036db90ab0b4388a19e7294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0bd06505a267dd7b4f2551e1b99d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3160fbeaf9e2fc8718b7ee66c5919743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba17818b8c73e548e4a85467be13df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5232424b70fd4e1110f06a9f1a5b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f720fded72846c4e93c1bd8d80efd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc839ecf096abfcc9c68121e9323b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3dad5b29c28747d5dafa855603b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ecb3c869121f29734717aad7232a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc980801089c1f518a0b95a22f861da2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c983f0af2dff8752f2ec9a361b7607751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be58e7fdfa555f479fb1f88775147752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8cafd875bb5e231df139d29aa755a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecd3c33c3fa1f59c46bc3ce1363e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a69f1820d6e3404c27b1f0fc99f6f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71289c85d517da13cbad61eae03b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb9b1d4e6788876e1ddb88787082d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380992a08fb3466bcf5472177fbd256f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcae8d8cfeb1772381574d9b8822283759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9490bc192a448741ae15afba8911760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fd2fcba47fcd2f51408f9c7cee449761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd8de3b3b98f70bdfebac9dfc0082762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864cbdc121fee4b0e54bf705559293f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b9a815d9f40594761d7264204647764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ab646c882398212640558299f9d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41b8a31234730da869e1615ff6050766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf427cb2014403548a1d5ff067a27b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f9ee83f84b8952d3b93d7c868cf8f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540d125583d68d564f6427c74fbee7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532b16196c2785fd7f7b27c3f6ff74770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad8056c8fc0e4dafe5d1c017bc36e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e90ec25f648e80ed6cc6dbce47a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80a2484c34f9a55ef2e9f3bcf4b78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db073ca7b2bd4899faf07ab74be5a6dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87476f3699d0b90fd0756f9915d0b0e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c8e910605696627a6e15c380d4b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8a9e3f2308f88ed326f583e0a8cf3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d474936a038652c7a4a674620751778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de861c74847032f38de9134ed5c06779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16fd3e5e264917e8151b8b1054fd7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266296ecfbc38c6125571d4ab41786e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781f70d60950feabbfffe6de68eff9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60254a46381b7a05543d1bba0e3149783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a999583cbe467fd5f7c7c7011da5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e539c6682f337bb789057f9375a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9677b2aa9c32eeae5f269cc28b8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd43234f5e2c32a964c2be6b608f26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f4dc99edba3dd3029f24247515ffa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d13dbff56bb754c6aab107d2b4c3e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b44c3b099d7a1ef33c0f2ba21265790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848823cfda07758c888edcaa91cda22a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbcc034133005c37690aa4a5a1d1b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51966eb19403c8656a4c27a1a09f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c28623e1bfcabf6e9b3fce7f1fed8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129876733d6aeffdd80c2928c651678795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112046807b47146606c0827b30fe5d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f2878984617bef8d98b9b5b50bc68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1e3106ce0ca4b81a877ed1c77e79798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b18f714ce8a5e970615da0b92ce86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e386c040acb67a48d8447a77d176203800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea9a04ac636456ccc259900a384ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580017aca38ea8ec2d5934d39858f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12dff1188cb4003f2229a6f72da3e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3dc9acf0ac9f2caa617612d22bb4f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae60730b203c584b3e1ea2356a9211805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589666d86e343c49f06bb554626da2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c252b778c433ecd4c67b7427d2a09807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444f23203e6745eb7849734107905f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc310b88371fa32f28444def68ef2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd2274c0b10dcc223dbec2dbc03f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039315f2e20a7ec132671ddad05944811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cfa9fb11ec1860ed303c98477c71b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab249d5f2fa66585497e844c3ac7643813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ef1ca46c3977bbc8d06031b045c3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351ad7b2e8d85588a4185319beab68815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f320acb8d9d5ecdb9ff520b73a2c99816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ebce07aeb3650e313cc97173b4ff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e02ba25aa38ca4569c8ed677d973818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2027d8289eeff918546afb5f96de0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388174573f13f655d7243d6e9d4a8c78820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120d05814353def4b2767a828df619821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59921295cd0c1c80c76ccdde6daae81e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c36be328047beb3c31ccd8fbae5df823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa748174bcff575de5195446ae11d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e4d6abde5a8aa1c874feed0ef3c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212555726585033cc135f0e3c67eed826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2bca5ee277cc63ac936a97646798c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2adfab9b8400e911ed4116e8f0425828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a5a8b4ca0ba6cadaa112e7399311829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260dc7058d0582d160d5ef0795b2187830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bbae34c94dc22e9b0dfe29093ae19831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acfc4c248184660ff2f5eb248fbf36832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c34a766a43efed4d10a1cb40c5a2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd0420caa45239bd0c6ba24ec2b66834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5130058ccf08a10d4ef2cc883912835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e8c9d9a9706290afd53774f82a66836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7a0e9c4448f6c899432565269786837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41f2fb11292dd59d3805192f520ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e5bdfe3889bfcade646022287641839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b23a831fe89e7427ba502ee93f11840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dedd4389053238010a7bbcc7f66dd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9abfbe1df1a46971c146d3f209a6b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4609a9e63ff70ac662af49e3acd04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddce17f60fd7ec41e6f3ebfc70c268844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d017f5dd7cd32324189d446b37d02845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315fabe439e4436ace0af40d0da147d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7dff40ed4b8f005af29f218d24ab6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991082c087de78c9956e3dc61852ee8c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edcc9ba343c8f837cac6aa1ab986d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653d0096d7a0cc858113370f920920850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e4d52cc44660163f4138dc7df67d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd35b89ec7cfa7bffed71b9a3c2e34852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220832c403afe10042e4f93122339209853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9cb616ef2f32159a573589da5ccb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e39971eefb5cd86fef36c3a45306a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7490bfe83d533647e8eb49ed28347d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0db0714ab268551ac245ad6107238857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddee233278c9b3a242a712c3cee20a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d3e1755beaeba68a92007ca6ee2c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee4080b6eb06197452ef675d774d6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa68db891a1cd44ad4cc7cda2c936861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3db6b1cb4dbd9f5e8cd96541a1b7b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cb2dc464d6cd5a21839d590cd48c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6c88684d452d83c610a3f0b59c86864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f540aa03e4c8bc6525b456e0f5d8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4578382bb391e9cd6e19fda9454a64866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1ea09fe8ce7cad5cf758e902f608867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e4b61bfc3930eafc15a82bee66530868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283fc23a0ee62565b84aee2ff16a50f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cc17f067902da465b106e02e6b777870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee39b8eaf7b6dfa58b2af7097c29b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1487599b299446d7bdaa1a0094180a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e2c280f027f00d3aa5406e9ea8cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb7c1c472c1f38d10fb1120077a34874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab6abeeede17331d690bee6e605e82875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d67173a7af8f91f68cd923894a22e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb67ca573b4ef8d5b4bed512b68872877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a90d13e46a2cee4fe36fe4c4ba457878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f95a06b68c085cce7f0446441affb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91170030c63db2d9c6c89c174e2aab880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fde198b4726ff476335eae581f5d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e197c42f917a5b71740e37d75c15882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954e49f8c61227bfe050097c1e25db883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a6d2267626e173a69e58b8496fa9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847514b5e447473df428577f51de328885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eec0ffd14704cd549610a48a6d1f47886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea0a01e3ebe5af5f290836db8d06a3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4026cfd945838830978fb51f5d7d5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c52e25d8993208f6ec2fed1007f89889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9cde46910bb15224c803d667902df890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778499ea53ee51285ffcfd58f41cf3e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c30dea4c12190e734a27bb1c317ae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46f48c47da58ae17fa5c02e54e89d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be44f58dbf163791ab3d569d3eee5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57491fcd48e52ea63b91fce9c48c7a05895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371acad62495aebb1a05fe09e8a062896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941b75aeb938113ba016a2b80b605df897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a31a5bd1e8cb7c34209977d51c2d4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7687e4a1c615fb0884b4b10464f649899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa80764d901bdfae6aa879e7da7b15900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac925332333c0093e667e06d60d211901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940363379d2fab6de49d000517916f37902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c5078dec60d8e040ca940e5b31db903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986433416ee24f3fd3538846909df33a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e52a06fad4cc3168fb42477619d8d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e1b7aed4af35d6b19f38bca6dac95906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3387fcfd197121f939e9a1614591907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371074ed72e94d9c45435e0120b6b4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0f651c6a4c8e8fbabf936f8cf14a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b35468752e5a163442c6b4efff45d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba2e3f25133eeb544a52b2cea9feb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296cc17316a6726be5ffaa2d15e82f4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968aed666e6335ddafda45cdd9a61e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450d83157f6fec6a784eb9dc0288ee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c38eb57cca92f8099fcdb9c16d10e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef76044f943bd08327aa8c84b52f31916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb77ae32a04299b13dde07d59b3984917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a73e6de2eef55c4ac2bd0e4979c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd52ecb3175c59161f9b4923d5d07919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbda7d348fcc20efd4239235b1778a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108d624b45cd72048cd9118f623dd1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbeb398bec7be1c93534ac6d383384922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b61d7bab7b66774c53f4de07a122923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb301d112b3feb12dbb554b5d6c4f8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109497496ed7d869779efac81f3e97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35b89b09cdda9c3aaab4853ea23d0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cc7834de326bc1af13a6932e1084927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f91b41c737f7876a95c9423b68753928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a3ecb45c5ce95c9dd10a8f7d7dcf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed45c14a47842ad8e57487c89d6ec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a031cf90388c46104b4e31fbe907931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5234330bb6fe035b625bae28d0776d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00505727b2a6eee439ae7ac3ad54e33d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa518eb22dbb7804ed3fd7798e5b541f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5342c8dd732dd39bff40a8b39ed3312935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab78e5a6714219710bd27f0979856936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbd65d79921b635da86efdb038ce16937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf902cb553867f80c593ede5ee832bb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37965543ced5d778b6d623b83550f54d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f8e51b3502cf5051208038a0a1a9c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83f5bee2ea2f10fa04ab75651b7ab941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403e5d2220f371d0d011ba6c873cf6e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb088fef773372e31929793dab025943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a35aeaa8335fbed6a00527b41cced0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c37f903681b53b76b85102a412190945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9cd2989250e94cd562dbf9fda1bf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc2916af43ce115d53464d9cd9e8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6ac26af1064ed52cef00bee523a31948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97e3fc48e6562e375ceb8060a50ef949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f2fd5fa425a58164979afcc9926e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9756f0e4f02cc5a7708f4c474e25afb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f121a3331ea4d21f7ac6e5bc1e292952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5606846ab8fac3a2abdea2d12dfd8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f436618a205ced0081ca47d6a7801b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92828a9a07068f6ba7da432f1b7566955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba307aa2873da771ad23ab76c1f141956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95530e80503301745b6fe4eb2cb5a70957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c0d858039e45e465d34409ef7cb4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96d350d883f4e4516f169c3ad7049959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790867edabdbd70661d305a1a610d0c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db64e8d727b9bd17e120f693848b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206116bdcffb61661eb1e71aa820db962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354c9acfeb2987689b7a58babf0c2e6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918a8b1a65cf01c89b9b145dd5b506964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbcf57ff431b7d17684670ee94fea2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6e8f6e7d2508253a457c676cf974966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc666ef62549b7f89b0d3fb2dab36967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1e30c8672277958775692967153b5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aeadb2f50b49bcde7579f197b9fd4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f65a9d65fce937d642cd53136b73970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f3d076f6dd8f1abbbd1065611a38971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdce6b006c3a230b6d799a97a22b1c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02adf7f7423df62f63e2d9962521ed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726876043fcba63de2ee5f6b2d095e5a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb90af23ad5c2bdfcc75cd003977a5a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea68ad3d57d6032b3b6a7394f26527976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1640fac870ba7bfb81eab829c6a57977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f4d2672f7c5f95f11e0f958617a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfe56ca2c171d838c0585b9237635979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be57042d060d8b569cb303553ce979980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f1cf228c231939e22023f5242c908981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8401f83355a7bd06bf6304216603b1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf35d46c07b3bde6dd9057d32d650c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8ffd736880af242bef8d60a5ca0c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc994ed90bc98f7863f4a91ff9b79e4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce9271017ffd9ab165398c55fd1da986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9278ccf4c7f59e64717214dd424f3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9cbb0cd293db99579e0ff6431e21988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3f3431c313072c5f93591578846d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f4655ac922c13a14b4b2e06a1514990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1fd304bbd080829f9ad7bec112273991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a0e0c853f0549fe2f8d5972bca80992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3133762c2d0d1092b8fce1b3f6aee993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7318477984045f3b15bcff4c98a4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb0f0caf9e8ac3479187356b00a35995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427426e1b71b25fed8111302bbe3c5d6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458c1d18c9417b5ab09bf5c22d2e86997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>