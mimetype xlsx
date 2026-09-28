--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747cee20264b39ad96baa8e5a1e13051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeb4a67329232e7c6ea15eec7404892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab82d386708770c15285d21afebe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7dedc94319b66809ee8d1cbdf2bfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002727ea9b720fd7ccaf53fe6f878fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f77825a9b7c75af609944454178d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244414abe84e7f9604672ae2ff6c167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5b97727249ea2bf4c078b98e476758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f3be985fef4d53da0e673e7cb8c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b7eb164cd8882043dd971c1a0d58c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96f06c93d60de4f5e1fa0530ec2c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c17261841bb5e20f8a40c150c13b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b367fdecd8c8a86cd9998a900751e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce61dfef921bc0512baf5f74275f1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4c765865f4811bf952e13e85b99d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d57ae22085993b2f01d0286b329e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149579e2b0fad0811f75c02dfb178e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc831e13d7faef0c700fb6861f5a0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe8b30e6ac68a978b50fa4958f0a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28cbda5d4cbb95a9a03ed4bdf058b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c40cf96292cc7b82d961138a4da3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430937b147da1425372f65329c45c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060937cc2e5dc9f0d2bb0a7f0756ea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47559fbe55d0a2fff9f276c11e047e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324b993b7be74276aa30c508aae58d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d62d36c34968c20a7b52580b3d8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8bd781ab5983e40411b71e5e8c65d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3db953d303d62622a3234609ac5b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3051b8f9753d4a4d507b262977f2c1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d852f1e922984fa0ce2fa2754da630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279f728a23f1bba1389e8bde22156ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344da21b4a5d2170d31a2cd32cb91632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eccd7791979b73b28c5e185313775333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2cd5886a95ed7234f10c0c61d29f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538299066123b330dc81710d9f956b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d3a32ed5a2acffef6ca6b23cb58d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a92e36f057e83c3ebaaeaa7241b5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca1a4eaa1ad723216f486ecc439ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f191f08c74f84abf45fe52e3ff1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cdf139f468a0db4de2924815fc3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8e08e5f404872504642f3b97dff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f2edc8675542f8e2719f8249c027e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad23ba02338e2b70cafb51526e63243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd18b3a0313276aa4e6470a133832a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53d679dd041d351b697c60074153745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903272ca047530dc8341fbb638e25a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238b0590379088af84fbf22f36af93347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01175d25141a661367583490c3985a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83a3f86a12b6ab661bb9aa14f6b65f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7df25863ef6ef9f078ded922d98d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507a38f8de255e28dfdf2ab73cae9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a0a7eaee5c06fb861c6a45e150df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f0873c9f9a75e0c4384994655f6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40771543d141a57cf42b90433fc6b7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f3eff82c0fe137452c4d4124f6b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88279635a6c196f8d89decbc7fb06356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1749b1794915c13711d300ec756aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3576d4b4ea32d9088c660d89ad97b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01cd0ace53ba3e7fb1a4277da87b1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279dafbf85944c4cc8111ed40b47ad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581a5dd7efcf34440ba97bf4352b9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bb7ea20298222ca7c1362d12d29ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c11332a8886e81b4b643845fd9baf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce799ab402ad2f92cd84c024adba0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e615a79c781b479d4309acbddfde365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93cb95bb5f0404b13e29ceae47c9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698f6ac38a74fc34e5be880bc10444367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c9328376199bb7765cbbe1f4f668e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c69a4915233ea61b73aa6e49d83f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4446e7f831c261e3ba1906bb31e6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d40cb7a458934451353cb7784bce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb4aeae5518237ebc529127aa8d6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec42343fa418818e6606a75a2adc4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adddcd2148f5b006b03320d844253474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e74838a35857efd57b1eb59e03a13475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10ceaf9795083dcf3d963060787fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f5b86208050407ef0f244f294aac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e35a5635aa24f7d04d5bb1e420f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a33b4cfdcb56a70dced5d151a0d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1f6fcf791b8d32b88fe0d21cb55a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19133cef3cc53771a6a2b0a327de63f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccc2ace5fc7aa863371028c635819d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa397b901d04d47edb074db118371a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184342e6cfb1dca1c9fd2501b0b3f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fded258f8237a58384c23e4ae090c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be400dc31c23bbf33d8c3f632cfc8ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96defadf60862c5d4cd136db8a53265087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240a65c603ca640ad32f8cf3163fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c429f7df4812c4ee9aea22cf8353cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6744aeadfdc84b14bf64b6156a8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bc1813efafbd07f1de507b6574a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276948ab27d0175e16606c96ede9a01d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff2a1989b1b8fee9b3270e7e9b16d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cffd32cfeb5addfaaf5e007192dc1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d57dc69820e1d5316b1cd5a8a600c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b3004299a3615b4821d5596fdd65f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923819c081c9946f7a0e8be12064ae7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263f86c3dd7cb91cc436ba61acf693c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a147d6725811dc0ac32f3065c0a18999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdacd78b824e2daa9b8d7856d92253e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57c8f6fc44c1247513703fc33aecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1b304cecd41b8da698d126104155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf211c806fc884f19a2ddbcd3bc3d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b479541c8b7481e2a367483a30366104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a30a180702d7293e0cd8023a30c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57daa64330d3131884ab67add0655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c6414e164fa8fc60b71a76bc198b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaedeae54cae8741be8c4cf635766c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829b687967082308e6846d0f2de993109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6616eb5d04393fa041a5be4a945125110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45e362452e9998ec40579d8d30081d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7d2414b1f8d1ab6137a2ce539443112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d925953c65f50a63d4a9e98e883e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687761ba7bbf05367e07f83df4bb6cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c791f396cca2e52854d505e4c8835c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956191a481a16070f07cbc0501921e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ba01d0f8c22a0a4b5215b177a83f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24156b8dbf9a4013ff560a08f5d08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f5ea56fedba1e21a1ab8e8d4f291119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1e8498058afc3502ca411147c023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98ae7bdf0bdc6b06199c757c3a280121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1285f97f3fd94a70bd26d101ad54e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0398e9e4a4681ad4caf703a29322b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660552a05837b821f957787738d8c5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee676422faa6993603c2ae3816ecd3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b46c777b5c8aa2a117e9890aec6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad02695fe5f39a747d4a6d8c7a9302127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a74f4aae2644bb6123dd1345c6efb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60322732c5bafe6a35d91b5455741129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66437c88cabd056c9f1d75f41e30d85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6979030876347d81a3480165513fe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd24cd348a9ebc5b698afc6d69a8ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d11e1d5eac8dcac0707c4ab65c0fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d143e634c8a0b83e463f1d9759cd310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0281d44a71a7a0e6a42b4740f35567135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc88d59cb34785eb2eb93e614f7f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df40154526bec5f020479740d3a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a7cbb9a6e2d96ad4c4584134ccac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc26e519b36b1cd6c62f29a70422f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d2b53adc80e9dee0bfe253f8a720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d6a41d2d6528fc11373d972c6f41f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80cc0e6301f3b4ebb9259e3c18151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ef2edfe2714f9c6bdd303823c478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5639103b1618055530d3285494189a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b01d2d259147b8bc698fe3e61bfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8834c42bc40857c7893e6e6f4b94fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decce86f73317f4fddaccef5b960fcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e3c60efbc6dc25416e614a688711d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd3a8dbb40ee56d75d4b7b206f6c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48d86b92d56d8f3ebea4fa2ed53d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb05aafda7dcaa3d6a1e71e7eba708151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b19982c46df5118bdb2a8a66ba30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb527acc942a00db4c30b519d85bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8b97ca2dcfbb7152592aa6cba794154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a48c4b31510bd548023263204c4e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521473a416ae5de2199f922ab1454551156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932479541c1735df9eda13f3a6c05767157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a427e1ae9dbd6ff3456d47cc690fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fce588245eb4d5d901577f64f5147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b83194e299f5d2d532c8a1e07539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef641c9e16b2f1be48485da3260193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce68d1d97eb9b23ce449b224b4e4c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a28e404ea8194e227f1f65343399163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac77ade8c435c5abf8782f5ab84f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd396b1ca0d8b4854df06913518ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f08936a0bcd24ebda62f29893d946c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52709b5ae013bb7920f0cc720d6ac261167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93da8549533d593559a0711d605ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c079c7833dbf0dc9bff2e8ff2d521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8470acd87fadb7bb25dcbb81102d5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b43b74a61feaf7f654103e94ae4ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b907c34ec863d3d0d98df58030352172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9167318f45784784c24b39d75ecb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9689e41198294d24b2ae216f2478d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8588c15cc61b485d2bec2fee29e08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769909c5bff91e96828f9f4be2eb71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57e16e8fdacd2132502bd383a09ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d84320d6ab7f666c5c21d2be98cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d3ac79d1e8f03e4b91af24ed5072179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994d01e2b766f379c22bad1ba160e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896a9aafe4c75e6af04ece3abb508f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1cdfbc41349d75367a76e7047415182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46a565f895732f64fae5feb35a39d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cfd59828ea5dac52d7c3f78af25a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f8b9b92071f0346be3da0500cdac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f61f3e6140cc875b34f05b2143992186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c7c675aec17729bcfcce3f79b32f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4887838221385c4fa17fe07614cce8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157b23fb265337444c7643ae5d3fa18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd40c311ba9e6bd7746198a06457c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948f072ae7320b70f1e6347d5b0fc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6814e0c5c105d95c695102b1c8877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401433323e7680a911703fce0e23af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280c231a8825ac2da8a393fc16ac5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad844af8331c2809beacf59103ab80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dbb2e14b76dfb660b4ac8478e8643196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30fdbf9a78cf01e6982803cfc89bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70662c6a93889374f4de5fd68a573198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4315a0163ff929d0c692f17f2e14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e5cb51a796ea50361ed645043a405200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af333302909cea1603d411e814356a30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a406c1f5b6202567b39eb322c673c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba1baca367204bb7f600a13e050ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a71088c47d3b5d6835c56fbe1b23b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a0a1151547d67c01ded4626f2b78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd200708ca3b18064318bbac2909b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b838780b068a18550ce28163a47ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193a1f6208a9d692811132a4ae31fd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa55854a8d97e3054e16a616e8c24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13cb172bcdacf5689af34f6c112ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6e6cf97524796d74da00716940f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6361f7c94cdc590dfcf13fa611e473212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea8f3af5255959bae7600e4ab7a532213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123bb106f41529d9b0f3cc2bb845a22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec123300d224289004a9a0d68e04e44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d28c15055d39e0ecaa41257c8da71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed5ed017ddd51b393c10bc59bcfbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c62bf82ae85f31cf89543f4e5037f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b755606f3079711831cdcf38fdb942219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6275410c112b33e8e460f7df9aa90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19d4924cda58aba7e9a35ece15c87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1968a5b3f84e2ba0a6eb4db9c9a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59007fa618d3098698ca59e3d61a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31578c048785a43ab9b92d7a1e83b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aba515d9a1ade641c758df4335c74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2a1895c936c02351c8da29082ea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c224bc491050064e192004944dd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19af4f7846beebeeef0ce75b1d362d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681c98f66b1ce71cb659ec970d4fd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ba9a8634f2dec26def6171286072c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e887eef1ff01a8f97660981173ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68cfee5308caff52ff213a25c05516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab1cee7b8708ae3ea33defb5e324d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d0ae9e0e518b8502d1b124b8f983234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62a99475f6cd63bd08d28425e2d6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e808fcc51caf6338071c7166ae216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64dccf135aad6a278fa10daeb73ff4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b35045fd9daf80418e1c38116352f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc12b4fce3084522c0bc0675b2dce48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2812696dc7f1a903c559779e7d2b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c0dc56c001ba28d003e9ddd3b3e27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f12a8d5da110eabc0065076d326ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70182647bdf41e2c6598f4f0312a58a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977726491cd75871f019b866d8ec9a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cb77e6867d23c39d318f1481b64d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b689f87958e090e3640209f3b789d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf96f28173015bbdaf1d8e5793ace247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7e827258e81dadef270bb91cf80d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ebde8b81d0cb9dcf3a1f8280a39a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97433917533c96e3f9f27f3cb740871250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd69352bc4bd4d0e4dd9278b584fdcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f178ab4c5c6f4dc57191d56d5ad8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3805fcd16ab85d5f407ae149467a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841956ca22515d4916a4633dfad90873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64438a2f902c44a458861f7d47140cd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab1b05504533706625ac2c2ad893f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d55d6fc0c717dda74f0950ab25287257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556bdb3f6abddd03bc6705d38ea92af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4614885e8d6161f4c50e6522cd82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc33fff419ffd32dfe81f4fb48a01c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda343c8c664e3a94d718bf044174366261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b744d74529baaf41c5ffdd3d41310c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdaba04efaa9b68912b5da802bf508263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84669c0b80c858dfaa22f68c220ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f502ff9d41ea9c3328c2a4d514810265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f2fc207b30f3a8e4d1b603cdb324b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55184f1957872cc58d8b8e71d7eed9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c011b3897223b281d6efecbd3e063268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70339bb28370116d3f0d1a15403b203269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d679a49f2266a30c1f371d006ba0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287ce56513dd377e90aeab5a26fb28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00937c5e3ebede5e33185ae4421b3cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a38c904b3affe2d9bc3951c4395ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900463e29f8736776ad405ee1925183b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b79ee8cf2e1cce29bd47fc0dda26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760b907943001f5acad31f2f84c154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc818efeb0e74e9630da2c79a55186277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b69b437663d332e33acb6680a869ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed56ffe6f8e66b50a98a7f9adbce50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5682675c6bbddab254f04047e5959280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b56e1c3e207cf78d106e5f3d62f3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ef9c9e13b0594c2cfc5d62b337a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f890125124e4c9c6a412c13f48bac2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e8de0b2aaaeb3372c1e11dc3b24d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5905eb4060430ae427f680e2b269dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18af9689c892e9dc862e9b5901479286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ddbd89bc9d451636a929cb4eaa715287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8b114fe80a6224406b4ba5088519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767403b21c6a850d2f45143ecd4e22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637a553786fee5e84dd4f974bb4210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76c1cb8414bde0e52269b286a1a408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41155acc1b213cd4e238251ed081e30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286a59ce690caf19412488f0bb4bd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df9a1284f5d82b8ee7d0d263b83558294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164508e2caceb6cebb0ab14e5db7800c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee3afc3c7675bfb22f649fed16745c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c004a29213f495173b51941a0f00aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d755e0ee9ddc128e9dfd69c5b3d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a010ca4029dd8714d65c3fff5c2e58d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0190a42389eda9210533e74fd656278300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3fa5f65c1a05cb710b5c9c66fdb27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc720658bf90eb6845640d81913d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3825f2de8f29effe926206227af84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209bc960837a5b695cd4a8eae947df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446988e59de35f2c4ecf06858258988305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5194f2ec499d72074f0390a654d550a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc266f64e1289cddbd91d025402bbf83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e219fc349dd6083d80794233e6799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596901ff9ba176f0fbf8cfa7acec47d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9eaea0650e1ea1dcc277c8a98f426310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ed2558a0c3d82f49c0893ec012bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987587ff74af6c8ed314662b1200d92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a706e1709c9f4b3a90d19759ac71d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e6bcad81aaeb25c66b451006b6a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5867524d801eba8b5fd5c22a5b7ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd8670fbc1def66e7df1d7d4eb08a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46689409eefe144aa7cbe7aaf07fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2e94c257f6de447dbafdc133621c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f0b221a5d05e810332021a8a06e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d56ff0ad7b4ed5b83db1890aca552f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e3ca18a3f5075106bf4717829287321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06eb82295aa6f54d670e6561247c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5161b6019e7271f16fbaadffda19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d969620aa2053ab55ed153e51806c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b714e6c95df525c5d46fba5924b8b67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c44effd9d1751e5ce953d0f54f89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20abfb8afb28feeb8cab565d0e5d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0132afc3e4c33c024c12467f39bee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5961570d731d0f651d650a10276640d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba33958c2ba5d9972537421e4993f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c161acf12fdbd2add3c6bcd2b36ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a922df73dd81f76e8be310e0df5f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677777bb96e9e54dada5e4452b8a1c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971ab8c9554038f60fdcef538351e2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93938d995eff8d2597af8d56761c9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fb5d2dcb9e567080b45e08f5931f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399c8411dfcc51e33b2ed1c7bd7337337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29cccd43786e89f7442256c2227d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164d2c5fd5f4fdaecde6529488bf08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ae12dc4f4e102f8c2beeca66678bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629f9f6f4ecda2209173a31cffcaa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a539bb2030f0cfa35e49722f0b647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f9f5fd0042f9ed74aed64819946d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9991daefaff60cc3f8f1e8387c5cbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea0c7bc8974d9b779691ef9f28d8e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee052d55f7c2d8379d177cef0a078202346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867ecd5b22cca792bf6e655176d9f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0432b51be502776a8f7bfd5808b19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c9820cc6e02b8bc26845a4de57ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d5842ff1f69fb5327a93a73751a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104755ead47ddcb009688cb0c85a5972351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fb5047c18e418b4fa344d4775e06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbab9bf13b42491ab60996acc40a10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427dfee4c6b551fc8df6eba6026652354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954996e8ce10a3a39181bd27003854355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d709ded01b1893f235db7039c1c66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44eaeac5b04b83c266d0c5cf12cea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c955ebea645fc3cea565c54353cbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956583fe71ba6636fa7253619cad9947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad38ed2e0e80de12db54619953f21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f9cd3fc6f6c5ac383060658c7813e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584397b07a47ad8e142c979a85085ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619cfa98a3db5ba0199ca902d91f1f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757968b144a322d7e272db11e65450364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3e80697c6d111e48a10d011ce016365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45990b05b75a8c449bcd67943019a6a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1834cf6770d746c5d9b51edcf8b50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829297af1ffcc7d97b00ad7d135c9e70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0f2981677c254e25e97f3923ce300369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63472133c2accfd736a464b00d8d4ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9856ee58e1a3de99e17b53135b42d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a656db7a539e193d6ff8b52dd2244c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db95b8e77961d962baedeccc884282a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa513dad403bec1f43257bd6745a04d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654357be88a8427d8c2adb5c9ce271375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641c8543fa9684579abd9e46aafb4be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6738efe4e0c069daf33fafde8506c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65e44c82f76c9a2d88426c1053770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78bd7a879b0a4e71b6ab6a3a62abd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423f5391db17f90b7f4cf3141da4f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed8047ae6e4da05f630b54a4e957f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e991824064f6b53bf473d7543f7e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef515fa7772488a39b3e846d147274d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef4db2958f163852be4f6656aa9a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6234225ec9ac6999ca38f5f89ab64a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacbfa229e36716d9439f27c9d73e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf5f0f16891303d8ba97270299b704387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4734f9010dd08781038a46ec159e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feec3a1499a86816b70431d5f1e3f5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4bf446f23ac7e07670b6481948d3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb86912aef5e8d7c6faef49ef9e186d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830a150ca696ec7ab32ed4155fdef4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6af4c14ba6c3d96c0a1f8166355b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458794c3e8327b433c5d16db7da1e85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cfe2c7ef134004df2bd477c37bf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018a3fe2e4dbcdf217f5af79905f90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67509475b565ba4f7f70845e7893d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570d9a9ade08c1053cd0aab42cac3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f89426fd37425754209d3a938328399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0fa8060ac57edcd3483eddd702758400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947319fc361c7d615fbad55381869b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792e158c2ce59f9bf38dc1c96bafa06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3571c0b31b4f221ce51208ebf3dd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9c325358f808f40acb6277b67415404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f072e8797bc65b6a2d6a70b4a7a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793676746a4f82e6e29090e1771438ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f038e07865d0e0fae5de8b2b299461407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b9a7b819d37ab609b94b3dcfc7585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e26b1c09b5e5a1e0288c685286af5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409f9054cb29bbdb177b697bc7b194410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42f0ec70dfd047a9376886fc803bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438676a9b32180a397c123cfa03b966412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6849cfbae4018a02441d8fb577330413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1906c24fec6bc3b8be92adc6dc9c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae495cf346239e8b9fe00a4617f7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9c743b70ee21cfd488f39a7f9e52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60a689032e7437545d284ea9d2add417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cdb0320c2e79ee89fe1aa2d1d5a2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446371f90421c8196d080ca313ad00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ed595c1e5226fc5bed94fefeaf38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9920ca13666d8369c4d05fe7b97c94b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84634c0327939e895827874196041422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdfa61de6ee4158743813a6c19c0d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c6b78b37921606c8e5190b98b0436424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231a56767007a015b1587878f47aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe243b38eaa8b131f77b25e202cf686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee57d0f8751b7bf35f2c10645ee7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb841cf481c3e1fcc718c39fb48638428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691516852eb3be0d2587a2556b095edf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33c9bfb5253c16d459dad164a91f2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004cd0c364d2308f4a0e97eec9cb29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d73c2c85421a5d62d8b4825e1c7f8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e5641fea622cc7899f6d8e25f51fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a7ebd17ccbdb4d0d6774ac7b021c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a9ff284a1dd4a6211f55e439c012f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d115df41dac0686798a42fd9e08101436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eff46b83bac9c73b451b1c251c1e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa208004edb3e37d5ecaeb03d8b82f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898ed39ad5c5834b856ee209415ab3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfbb2b4a30ee949d1dd88aabb3c50e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2cae71195f09913518a3f58247f37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2ffa0989546ff0c84c46aeb17461442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae5c504eb5a12449c2af3d50bfaed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc30207e0fed9a21c25fcbec65d0878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a715098bf4efd4f197f9999f3031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c80e25ca1ca162ced861bd10004ea5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda1b4b000e42eb0ee6e8bdef59c52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725ce340dab7f3c98c3f853304e6e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50476ef384d5a249edaa1f62fe4790449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c773ea58bd278b85eca2954465bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bb7c5687c4f5f21f89a75b42af1d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e822e50306124a6d2a57f1b84833e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb438df4b33978d203330b36ea6092bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779e43e22d4e0bb706ebc45ab11202454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a64e27b03ea20df2bde4cc6b2380455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5943f91943d85f20bf41b629671298456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d529b037f2b715993c2bed47a5b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10c1c2e02731df2d59e17316d2108f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279d8930b230c3b2f00905e8c7393ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11feef2973d22d9b14839f51ae200d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7f6975265e5138b1307e950f4faf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359368df2ce175fc4bc916119271a2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004678786b0e4e65f98ed2fc4591824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954b1969a2d9fc33defd5826313247464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d70ed3436288bad47a41190cc2977465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15017dc23c513db098fb7da30b251598466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53413c7703a408928e17aab7e3cf7dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f18e491f20cf3345ccd17c29f91f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190138b4aeffb1b5dae3e07c1b140521469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d686952c4be5747143a4d9a99c60fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79656b60f65e4f429209ae40fdac97e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccd572f7dfc6bd03fbe0a30cb9829472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6f8077526b7c1335ce7b8859b1f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea733c22a62d5fe51c55bc25e8a9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ecfc720d5e6b527575b851d6c8a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dde270613b05adf874f9f9ab6d488476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82080f13b13f423716d9db541b78f8a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49911c67165a492d0b85808741fe500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989359ae59fdabad3da8fdce486802b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8565d616419a680258c4071fab595480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ac80aae82c932500cfe4562c0826481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f5cd993298d88eab34c2f5ca5f08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c7a817fea24e3f915af79d800244483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b762a9b209fe0b049f48d99a49868484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c9e9862852e55085e8ff050a78be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd11306d34397f8cbecf23536cfd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebbd6648fc7a4ce457b25e816ce8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca22469e56a237c4786e4766a468a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3871b9ea9184e06534e50cce9b824d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fcbfbf1e31fb8cff2df6257cb5969490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695f2205779d7dd0ba5101c44e34cca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e769ebeba951a822d28d9d4d7c47b12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e930efc009c2d7edbc0c2b3062019493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de43b94d9e6ba9b1cb4e4dea3142e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5be6c8325a609d14b2b7a9319fe72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b992a8282f32ae550f2584490ee27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e99e0edf3d6ce647399281bbc5a37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70c5c3c782a005f00c7c847ce0bf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f181e555fd19895c7b655a8e5cbb44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484db0466b95508fcbe3a65048cab52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec91d9970d4ca8ca4178d856eb5238501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae81a8fa3b542da672abad67747e6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae6d33f2feb5dd26822ccb812a66a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8469b634863f38c11c55b4b01b89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad98f18af809545427f8f8d784d475505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec53f00b2088d52e0465b71ee11309506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9d1745a6e1eb263b681674eee7e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc74d83fa302081a958f1459cbd964508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453abe2df12e892f177b2b79e4e04369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd424caee1fb50869df4488f54949510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f1161f5290b73b2bd67d22713b84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1882702ac4a48f86e793e6f015f4c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a9e55c3b0716e3b948d45f82675e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc31008e0c72cd9d08c301c9b465c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98c2e8acb63185070ec7bbea17473515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7cbe0987ca748dbcbc0dbf7d92229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b217f01d1a45e1c1adf79fb98b9172517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5af62491c6ba963f0f5c0c42bde6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7a661c7bfc37f0b4c4d4f5dfb0756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572c1d5a82462f6fd0dc4fd34ee653520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9942c77c3695a08ae5d1aabfcb019521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a22a2597519584d26eda3f5ff8aea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ce69862c1bca6f8e962b2e82bc215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b680c2a305ad338beceac6ddc611b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d803dd8254e8c151ccb601300e32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8563d8df477b1e7b414659ae6f5c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ab619bc4a302817b9daa4b669006b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91973687cac15f5937a67fbc7dd843d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c2ccde884a60cadce688fc3a8d76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6446ca6aed0a9e827f0d9a0c8c4aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217c35aa56e779cb60be526efc3399531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd373854bfc36caf853c4e01fefc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b55965e7c71b651152fa6ea2d3643533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd703906277e6983b88a0f49f3e58e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c38a3c22c9d204886ea3b04560996e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fd7e1e1c43ca6f47e7281857ad36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df791e7dcdf990a20f9b4e5471f009c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272ef3d343d4993f99836a060c2011d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac4bcc6fde0bf4cd06b2033749adc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbf9e2f084e435e060cf8e99f53f41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1004afef333e72be6d223f0d05f69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb73159a6b8ec57dfdce1939ea15ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd467c90f6acd4e35d828f9005e22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb219bf0c22adca4b0536218c6c4f3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808e8a1d773baed0913b41b04c550b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033eff65261393baa240281e936af37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012fa8f438e5d17cd3e8075a1e7f97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad205a3c94f60adda64d1c7184af3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0c7e9b48bc2fe3de3ae1a954aafe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8f827cd90f1a8df0c91fd5763aec1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa6421a67cc600f7bcf7ee65d3066551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14738316b23abc5eae5b1e5fd27d2b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7944612f9789af8fca5fffd1ec252553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe664e8cc7078a7644ba2cdd0d807554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4bda3c091171c442ec66c50e6a69b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af08b17580f67d8d38abb9c49bb630556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2247042b26ca00407cf39932aefb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d03505a9d3bed9ca2312661b009ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441238e813c294f6012593405f5329559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86fccc4084384be8981b3a850a19fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb5c92c6704cd5a11ed6b4f30a594561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee6840c4df839c83669e37eee2295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f6b3c38a7231f885d0714af168c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece98d56b5acd8dcc702711535d316564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e0cd9b086f430922525257ce53dd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70f4fae6167b1016b805b4ff159d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93baef106c048fb4ba2249d7e66da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3997633b41b3c14c3decf33f0a49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da874f9ce7ef779e52be5e9aa5ab2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f491dd3c499e82642e8ff5c5538f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de30706d9609d66a190c377fa967d56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed8258423da328be5193a0325644a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d07bc998d59127f26ede1a91a3ccb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ea4afd2e98871c33fcea4ee1a2ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129205e3992c3de3cbb8aa2611c7c18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60308b575cc652bed92ae99f76c75b24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7458bab387cef8c735ff20a0aae93e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59854995d4fb896815d23b6e9ed5f0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b0c4b30c8049f20f17e1bf18471a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55b37f920d3b1f585950b92a53e56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedd048a2f0cd596403273832671f7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a178eb008592ce70c2b32d457574d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd1445f0c3cf241075208039cecb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c496b180375098d4977c8518d0265e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2903f1a83c226bc435f12a925ba762585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79956616a1c4e269708e1f7186e6c5a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60562c3584eafd2f6c597901bd8fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a4b70be2cb3fd9ef8dc25f8bba78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f846059561f529ccbe356756fe27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bab7fab4710f48f533ab8a8c0d9b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd51f6423cab09d10d2ed23414979a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aaecd65ed765af072b1cbade742f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689799851ec9038e9ea6e289c5d04e45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c6b41e64876cf2963cb83a8f52865594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308acd024a2a70a07c0b59c3e2c6c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8441e59a476a79c11977e14c1242f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec0c7ad5d3816d798cdd27b802efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674ebdb245739f0c33de5cbab21543598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa68a6b09b8ba035e92ae2ff3ad621599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be01a0245991cbd8e831aa54ecbeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca738bec1218e9a4ed2b564a3954cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58326e96dbaf88a600ff3fa6f15ed73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7ab6cd20a688f5c13138fa0cc0e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5bfaf814339674cc376ad47e99d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49e8e28f29b3c0c90740306f7305b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0818b851f155d4b47c65d6b245192606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e7bec64d4a92d9ea43b69a10b9dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80816677f08d83dd2e3a3642d79be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b3889b5bafe9fb698e370670a702609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4591b7e4728150634e8bdffbef2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468698de0af93ef2c4826aaefc020991611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb533801ae42f6328e6dfcbd838e54e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55340bf6ee5bcce246740048eac3433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10cc803eee6eb1617a9b7dd22e0e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a80dc69ad52826b89bdbb91a9ac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5c4465fa3f3625708a4d3a01cfcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2bac93a307313763eea045b91a4b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126536e64c1421c18b448b583e4e9af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31746505dca32fb545e39772059d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2be10229b1dd6408b1f3eea5b871620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec59311237e1386c369cab8da0d1823621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1034cd03e4d051b6ac52b9601378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39354e6424185a0455045dac809e68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879ade3c830ca5e5630a20cf4d16ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a72a93ec9ad8d826c82ae93cc20be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f54b5963da9c77c10ae4ce9d2f00a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead3cd600fe64cd35fd88a439b182f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4130a7fe568b2775dcfc2bdd65ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda6bd3f61a5acc462fd7485ba44c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e13077b9cc57a1619aaf4f1abe07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ab941c8cde6f7766654d00020db0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936ee7b7a9b97b0c5f3ffa4754193d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc220af66ad049653fd53004f66d4e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40fe1a6d8b18475c527378c5a3b4c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a65e95ba5ce16b04199e552ed073c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473b5a2cda82f300c963e45eeaa59e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e9f63243be51f165f99711f9d7348637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc4d11231ef7a2080bc27bc6c2a971638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478ce3adf62c9b7d95d587213bb24e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270976e503f2db0ea2c235c4a44c7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62c57ac50b3a1e4fc104ba5128b4ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78240a3d6a04572e422f0cdcaabb722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31dadd5535344c167f12e523916d9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b2647898dcefe618c646a92bec157644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9199c88d797cd66b56f308dc7698645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478671bedea7fd942aed9ac69aa5744646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e00e494e5482e616137996606fa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f92405218ecda9800b0813a62df270648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cee4b46fe1c1f98c94074bbd747fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec0be12907b566c19201bbc25925b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f6d89199cf9ef8841f855707769c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964409ae5015bec264424294ffb7590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30fac05a8c1bd1a1cacf061521a0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb542a3ec75335ded5b6c1dcaffe556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a15dae45ab8611a17d986de36658655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4617adbbd2ab5b15eeff77d4b0408656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2609522d9c6c853e1d7fcb985aa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012294ff1924a76e1dd6714763e0ec88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c883be9d0c3007ff5748aae2b7620659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245794394fff613c79e7630f37538b7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b001fceaea7f8424caa2a31cfb25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afabb790193407df0f5bae6dd057c7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d76ad1b678ea48627ef64045b85b8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c84768a2c1b13351cababcafe619664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd767022d8856618f1c7d5a4a9d3288665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e870e1dbfc69148d9b7e3a1817f1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528457829614096091c3239b132612667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6460c77760a21fac5736376798c05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913dd2ce5598eaef6dabbb38a8dd019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416604b66d040d1d8738fd7e629a37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71bf4a4afb953f5e7712aaddaf7949671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9516316407359305875509d89b21af4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb2ae6a183c64cf05a77aa4b323469673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89e67a52ec0aa98c98d5dcc5e8e01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf3910913d96ff77de808655d06f4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea53cb30da4b63c12816d3842acde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09343900fadc84117c4a8953783b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d4eeb3e2a223cecfe35d51bff83c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b5f7af075e3e48b0c91b59d2fb44d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab68fb1fc23aa81af085a5d9c1eac6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a98694ff6cd65cfb6fa82fe15f745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f416e048345f68f070a24131c2e62f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063207453bc65b395615487844784fd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d99ab583cac19e85498a1fc0bd36a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ab0798c1ffb9ae3c8c09ea8ea34d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ca2ace123ab861a34b6b7e131e8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c40409dfa5f5677aa91f0f3372ef7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31a4ac384a793886ef083589c7dc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80f61f7f0d66e79bc385d8c727b374689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609fa9494346685dbd6cedaef7e5b75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7f0b6e550c85b16159aeb340aec11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0769c6f88cc0bc0ba2fd557d5673692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b4e685dfe187261e89008f58bab2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6d90ea7a149730746dcdbe1b95ddc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfa1319e503f28ebf7b0eff7723e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae073e497f31823f531331124ec242696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9b9813408d00f273efeafd664ef1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea4faa614ea889f42203504feeba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fdcde2580efbb965f6f1f96e701c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1559d9aae9e8d14b01cd41416ad52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a52e1b95d6ea314e873eafe4eaa947701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301ac414180160797d36c7c9aea2b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615c6155f44eac5c2545b8a5f19b13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8818c01d41ead23fa3918dc4e89c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7cf92ebe1d85dbcef6a0f800423c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a201272ca63d95640002893ddb6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d83d874beb93a44960bef016b3b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d457c02bbb077a3e180a3649e4247e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ffeca6e780b66f6eecd81d1916600709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897ceb90bdf8597987f6fded8ba692c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf3773c67c1a4894782c3fd458fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfeb3bb7878809bd3e3928643969c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ecf06fe4849f58833eea4504c2b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4897b7db86a2b485723a184538a1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe3fb7e3745ae40105f31ddfc72cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6542e9623f0d4dd79aaa0edd256cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88bf0f1cb690177820fec9a655354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf396c4cb4ac535e9c375c8fb55dad6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903059aef717d2db9e7ee4306d33d522719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96082360d2adb245bfc31e9097c8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027fda096dd30e20af110028e5b4a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf157f5227132c53dc40a42b102bad9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67782914b1eb7a3b4b3494972c3daf24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b741b7dc421421cd795fdd80f9512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5fcbe5dfba49f79967b34e6a9d324725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73531f1bed026645abf7206b8f7dfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e8100b54b314f8d61aacae4813f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f2a2b7f495e02f16852567798f8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4a3ae189816a066b8a2621c46f506729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4a1017809e4cd081a71b507e6320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab18a9c3be82824041b84dcef2dee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124925d0ab06f7c72ce80556defec30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc7d6212c704093058799977981e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efea09250506526f9eed2ec32fb98bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdcab70ac9756b55b502f9c3ae690c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e5750f4e7590951a0c590b724ec4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317a102c1294c9b347a5fd079beb25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbce24541fac66fb7bdeaecc6ba8cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4da79834e41c4ba4864d50cc3c5f46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954c3c8b0ba4d6c30527921227661a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c43f56e5d4450dc5b5331295be28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345270e40ce1b9f3e29bac54af24cca3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c2e06b606eddfe2c1531e1c7343a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b30db3f7a21689ef593961bdf14333744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf8d8c7338a14274dcc69dc9e089a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6098e14f6350ba01ec057841d75476746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2b7770dc6218bd2338d0a21443406747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412e4aef44eb580395f36f6fc00cfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308b3a5028ebad6f0f07b8a5b40160749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cecb8f049d6a062d86ac5841832cb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dfefb7d1b16fa69059861499a4b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbedc0110fb10d9d0a5b48283ec92e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdbeaef5cfcc55022ab1c1f83475be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5abbb0b357048afd6a6e7213ea62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01844bc59f24920b14c6c056e4fcea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12185213b23634187fdc60a3d0251d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f436c3d9f7ecdd41e9c804424b2a410757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb637d36ca97c91eaa598b61202a98e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd206e5e1e55969f043bd83152a4fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7327158d6dc11561bd407fcb2195a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8309aaef99f8a27b2f7c42639a5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397acfa31911ace86604aaee30d7c15762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3ca03d4aeaf8a72db19ad670ec1a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25078ec5d5aef47d0ca77e2da6599a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b77d8543709b22f415e5466e7525765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d5af64434a7722af3ebbbd48fa4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83da8629f9ed789663ba0c06d4bd9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6146b1d622ba1bc7a805f3b4085c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ed4ac9fcb8e0d95b20ef2c893830769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d88c73d0babc1a2d3c0edf4afc0e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023dfa5d0148010e35e09be4bd027f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155bd3a2c5999a97f5f0b285cda1dd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e78a311b97ea739947e19f5a54e27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b640841a9fda050681d1c9013bbda0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c5003a5e632e0aaa96658aa787769775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8611a08f493612fc9c947de5f8150a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c905137b2e17d52aedeefc42ed19659777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb804b902058d237d1d6b539cb376b62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df7aba660ffca74db07abe7efa889d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45736e006a788c6f6f02c41a3cc45cad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0ef3cf2604d293cbe64c718400d98781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa814652f750e643efee99cb772ea4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da371436bf61b66a16e4e30b9534a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf32f79e39065c88148b51ecde8af2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5073a174035247c3e985b996b3de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c2492e94bfe204f0b5cd33c15953786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933153998026b22b552550cfbe1fcca5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e558324e9e76c09e0fa93c1fcf07df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b35524bad2e479794d3058a4ca9f6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b082a1e4aad91cfc8ed2e514848ef1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93dc67cbc0040ce7894c313b91987d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1febe1708870a6c957cc42685fd07792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5c8103bf3c32e6c6c3d78dabae16793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec11e2c030c83f766fb3146bbf99fe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420281c362510866e5815634b3105ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67803016e3b998fe1f76f652904fbc1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b9e15bf4d01e245b5ad0a3b854ae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47841e0eb7e7b3a7d6913a20fc4c797798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa834e53c95bd5987e1db6dddae8e19799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c43b4bbd028948a94f75d7090c80800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90fcb3b69f628f8575d5a5aa743988801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda008b797a7fe1b6554b2e7ccbf83802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58097d7175b2d71b8e38d2217dcb502803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743a21e9aef5547b067603d2fb958b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b8063432d856de9fa871857e5525805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2ea43f4975911f980e64045c3df6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46479987f03f3f857dc9b68b1b2e546807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759c4b12b150cffd73d0ad59b33c1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf2eb8678d2b25799c73f47fcd4ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3e66f3cb0dd26f490e976b131baa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7e5186c3fac04722429da438ef5ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc17b0c43d2d2101912e4f9a30266812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6cdb4487ea972a0a2af0235fe3c3f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387e7d3e39941854b496b7b75829c2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fc4f5c94f257e3ba5ff62e4c4f7a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce0c7d17b3eae816bc63a27468929816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d87bf47d0ef46fdebeb3eabb70eb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075dfed738dab59c2f24f8781cb5d22818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0d85c3d49dc327da53689dec15abf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d28c98185b7cdeeee0e4b6379a71fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415673916c7b608adeda924fba0ce989821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c65882b77aa4fff2c2aa4f23a88a49822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f66ad3e787933c8a9c1266d02d2ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219f5eaa7dc9083deb21fa6be39349824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f0eedf1174c66c078828b455f7e2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e42949e5456ccb9020daf232555d3c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ecf7d5fd1f56f3a5e28fb83ab1bd8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd0b9103aa9acccddf1af9322f0e76828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a214af37ffeb46c8260eb3a0897842829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428fa252457a7d0485ffac8208624a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4db8293204e3b785bba0d44dc4d81831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80fa6b09f5ade5da708cffae730450832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef25ed76457861d4dcee69ac8c69abc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed25cbc81e5e2e901b1db79f73985c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b6427e5a530b0b9e610431ee77cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a18a30b3e0d3690e584d83703165836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055239ccc782ff1bff07c6e7b55a22837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e04cd9dff8964527e96cf45a07cc4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9558a33f7f5b445c233e399b252e9a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73729992306b01cb1c9750e201dc6d2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5fb7346f27e3274d6a41867f1f491841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf016579f6559e5beb8c05ab2141b32842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e5936dc1559a12b0b1e700940d607843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705ff70f6e44bc7e1c663bc7a2916f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d30e6c0009526252027b66f5decb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388111300c804e911b405d3fc59a3a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71344b4aea1c91308c1f6283684302b7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe95fe03c80af4d86eb5c317f0922848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06708ac26fe4dd321cffcdfb573ad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee485140d661894e07f0446c90d38f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd61f2787844a52d7c1448c45d26a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4ad3c43d7d4937db915147664c414852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f98ae8e751337e4d0b78ebf789d27853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb561b57f5b03059862106402a652f54854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8b024e2ebe8b2e5e81e9acbe720b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46eb01f13db6d7dd619ff2b417dfd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfef4b3e97b9a78e9a3d4e7df6d98857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c21401adcda4e859300a80840d5324858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad168062b19f2acfebdb8769d22f948859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecddc66260f4c5105515e424acb6de860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee776740d85de705b512e0cab5c04e4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a52fc7a0df68e30892eaf403f77f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b32e7eb23974371b835a6d78b4e6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535213dfd5f4124ec5e26d75ecd4a6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e69123efdbdd992e626903917084e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b74abb3d98e7a845f8969b3d94d77866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad0c8dae82391aa190938c59cf471867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbef4a034e856b239fff5cc67af7a1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55044962f474bdb8fb24460baae19869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceab877f5a6965ea3181f118e77c0a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea636e183f87e13802d494da67baa34871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac957a921acaf258c6c99720c970e06a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4a14c112d092a8d10f5e018433f1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4805fc3fb3f12252e9cbec281b8ef6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef967b5b03455d89e5691f48527ec65d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2960c6c39dbcbc02e18a3946a6f33876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7dd07c64bda1a6aa0e602aef90fa2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee093751bd9268b87f1e5e2b281ce8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1bc0e71f7375239c52e5e14bea01c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938fafffc134265a34a853d28039506880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8c29f2202d32d1994495a602b2f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d96d8dfe4021fdaddbc1868671c844882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0d67fd5c3e7d2c4dc77b14fb79e5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4527be76dff9dcaca9f4f237b185f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd5040fa11725a5532b6f6194299a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531cbaf67f3066348b510a496510c3f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a719bbf4a5886502924559f1464bc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33606c8d19dc31df8803a4af5fac43f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4106216e9dea2337da2bfd483ed6f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75e81f0edc4b5a4bfb98c6a0e557cd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1e1344550c98ae2848ad714dd8ed891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d3b82709dd185f871fbe5cd44ee80892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165bcc35eb5ebb96ebb2fabb613ded893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67df5254a3deeb25bd4d055a78d217894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b0ef9095a3c4583bb71b53c30049d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7412d7010d9e9d7401d7274f745ed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222e6e501b56ad9246e59e5b2f84d5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304785877c363db072741b43ae97e02c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6fa92f7720295c4e33cf9ff78069899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565b0766fb3e55f0b332d2b1bceef66900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91415829ea5f6ce3a6f1cf4316b645bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d3904d4c06c4a544dddc4b803180e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540799a8f6c83e1fdbc99ec17d9c2f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b72d11fb8a324a2db80254f6367a4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e366608fc35473531a1ad11c67bdf2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f9ac21b268ae50a40abb0387c1e65906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7540129a0acafe7998ff00258d8ed907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b80bd5900f618ab6829b5c1a0cb5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2398afa2525005143725248f08ebdc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b06bc542bdc499d9baf6cebf5abf9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525699d989b70c58d53423440a5c767911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f8805232a5fa9a1e967734e8f4be912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffbd7dfc3d5a00f007912c00d45a31913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25507206b1348093abe06dde5e9dd6a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a71ecb7681d448f90ed0abd5f76e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4248e1a79b06efd0a32056b6e8cac916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9be033e582608d2a6d047f5aa03e1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f4a73e2af5c189ab592de6a73247918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e605f75856baf24885c2aed80792d66919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb818abafbc3246dda383d6aae5af920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf05bfdc430310cf938118fe8aa0dd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4c0e6d03def9b4e9eabe5242bee4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef49de933191533e4bdddb8bbbb11923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d314ba5d89b78b28455081512ba28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877068715f6f8e1ebc3a5881328ebe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb9c0fb8d9fdd7f3abf81341ca9d1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc5c60a7766b5c8aef1f17ccb8e7f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841156e1d36bdfd728e7668ca1d0d79928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c415e92041a650f25e9a64351b74d3c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1958b5dce84a1ce8415e87993a12d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71451cf9f8e14859b8ec0b54817d145e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfa923b40586f440cab05613d5f93d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8802559609902d5cc897da2c7c6eb1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dffd5afda657c4e92847b91c1d5af934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70d8bf68f46772cdadf9c228c5457935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce101885251be1f4a220c42a353375f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60110a3a8d176b7f2bfc4e55b67f2f7c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e6b09fc964b60b1c96ce3aaf4f5a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a3d2a4d074629204c601d3dcad10939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062f980772cd21a8c5085aabcbc34b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a9a1919753aa82f208fb3a6d523b8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f64c9fa74a16365107ae41c4c0eea942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee3a1957cb4b5dbf7da0165a43c86943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee012332fa70647f37856e1b79466944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdcedb972c804f283e2515a2f4b775945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89914a31ef2c70e522f50fd183184e27946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71d34849aeae5e848bd2b32e66975947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640f43cca2832e35338be117fa25ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4472e75eab28d472c8d8e038da5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d378046e11baf1c4a5776b6bdb4a504950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ff283bc1a31752a3151c81fa86b4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b8b85334900eb12b0d0e4fb57ef7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3228463f0419c1bd405740111715d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd75dbe8efdcf1f263d3937a2a9f89954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947899bba919e26cbba6f7032abcc8d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e4ae3a1f3fcab5842098f700fc117956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24334c0abf9e668ac3368eae581957e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d920698809975de54093c5525a06958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3463ec652f55ce06889f7d1e2820959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c624ae34a916b9ede31a3f4e636e5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004876b7e9e8dcf867923aaf686aca10961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7fe0ddc5ff4e792959e8cc1694598962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ff927ccd195976161ec49de04ecc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e0f162d2c4233ed511e8846003c6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d12f8ad10c29d755dac54c9f9867d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133db4c2d16d53003e6f8533941619966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30698cf4b016a46dbb648dcd370dd3e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f6d2e252fc892eb5ce55967983b2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e888a01dfe11f57fd86b4e742a1b4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc674acc33fd2fcfa83d13a5377a8a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b923360ae4c42b93afc52c83cca4e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a700d4d55d6173462c25ef645f72972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb58d2c968d89cbd4fd78b29d3d408a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6150fa4a8076d46f8f888d444d10c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c602667f51c6bce506ca79f4b7a72975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da9d9461d68bb16f425389b76b1a2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd9ad022ee5d4cb788d2dc8da71a41977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a1abeb6b5287b885093cfa622a36978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14424bfb62fc2241d402d75ed3d148c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa56c0f18f11b18c3fabf84ec65a6bd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468e49dd5f016e77fa72eea4c49d5c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e574b9f5aa32327ec2cacfa7cc47982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a63cdb3aee2c6a94499c1fc69b522983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c46a009359ccfb8bf7e6ad4f402e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc6342ff19a61ab2429860ff4627e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b21ef7b4eb795ecd82a184120bc0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d9fb897614085b5d22b5ab46b6da987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8d158c53b80729909d01e8b7d91a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9149b9a8f208bd83560b013137b9e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50521893dae84399ac0dde738df80990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f7ca93359704824495966b32bdcb8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf268799f1b50eb7964ba20f53305992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce061bce249a308b86ddb377f8dd8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1971b99df125ccce501a7ca24220745994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e15ec8895afbeb2554713dbc432e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77cd24c98164729ec09cec8810165996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47adbd13d15fb6c9298ea03b02e3b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2b1d65c32bb3d817a8f50063891801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c72fdf5c2e4d21044efd5dda59812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434437b3a82f9606eef5dcdc44ac59043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907040f9539e2bb8608f5c4cecbdaab64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce46c98a99a43ca8fe06e0405771705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd62bb4dff35bd88d885216c0b97946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d56084d8f6a29e7d448e97d9f7e5b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e1365a94b51a336d1368d8d819f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ba01b0c3b9ea360cd5e1622cfee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871971c613b14175823a43fed9a8ea9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7a2fc4a9c159770696ecf44f3e5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049165b4b824a7214edefaf609b4d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2444519dda3cef5b9f7520b52bedc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09a90c0e7fac48bfc32785805989a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8496515208fcf7c6c34eef93419b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fcba7ca2104ac6ebf9c451da26b9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bec01c666b2c3038253950b2b285a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7246d6baaf88bbc4019659aeaed9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc499a1525e221e17d05597547d08d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e2fa83046b0887d22a9567c4915e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d902864fee149d06e9bdd8d9361921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4fc390d4a13cd12e435f2783fa4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e294125eabab7b8c2ba331b3b527223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a266a73a9d9efa2803197ed7df18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10dfaebd307436d9a023b02c45dd6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c635bda2e34eecb85018132cd65726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b360644c54c65bc5c714210c902127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863fba94258d0a8c77df31be41f05328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e04881363a70b72452f332397ff8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7880e96f2f4c53dadcb6dee8a830f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bdc6d3ec01a6ec06493a670731ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7f1513569b76ec3b5565c881294c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714dd9a8b8bf42ba85e4f26fe401c0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842dad8f3d21d6b86c504dbd0c00de934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df4496a24b45e12690b47d2c2035d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf117c488c87d28686604105f4a4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b24596f09f3b462df3eab4c1aeb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328b2d785d7309d7dc0d419a4817d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f3ca5aceafddb821a851f21b683f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf38e3465adf7a050c2e1c7dbdd4ec340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04e4bcc466abe13b8b9ff2c53676341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb58ddba037de843a75985970f5afd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf2a14bd142d48c8318ff2f325e0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82d61160b3875106c5e99f539a1ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d27819f6ef563ada2dc13073d3d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f50c12c3fc5a389bfb461b8b99d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f716d9b3effb19b206f2971c23db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819795429132ca1266fd4a81785cb4a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111387ef40e7c793e064c7b8ed275449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e5fc84bed9abd82b9732d584198250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae881ae8362db40e6e7fe44b362b66551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6da55027a807d7f8d3dec9c0e5c5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf022e71227500e79f3852d6b425f9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a207af39884919b5ba88f3bd400af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdad82b0e090b98955dd0ea329c3b5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbcf9203d8cfb444f6c3b938c2676356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e869110c1cc6aeb0b3c3b94f634c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147cecda85fde3797a541288f8d47658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba026d1cbfd3e1d38ea41befb3990059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf206e7cf694772147ac6f85ec5590260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e987203808e00aee1271c531510061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9598bca4ee8222a77651c1fe1cac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c58dffdb507b1d20cd34dbbb401e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032cc56b4aca0fe4d76044127c6277f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4207c1a5c606dcde17f70eed10abb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3456432df761f2e3a0fef4137936cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9d97e553c47a38e9c16122b59dae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bd6beeeb49243c16f3bbd9d9e85768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9111b6246d4d6bece3e5dc8573d2ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7f58820d5dc68db901c6224f8092370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903217173f9434fe96aa2b57c8888f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b004c52d1030666b37354bb8e4bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b5fad82997f21ebfc0f69dfab7ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd4498162af45b1eb272e5577d0ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a99ac79a91bc17e46eec960c1f32875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a5191a7af7d59348e027a8990b5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a29153cbfa297c0caadda95757e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35372becbe26af7b712fe9d84493c6b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c9da206006ba412041540cac8db179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a8bf2a4b1b94c8d60acfa227a08580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452fdf25ca89dcd7e8f0dbab3f40df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a78cd5cdda3e6537a4c6edfa84e57c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a1bc227de5957183dd7d203ec92883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9d49c7c39502cd5a573173d3d35a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d000a234d61c6be96ac04f6c52f7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a968a04112e5a23719bc3d5e4f00e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9accacf962fc71e7eacacb292c130f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8ef5bc940c3f3957ff6e2ebe568a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425b7bddaf17c42b41f43b857de7e6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d00b2cc95c8ed26c376e5b6a00f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa372c0fd572d8f57b57cf7768c220491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b8ec602970c0d4dde2fde260592092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c2181b26f3fcf552d0f8ea389db093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f97b96882d0d4ba97fe790c06407994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08d005caff662144a789e1e6326aa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca1cf45e968496b107ed92b5bc61196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91974e4ed268597756294da6bbe3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886a4d6fcc8e0a584235d1de88bdb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8538c5a4f45b5a5d65188cebe5c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a4ec4975554bf483ce4ff72be319100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e373a7c4035b0f2204ada4e04ea88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7001534101287fc3655ba7660638923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5de035449dec4a2b5b9473890fb411103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe5d92a5ce0d52cf99dc62e225f33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36c897c293cff8c74b17d36df089c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460e1993f45b4f8b992c0f9670e9f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d7866699d9fe4921b14e8bb912e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296662abce302fed34c49d22de97053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be062a4f1c6664a21d0c3a70ab7097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d04e0bd8699ca073c7e658657c6fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585480be660e656418caf0b89dca62e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef42da9b414285e29d14af3822e6b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8669d031ae4861dc8e4c481bf18e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e76b0b2353926f259bcc7575d3bc6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b7bdc0925281d368fb4313d8985f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b7820d5cbeea15884936dcde3deb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afc03be1b81e59847c85246ff997b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1a323156bc60999b24fc8b9d0adc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cb5138d7cc7d8b07cb3046b78d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b3233e373272189ecfa6d1051d38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124ef1f5b2cb02f610ce8613dbff020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab21e254907a88ed0835bcbcc1cd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72e0f24395c76102908f43383167a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407dbbe569d43c64eca986dbbf00df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287009b00175e45cf16a205e497160a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8cfaaf2c3127884fc55026b10d370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6d45c16dc536b23bb753f55d38f6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a5ff8872a09a9f010899588b3b321128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6443f84ff18f86c589d2cf9d4823659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889b60eacbfa4214fad8b692d4dbb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9b50205f41fd50b1ee244f1843f37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382521ef1d3da8b045ed7c62f22b6470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454b199bbc13c277fcee982a5f3588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45110b9e906c74222c69a73ff5fdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de32180395c01ddc19bfa84de69353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba334d1ad382c95b60cca4b69ce00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af9807e22a19ba4ac9e8c98aab455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0771a2bbefefcd3a5ae55aad883c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74af7f001dfa55cb4a673705defdfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae5b9df050baacc490c66cb167394140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9080ea02da4cbddf195119660d8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184238a0ce4edbd5066f954990458d82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f479c28b7166a59b0227c810dd254143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14390304208af44a92e1a377d6da6e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2fc4025a2487bc942b3e7a84d33b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03d485e530d7222052e35d57b7418a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b5d315b014e6f24f934eec20aa14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffacf350254c940116add977c818b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13a2b858578bba8fa2c8df814da09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251468fee57906f80739eb886bef63c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73f3ad7a0c9402f1b40fecc7e4c8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e678d3d7a46fc91542925ee5d917152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc3299fecf37ac370d554dd0a5a9db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0a9431a134729958065f2b5a2215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e173da70adf12d70e8db7fa6f5607f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85452595665114d95ae8063dea67110156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1320e6a9d21a3d3e4ad4aae812bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d929e22c8160c87b0cd491e14fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aab2dcbf17df93efc6009571bf812159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330c585d660e34f6d8b84cfcf64097160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ce4725fa93ce657c451cc6875238161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b340d46480bb678321d05f8a9f4d120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ce9a4e18827963b85365e2af5df6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4d74c851315bad46af1b4886d5af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72fd9f808e0bfaf9d0e1b62d59a343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4389bfddbd22d1d54ed77cc615d9b86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1450e15d25fef6fdf968eb26a59d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7be6f5ea280ce7457813b8f0383a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cecfebef73a8b2c47388371442fe9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190af18762df9833dcaff0f653e230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43148736daccb01d6600769f092d36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fc91fb277accf8b6e7b9e2a7e2b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81569b38a21ac8f4c7d3eb61d9baaee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc805369eaa6cfa22510db6bf92e06d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa72c1d38b808bf77672b7c992f37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e8790c1dcbb4866dd19016f5bde2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f40582ea4bfa9292929eba0d313ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a7ee7fcef7db544b67dc640019929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a112ba2e260f7440a02aa445e0d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315845b8c8b3efe50a461e308901019180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed81072163e469368cf9ee10f6b7fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03952c8adbb562dde2122de15535d5f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2552242185d5a3249f3e6ded52916183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e617d7f1e7a42c80aaac512fca0e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c6a9f90e40606f7a569949da76c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958070dbbf1a76e05500f5c52d660a19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0916ca4c158469fd87b0c6e82117fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901710b1cf6c9d7f6decdc1f60729651188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a0d43604a0773ef44dc9f651233c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f9629190d4bb184b1d3ac307ecc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c00baeaae89f0816d0aed71e6e72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae1dff624f9e7348378deaf44575d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89101649adfd5a9ed5cbf1b17f8829193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764de3587f37670fb088e797d6c1daf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442261e7f0742777dbaffecff62e30a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7167ecfa1d09873e6440c4ebe1e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35dfe9585d52a3e97fbc46ac3f4abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315668abceb34f7c4b92526ec56e61e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa289f150eb03af4f77d87c74a8ddaf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7310e9a1b70076998c3892003dd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4371042a1618b3713253d42ae2502201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c38b24f6ad7a3e80b4139ab4de5cc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061831d02e0869817aeec45bb98c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b6917050d3cadb546356698f4e16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc71b04466c131cbfb5216da87c103205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd95ed944020a3bb856a2ba3d9a70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c2f7114c980f2a309be4c97b6c7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd126be6181880f636019568ca054f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81cf2edb661797e323eb2ee8d9d54f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee20d42652c95ac672e451489359b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690781c402dc1a125a0a7a8e955429ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaea67c011b19ad4aaf07916f50855212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda61f05b1fcc1cf080a719384ba18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8db0d118fdf1a0becd7fc9c300a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aacde8ee374072b94541906fc2b9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0a4e18b4011ece22d8ac5193b4ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34d59ba7de387b771a643b3bfc199217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9239bf76e73a8b47fe9000af1399f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fbbc4d7b77443738f9517211dce99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47857f3f77b7c3c19a52f581645415220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a03c9f65f402a400b13b7bc129a2f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79516b03740b8a4d4d79856f0314648e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02df9bcf873c8e781531f20dadf93c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919da6dafd930350b68d80d064fe52a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f6be29d10bdc722cc63a8fd8a5fc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb12d71e155bd4022a577b8e49749a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a4bb03ab9b3e82c6fc9cd8f7374ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ad5ee46a44f4be6b204ffcd191ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2e26f0e2ee5be672dbae6a52afc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e6f5a575548643458dbb22303f93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696d2fa414eb0bb43e2f60bb4dbf68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a146f0f8ae9b06928bd390285eb028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d3c97dc50fb0caef67243d5ee0dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776502b34c493b86715bd8bbd282b38d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60e50a182dd394dc21f6da9bd9a7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966917082655ec9d72a75337bffdbec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8def48613e272f1c5ed8eb8e0665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058a3a19ffe8f5221921eca287d1dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16251898be14433868224ca14c3beccd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394cb47cafe23f386d9986eb5f345f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab629088ffad27d65815d20655b8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302c5e21ba26d3c4f8952c45c62d15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5be67596e036c041922466055fa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3570b8444d5f097b258f4b0a0d104c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f3d85a40c99aa101046a3df2fee8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1ebe02e23bedb027add8507e8154246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60656863879428c0639076939d461b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99f84b525dc03aa74b2bdff2d6323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848df094c1f4d4ecf58ef41217a7853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926927d9960f7171fb2f74751b904e43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c369ebc07f39962a29479b949bc42a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142d802c528dee9f24b6fb6dec859f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f1be031c19f24aed446fae2cb3a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a358963ac6787464d5f1c3605f49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e9a18344f894744776954ec5e9f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e82db683930bd07e58c32af594b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729794209eb1338ece870e58291618da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eca03724562cc5035ffe6bab1339a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322fb6b087ee7d7dafe1270547b6696259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5dbbb1351722b2a6cdaf9c6bc271d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543199933cd67ac4df462688e2c1efc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b56a259ccbe02e5068d6d4d28eb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abbcc52ac0eff200d9d867ef4157c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77514f5203977cc0ee989bfc9e4dbc4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7488d44c673558fa7fac56b95a398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1314af29b8d22e43247b858894e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47670d57c647df72a3b6ba9e85f7e8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d07453d3ee31227340e87eb0c31e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe763bb5f61b5c4a0c0db9368d4ab0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec6c1cfd5464acf50c2d5efa21447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1f09a3b0c55af7417b647d5e477a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594505433c5a10112995d32242400d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871dc4947d51960b86ec73213c83013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393a260e29db0497780045136db9fbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2628611f7e964072e89c2e8f582f555275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafca3bf8a8793a90e1afce8024fd1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747e60f57e37492ca4f9adde803134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce6fb66d45616f8f7c55f55ba98e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351fc1108e4675d7a4de277dff5b351279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739faeb53c95f932ac63ac20193a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3077ad1803566ec9939243867bb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f0b6e9f2edc3ec957e7f7a880565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049421b0b42af0ddf5096abf9f3494d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8d132a3a13116f95ac785213595c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047f7b4352cff682bbe016d57747f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9288bb351dbb517762e08e6d14936286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378745bb12e7857ac34ea3ac310be1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e9092d65578ed68de8bc4e6180aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc16b72ea6a61e9cb04c27f340b436289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b9486ee419ec14e2b2ddbc91a1ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795483de9a3337f77f6500007ae0973291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62414ddb947eac45a0a295afc1b167a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab95faf83ae571f26a8b82b431bf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeaefb52f2799176cadd39beb402bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c5352c56b9152670b792e9ce3d801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e623f4a0b2f7733da32d4863cb69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb6de9f4d5b8fd0c2fd5f5e8d69518297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfb43b776020a80a5f8c97ae0d7fc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de4c7387c2b9d562c68cd3f2851bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194938a22b311a3570df3711bfa6b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8545dec9bd2081b160f224b3b2758301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c20914b53198beec14215c8afab81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4be53df37a82cf6dc3c7cc7524c72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d07f57929678e9a8ed97ee488d586304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea44588c636b6fd11b02ea3e080af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7996ea771c2585dd99ad8f10e3f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16fbd83e85872ee5e9db0969a2615307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861ea9beadbe1204cc37a70c3433c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c959d53142a9d1ce78cbbbeb0558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb20cc3ec18fbcee4d55917a6ab67b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d11d962380f2f2d2250a584afda8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffbde56792756e9ca8a47053909e13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27861b191ea2fb309fa5a82c01005121313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efaee4787682b893ff012c0193443314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3308cee80e82902bd470317605ce3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc221bfa6066b2f8c0b47882871b7c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9f7f1df52217a467b925f60b036c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf06342e104b589a3942a19daa4d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e110123d348662cfe2f9b94ee5435c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7277cdf9bceecbfa5d58de367156b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b196059316caf876e1bc585397b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca37ba0d8883f7ba7cd5027aeae118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23e9dccd1a2f19ebede90764e870e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e191799feed5a4ffd4fe5be708daab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81545efb05d8d7d66bddef636cf52be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3222136eea2f0534fc7080032c90cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62562318f85c07f48fa9ac901a4e3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af7c24e9e92778cff0ee3fb2b3b2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370f063ad1295cd2ac01e6e7abbaad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738cf4940cc8c5c3fcdcecdf7aa402330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece1c18b357e6ba0fc17aa25e8ad0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdbbc1b92b9075df6bb0d4e817bc80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e676b921190fc03144e79b44cf215f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463c88bc9cce2406c7b92fbfe6245fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d039717acfd9e0457a0189e5267871335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9648b6f6adc9f0c85c82cada2e8596336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699c1acb4822c16c6cbb6525aa1402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc3222b40b622252ba0878477a4f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e65547532ad244037dd3215fba5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba28ad6d31b5e096cf1784cdb8e76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f994c1bdec45c6eec04e8e54b077681341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef8442a65637401001b40c4f05a07f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d120783249fdce01576459d8662e3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797da78acb9de308b37867e5e973020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a38408eef8565fe115109ece9d90e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f06a4832711a15fd0c409c966f102346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98e250ede0ed037f6b07a53aa1665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2598a98a64ef2ee4da0daa7956dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa7c9b0b7bcd7136d306a1e04da4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23993c998a78c1b9b553a076966793350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16e3ff8c2b22d95824639df4ac111351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af4a3a9831c76feae05aaea3a8373d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434cf95390527c42dae457168f88df5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2df8c3332e244494deeaec08f5ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce04615c12718860551cfe34a7cee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7fae6e55deb6298ae7016fdc23fc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e668cd436ec8eb412b1b4a6f31a061e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ee715bab238be4bf694a024db3b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a03f5632b2f9ebb4f353dea025271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3285ecf9aa3287611dfb4010aabe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f434e16ec200a429e9f97d9dcbf9af3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba136a5630e5b77b0d414ad876a473362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd9d67d0627c323ec9d027cabad2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7a78d2e2acce4ad721d20ec6f900364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9c11a5f256ce528053a8defa21097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff56bf4f62517bae40f9a12814d525366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f48ddbd0e9e5722324d28a1c172a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06c1dd9ef6477806d09edbb01f2cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c51383017b54925a80ed8f705cbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656e0c1fc088d94d09bd0ff0c93414370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f062fb36d761ad32ee3162031e3b8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c12166db5b3209f3eca4690d7c47e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96017377c755a7e2cd2aa59ecc9dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01c785f63228e146e492f43a32af91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d327908b69f7b1cb3d9fbd5d46cb127375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bcb01db39fc036fb9070b6f547540376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2183c82a56cd17d26ddf4091da4d083377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760a9d33155961a26d76002a7ba9e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30ce57590021c5a6d6d272e1feaafe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427d6c07d97f9a3e1dbe2bf589c59d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad985326c208e59cff959633048f1a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d896e96173ed27cb7ad3b1d224d49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006bfe30677efc928649a63ba97e85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5942b251f506ee2cfe0311756352ad6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82d3c02da01de212c770a30831f125385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b4069c0a2c844c149c613f63196b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c9956c0919ac950b4ed5857db8a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f999ecec4dccf4a3fa83e06a9b9e693388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c1d97d80dd7128e7435e59ebaa782389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd742099da9bc38634278f60facf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7bd47bc5a0cc81d57132905d035d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff4c1299889d86510bc8922eed35b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794501aa6a55490156fb40d427d35e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783d05e88cdb929c56a4823ea5f61c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7792023ee319f9cf10738fb60839395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd8307c749a8d979a1587207ab9181396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2397f9f1ec6173b3a3ac2c38b6bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76796d805a08022745e23e0cf656cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca04e772a52ebd0da7721250137570399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0812a258edb61237bafb77aff8f4bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e50eb61ee741f406d516eb28e458401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea8a280df216b1f4b57f74ca1e2ef0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c83ac625d62e0b1bd69f5e118e68d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36defb7368b9d2c1a6e564cdddc136404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43ec3d3bd9a92869fd93433dd174b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ad9c3b3d77336fde0531646cd10bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a9aa13d3adcc7d34d919f4518367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93fece4e14fa9b9333f4fd418f61a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ac5d1ccb38c285fdaa2dee7097f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a906cc41e36a39591ce31c75ea3de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf94f1cf57ecfb8528956464e423ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d34a1fb9c00bcee60c54866c9d7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39046ef5f91e1f1d1c4db9fdeb039fb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051e1ab7f4b4b1deb18b71d5c6e1da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df256b6bc5a9b13e727be0732957ad62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1242cefbc9b33c943ce7ae0e4c449416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06d2e0570d28c2429132d41e30ca1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8b7c6a63c07519e00e20086bd216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126154770aa176a004e583fb4c7178419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6df43f9ae4ee7c7fe29f99c02df9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372a39da5527614ec4620a3ba25c530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f293c6df5c658333021ca08d09cbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad7b7849ab3b530976d9a61a04a46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550238c78aac1db060b883aed105d8ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d399605491370cbf063342b32c9b660425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a7140c313821953fcfb7aac7fbf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c34fe12879f7d7f9f5a43182c58163427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c676782a26e2d369e2ac80a37d38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74040dd1d3a12e4b2cace3a279e75dc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae621fe29030279598d61b82a3ae97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e717ce94c5d070c81e2ec55d025881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6adaed640d3fbbb46bcb7ae60b88b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6f54c841426d2c2b031ec6e822ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bca09af6a2529f4ae0ca01323150fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615fccc1ebac8984f0ecd69ec986e34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3db4f6d80061fe5d8645be2556be6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255eb2654491600ad897329ac11f16c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9581a12bd87b425d1e3742aad81fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19347fe14d50240b11abdaad582c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80345bd327e42764e977517914ccf84c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d1f6aedb604fe678f1083822aec9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421712c3dc213c9b1fa5c323d5fbd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893e1a6325b3c96858409c5c1d548e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a63d7f951a4bce67575fcabfd5f53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556510b27a66c45a81d22b6582542d8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725977a8f7047c0d5b8795c0bec656446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569208320176dba7054f94721b2403447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc1f0dd2da4b2d69bb6e2646bd4e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc45ee320f25fb8be7e590b0ce9953449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce28e58d9270e8de6b49bd038d3f78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e5f0951d9a4d5de382d3e71a578b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721821a4497551f758cc09bee1319691452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937da77d7d94a8672e84c492d95d4a73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29aa5b600c41baeeb8db08a9294bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c06c969018cf2f14a5e5dcf920584455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e454a2622fc1bfaa15bf31890529456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789505a979f246b29d71300a04fdbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1309b72292d6862a9a2a1a86e6d64a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bc4cf1ab54e06147372cc47a6792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2b60268810257ab2e4703c44a083460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7bcaae2bd45844f34bc260c73813f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921894e061287c8b48fbaf4936d3d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4f53fe49018064304b03cdf0d1ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6651c3a29c1e28d5f8b45d1a47290464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7a245be04c5957c5bbab55266523465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8ebcd0b95a5ca74ef53d34d96234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9532d53d078ab397425bdba221ba2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab08e8ad264d0e1052f00464bc4b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf861802ffbda8cac04fc57c2a4c7ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f385778405f001368bd7086fae1037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf4e8c349230e5ebbede99630be10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafa9a9171b96dfbad164c87fe26ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b656116abbbee308eda7b63bd50c4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f8908f2fcefa72ad6a67bb1c49fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454d554b42228026e41565d4c11509475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d976706329b2b4f0818086cf228bf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026867383ed2a66ca9cf453abad32de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ad8451d92c74ee2344e5347d66c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b6f6669e9bbd69fe8f8119bca0f3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38041a5323618682342fea5559498a52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bd0db0297efa6110aad831f146942481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a59948cb00b2a7790b744970b7081482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594956539e07b032c1bbdeb40ea5681483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a00d6f74ec46dfea72a9363c5045484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020bd934b491ce2cd86cc668a673b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bee4180f5bcfda7084e35fae4bca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ce1e7129f8799a2de3d19c718223487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916cef71cb92b29994d3ec9b73b3c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492a9798bfd101b18d5b0a2ffd810c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f219e8d8fe872915b7694169cdf91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb5ba5835279ebabd688ed3efd3386491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e853d872d0425e20d23699c4e061492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5cae72f251b41b9f4c32a3772371493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f926594bffc28734d7207bde36235a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145e0bef7443e917ae09edafb49a87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac52210406f23d4132afe99fd518866496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a5551150848e4730e30ffdb18552497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5216ae0f4c6ed8f0dfd6b889a8f6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fb9b920a756a5ba15959aea1daef4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e342c6fdc6ca67955a74bccdf3cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fb96e933a3a57dcd64cd3e8d9c25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f897e01d1ee3ac0d91442ec41c8111b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0e3d3e3f1661952a164dfbeb9096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ee04119bbf87a5b562faf2173274504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e98d28512824457f8a97e54e7c1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dced31134e04074beeeb6bf0076de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d7c719e7fd3b63537c83b590d230507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fec9052142e99a97d792be83f5213508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c891ee80b1a5fe8fcf83601ebaa37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f97e2937b2c8cd815e3b89bfad46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd4f7310b61673bf402cb9479b8be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e313e8a06701d2476a7836ed17d31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2920fc2dee16002952219f7e6bdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ee0f5c558eea0e1ba957938d27cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c170d4c4ccfb5b8630a439c4430740515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf1bd022b7822497677150a42c54c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580c9eba944bfdcb0ded51fe57eabd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f191cec734c0e87066af05d066423518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a490836d611aec17ebe3ac33e444519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829e17d6f5f6af5e77839a475d049b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d148e7d8b0c9ca3157555153c0351521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ef01e99421f4f914271e260c9584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349608ccfe9fc02013122b462cfe7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39287350cc8df89cba3288b95e0e4a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729328bdb7ca8b06d172b9a51568039525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306ef9d9310927a0ee9ec2cfc859d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93c714f334f6a574af57ba371d442527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0ccbfcac0a917cf265ed503d6e43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce92cfe50c36fd07e99e3f8624294529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4db5e46400c97342ea1b001f2cb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e2c5f9e2ff2a9c8f362bfcacb9da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811f37b01695f4c2122a29ee89a568b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c61e8b1cea2770193d1f62c806c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009a7cedb7a1ffdb762e6dcfdc58f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcc9decef81b04936678e6ed7f345535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c8c16f0a3f1855b46acfe3915e60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d316fc7a6392c27f525cd65affa1c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4fa853a07cc82628705bd5fb05d01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf8b5e15b903f5cdd021177614eeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2c22b95b544a21cee70231f236ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434176610c9c951e48fcbb5bad2608541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85fa8e4d5c752570e5c9ebb8d90b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51d8cd27d0c1465b81ff410da4fe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee9a9a50635ab2f3fde6d6a536f34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f40c7cfe8709f1fd18753c98d0078545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066a29bcc03022506e11544f66856c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f4185089d2fa89c7597d49e88124547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a70487d86793a2ea9410a52db5af3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff488c8f5508301aa076cf3781a04ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf95c94d3048a2354d337d8b79957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be67d96caa868348655503a67a214f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290495b1fe31d2b6daac6176768a52e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d94cfeade78c3848495141357b817553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3e12235b2e1c15733ecd6ba584eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2efc85ce1e9c993a0c66a84d1ffd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cda8e6f6e29b660b553084bc40d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0809fb82489f5d3e2573afc75529557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2dd9e0a8ed3b77fc369551022ec2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68aaf25386b4fdd14da0427b57627559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893405eb783be1dd120c8cec165994f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c683002fb0812490b6b98cbc9b363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c68158c39c7a6ccf701bbfd88d863c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c40b8043ba4569f3eddf8a34c5c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823bb6b72add2ba03cd70a910ef72cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ed56f448962c46e0d377efd0b1d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e22f9a0425a6b7bc5fa433c665ce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aed12e7fd32ef77da7142c5f383e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6cac115328bfe02c0e1c02933656568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836721bdb0f285a074d900261d2e06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d5e9e46a157fc7d04062962564c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fb35d1b33f6d2b42b443965d2b83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9b9476d7b8aa542022184d0fa6c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3027ddfb632f43891cf1d56fc37366573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc706f4e065584b93aa691627f300574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf28702c33ce68bfab61a495f0c6de2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90cf9d93c127154d44f634d42012e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986b61a785c4e05c63ae0a9991d2e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60892bc4f1eed306541ce2887aa543b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6ae6583e5596b3d1644f8f4052f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5c2f817287e2134db68cdb608a12a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383303c6a61867b29881e6c4f66c21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a133498992e55476736dd079b04e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e2bdda491498bd4edac4e0a8c6024583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f78eea27dc8320155c5a177d61637584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96932b173f44c4c064d2224c8d8e1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0b2e906c855f464d473cd5cea840586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77526ac7b2b176abae92258f80fefd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4417c2d290d9704029a69ed6e6680588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c427594be40868dd0e48c7895051589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45cb97e64b8860cc6b13bd1e05b5b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e088c4b5350c21f90b0b168524124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b374588395ab7fc786ee11cb9b9414592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e39f0035630744f9bf4ad4c956f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee215f9780f206c8f4c7b1925b9f0c77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc3843118608db963d8142816a4e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5f681087d83206d33693510d8aff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3884c9a355c93df3a77f64cd4182de4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d221f9a4f747f785d23f17e6a536598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c301ea64f66311a933c2396c64510599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968055107a368e565c2fca92065fe15f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c27e5de33763e1e8768543ee445a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73b8012062a40bb33e382dbd2d884602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d895c5b35ed82c7454928421b279603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aae0c4026d932a5201503f75fcffe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c7abf2046a4b7d23fb38d18c7208605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66f07f49b038b1929aefb7eb9ae97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b971dd471bb6a32b97315b8d14a460a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bede7750dadee7899d54e47311ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb117e4fb9726d147356924f1be4bd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f74c45febd850b535cc74911ce7a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90434a6ad8a86579716e7eb0c7a13eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78a4a6a5ee42172195968934d36b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af2ae66d1043352a87a6af5d0d3a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362882f9740f224cbea7c0f0fc6917614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeadc75827ba5bd8ffdf14c8d151e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22c54b70e233b03c062348787ab27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317c1647abbff7f87cba8343806d26d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cef9101695451ab1d14f89493434bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a4430388a72c086cdde391691e212619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9daec736d37287a18a4b6dd112fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d5b2f5fbf6e91be8d5c1c56b1559621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b9f61a521794296972ef046e0b43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36d9f79d2d58822f4cc1333d810536623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7538ff74e02464e5aa82155cfe19a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716dec296fd20aa47a03cde19be669625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462585501570b2b94e15579ece324bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df71456500ffb113dd4eaccd4f005627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83805729b28ab811ac34efce37ccfd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f1c2f4e286c3455aa6730ffbc5d76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9157487c821043d924fc276424fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd84f99f459f850dc517aed2c39d0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e607bfc46222a206b3ce2f09f3e20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e72a22992b6a756cf78e4eb1db93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b29fa3609f90bac0d8e2f9cdfb70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2341204e633660b62c7fda282677635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda49e52ecaff50d722655e1543e95a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b8a19cd7987282241063d915ea1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7ed58804be8cd56a4b4abff3e60e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965cc7f1d31f30a0ed3297cbb581905639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db0e75ce9e7bf894299cb2c9da803640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ad653599965f0fd1878b2a43e4a9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56294a409e747ba463b7a3a5f2175642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957239139a010840ffec7c0ecef9782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294191eb247a96933ac1860d559b08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f09c1f8fa4ec3d308c0991ae65217645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e924209a42717450f604d477b1d7a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7295afa77377ab06e3e78b392c0fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94cb600c7df90eeda4212e88f02f39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792533089dfee8fb36505247701b9e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d18ec7b79fc0508ede583354219d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061ba1982519a14eb31c5a0c9103c89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef91a6e3157468d8da83fb57ffbb92e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882989fcb883c6cac9e44e6bc62b6b45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bab88c185d5a463b7c009db42e25a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b41714a2899446b2cbac14a790cb02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366036d61fda71519199b8bbe52ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290cc8bbb3e690c73001748c57f305657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3928d804ba572b3689123253989b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079d5861c2585a8d363f827a37db1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fcef08efea78246b2e110289120ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d54765a2d6cbd2f009134f3fe655661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5086d46601686e1b2aa36ce379ba2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ca422cda5e61bc21f3a2e40965a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cbec66a30a876c2ba5970d4601553664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b4757695f9da6825eaf64283e4d23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081b60566b7ef968eba6a7d46474b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17069315bdbc9123b1a18b3daf637410667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4380f87a71930554baeec5b390b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f50358f8c93d5791439ff8c58520669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901dd336844ac44c20b840bed80941670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4d263e14c34a4d37369c655553be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d24d81fad07ee5e9d68508f964d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d7b2d031893f56ae3609d09b6201673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af07d2c12687175731d843933d7ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31910aa7a9ceedccbc580928994cac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c328b6b9a45b173a8b5781f01d172676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae8f5515c37ac22a84bf84b884e05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da83fdbfb81b03be9645a6e1d5618f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0962ba4db22f9cc8cb78107fd835b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f30d647a98756179ae2675d320b0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3ad8b5b9c1432eb54ddf28062df9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9cf9a29b1447228d5f2a11103f1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b0f76f8856051d1286cee1d6a50f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6c90e7eb20fb684e64de6d4288cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325fed7805258f5c64c4feeafe70d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc5557a639b1c6cea37ad38f49c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ad556bce6bbd90c5bbdb78b55e3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40e880201b919adf8bd03cd3a00b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736931f65935a5e1f205542276df5cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba391073028fc683dafc2d858336507690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef21994897cb6139aa7b992aee75a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce050bab15475b0d110095e2613f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2d16299994444d6b8088023d817d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220c0fb22058ccd0c68f7fca90f3f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19971fead6aed52f16bb52a41076e89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d1e4fa1ba3741170be8b991a1c906696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f40158bbcf980d6d4bb8a9c5825ddb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d01fa314fdc90d3faeb26ae5cce03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3574422cf12cbf8a538cd5e89c3e9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f820565ca13fb7ba773f302c1f0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086dc8a17f1fbba8020e28196cf8c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7174c7145bfe8a645961aa6f50204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416175ad4ed2149d2065bd352f797c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb854719552a128be489d75a6d102d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff145b7530a9b3d775396dda7939525f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecedae20b748eeb8ad64c444fc6f7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7749c64418c821a75db5186c4281f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fca9475e441d8da197f184c6de080708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1dba26d82fdb08cb8d476e4a439ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6378ba1b701c4a81958fb29a94a026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d0685c363e6af32c633b1996557c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974c165a30912a7f7491370ac0aa63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db471ced32773f0bba91c056f5389713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a4e1102a72fce2ba80b93f43f48e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09939115d5411aa2860547f15496d1ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0ff0c22b9543614d109689ff1533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458273918daa14878e1e5eb0e3232f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e99f431e3a5d6b52d47130a5e4905718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5c7002886472bc2f7cd6bbd441e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a297d711d4e183170d65e8ab0712d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9a1d39c378aa84cae3ae786c7c2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5da3481c641e1047031045395f14b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616926646e9c3705ba3989ea41695f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178596a12a81b50915e207f7e747fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f5b0c108da4b29ba444e6faac863725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f215bc6071a19edb8196670079b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b5dc820bfb4bd21b7067ea022a56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b91952dd74d293598a002c8aa8243728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a27e96c24448a540712fc92422fccb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e30148f4deb053be0ed71efa85961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306031b9d1f17d6762f7674f9043bdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3baf7507b70326427e7ecf44e5ab4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f083ca220ae1ab3dc695fa48924775733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172bb7a8d393f660ce483354c6642a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434a7a3d7b7364b2aa3ffce46f0eb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a44578d49d5cd93e87bca644ede0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0abb3f5ecc5525da3a9e0a1b2f0340737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d1e6286628cbef2fd21aa084f577738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cab2ecd02c862a88009da77fba528739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfa2a2e210396a73a13805cffd89d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cf953ed2732954695893f258559ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476097d492a10adc348616b45fd338742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea98938d5b070de04f2f4b703ff09c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47f68ff2cc92a7b41816bb18fa596744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e1e605d996f6fe80648af61f9809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb544ae89e541751e63e2013e1eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d04d21b9684326e8b13c2999a6b14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af989b7f665f24de588fe7c625810995748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af3ab78f0c754d9e5a0f9b762b50a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94d53abf0eda82d04591e1823ef50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79b64976b3bcfdcc4afc41380f62b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aee1d6b3556a0906409d02e82870f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8cc9a02746420e00ee900c1df69b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9cf4d44e7c1064172bd409fdb452754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78b05eb7caa18970191af1481894b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916afc525677087f5acc88342f6afd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9735156c79ae26967b9f4bb84bf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb19f98f16efbdc0d6f0bcd5e92949758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e213812fb2704bdace38bffb4a9695759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b91a342dfdbf3d8bd702127765f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5d41442d8b5c3815dd5454309da7b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132e92f097be5d42520216e84c5e4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a92f4dc0d27c217c25a54b3f049ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c6a414bb0a87c3fa257a04279af9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3430e8f2bb38c33f783885f7bf05c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fb82247dc528b292727f8ae91b18766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb632ec4dcdbae589f3d989d6d7cfc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa51cc31109ef2bb2894359f9f2bf4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84938695cc3a3ad44998956004c29c85769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e81797079455655c513908c6a0ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7095a656994ad0f2c3b068b00e54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7785492603fab34d658f378705da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ef0775559963c07d54a9048316f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331d3343a39c8c5c16842a5c5ceda1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc1f3bbe9809f94f8ea1139e4781c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd954654942d8452837902ab192b0c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde4a18ac58f8ad2a38c98fff27674777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4b596e7f2458c2d6164701003943778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa0fafeb3d9d72c5fa1da26839c1f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4cdc5ede48136168d30cbdc2c13d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0618211ea06de84ed774850200e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95129fc0f8532ec9717bd1dce678f891782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a74b9612ad72abf32fe3790f0c242783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579455b0d07eda6a74d6e3abd7edcbb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb4a15057c47aea0d362981171c7e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbbcb1735e1fef62b9e79ca78a41d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709a810feece6cbf05c45f277ab194787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3128510529545b1b743bc3667489e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131f6e78947aaf5bc649c9eecd3746789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df681623605053911180417ed25f66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9fe622102cee20cc88a1e22dd32d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93fd976cd3d84aef1db3f2ae90422f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c671db4cd7949d312d3148ca3ae893793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3920b659ad077d9a1633fa14f6fef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4b09f5bcdb36aaa3049007031985795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004501b0ab3c2dc273be870acaadbc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02965cd5c6f8f45cae4d67d658426de6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d20530a30fbb9e3d64902d40f0f753798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e95deb7cbe1490feca1bcc658dcdd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bd8a90445896c91c4377a06ea1061800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b7b5c4bf6e5ebd58c49c4dc579598801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78028fa8dd1ba89066552de60dc3ad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60763d445de7b8df87193cc5df927803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b470bb9b0fbf8a65ffbac038d1cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e556cd2dbd160f7094a0e0770eb8ab4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1092ee88dbf6a0615e4dfbc4a1670e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e790ab526f86640ec1235a2195c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4bff1139ea32fa0e44b9da1d2fd8b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ddc0166728a0808afb67e72753e58809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7224cc575b8218dc37f9e358dfc5a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f06c0a123e267624a889c2aada981811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae43b932a9ca6272f10868d93e12e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a0a77faf17026f2a6629361ceb94813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809e89aac754fbb89cd21311099a95814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfe81611cfef4a8b3585f03d1527c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f202c9acef5bbc021c4e2a1cdfedea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dcae6dfbb5b9baaa3fb815eaf82a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d837a9f3b335521882b1e06b8d81b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae02c9e80b08853a2637048fbc339e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf2f5da97d13c40cde54f72750bbe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c786723598ce1041ce7d3c77f42c444821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834944d04b8cc011d421e58b750a7871822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efc9522c27feda17dbb1523c1871b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d12356b692ad584011d1afb5801e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05186b29123925a931de6bd3def2fdb0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe202bcae1055aca0713090ce4b833826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e05c4fc5fb392cc5ebc07c64ebb04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561307ec6a1f3d5ef725ce5f05dae4b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed21166e47fbae4988590988bfc30829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17827f87fda6270d0b3cbee2ed0053830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c3cd2db187374d6d1b9b16f3b56d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c3700bbccbb48881297c5d0320eb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cde62704f0c2b8991d6380168bb7c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be45cde246d18551d996b752d9041fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41684c3866c692ca202b0c8683e44835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd5179ba80aabaaa6dbc2da92f6c0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914febadd930a87225c612b0be26a9a1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cacf8dc45219a66a6d595ba961ac7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6556cb2803ce9add6322bf12c8aaf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7d447a43e9e3eb4707d8bd76e773840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d089ca662ed65578ffc092f57829841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06eb9b6c97c51b9f0ef2a22df06b4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd7736369f0d31734d4d74a2bac60843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed10dc7a0fd511d841f16492cc2fc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a755ce24dc15b4e8382172aebbf36e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbaa48f794562554b1054cce07e1ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab4f4b968b73c7da63a3cf34ba569847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b42a67cbadb44055d785238cca06b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174865dc201e00c3ab3c1cace0f96528849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8166dd2675c4262b3e9a492c4d3e0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c30d183b598e9f5d8c4d39da0fe28851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1243f4c5dedc4f17182b9b6a647ea9e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb179cfd63bec4b73d5b88aa626f29853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74bf6fc3957b0602208426202672a6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce073e45fd48e257ead6f2f006d296855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91c4e309b20caea9c3e996224adf0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2fc57e8f4fc3b7775c25188af2cc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57836cc2b3850de547a36d494e1ca328858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729efe8f00b7904a73f5e26fa388f10859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd34ed596c35c4a0602b2df0d73938860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab607301369e453f68bfb2a1d81320f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196ba4163284b13899f211c48db138862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7939f2f816c73bc471cf1d238621477863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f82ba8007baaf0a3d7235371d30a4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c361611a9a5f41dd0bb74fdd14b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d799e458f142c1e51c96aa9961a88866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a94506c5077628b7e0c3c1c793ff5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa4fa283a0a847f0a77cddb6442f8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c7e80e7fb0100baf19691e1d622ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e5b612e588ba844b19e277a9d64c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8370e5734e2fa05a9340d4e4e55571871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64872eeda95238369a75028edb79285b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d2b0db1800080c9c067cba817869873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9069d7349f83f4db71255758423777874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79c790967a149003c9281930ee6e4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebfe59307691b6343096a72fbdea5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea388ac3ea0507e23748eae746b23044877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ce5fa718fc5fe51bc51311c3d828878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ceee6d50481012e90533ba40fd144879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c330524fd35796ba19a0045381c904880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e1f229c1aa6dcdb7eeffa699d2b7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42234a4af2f6fc14564e8c34b72ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c4fe68e8fcb02c5421ba8e172240883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1917cee2548c18a24bfdd14cbc0993884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c025bb74842c9a781e1c5d31b60ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ddabd100588814a4175a5bdfa06f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff30c02ce14e83a27c252036646a9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbfee45ed1fc6639051c62b49d5845888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526370cdd618a91dfa2683a4537c2a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487987bf5e4385fd24511c69369525890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33cad1b9eadac84acdc52b39c98e7e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134ac70b3b5addc1c632fcaf77e976892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af91f34008df18deffd4cb3c56b780893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb007cc760ed0fed075a5ee41dd239894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7896f05f90335b2a4f3cd5542b3c061895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d3e0c859d0ff0a71c8a4dd78ac07e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e475fb6a4dbb02ac3e05de4d4b659897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f2eceb703456c003c05298e0fb1d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107c1437891e9e2b405ed3a51817d1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416adf418bdeb0d2ca87d63fb58240900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9dd160e8e6578b5e08911cd6d293b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac36a4624ee3962989ae4c486947db902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f73ff928a97d73769b8679119be2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7dfaddb5232d90da8128066d3f76904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697d7752496c58841d1b7ed2bfea2c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ab0fd79ed06c95796c33e52acfde906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5278a3b8bff3f8f219df59c531d8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725420ce1b2299507971d3929751d6fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff1de4b2931f67615f3834bf37283909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95fa527344d1c0b0720a3841184c15910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34944fd2cf6dc98531b553e8f03e9a80911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5efac434dfd9a47892b657f91f17912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7c0a4da371da541ff9fe1db4d0da913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b2d4e40a6730f866ed0c901baa05914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60eef73989a8db77d0118a353d77fe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813aeddd54b998a6b37c05d04bc685916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455472dc746d828b29e6d959537625917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc6497a840d1849fe5d1650fa58b3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64f710e9fdfa198fe1928451d780d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a798adf3a680a8c7d51504a468617b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfcf7ffba7b398ea7d4ab0f290e7e8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f0c4da417350eeef70c0c078f587922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3234eebd44e310b898b21d9962408923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e55c2b8679b1ba4e30f538acde111924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d9891eda3094fcee595a631e1665925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae523e340ff49f0b896bfaa3539015926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62dee64adc5f2c402135ef7f5d6aa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f8a3cc1e0302e987cfc8f9a15976928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbb624cfad28a72ecef1511f701de929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313ec34479e7ca4237aff438cce262930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad799064d13b327e2da823e3197ae2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6477577d55c98fbc79a6f5e637b98932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3545c1d36ddd1c2fb93b0087f27a2a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a416a1d975bb72092f8ad4d95a52c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b60a97c21d6c70bfea95ff6c13a27935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9cf980548a59e8ff90b58e7f79c80936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0d6f5478b0cda7cff219e6ba0196937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be8f04d02a8d8fa8c144083a8e705938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc52bd274eacf1cda0d24b16ce881939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34a8eaf8784fe06c2f4316bfda068940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5f6aa0f929980456fe3ed5145632941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4fc2ab68fdeab23956449ecbe16a0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451573e26e7736e569d6431e51d7e37b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba459be22cca7e1d66277aff56e09944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276dcf16f06b6578f6833bc9fc025a2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89d76eee271f89f37db233b3dfad9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc723bc6b1561a94f1502f42d61f189c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852afd4ad0d0fcb2e76c1a41ee83cb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b8001089c4e287928b92f2349a8c0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104383b54cddbff3438af1c87619918c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc0a64ac0cff9b648ed2a92231529f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a8dfb17adbc92307efd3446f7f5f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03750019212ca1136d7d812bbeb17953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e2868d1269770441c423fb5d1bec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ca7aba4e6e91e690e14a3e009892955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec405909cfc35d212e30ca72f066066e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e145213325f820e084b00f970912957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ff646b8d08b7a343520226676e89a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa8537491d1534e4b524723a98a53959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2fa3a332af475e257c02f6b965e43960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262da9f6ed50951ce184d01df1d8728961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1d3e53cd175545bff8ab4c95bcd0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5aa466b79afbaa00b1f10fd02e8ca963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50881aeacf795641986dc66771d515d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb61aa84f6deab46e9828e6b724866965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa2efee68b27ff5302be3e1fe4122966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d4c72cb523745a3878a0af74cbda1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2eb9234d2d85909a3cd6ec142ae8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acc2d977925d05c8be67c78fd947b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecc9624ca92bdcbfe447d6d1cec96970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda680e8bbbfc982982b85b875346af971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d5d579b42d6989a1d1383be75eab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09e06ff37957bb3d48b021faddb524973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b1e45c32964798011841808beaee974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a996a7cd3a595563fdafbf5fbffe0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d8aa48e50c7dd1a8387b41d34edb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb0bbd9a07ebbc36302d3cda0326f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd706b66b397fd9fd51621aceda717c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b267972c9a288e483e89d342951350b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2a8fce14bfd5b39bdd247498cf96980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d287bac792a8f4768658776a34a327981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761fc24ef588fb47a7bb9ada0afeabc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703981fd7945eb575722a8bce5e8c0d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe8ca0abb2a852b5c4a68c68c7300984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e897184da03e67f45528757d28807b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26310dfc911628726977064c287f1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765062fa2a7dc1bf46215ea721af06e5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2601d4c66b551719b3876603ada94988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e5bb72abbacb95620220119e6cf0c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3df7b41d54ec67991898a55cd9b39990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039c3adda164d66684f3f37dd58090a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3219a4142cb40d3906d98560b6ac6a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f73c29a85520e80f139ef00ccf29d2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4be1c5a02770deaf8e7b6e073a56a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d2fde35b5217c5b166fee2685cf5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121180442ee625d9566f3cc2297a8a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fad476782ee63db03dd7b5153ae10997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>