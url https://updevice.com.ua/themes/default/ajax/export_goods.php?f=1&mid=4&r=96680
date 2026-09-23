--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f47b1d2ced3fab2c8a6b11d620b601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392fae663a015321b8282ef2700a642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48643dcd3b34010f7a43ee8a601cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b0d1ef648eec44e5e047469a54c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c21299cf0b61f475a6c347da6f48885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e4c5f7dbe8a82ed4421fcb28dcc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d1d05bed9c39d170cd8099be8dbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948279040ccb90e2857cd59f003aff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0abc41e54a09eafabd5c9b58c37e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31e11c4238f6b1af1b5c2c6f65e8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb47d5e32af7b371621432eb4c043c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f060025c4982057a4dc355b7fac5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe91356e14dc096835b27f8d7414113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d9bc7322377a09ea4795eaa8801a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8eaebf9145efdd67455e34982130615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638391adc37150375740bcfe17cd50b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1610fb072ba3ab0feb7d9d981916e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd0a867e5bf5eacdb2f127a83ea86218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ca07f9ae65890e95f2a382293da919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21417a3f153d434541cfcc04fdf3f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee8caac56d082e156a786c0bd78d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cfd6b5ecb1419136a69899802a6ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e62a15be5f9898d2f1c353a378c34923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6032aa32226bce0ec5c74bf4018f3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9619f255f08ed4c0f3f68beb943125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414e19c8aa4e71c01ce3e140b6cc3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585acb13cab482c2dce587fa6ac5e15f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cbe3b3da4f66a2a9b1c47f978ac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13fd24eac73142b56889fb9e38ec129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f345f0e8e0947a2703f8c3158a2c44330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c55a3688a7ef9f91669cce744fcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b04cbf65ade55bff8cc1b1209c7fd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b8b03e243811c0cd16b4f68fcc6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def52d7b093c79debe4b58eb3887da1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d47f36c0a2127fc217e015a75de735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb347cc82c0bbf4e34a71315d9660936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d5b125b26f19e1a193b708c69a6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be3f3456c34572d3f8f34803938fd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130771ea78b80aa06c48baca0b13a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9120c850acf4d8049095be28b9469340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49e4a423280a5a4c22011511c4f9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8a7578b54ca01fc374a0ab7ddf9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7552dbd9586be1b3abea80664cb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97ad91035281fd8d31126a76f227144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf55bca7ea35059ec75e61a21c5dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7fe3a39f0a3f00559ffe43902cff346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372793cce3801aa8b29a621244ee0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d6dc4b695aab5fc1cc8233f79efc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c6b4f203f87f0a88e8ff8d20f0ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784be732581d0ac3fe9591cf7384ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ddd67156c559eb962f1eb6b9556e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949160686dfc111bb9540c49727dd9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9169517475dca55798dbf62d715e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee0a32b3532f6160d0ebbac75691654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640364dc39b915b363e431302c760855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b478db015a9b13a59b1f8fc178f14d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366ab19afa0e2c637dee3dc3a0d494757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee906a258d20069714bdc019e344458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034d7866c5bfaddfc2e851771fa8fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105c64df538abb5b637298123124f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6cc63bff3d05f1a157d310f52a2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866b9e5c18a98d7902f219861dbcbde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d1c1d43a6ecc532d4007bac84edd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac268dc75e7014780bd578d3fc6aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda58ea649ced6f47f79b52757586065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687bccb33d3768aafdc1e9d9b8439b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d91ba0cc9d6db5d910f2d2fefc54767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4ef627a72b999a14b2d50f41aedc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7718a55359c3184e2196a5daa90e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e22c7431fc85f901e7377316305a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3300b876b43294d896c6a83d40d175671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c398fe86e4bf148de7a659cb2bef872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd7cdec18d21838d756b3757b1b94d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3a7a488e88df90bf650e56a4ec3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad1547b2d2d568210c89abb804751e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b1f45d48eddc25bbc385a2d9164db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc3eca52e5d7aa7140489254131f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49638f4f631b37e3d468f6b84821cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5df320557571ad745df3a2213c5ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f849308486c3494bbaeafcab32b48b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db0e934b4346e7572ece0e726237281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e400fc260bbcabf8f3072baf16882082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a37c833acf61c33af375f8dbdbc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf015aeb049da5b34c9939b6d5d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30244fce6083f04f27386e1795f3c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab9b9eac451d4fa52242061aa0d2f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4b0b3f2fc8e0f7bb7a004296d15587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f7004531ca02b44aba31be559e3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc51086b43a38b0c0b80ad2ce9fe1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938547d189c89960d0b3460ec7a723ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378c8b70d0c10d98f51eb0823c1b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779f53576d2489be462db2111607e8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf05b6cb901d14ffc3d3d49d1112693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44284daee00b2e33513800bf563c3e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7035e3b8b115630f320c819e2327695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314faa9f7dd3f9f5ad6bbcb55fd79f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765d67886a97a4c02419bf6e852e3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d3b978a8dbbc43ed4638f49de9b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba3ebc429fe2231618e810fdeb898199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565ba57d4cd2703486918a5717059d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31dc32f88b5d5b86da1bfa376851a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2744d936c5100966df91ca6981a8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e858a47b1cdfc5f10effeb4d7352103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b9c40e67cac4cb047abac26ebd1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d1ac3191b727cb87fcf075ec5850105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86994130a8927b657790d6ed2fbc63fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082971b4918ac8295b0aa7f8d57c10e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72386331885f8e80a5ac3702b96a05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35456aad84b14e21abe70a69444610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96326384e68e6678cb40af115a47532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863476c3f58bad5a35dc7d991d7710d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb935111cbcd4dc36468f4cf160d9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc2758dab5917b70ea522f70442bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf7bd8b71c09322cc281db442f766e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c113e04992fde569e070dcc495e8e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531deb55f0d7a84415bdad9ddcf9332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960572d468dde770f085dfb54af1f97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279e53b54f77bc622389a3c346d306118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac33794c94db5ef386fcc89ed998313119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e803619b9b6a3d9498a3512e54395c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180555d591e84d168fab809b2775da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3a9c88d8359d80f9759342bd5ba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920fc80dd31e6397d805af1fe1220f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac6132e75d1e914c2ed9c6641231b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b24bbc04257bba5d26c29ea2da5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4cc0abbb88518f00394677e6f898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774167eb329864cbf2695de095f17b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b00086f641908da530ea524f4dea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3826e03dd7e50cb04b8ddb4acc237129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60faccca25e3e45624238a53d07b29c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c451abb8b0dee419f292e67d5fefc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ca525660e455643ded2d0f6f7793132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030856e72616c0eaa6a68072bc09c161133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4070f8026f4fdea7ab0ce4e3719c24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aef7697c132692b2050db8ca17956f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8276e0dda85fa4899215cde081f24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac80b19903449e8d576f4fa9af4bac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe28b0c9e2a2a4ec7a1a06c8016e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aadfaee5de3590c8f634564a75029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bef9839b7242b4296da43b31994ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cdc673fe6cadb73a0f95b280fd0dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0155212d1661a67368dcb936a02b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e1ab376df60bcf55d4387e0d32a36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998203497a20aab969bc6c7edcf8848144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56febfc2da626c2d9ab4474a9cec9888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28395a13c69bd19f0a0acdc520afcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b2b17515de632d5c26a446394c8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363fe8e07957eb011e25f41723167ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec02b237c0c2d3c78c8795dc957508149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e01d9677d0b1d2c9f7c6bfc86a62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ccc52a69456492660dbbd10cb997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e6b598d7e2df6c9e6324fa20b4fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b1bc58a0a584066d959c165f1a4a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1789091347ec9e5e1568d3af57989f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee72b60e03ab6c0c2f1a753abdb016155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac958b4d370c010b67e5cddd3f49506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585c7fb999c231feb78fa6e53ab749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1002766e20a04b6674c4352a3819f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f091712ed21019b866749fd9b5bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65abf2af9ea9079f93292d48ef9d7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc6c12172d5f59a3039d689eb8ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f7d61f6316c7e5d5b6caad103a32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c350005d759a17bfb4878cf969bc58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5096cad291f86f1db349dd31e238164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce149ad14b42cbd8ca789fb452a9a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbf8382793f21fab07afb7e97d2c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa3c27ddaaae1c32536eca6111c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5299aef67540e4bbcd91913f0fb9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31b84351e3094e2311cf539152eee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd8b90545470fe60ffe7ac3ff75ee3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf09f3b56cd0758434d28207ec917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b347bc7da06cba7eef14954fbb0340172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bcda0fd07233e57aeceefb34eedce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a702dd7af3d8844573940c7d97247174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a21c76b7782ebfb99fccd766727a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed501ae9ef1df739766d43e8f69750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c54d8e7be3c687873253ddb48eb651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bc49ed5048d1fc4be3d84796e8fce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be782351daf0882779c66d1313a1c9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d865157381f2ce0684639b6724f507180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975c987840ee9d4de34cc14e97b17c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6311bab18db941ac875443755ce56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1c771bb0f1e846404c136782d631f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f53d1360dda1541d3cdd7953eaa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0435e88b775b37be92c8fc129451b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a675f4384cd74332be05c15ee51ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c202b54aa0300d3a62237c0447bdbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd892e499b9044005e34a8900adc3fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc26f0ee24aa48d5255f259e9edf139189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6946af0c648da5457d14638d1ae8ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb625232702a45b5f1077031446294191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89062f446c1a397087b27010fe15f0a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484551b7ce0dd06d7acfb04d3690369193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a09b232ba94e1a1ef497f6930952b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79fabbfb8eb22b154b56bd7cdcffb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d074d58f33ed88b6d4b3b865ee7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0861c64a43a00979bbe4760460ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3deabeabe5c24ad32115b94aaac93b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e7ddf1b48e5272ca88be15265576199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290353f1b47066b752d3a6e06098950200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd6c158309d26884b42a85720f404201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63620fd04de19ea7208fdd8ef1eb260e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980745a78961bcebfece0f6c2f8aa2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106cf7e315f05aa5941735e851b9fe4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82897fccb92734f802aa3e0846fce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec889a035c9b21dbb0223d84a5c20ccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ca7835e67af19dec99297afd86e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046444e13871e6d84df2e1313b3ef576208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151c6bc357adf5180986b6f3318f41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b7c3647edd0e3028f9c5da41ce49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c13840dacf7cb0f9fbf65906e1f19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4003ccbd1293aeb3dd4cb80c9f73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3e4eabbe742f177c62c99cc253fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7c0f547eee5a1d5abba4a1cd6e453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d943d4990ceb5994111df5ebb787d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19bbb8f5e57d0e7883321af08045d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9728a88bd4c75ded3b0abf4af8fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a4dba581f552d967b8d30930a3ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd32992ef81147d5761baa57a293d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fca958873258d10a29992224d890e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001fb80b086b42b10309664ada2abfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db987a36896607f2bc688edbdd0080b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3475bd19a75fd8796196de9d53c3f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1a659b5496d2c626c4dbc10f52da8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093850e2c6da7f739541f405797ce129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c9f63583d69429b408ac039dd169a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836ff89f05aade397758c49b034822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d56a8380bfd27140c9e277de6464a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43232bc4bb7993e293ce6bda180ecb67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d714c6a359aa21f98258ffa5f2cf10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb9a27d1c09089107f4232ad4fcd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef749f445c19f6131ea41e1b5bf33a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6ef47e30840c2ea6ef12d10527e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad2bcbf88f1f64fba9db5952c7fabe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c808ccb4578ac6a40a1196ae9a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f2b2c22a6c102918b19c58b3ba74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366788ed795325d6a471a5d6d48f737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace84c75319e66689bf7ebba221ed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6efb293db4a8d2778062f17810078239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b395e54c102f96d96e406a9b4118122240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f782ba805b74172c6f69893112b55ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529392f8b97ec5eece3552183a11da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac2ead61dc56a50bb308a5b55f507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052884edb1924464a3e17040070f28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc135542445c7a67478effa39c7d4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc40689d6bc7e7837740e59df8e2a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279893d9eaa3ea088505f2f219382699247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02034b5de0a73ec4b75051139776502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891036f6f871059c180ae28c1e8b100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557fbe527f26a225d17677639cd2ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095037887f05bb68f19c59d9f7b6ea0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ab5ee043bbd9378a3d3ed7f1d50e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3259bf5c0e73c30c0ca5cba8e4995253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd703c76027c8c862500181b690d5e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6b7bf7db31ef9d5e253b6caff668255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa250aeef96c68d77029a9e10c3f708256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075608a0abf4a7b766312ec8a4e14c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9214a05b4b7fc8d67b1458a3b9c170e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff79267a9e02f3c66ef6c3c6f2e4612259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5472ae6969cc255e8e6227158e54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d209f9f20026595a630a7f9175fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81971f84689f68aa17cc9651689a34f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693f2b02203e4e691d78bab15a776f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a29f4ded30e9926d666e763cc52a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96292546f349065c7641a4da855cd1f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f37c898eb2409155475d36763ae05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1de022a87d8de17655d2ee78d555267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956af54d9b1a4ec659a8ccca3f08a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff9977709ee230ba521b91f0b7bce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8b22b7bf0002c13c286a8577c062d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c699aa1196b5856e1b4bb47f84f905271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94289f213e0d4695071c47e366047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66fa35521f756574b949fca9a93b68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7312e0633bde5e4d9ab36c4a14ba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e8f61a0859a9aae1f456488857f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc896dc6b875557fca61d0264825e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5de350b45555e58f581062bef54e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e9880d98cc60e3861f152dc2a52e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed827bcc344e917158b9df9791501040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4952c67c852b8fca5f1dcb753672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135261a1cb97b831e4b969682475fcdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b82510e601d23e35d2e42130de80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b1694fe48abec409a12fba7afb41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45d2badc2ee5ff3cc8b981e57b758284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404707f1e878b033c6ad4eddb7454fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b507f2eb794a215007a6ef5ba2ee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d9db99f1036c5fe90b6ffc15a2a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094170ed42984a9643be32a9bcbbf96b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6898c3e6a67aa82e06fba865eabe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee3be3851f3543a7aa01acffdb3b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321362150ed6a98b95ae352c98ab607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f43ab39da2006290b1e1a353f911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb9c0beb216c77b3564ba4926f4ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb95f92f362005cf6792c561652e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2016a2bba734a31fe48c6533dc52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9e284994071664e0e75d8cae051a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb328127d06406beca792c062d02f05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0957a895c62bdbd56651cfbadf9a9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9558ecb0d20dfa37ccd144856e863299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a735b95fca529d21eb85b67eecd2d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01bc0c94df898829359b48372cff22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c344e3b382297337cb68f636899c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da22796ee9f71f421bc19f93688273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a4617aa2db64b4bdeff0b951e8bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefd0fa316512e170e469cbe4a802a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd4595279dbf2dff95396b043087d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c332919e69de92fd155aa0e3209e763307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcd3bcf326280d4989e24ccd55d0f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac85be1258c2e86f46654201471cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945600baf020ec53f8d873a2e77cc3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881873696483616a6c3e5c458be31e4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e59489d64e3f5763d7ff57d3b3bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b20aff6f8d7f9a1a83c639f153b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ce2fac49f4880319af26bc213d7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab973bf6b9a14483524fab260b7e3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2b0fc3921bd9fbd4ab93258db1ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e3585e2dd887729e7ac964f983664317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c26ac45b6baf4b6eec32ec222a3664318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db479d4117c128a3fb94b3de926510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e60efee55697c0b20a08c428076c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94896a90093a52321f1cc64f77373e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acb663d9decad537c6318015300c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030e52544f3912782e23c01a9de636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604d32d29d32fdb84b497d1ab5b411324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9db899f4c8d99cd392b67a70dafe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad844b0e3b5b32a24020ed99a4a0b54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4e3920288f392ce6bfd6585b3383327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151934d9a577e8cb4b44239173ebaa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a5f0ce29dd6a0a8942140796d81c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300fe72b938be2290281dcaa139b6eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7995b7f4f364c9095d6d707fa58919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8db8af9223a2d32cd5a8d2443fe13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ca2db055b9844d459ea55771abb8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49fb48c6a248431ab1498cf29aef86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaad983188c397af329b2aedfc398f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14d69c38a832676ec229a8458de8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3d2cc65c62d941f4a97df175fe8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2b15691c886a97f7cda887bf0c1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdc56d24c2e15539f1a8dd9cfc924339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85c6177466921dad6ce5da2c3941f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67873dae7da330ce2bf66aa11368e0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf79724255864afcd454ec09ca9ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fae8a8f51e1c61eb039dec038ebdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ac7646e80a258db8325d18be578c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43389de5757baf8d081c55ec896cf5d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa72c75a16f85bc9634ef5ac6a7342346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4b740b4a296d89a4622351a4d12f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6064879c2d485e76cae9259a3b658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1066563319d6f7b7643b8cb8871cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09e2a9b089cb7580ef494592dc5f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ebb7a703e826dddbe3c74bd3632d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652888b7775a93c01dec68e026a693ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee21c12d01cc59e344eeb5bd6d43c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e4a40b1197f6608083677778f16b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b1fbb4db64e94be48501115118b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ef805995c1f46821952ab81939761356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08fb758509ff0e725f4d4b7d737cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bacbee04966afc9862c4d3b54c5bc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc68262d6deab6eddd687ebdade8a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46857458525ed6e7c01c8239ae004c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c61fb21724a14197d0479f40182b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35688b85a3d281fb4de9c8edc4c6724362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f823407a3c1a639be06f596461986363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad891c5448163c975ace6dc52cf20be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede423c9d346bacc2407cf7170af2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408193780121d6cf587ac1e3df1de5fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554afbe007bf90e6837da0e2e5f133a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227658a9f2001712350bb0f74084f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6616c08568449063e67ccabd8d481369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d0dc2c7e25b4746f04b19d647f24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84680ee7096c92e5afd45318dacf1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc0cd0ddaa67686d7fded9c1cd2c54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d54c7c96fe7a05493679fdca5cf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf91c0b81fc9edb99c742681db30a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb4298676c642ef190b22462f8ad3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3708e17bfe34256097a31a9007b8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc780e645c3bf941db1b9b595a18e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab82ceeb2d3004f5d01da9ccce487378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7a41fed9ea816ba15d587e7c4f15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fec21a6f0ed238d6216b18a3c6bdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9cf4c9aed87f7d8a7e4044c8b46f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c817be3a4054fd12c5b6bdd12ad8eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1046efe45ab8498f89f8bdb36d99a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b525d0bde4626779a9f6412af5e641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df46355a7bb5e98bfdc6058525366385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31745d8364548de11fc8310babb3a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caddf2a7887600f3fe145b441120a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be5bbcfe53d252d0163db43534c8a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a337408e44967465ab315775392c1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b83fda30ca57e8a595f0aa0da214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585870e4c3fd2e3adbc9977cc4b44ac7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a74ad03664b59a90aa9f6ee63144c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ccd6f76f0749e117e0ddc8acb5bc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fdc92d08de828b12a733440998c5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607bec163192df5396e8e27babc629395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf62636c238c72dc53d7cb9113b877396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e01610c4219760af327ba3e60849397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823f0c2499c8371acd63a675ab8e848398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ac8458f79ca88e0e0d6ed94286a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378551a04453500325b62da3c403284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a710b56ef95538e3c2bb202b73bb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb1ce718dc164aacb5c97ad7c8d2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dedc45805dd4c2e5f33a7f1a3e83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d9a6339ee96e99a437768ab58b9aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cb3463d7732d162a9af6b9f7fc90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f88a592d1c928a5aa3c3821e6c64c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca71f49903ff14657de5a4864fe622407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e63c45c04583588d8afbb5b79df7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993aae7dec58bb391a5c02f69792195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b0f84e861bb41d6af4fc7bfd0c63d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada0cc274c3f844dcd0dbbe895d04d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80abe2761d453d49c8fef48b67eb4d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570e4331a0c6a4abffeb9811b0061b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edda151271f4d03fd960eb9ac5604414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f058b6c6214ac53f313a716a51ea16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26524f3c83fcc2564ed74add951d0e0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3a169a01c85f5e4f47e14cd77eef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8493aa5c82792342b414ab5e13d66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec3c90d41db566af410cecb3f7c2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f99fc1979eea870e550a0d9e29f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be77cbaee4cddad029092ec903e34d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2ca046f9596930d44ac928a690f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198151e3c5d8b9ee606b2ab1ad94542423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7d76d0df243b23c85c2f06c39fff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423074e28452b22d736f21f701f144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b66eecdabe26ab493acc95205449426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8ccb4a64c2745cdb15a122de771c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3335876c29da21a5fe30f4c8063e9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44349e0606adb72285bb39ea7224bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5a46ff691d98f7fd1ee828be4d9b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0e2fd6712bf190adecfc83575413431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61298c8106623311f8c5e21e7c38b27b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a046099f3ede50c6fb54a31a88cb762433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c450edabfad39d26ce11a28df23cc2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a49fa790b1fbb1cc1ffa2c44e9a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0415eb34f3d2926a5ff59b03895eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939794958dda9b3b2ac4a685742cdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d48b8739ed983d59ceb276e768a81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a04b9d4f85982de7e663203e3bcee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960eabd08e7dcb5a8df949bd7760ab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebb63cf415b78d2bd7118caeffc87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5790c4f13430a024b66f2d791700f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895423a2dd86f220bb8e04f032bc8e45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31384a46884c9507377030c76180c3de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a325e278a5f4974063d108b54a3f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2abc3a13761cad30a98fa73adc913446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ae323895fb4e51743c520cb30caa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da4160c8cb76bdff82175d9dfbf885448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9441abe6a4e6d1306db116eb1c146e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585063d4be470dd81db623ccd74cc62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d0f04b1e54d545b700df1854f71b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e605ed0dc286645e721d31b847221b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b200e764ddc9b53f702aafbfa547453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd00197ac5894fecbdeb3b9bbd2ff2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859212cf36f93dfeb36c2e8492e590455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb835470e512c75af78ae320df6daa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0d0a3511d83bfb08fcf5655c6fea5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884cf0f702485169e6132c228d8018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f5771cbd57ca0f250da28e45bfa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc448d6d07a22d0148fdcc748f9458e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bed1fc2dd906e38cdc992de1884aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de45ccd06cee467a692315f9b3f0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea80ff5d04755b1762601bc2dd0a72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83198606b0d015bdc78712317773d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fadecc0d09ed1bf37fbe51b5b77095465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474efea887602bfd29b56e203ef1f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb24a354689f8cf71fac38a95be38d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987a2410a9f066e45e264591df18bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b231b386ea35940c3b6573644e0900469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25364dc311a89b95f10dc7af754c2268470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa12676f65f4369f5e99efe54f26c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a88e84dd50c3fe204a2cf42d669b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c4bf3aaf3f9d9d1840ee4bacdd39d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f9a1caf0dc4661685be74830bf3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5999d4b4491c6ec55baf5e31a68d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f86aef5e27f5b6548a26ebd71485476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c9603f778c0573ed9f593563ef8ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea761f63d47d3d2bbf0c7236771e938478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8639a72778869c422fcf3770cff5ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d91950d6235f1588126b134b0e547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75541c0ffb40d6c412110bd1e9120480481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c687590a21d3d59c55f1f9d4e0837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813eff23c9d25af8ac086c52cda932483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a2f5321a0f968c6a2af7fdffaed6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7a7c4991415ecf7dd12f32a87aac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232f019351ab143af1c40d7e2a4cd37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d992d47bac4b735b04ae7da040392487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057b737a713a51c35d16ca4b978882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370586e47a17a57b34afe84e21f84c80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab84e66df628d30676694fca0596a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1c0473566d2c156bbd4f52bec89c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7659b07159c029152b569f690e227492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57324e549f6d1bee875330e72f43d761493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a92c509e589cc64af9bb8dd655810494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a3ae317bf73ea83c3b6c8d150287495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf540ff56ed4bd204ce1f6358877f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbb4ad165982167c83e4385f6dc7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c5be233b34a778c06364c511993d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cbad3116287fbf9331fd12c3263b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c209076466f5e37c0373d8e9b8819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5062cdad78cc194000e77726d0650501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadbe725fb947cdcde9cbd22817d36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2ae0ce45a44207e979fd351a2e16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b7ddae900ccf99d6b476632132ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236175c8b19f9f6e5b301408b02d7df1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db8e5cc53c8523fd88ffa1c41f2d6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee86ffb441fb95d9369aba2bac8ef5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ac89ec65aca38e21747b1b4c6b55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5090811ea1afaea50212e23742a88d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32947d990c24f3fe4ba608bcb9b9052c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28598ab565caea827f040c69fcbc470511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c7f61cf580934e62b2909a63c3dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884402adf1e80d735ef7621a2c6163f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f15a9591ee9949cef6c18b574e89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fedc2217f717666e3a9db1369d9b78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf843bdb17d0959fc69dfc269c95fd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a4a261a3894a4f6cff0bdf27399c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee926fa793b64121a74f9ee09625f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfe89db2f469a12dd35df9d9d502e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e743050ff26512bff312d2479fa69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcceafe91de503854bdfb2d72825b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd8e281e109b992c415b4ccbd5dd24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556d55b83ea667d947dedf5c84b4fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7033df76260d72251ae4c183e9d5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a36084d28ef1a7dbc14da14d83be0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d409eb9d910140bad32c582663ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040d0fc189ab69f92a1820e10ec269527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d58cb423fcf3b5dbd8bd80488adb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee064e4fe21e99410575cd50fd0164529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d3e9104bcc8faf0d60e66cdac4b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb0d9d31f81f03595d13f154c1713531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5f7ab7857ef1412cb7db61a0e418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c56b0087a7f45d82de67372a8665533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86c6144ddd0ffb6cf8c71eed07ba6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea7923fd4bffdcfd3c41ad103e039535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd24ad999a0be7df53c2d7c098b0f25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7118822fa494b94aa51f74ae67328537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aba13f9a8844c2fdc8dece01f7d3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e72223d341d62d54512eee5bb0cb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c762f3da4d6206396f88604b3e4d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7acc88da588cbe4f3532f3e05a03f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4873dc99054e5d1d8f554fbb9554a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc0803a79f19856420cb1b233a6f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad393b60d2152b5a0d7f58256f3d352544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2fb3ad211afe8012b00e2451eaf9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed422a60d26eb7cd45f4ff3e1accd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b0ed0a6755c68ed534c31fbd8b7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c419dbd242ced0d26caf8970bfd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84a514e1f76b56415be07435b28b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b367b63ed88b7ed16a1cad3d0478550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b2251fbc3643e2b7c8ef04ab1100551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf30db4524019047503d5de8ab2c0ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ebbac6ceee521ec0ec5248446f19b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d15829e7ded98fd0f0a68108bfa5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2abdb281e233a3bc8e29f9d0a817555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0566e4563ab5d196a982dd259e724556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c386c60526c90fa0ba8bf0c5dc5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a6636454710660e0ec31cc776fb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0277396939b3a3e42a4706c646e0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b604c3e9775f5e59ea018c3127ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6391dd8320e72e244ab4923ad101561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de6a52a4a25fb9a43436ff75b5498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab0e311c8de0008aa7a878a36fb8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba967757681c1a913b995bd7e85fad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893642015b1fd0eaa8d24f6f11a20cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653256caf443d660250187f62a96c903566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a6f0a9f9d9cb337a3b41415fafe0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b7cf25365cc64fe5816da3e8abca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582f51e3bf0017c988ca6fe9ee1da66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb319be032ecf5bc6d3c5c342169ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb0697f71d22eacf18586e7eae297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf97128e3405b61e941ed4b2782e02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b8b8280ff334b3acca405bc5a81ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a97cadfaed90fb439a3ba451ac27c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0cae79a366ef655611cb8c8f9739575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c1f8d8829af9596e3b563a869693a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1354b377e20301029b1579ec64e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc49e6627d88d956037f474a358bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1e1b5b1ca82a971d23d2315678c6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842df071a1fc6a9a3727dc3c3ec956a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9114c3c17a83d55371182bdb676b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38f278b46d25cc40f47db7d06768d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f705101d924095cc07a61e0befbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f73e2bb9dc9d14a378b6982ffe123584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47550576c774e38105025b6ca6177df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06af019c8d832d8469de58a129fc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58a6b26499fb85710b85c0533fa617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f962f19c63eda7ae0c364cb29c3f738588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb78e60bb981f95ab1bf27f2825804589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ca64acba3c1cc3bdb5d4e9bc0950590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ef23fd2d92f852916b1b6cf2be03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf2a81e6d2cb4194781b4ebd2781b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889a475cdd1cc489753d454f52478f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a943e13ac9fdcfb93279c75cb5e3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0196ca3f9e53a8f71d185efb9c221595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fde70a814e4d93cad5e8a10982ac15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf3783c30ff682367d23fe98ebf7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365da84ccce9eb7a1b3283a89800d71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df7b604f8f442273624f7946f0cda1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e9b29523fe6a7eb5878e140d6138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d917cc7083569f264fd5d6c9f373601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af9166797a263cf8e483f842647e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d807185795cf33c4691fc5b02fa37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec3c6f9cd9c7d0738ad5aab34ea78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415bcd6da9848eca2bac9eae060f64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640443e4481f50891eb3c2a5330d099a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6a2cb3170928a4393c37b796db07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f1d4cac5aad4e8e1d7c7e917cca6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87550854f9d41e0945430540820515e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bcdcdf3320205f13945ff2aac2953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af5199714d258a39deb74b777dd47e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250542e65615dd2f3d30d3db477776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241ca983e6f9065897aa1fd835c4c9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb842ab52d32a7af0f081bc92d4c95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e518ef847b08ef5b4d7f50c7a197a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee10728ddfb230067e34b99f3b32cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e88cf8c9927ecaff31901f609bc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d5483379a4e6447859c2a84323cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa0e3e64ab98f641f396f28b943b84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1518fc1c31b201b7dc9ea8fca9cdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a8fca63a6acd09a56d8c5ea3c42aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c222b0bffdd9fd633eb83251f529f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f28bc886e342ce384ab7c9287466c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85dd27263aaf83cf8be8e57b9da08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ada96b9a8ca406cf81648b505775b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f90a06bdbb8e5c46ae150cc8c6370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245d4f35803bee11ebeeaddee7a57b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad80d9c8199e87a080532a17763665d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d776d1aad641b35ce5b53f12b6b292629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d62e08b390b2afa16aa6ab3c780ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae0a721349234aa96d3848abcfede631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed57bf0c8bb456a79eaf01828e7bf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4ac5ee84fc2b73c5bb456499fc78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d35df39c495c7c7d8fb0e6e1cb67e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bbe927229d7dc7d338cc089749cf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f22b64cfff958a9ca13684f16b387636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abc8440453d6d9a3319c62313c8437637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c62c87fc3bc99f6a167c93d4a424e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64c66b6d925376bfac7c2487d342d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ea7e4d7dcfc2f6cb7abd00be7729640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014e9ad669c258bbd2116af25896a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14369c8b607885967dfc056bfa529279642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bed5f0867dec2a63243a6ea7f784c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c734bf9d570374d5590c73c203a38a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9f9883c10b88653e7292a1e7b55c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedde173537576362e08b1d51bba6e44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2d6dc5456126189663cce380ee21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c93d242537446b6331945adbd139a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a8988b8b086628fc99acb8335fe81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae7c9867c822c9ae593b9e918db73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30f446632c055e36dda667048c221651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45efc6ae643dfa9a5cb0745644356d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f20eadcca1197293e7e51134fe595653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375cc9e6b20074ff6abe091f93ab66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248119f69278a756e9f1adff495c692b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69230961e71d7da6d1dd73b577614805656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d1878cc064486ee9bdd1179c9c458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca38a9ac3796472b75a647f52be3f0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229b794413b2e4994d9cd60b052f658659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097c8863df706783bce1dda10efda6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207768a5bf26214ebf3835bc92c28d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632cdb6958f9396a94d0ec31e2c6dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0014a9b8d60b2df244e1b3d886ef153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1491c2a9c428c9b536fe94f5ac4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256e85e5fd909b83b2649c53c81b499665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa20213a0686c7e1da520e4a3ba64d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb6de0be5577cd542c76d2b8c7afd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2efbe4f9a7c3015661858a5a329ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59932ce81a32b6ec4fe13ffcb43ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c116a361737c7c1064b40415890a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6360518ecf842a2e9a125f5ac38941671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e0b981333b834ca6ab10120c46af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fee3ec9d4891083535144993fbdd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2e3f26af6e469388d31f801d0176674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f31603774dae45e70dfcfefd2c037675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f7b35c465b7524b8313da8874bbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649f80358b5a293651ab9c8877d6ffb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22465312f9b215d200a38f915176cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1135a101e86b386354c2d4b7c8007b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e326fc49705a69474b54af13a17d31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e81eab6b0f9d2c56997c7a98b532681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da05dfb5b8d438e4c1ea9b2de52a58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0ca0634229bc1ce38e2b5d6d25449683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32d09ee997f3ccac8f006e3a3ebfac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a226f2592325ab03bf5bdd1e53bb3a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4283af44b9715f8159e4c4ad8b38583686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8568f7ec1586b96dc6d29395d3f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f6c501222b65785a1472b9d15d09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ee6d56532f96167518a7507128cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa6c4004ad6387d0f6e3b08284e716690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a44db85b248a40e844e66b4bdf49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad062aad131ceb4d68038c0014df644692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ea8d0318145390302e1aced3f3f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01ad6862a05a5f0a50a585081cf20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa9965ebbb2a1969b8751d3afe4f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b9790cfe47fa485bb990c60ceaf6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8aaa7e033a73b2b9ee66e6dcd414a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58899a74a07705f394176aa010dc85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2b0f77a32bf9ef640d1321e76daa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a444f85dc2f2418d128eced4ebed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b44f94dbb9c3c7665ee7b2949cf5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736797c9b9c49323d8e4859cd750e37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f014b8365cd31a70e287973bdcb5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aca346accf3752dc4f7dfb53b6759704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc943515549c4e593f5bfa7bf939952705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621221d438600352041e21610f1d6c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416d45c1e84d6832049c275c0de888707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac371050d0ecbf973c26667b634be0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76896e24385a68a6d1e62b77d5639709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9619db4561b0e2b4a4ef385e777c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411071774c7306bee5a767716c6fdb53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9c45248f3c39e7ab7e27acef4553f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b1af15aa66f0cf6928afe385988a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e3e71962c6a31b295eb025665f371714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119dbd4afafe6098a6bbca9b9661153715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b231b0f59688b0dce6441d5e13a74d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592c0a03a817feb6abf0d75ece78ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb56379ceae077d8d3c0e03b66ddb60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc4be7f4410ce5c7efc6500bdd965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067932d1cea96297018aa440a353a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00055f016061965766e8747e6ce9b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a41f40ded509b31b919104f4693bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b492228f178ade117c7df53c66a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e1adcc06c1252f34629ceb754e81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cbd2990fdd2b25448ff6273e96dc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b3bb6283fb1e7bf27c8c93f92d92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690df28b7cebaecf3442df41977494727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1e8eba2b87156323d4fb2629bade728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75898aca03eb2c7c673bc431d7a41c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b6366fcc946be1c1188ab05b7fe8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296687bc90a277b86296ed4a94cd74f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70159e6a9c0b3ce03a9d0d9c43e4dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a4aed63e5f2eb4192ac8bd6f0254733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325e915191a2fef60535085c5a99ec4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460a922fbd80e319e30ee98fe40624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c8dc179c959b42f4e7f5de80db77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207d33c98696c051b10176ce488f3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30320d6e3d05ad46853d72f15b32490738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590270f9e22fbebaaa33ea795545607c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a711f4d6352b847e7d5f60b81ce387740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2702fc85c935b90be3d4cda5ed9dd0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785cfbae446eb9883d9ac5b22b639f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e2f55ad3453541cca6597fa72738743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406f51de23b88417f154b5ead27cae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76c3b85f75c2f02ec57c3c9f6ed5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8e3e6fed6fd36904f9f0d5b8889d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efd39051e839e54985d754e17edf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7244b1ffec0b9a752a368b2f26ffe5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850dc7fbd5b3ad79ec09365598e70b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd65ad156e4650e2828f74d6aa0260750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cef226ae0df10f14645546bed7c70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1e917dec02cb779cee3097207e0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229d354cb33305e14a770a1c8db0fdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793d5decd4a5ca2d0df12b2ecec5fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed537810a431aa39e34791bc89e83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d5e1c2fbf0a802b84b7426ae570a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396346f07d75de281f7ae4e1e8b2e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652362b75866326832b168825454a234758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d497257b225640007cc454f03812759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733d49a927e00504396758210ddf95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935addc99e1142bc94f3235811ee11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e128cb1ea42bc90968247d6f60041762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecea8e95345f5fea44f3e532ae18e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771a4b0e208eb4494415aeae7cae21764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135edaaab3cb9f2156858a93be93d6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530f1270c6369efd5335431998da33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd636d59fee9a31fffb80cfec5566f8b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02053ded8e760b4cb602909d4f3427768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1f3bc6b7f6367db7092437a87b58769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c51e5f7c133f10bff5fab823549801770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99654e0eeabc6e12ee1a5fc2cae5ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d06035675287a892760a834f7a9c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec771f6e08217eed3afafbecefe3a15f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c9a23d7131dd607e93cf913e2a17b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a2748b8c26970775362cd7db8c66775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa136abd17fd4722754ff370998f7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd147f2028ccb31510c17f967217ebb8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06242fd865594518d58e1e9707becc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff3a3cc0f67dc26f50aff1465b248779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d4a150c479f6839338ce226952d8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870a30d6db5f589b70d90bc53d12f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab7363f888f88f324777d44aad577782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec0a48deed8392db0f8ea0a90f0a7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f2f174c9034adf5c414259b6e3ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900bf555bdcc79a6152cf38a32b02e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335699b9331f074cf3719858cb76af8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03746ec130b02efebad1507dd6852fc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2373aec1eee9cd4e979de031aa112788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9bb27df2a58900dbc47eea0018d50789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516645691eebd3bb3c0890f0f7334aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf69d63cdca79fe5e77a2ea216157791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98026205399e637d5e08b86bf11b32792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854b63dc992fa7ad8f84cb30b3033a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce1f876222debbc125e2c56241b519794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff46afabb12acc7da4951aaef3d061795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2439d747a22378d075d8b5327963b9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a709468e0ed48e3d49f0377cff1c79797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd50306ea8d25ceb3b3f7452ed8a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d049edd32ea4e48cb317debb01d48b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63baf0425ff36b1b61901fe081f8047800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da1b46415e1b3f0c516d3716bb473801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827d4384d11188b09ce95455cf4785802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df1236965bb4d7c3817537267562e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd2e94eb18f8516fb25b3c64ee65a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae112d6cd4109387f6af639912ede7e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038234b32f9e8ec89a23985da30f96b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215ef55eaeb34da98328377a9b2fb2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4114c2eb55fe4a473a50f32e8834d5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce278a7782c90924ba99c69b15d3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c24da045192ea4cc81dea37338058810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51501235fb5077b57a035feb16c2b07811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37789244075b8e17782f874d60935812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a286959cb305d09e5f2d8c6d7b97b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a86ce07bcff3dad296a27b07e87c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafbad68abf551e09dca5ad325aa147815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c1e508093dfb6141d005d5a63ce2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2142a8b89685ea80b74fc88c09cbc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27bacca32b78f57a8d6819562c9fa1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e13d81a04ca407b7e5ceabea1c610819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a56f4c21ff37803f1f9ec2d1b527820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436e9cddb6d7887bf3d3e6b17fde9a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87a2514c13bb81c8eb71442db1eba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90070e09bdc852218283981106a8b09823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023319fefec38070d024a7fd637a7121824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb4eaffb24965d823d99028fb4b40825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4121f6d7c499c6c13d86bd7df2334826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d29c5605765289467eb812ec560a5d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4647a6b034f0266e2ac74a7a655e14828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab27958f34edc6bdd4d5b78c58dbc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1768956d062bccad20316d3edfd92830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b5aba6e42036d2bc31db2d29335c1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807353e45a96d55d11a2d96bc8242a6c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19287c8f60932bc9868523177d28fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5a655ba384dbe6181a90fb9441cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e592690222e85eb8a6e5ea27f744835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940af76b8830008ef7111576a238a780836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d08a23de0b109d06a0c4c1fde526837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e4ebb8968945e363b86e6d93e139838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714df191ec2d8ac0029bfe7561964d9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eea0efde2348f7c3a640ffbcf00d61840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebf3a1bbbab7401c6391c2a0e91c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff27f5b957e32f5951be0a208e6a2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0726a90f952307a7585b426d7db65843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef30e9a648f230adfe8150a356891844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08180c0ee687ddb219e5cc9f97a87035845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7a8f8c5e4104d7fa5b08f3916bde846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1b5e8dba803a040fe45f2446eeda847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd90bfd9cfd31955592c8153323988848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80cc480e70307ba32397c7e99f4f8f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fdec1e9f5c0f849df59ceaa3523d0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417621b5e4c369eb1f225780cf56ab2d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b18199b976acd5eefeeeb7448250d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148188e8b3ec17673fde9bc7c31a2fbc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13dd007c05093a39867e557af02ea1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3138f82d15dd67d0368d19ce30d0ace855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5fa1e01b1d2b4729787a9fa94e19856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2312900b188c0dd461db88bffe3a8ca857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568594cacc7d8e394eeac25ccc69055e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7426bef3f71405d56687f8d530a2f8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefada5c7dbe49de84123584d5fb919860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d6926d35512a95aa1f3ef79597b5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b540d2d52057961e76b9c687b9969d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d20272b55953bb494f431817874d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24883221b5296e6341726e885e2f19864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe69ef9d739620dd571fc451f2afa9e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4a39cd2850a471dd7fb69bebbfee866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074e55fd36041257d2f7042708d2b9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c48afe650f1092dcb3a400ccc4bae0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020fd1dcfef0451af1dd082857743fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8a7b50ff4623800afd986582a24f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b10e5e4200800d62e458019854f1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c012bf89951e8f679e94597d6ef1f5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b50077e93e527a5fee1e39fec211873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78ec0d69099674a90699f6402cc0a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003cd8563b385ab0e261fc9bf143b3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e876d4619cedafeadb432ad44dc6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117f961d018d332f7da75bfeca2f16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057dee908e59eea3d32a1e96f037efd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7c2aea139021bee0a76081a73640879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81892c27f6a2d4ad708ea18b66c5efe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b93a4db25912f3f5fb2851f8535a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0bf18a2d54ae969cec33650327e6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b7666b1366cb516929b36e44425e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe81b5b2da3226eec332cf05e3e5a8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3e311de88487733718219242e27a9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efb381764be2d12750e5a2f9378c9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1a3b2873ccf17b7d157a0d47439f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a34ffa50fd16d033624c807be76f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e09f3fb85e3f7ec4f6fe2e676875889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e877f272161387b928ed84bad80016b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670419a3f011089e64f3310c83ae855891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c693f9254572a188deafbc4bb97096892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937adc25d46fe825ee00eab22a7166c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b01644027a0a9737e9ae0a5bd6971894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b5eb086e6377a5a04d1a0cf248d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e26ee7c562ebbb92dd3c75be60e25896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ab0c8ca5a1525e69d21b81f61bca1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a004bb1bfe9bb557bd1b01de26155f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63092b2a22c108ae70b1969f5ef36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904572b7bb80e08f12e2d94dd2d22c4b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb04a65b5dc24447158ca6fea419ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7006e224a25e8ea4efbae75ee368902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670122612c2bd3125dc39b720b0c708f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19f904d6e02ec54560c8c0cd231465904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d5efa613eb67802dd253d00449c6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eda989875b0efe8b8e81b097912d91906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95569295d9241643db132146ba33625a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c323c2ea4b7650b7eba75fab2e695f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4af57de9660e613e0ee35741f5a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bddf29cf52a8a5086796112bc824910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b892f135e4cd550844909b5f913d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567317e95b4dede53b881a6d4d61892912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1aab8ef0d6d8f4d3d79752020d35c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bff24d977449445c8cae7008dded4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06785c37464c7a5fdf3e6f266d368c0f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518999c7ceb1478b6d480d8be08f7cf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ea3d6e591042bf57f88a46cab4fc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0c42475d1a433c0406e921c5fb16918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57932225ab06d9b40308f75ea73b383919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23cbb0bd20f38b6c36848129c85fe0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913851abdc4769876d329c7e9388b968921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1c0a9e45cfc24e3024c307fd9b383922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d60ea8f15c7b99618116a28957f31923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559346380036c8dad6c7d8b16039c9cd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac8a95beaf4df388609a83bfa736c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d286d6679cbdd12978af278f713020926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e64bd7937e2bc55fd5ef7bacf4261927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb386e9cb8ed71f288f07bef5335a3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985e4c414dcc5169159df2af399165929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9090e0246bf913e65f50b851ecd72a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce27123f58f9c58a4f8628465189d0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa4a2ea33018ada6ccbba9162d30d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a11e2c20317e0ac2c9b9255a55fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130ca54fcb20799801b2e86c80c238934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f249360acbdeaa28fb211a061073935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9ab9e85b59d567457211dd047033936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aaf2b1dad46075cfa835ff74ec76d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd773b4179c819d74d0989548bd141938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7409a5476682b9c24fb5bf329105cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440822434ea0a01ce1e3afebf5a6d1eb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029ba55cf6440a9c1e400e5a5e5a0c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1bbae80302eac9c601f5e0ffa497b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1cc7bfe71bf66a0ff518277e12a88943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6da92f2e861dc73882aeae007657e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40e20b8f8d4dba03644267c5b86e1f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc58a345a3226edaa2db30f1b5680946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606779bda99c4ac72daa9a85e529f5d1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae62774aac6515b12c022f8f84c0f5d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0da416cb77ae5b439b5353aa18105949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f41e26464e082a72873a87afd6973950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3e5e44761e3a8adae54e62d94ff6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63252cac67e22e4cc1aab2fa7e1a3f76952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb105269de7b9abb0238db2e213223953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d242c602efdeb07e709b600280a1b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f06e715469b2a9dc905d360ecf398955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a117e8b78f945e86dfb2dae1df91c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edc28414b8df1be0db3d3cb279221957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b31140e614d885f280bcf407e6edb8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784620cbbfc5fe474bdd603d8586da2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab1e708185309ffdea65e3b7840d1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d890e41a5c482989307fb6b86c4710961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260229e384a5ed876b613b26c15ca19962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d14223fc4dc75854a21a1ed2cc3f10963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62814867fba9e3f2bc9d6b0cd2008964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5fcdaf10096add36867b74e2e0cb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa67eac92b77823b1ce476eb1c8009966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbafd7cca8410f891a9b4e04b149c2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d23f4bc38b9eba501e741b635122f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7f4a7fa268c5bb788a724ee27d28969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a299e22f5ac08244c446e8ef1905b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80585db12293b6ad8e0b0d11f7d1656a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c78537980d219b5f4090e0065b456972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e944d2c7a170bb456bd66acb8126973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc5ef2328e6a59364513cd0cbd48bf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466f01b0147719eca596f386a81f0bf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8cc7516312a60bd35c97bce82456976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b1a97a70fb00b06838a2a8b936f0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102438f019f8c9d63250a63e136fd75d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16400b4fc46da19a955b1e184a004d5e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b286df6e77d2af5ecf0bfd0de38618980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5208c1047c4d9649d96ba5082b5d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d98dca2e71a4a41a8967f1c85748df982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1198a833277c46fcebe867a124eb8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de20d61ea901c899c458ecf79139ef984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fc3102deeea28c207bd6e4f87b84985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ea9bbd61ef8b2757ef38cdebfde3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ebf6846ad69c36cc4c12232fc170f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d300797040e895744f72e825cb70699988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb60dc7f5b7b52ef63bb60db920899e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8402afa7601f95b5fa370e016de3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9963b94b063c77b1a1dbd76b15e12e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80935dd7946810ccfb4f5cfb9dc37bb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907110448d6f2c685bbb3f60a8a049a9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b893fdc13657635c8bdf16a82f3af994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e04ffa162253362ff7c683c6c366995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115768ac863c84cb42326dc8c6b9c29996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553690ebabcec25049635b58a05d86c6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a4b83bf5d71005f1ae4d155af13c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a777b1a65b6c7a29e779663796dfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc14acdbee7c91e253169915c1c026f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b54b2f1191848939ebfd857c743cab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d8be5dd7d3b21c7c7f838f8d822cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644517e6de45fce0045b43fc3b88a5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332f46de32577a716e53ce1116cbf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813d39c6a9defb4a58534fb304a7108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419167395de3cc93493be0c3257ffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528b7b11f86ee7c9e5313383bba937610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fecb02205d2339f7b109ca901ace6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b369225044eb28a517185e36aa51ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139cd3e61eab1b635f42cd2554c95f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433026e7beaa8a73ca185406e8921fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57039df9b36849ba1b7710a47ec8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0454721d7d394252285a49bbcd3309e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841139c0183dd423387cbaa0efcc7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b15ba5237e72865590a72c75b4a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437264ef457e791ed96dec57dd5eec0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90734d00c8be5e92bf10b0be7345f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babbe315d48837ba1e9f8e84a9e29a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef27fe0b2064a6bd36b912ebdbc423e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921a6570714268c87e48399dbb676a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aeea15d3099076f7071a1a074d00224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed0788da2e29b71667f20ed64183425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf9b463060126fa7ed5b9fcbba6bfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b3f0fd96a8182e297ef3560350b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c6e6c049b739b941e4eb1f2e1f3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707db27ed8febabfd7f0a8052376d1fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa033777312201b4330154bd81e28230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654bce55b804b749f2ba15e4005b54a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c24712c26b030b631e4eff6c22a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3b5de537bf138745825dc9e25d4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6c13ed6074da10024d7cbb7ef080c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c5d48c9ffc7df4569c265a7b8d4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68645d22291753bbf6e4960ee4274c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c51b4bc5d168e108f077329a7bf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a764e8742bb277318b235790d34ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3dd8f9b5ac34f491e658c97bfb42539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb219ed86726a6b417a620c00656b5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051738424cdf364076d4b37afd42f02b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c297fc20d6a5c881f9ab7de8e2337dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cadf7b01a5d198352e6b0dca1177bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1149346171d21a6a066afe80b983844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1618d1c73a19e7eb93912e83144c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30be2881d18a42ad0d7209e5ea1ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c0ad5875faeecadc6fa7a492fff6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5daba34fedb766b7e3891c90f02cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a9747b8af3e57653ad4c727e8ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e857c94d9ac0ed0eac2174c3de691750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad3f51a6f85c5686a30617fe5753c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60cc92bbd8a7647ce8891ae5c6f3fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aee35bc9fe3e0c8cbc1d3c73a097553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3a981072e3276b0b2ce881000aa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f7356e817f395c9ba06d6468169455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597993da1c780e8b73214fe6c4b0da056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b487477cbbb851fcd403f7954d8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6cf027c51aaa0a71f31b4e8c99b7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe1db59ce478a0bfa82a4bbe9f6d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a260162cc0d7538df18d50a7aa22e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e5891f657e180d9f70ff6426e10f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468aaf6fa70be2718d032127cc1a3d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975773640690b26d0303948806af5ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883a888277dd43241c3e8f516a528a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96524d8553ea9a56dca647f1151d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7c7576d78c4d4b67e2eaee9bcae2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746fbfd508614a8d55ca67036eeee2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58604613f6caecf07ac77b13b6c16668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaefd51858063b11af6c7f9e43d61469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722c8d28cfc867556b751a13a7c3a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb7ec2bd3b8af2b5adc32674c257871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ae7432fb70602c1820dcaceecd2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb08960cc0f879ea8f78774fec4a3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78220e0906df84017ad348613b6a6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3da11e4e173024d9fac4eadd3033775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30feb6dda6fa456f579c94b283f121e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6007d85678d115065f377a8e037cef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095983aed4a0656119ef93aa95d41f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87173d666a5fb9b020a12b0b26da0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da91b611cc7cd87a1808763e3fd3ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f879bcfd85a9184d8534ab068abf2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d0434273ec1e5130c859fd30919882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec8f4a3bed0333c843541cec00adff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694edb5fa375344b311965812215032284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023641c1d5b3493c5656748f20d57f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dfcd96417baece4eb06c820eb65c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffebc05a7fe3d2364c9f5813af20b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449b211e6fd61c512f7e21545ad2dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f46ba93d48b6000cdfc4040cdbe2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea88de36408eba1fc4525cdc18da12f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ecf8fc3a64586057399472466b79191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da5a3f7bbf47ebc13bbaa153a7c5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37839a8b71b0cc29edd49af3e0eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc6ba44418d2cfbe15c5b4c46b02c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b707c86be276deec4d0b3d9f18479795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a9cc85fe3c26e749030008d62ed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb37bb357c90daf08e6b6b62e88ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d26955bd81778f3d25467d68a2d4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31620dda3a07c2da1f2a2e490456dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e059dec16871b493294e4e1955eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a218d750316582ed963fb3ab378ab83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f4ad3566603fa0ecd452ef102c6e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767d3f0384177dad19bc964ac8079c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66232f15d480c2f118a8866437d982e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bec3ffb17871b0ba95294391f35aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77589f7160a65d58f2f5f08ee54e81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208991b1814c43da462183b45abac9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f272d719e0a205a5ea83af52827581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52986686c080844b997481afd0314109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c274b7f0d303067b1a41be1b2468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915594100422a84f2276e01a37206e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321e1a2206cc2f101fb2254589cb1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6373c67cd31fec83719945da23e505113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759172cc280a000567c984af939b438e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc20e6e24aa8b7248630ecb8b6479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a88ab6945411b3e3fc286952a8052f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adab87c3c145d68e9a53c5382eabd6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c60ae8c6fa089e2507ac9b94caa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727548e7edb51a4096111dad428cda69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556773a1c77d4386a9a200a690f16d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ec094e22fb820df6e2c635238af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30c28a70f275a2f3e8ef103d7476f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449ab8ea174d054b9f17de268d8cea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237df44c07c1b7f32d578e3c202b448124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec60e5f1783d3003c3d5d5b37af2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba93909f24c36eeef041cee8f9f44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b981d2752a18bc4d304405fc3a6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4863cecca7a81e727e7207b81709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303580d0e16cf759fc1f1fa69b0b128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eac71aaac18fc3f1ad9af321c13d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0c40f22bbd37d6bf81099c9273a9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986f06939273711d7565a39e7c3eb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e726df59034aa7b1e19ace1a9d64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3108fcfd416b68852afcbf08b69b1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ad62ff7498d00e01f8a576dde7cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182593ba165c7e2c3bc51e3e430ab50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b571b864024dee7e9332be17dd98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f65178df2985c6df7e13ace1b2d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3e305edca2592858fcdb4c73a827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013bb213e19e36c99ea93036707c7e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f5bcb31834337e78005d74fa18af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5ab1e094d70acdc9bce221fd2d59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09484f83dc7caeb80435e5538207e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645dd9b6f1dc0782e4285baa6c104e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6ed9ee5aa140a67d0c3f139a625b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b010da1dec84b52fa818d063f42088c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6cad3b794bc08bf11d72bb962a25e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675025d9179fe6ffb55b18f25ebda34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576113b5ad5fa9d089abe47ec61f759d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d490b020e6e1f94562231124aae3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8635dc6d857c49c63a86102c602fb1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cbc29fe1050a34912597f30963d62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d66a6bf17021c021b7006b72f393c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615f2699aab0a417fc7980f6c0ee0c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4073692fa5e2f817795cd237fdf293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b459c764f722877cb4f2cb37c83a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e86bf686b05f123e871ee5806dee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699be47913878ec79cae98b92a85be9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec3763a36009a850e4f910642dd9e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceae5aae531a5f58977cf118621b9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184d254cdb9d2348396c6d3331d10c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705cd1b4ee0cac8dc89024869c35bc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921242bd49bdb3412e2be9a0414819f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab023af7a5b03c1eff24256997aec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51de4749980031707f11f51e42e361165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706391ba042122357e66c28a57b31fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed664f4e7e749fc2e079689b54f048c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b55295644766002e75dd770f4f1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e860f0d9aec5b0af53a1157dd743b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ea0907fea427bfe57be996afdcb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e6dab86f66e68c8a6c8fe093e79a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac29fec819ca6418cbf3bf6d4cd081172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab3cd5bdcea5ae9b44439b93f09832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dec17f9dbda9245190a490f5b8771174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386cd4a9662306e4c648a9387f1cd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686468fe8744468890bb351ccb9d66b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184157b9690a78c9285378de7eb957177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342f27cde1b4f96b881916428f61b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6815c1034868ac1aaf21cd5880e446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067beca016edc379c06d8675187ce4c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276097e800e2a286b004ea20ecede41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a23b9534d9db0988de9dfae0fdab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152fbdb7467667b1b0b47b678a9cd5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df036d7dfcaf12ebbf655e8257234a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc92580f354a7ee01cc32cf7008e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7477d845fd7165c3a513a55dce7214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ead1cc8932678b02c999b80fcbdd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5617231b587f9ea1f99210bf1d6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304040ca04906915340c466ec3c6aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d39e4419b444f08979b5a73f5ee8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848cffb5c77d9b1029d2b19d31f60f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b5a156a5a268e584a1ec08fcfc770192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d34e4a522002febe9a82383761697f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d95a2300db8d721c76b5bfc94079194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333003df9d9e12ae61ed383b2f8e1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fea21b9da44eeb8ec34aed58b06e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ecd063e04b51dd5d921f248351ce1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58076e3939d828c8d6ff9c930bc214e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee5c92953aef81ceaae586a14601c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfd7a7ee9919b4229262dde73adda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8df0da85c0f7d0d69628741efd9f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4356d40a8b096eb11d4dca032f46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de56aa7fb78ea8942d307282f4e6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f3a1b3cea78de9687993677d369b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37116150e900ca7fef5f94f6dc213b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607277483c804f979da7ca0c32d18820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b09a0a2ec3b6d767b55e2ae091e58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548497ac1af2b420403c2bead5e2255d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab45d834e99e3008a3279d9eef822c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dd7f0d553fdd1ebf7fa60b6af195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d6debae3ee14f81205b785a5d7ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b3db42d9bad98868e14b14974d7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dec92341736dcc48c0c79d66aff810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b11650bb2762f6bb429a6a0313b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41f1eb3ed5d874bae8e5f7c02312e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4924eb88dfe6e728e951858b3e01bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d4b99a0516404fa6e9074fe4d94f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf86f0971799702d94f2f501a14db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a851c1288d5842b0e8d351e2a3a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b21624cc2286f02b4c38d337aa8e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c99a72ad6375a65e51ee3c49a6b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0cf469e7524181ca0bb4b3a3c3c58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190bfdb655290938ed270f13a12173223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cea8f841db638fd28a37009c067d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217162370d2a276724400557bbe18f91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae487432ecd48bb285b84104a5ce2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437372be7e69ee068943795e21e44d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7aff9ce512c882f3591ec3012473228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f457a312283b6046d9bcf687b0b85c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15167550872948f1b0b083b6194fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cedf2a21c17439f5d36f3cdb1a1cd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d30ebb7455b2829a98de06814a94a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4087c25018a852bb032616b242423233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9262b5079c71640172d858637635d51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1d7de5f78d7584e7b48423487c737235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02471a752414cb680b9712127c51e5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b0ef4e7ac6a1655281792d5126df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c26736544fdcfe17192260d92fe92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0a80df023323ece588bd74bea486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1287516d31cc335511d82bb6c014e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b5b9a2242521a608d113172aae518241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eae6b49124ba1a8cbdaa779cab5a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c7a7e78d7fc050a4e5f5ba76a87b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41309cb92eb74f54e0b8b5c38ecd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7446e8e3809c5a8598eda15fbfdb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528ae986140f25a3a80317768ffb73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8443c39357b63f0873930d898f16516247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a96749ef485cd45261efb524f0575248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a8a58dbc3dc2a103ce7d8d4085288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc93f89c4d40e8f7bc65c4a691ef56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1d604d3af4d6345500eb766e6285251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac17ae0859a0edcd162e3ada87d058252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc12118d6786acaba7095940f645b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4100fe87b3e087aede06bfe74fad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78012968606bc0fc027d0c6614bd3fdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430edd8f24aa746312c72e7e569c7ad5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab7211eed0c564ef2a69a123c4ddd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1393722dbebcde79fd768ab2ab238258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4de980eaa9cb8e6248b0f43e0dcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d75150ed5c4b61e8f39790481a040260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f54a4f0302a14049e66e72be422c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaf19d8abec7234fe49ed6aa033efd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21342c33784c18a9f2a4ee09eb5fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770ae4720d7a297c86034c9062401b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9185b88027bd588ff6269e785c66a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507af52c1c24aa512eba0804531f2d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8adcf6577b448fabdb065c31f68e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b051d09d58713e0fe712e1e269c065268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73567a5654491246da69787550d9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d901a9936f25d93c9bbd63c91e9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34c9a70dac7cc25990ae77b58c0dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2ddb81acd4f86592db301c5d4842272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c980a5e5e1b21a9839660fbb0d445d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a291195cb07fbef386695eaeac900274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e11842e497a2d7a4c0de131d1f710275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d4643099b13614eb79fd8c682fe9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653bf19017ded866b42b533656b243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927a674fed0fadbf67810367ee83ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c9189869553c1a848009e931cfed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cce2d9d8eb6ed686d0fb61e266db10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04121b3850c118c35def96a4671cf44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74fa4849b9f633906deb29e7da494282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81db20a7519b52c10b29dfaf30569b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc084b8ac9a8e253fee027985ea5b65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db0c0f9d80f6b6163eef1e26aaafad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36754f890301b1546e9924044a6d4f0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c2616d41378c06dff7c331d1e9c90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc70f524640691a7923520a965b024c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23e4be7411b3662241f72accd3072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72a1bb9e875da8fa15b28b51f22d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca1ac2660ac76e4a325100dd3924b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea43fadc5657cbf20bdde6bfb9b6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d280f9c42d026505aeaa515f5b5248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb087f77f37c93ec0f02f4f7695aa39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85ecabd1dd63d0d532164faad0111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfde308738593f2de3c06525cd3f96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39e54c1eec5f9795091d9c17f8e4f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caa19851e63deff3a8b90dccaa5b3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4214dbb51d733cdd8579cd5797939d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc728377338cdec3f93abcbd2b91ff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d70e7b1ebda891d0af9cc9d71f7b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65abcf8e8d16a087e667fc81e58298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a911342e2446b9e4b136c8fa86384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e4b9b1ae1640b6289136b5935eca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9aef649ce396eea08e8c289353b0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c511f3776e120606ea2ba1caa4049e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddbb33cdc3f9175d143889a62b1eea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402b38d61c4d6a0dd238f7460eaf49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb611bd5c3b60e5b9c64e1df2b1c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7cce119270081c6f0bf39f43e8482310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fbeb56bd46b005c47e59b8b05849311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377cdbad9529243ea2db88cad55ae39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54aec786767c7e0835e5cd22fc0d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e3621c4d299c9bb5e89852dc24ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043af18878183b961f9ed5d55f77c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27432f210f7895070411d7ed6be136316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ed11611d7ab9ea7b5f1e41ed6a49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749aa8c6178209ec2343acad9e9985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418df140931d1e18f0f5bf5a953c15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a83e6645645d3d4493bbc7cb0245a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6d36316882ea3afeb074299374ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdeee69e09989c508e0e575e763172322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288dbb5e2cb15a0b0519b6fe8af0ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088aaa1f15b6c61f5a6d20e4113920324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69be469bb3273ebe45678fc2178b84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc12bd2ad8a487147ea22d39911640e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e47f49d47354486582631c97854a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48d44cf52c09ccec31365dc618192328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9a5ca526f6aa57008616c1cc574d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c051e36a3d80c64361f711809b4614330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b48184b05384be77186b20947312e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d65931b82c89c855407306dd712f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670484bf9677f7a4353702ed72b709c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a6b82043c8c3f6cffcf13acc0c77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f690418e0a33585a73457d03e93d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc67131da8c0df621c36473f5d68075336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d2669b8e5bd7d1792f11dbf8b8be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159978d53d3c244c2f5c5841a8b6bea3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6f4474aeb67da98c937038a1371b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b646ada89aa3d3e1ff0f8a9114172b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac426d8bad9770ef8cc068f22b274e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6704da1e05b093d64240903a2cdebcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa0f23fdb51623075b798ae04e22b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb4c2b6cc71337f5578e15016dd42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab857229dbeb2758ea119c672e294c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e891589133b2963a3c069a8a6248346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da553db9a7cd35ccbe762ccc7718415e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1489d75203272175dd32c0b49766348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88f60307605700b47b9bd7ddecdd02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb24c6afd48548fe43702be9d8588c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc941f695225d4390f1f3d115f941b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc5f8fdbf46b55ba8071feb9fef01d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e89c47161ee711b026670b6de2ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722785cafb413ca0c8ab7d582e02756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769abc84ccd68893ced373ad4e26537355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c60a407fc7394f3ff2bf255e7ad78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965a4407ebbf6acfd80ec6cd47fe3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f5a90e21589bb5ba35faae4d40cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ecae3b4a7ae827c58fe88445c388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337265b5f188901b91dc8408fd72fcc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee809164b028a3ebe118e5d2bc83d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37199c54c7ff465b80c79f450108a187362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b4888580f754ddf6f740e9fa41f76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7696b8b6398e0881265a258c10d9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a779cc95021585038e5973d62ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59433020ee75680149e8adcdeae1a7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fca0889addf12761bb3965b9043b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110cc5c9da67a744cb6b5f99d0f64b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e4f3f814dd52dd59afad6f85236f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042235df2367c72c54645c01eb4dfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ceb3762a4dd12a429facac24ce1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf2b36e5b14920bb17231700d3def372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17164a02736164064f04550c6ea08684373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6c1a2a6e7f36422121793f2a56fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970c1f54692a3d1127634e5d1b3116375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32979f7f19b4ffb3b9504c8f0a232376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add8e396d0ce25b584c86bfd200065377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9112fcb306dfcda1559ddaa103fd45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed9d370295b746ab2169b9b87bb21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586d3958cb59a07acdad371868a5aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58c2526ef42fee10fad544789cfd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292cbecfd0f9a30dd4e42a2957575f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc19440c7ea7daa4912d05026cc7725383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28918db50a70b7c6e2ff3971f42dd25a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e9c9fed11dda90ea370edbedbe5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e89b79c1f59a35a5f07d99642ad29e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a219f11176b30c3465ac9d3a7a85649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc73d52212aed62fdc5a4c6f8c87c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f26faebfec03a60091b59744cf630389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216bc9c00c397fd5e4d761885e02bae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f6129d662df10cd2f577a7cab7356391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541c2f5591082fa734f10e3a61958f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eacf3a4e53ee1043dedade6d84fc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323dc905033ce4952dd9ec00b62819b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa08521b0d2455d3058a41d3ac1207f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc84ed256c2c1b9e151c8819a52b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba43b8cee6fc0ee1bca12515b6cde1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657234925e317c5882e52aba431b5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478cf8967710dae734308798753deef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310ffa2d8501b4d7d8c7e4a24b7689f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63eceefc3ed61ba65af3d09051a26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827f8673c79f61db4c7dcfbed82f7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2792278dcd04920fcd7981fe1b28da9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a361e0288c1ea0d312f19ea3a71c4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e60b11a75d6c7300eb2eb3021fda0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416718820d72ca72238f15bad23733406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73da9982714e7dff6f219dbe3e8d1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286596c79ddc229cb37238d161baff8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d4f45c1c2fbca2b385492c38eab59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49b7340c29062851645db608937ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1e78cebfc5e56c67ea2bb11daaa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9256b416c24d15f09ea45357029ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e2e45bdb099d63fbd97c8e06c052413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69056e2149d13e2fa84eb67d2854d730414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43600eed68ed2aeae0f83e31d8dda15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be08cc0ed3c528cb84a4a99ef4104416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a66ae329c5318d1b22d44aea633fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a44f9cd62bb04b380e0d8f47100e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a00d3ad4d94ffc774182ef6a2e991419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04d5ae083f05cdbbc900acc652a22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05234e349d37711574aec620119ca0ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519d35b843a1f00356054530aca939422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef54bf896beabf9ec523a52637709423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d22f642f416739caf254495717d1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce245decfb254e13f332c66227f62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b4c0ec1e9893925ef07d61f5fe08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf998e3743d85603568f9cfe88602f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ff468f020859d22ef07c8e5ace12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6b9734140a78c5c98d18671ac4cec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50f6dc4df6eb0bfdbdc8d2e1bd295430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9ef518bbb29739aa8bea0c1d3c76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60c45aa42f0d3563f7de41dacf7e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd072f970234ce770c14879420a92c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73c49a1c408edf0d2416aea81588a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d3eae09a75a87d3c3649c75675c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33adb3570440f15af191a4e470606436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b0b6727b7ce44aab34382fdb165e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793fae5629fead5ba517518ea58dc58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23baade03afabe7754c03c6dc29447439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d01911d580b0c8a6570430320080d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114adea9e7762263d9f0c5b8f43cd10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd49a120d163cb3cab133c37da31b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aec87c2f9d03e47c5a6d0b14800ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b71243c49223f01571c8b6b74a6d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed9e7aa6fb521ab90861a6a10d41c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435194d867eb415285976b49fd3049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d4ca7609d12cf35462b1212f7f7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778f4d3288218d3c9162cb1e09d9441448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eeb2ee378a3b7c62fff7212424588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda854aacfe7fe8027a910aa48c2d54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac52c9ed5776bfa19587424c5450d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d122f9aa2ca9fec214a19168d7c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0244cd3a68426b63e2196e54115db0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5419ab460e5384cbf7d487632b6adb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733ed7b15880922d64c0211d489c9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9503e1fa60d6a277fa44ee00551d71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee40b95d0ee27bb91aad0951befa13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31cc2571a73472ffc327f6f288bb60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd13c0a23264cc33ad96f64e6a9963459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28273276801d3ed8ef4323fa8a03a10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dbf56fc2e068781b9372b2b97ff39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59264f7c8553b28111be892a3a04b46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087973faa23ba46b5f43174dffb82d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ab131034916b03f69600873897b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22eb160d8561736a6d2ab2bf344333465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958bf2de36b96e09268f1d5228d9fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437737eaf5e0085f49472ba2c3fe9d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827930ea3cbc04a753176b9009800bb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a4ee738b9806207fbc3145a2c259469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6460d653dad5c150f12c5fe1256b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f90ebabdbf20d2b47dc62c1f9902471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71df1048a913dd3d20010c9fdc376472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e720c20a970ff0020b2f9eaad2d890473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a493dc93e39765508ce2f6ef2115b25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4451d80772fa3ad246e2f399c2ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a28293c0da03b034c9807c9cbe8e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561b0eaf8079efd8d127e908e9542a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924683143ff2826f6cea323c46ff098a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31372e64a30a6441ae21d43429d5b415479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf857f320986c48bcb56305dd93efa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194392b8bb9de9c628d7a54b812f9af5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d3d5b5349ef46c30476796ecba50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ca68f7b470c9e253960b7c601465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ce80d9c7fae33f225a0a1f0cc5b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d506b0649117981c24bebf04b716c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928767fe7c70311061ff6b5fe1b99e11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a3130e957ab24c0b8aa373b2058a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e0dc305bdef396bb4373e1eae80e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94c35d3ec7e5e667ea0487ae6d3a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a4a135b385fc2aad352030ae77d85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb0d287200b496355f3e3813d8192491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae951184872a5aea0d1716afe7ebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5867c9aa905d18cbad0ecc54a20be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500422519bb150472cbcb34293f080494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c99ce00f247328afc71d7b980d2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed3a40d65b68f109f3f2e0bdc003c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccaaf05599f4b9be452d90380662d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99e446fe6ae31ec2f907236e8e314498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1dd33bed28193ddf1e93baaf0b5f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7caa18f0c1f1589c009d065027e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c3597fcc3dc6855ea496ca350378501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4dd4ffac3a70d0c9db5e37c7f2569502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2488c907930fb3a90455f02da1693a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae21f6a17487042c127f23a2093b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c4e4919fe0b2060cc543c858ec36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c71ffefe939469fa15e9387c43538506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b3814994c408271b2482faf5665cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae114e0585a8cc3c9c82d0c064f0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a64a81264d4da80e30a7f2e053f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf7634b273c598ce8370fc09de63f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c5978dee447cff9a4742452c3a99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4148a853801995f9bc9cbf1b7a61100512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b31c0f5545bb9f461c2a674c78c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1f7bd68dcb42363c0f5e8d74b0fa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e74cf0e783fe2bc4c39298523ac11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e16040c30809554b3b34301aac377c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b1b4e190f931885c82147afd293d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7d4a47ba03fad09f39bbeabb97cc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d3527880a22288e5e56414d478e8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7218e6c9b189757406203141c5804520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a01e2dde1d0f1d30c440ebe6686e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd510d3e26d1435204ce0cea7cf9bb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a72c68a6932441bf5f06078e2db2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95015b636c4b4c0de1e6885b6f9665ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2070fc4b7b56f3e62497beed2d3c7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df948be934ab148cc2d24c4428ca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ef5b21de4c7acb9a27fe1940e9bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e5c5d4eea77dc3cebccacb1eef36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b201eed3a54b643b36133e389d909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d592e128ffba538cf5d8db1c25812530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9b22e8fe87fa8423175bbd40ca67f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb55962632ea2e45bbcd57a8fcf616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dc79b5c3cd65ce2224dc62429e203533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3d36b5ea87b54b917c23b383c865534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ad4b2843ce89655c5a984405779c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660052981330d4c09dba61a847ad59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648156dd8002862c68c02f8eef2f3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde4e338cf5a702a69d21e4df654a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee085bf745ccafad01ca735edefe91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bf18b367a6063fc777567e0ce654540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53922dcf4b0e0273b9ddf6efe74dc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d1a5ffe865210b5f694ef0079eedb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e36030019b2dfbec732e9eab28043543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0113dd6cdcf4729aac64fb49d18ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a684311ba6a4059446a03e3a82f136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebecb1a05dfd1d776d94caf56e238a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a94dea538db0c56efcf94fdd4a64b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b06f361232d9a970e048e41ac7d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406efee39fb860d902f3b474fc52b9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924fdab7dc64ca1ba62e276464145e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d3343a3e80e2d160967b24640053551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6656f067f11ea5751cd2f3320bd11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be33f348575e32a8c593ea434b2c4fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a47e22e11bd915e01e7ba707e69e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549dd4ad9d6fb855b28aafc52b50df3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19273f61748af7e27119663c6ced8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae163913af3f40b2b16743057f8dfaec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b8a4b60ec93af875335bb4f85c5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ef95128fc933904c750f24638b05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605ae8871bb296a6d2018d7987f56a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bad21198cdf3a2e97ae7dd385683561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32eed3de0d0599cda6eb4a5dcea5d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6977ded9a8bf3aa5f2cd0c011da4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ed2de95ea4640a4f95607c53d831564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58833a5d07e876f248ca8202f101ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa7718fdf80e244fd719f9328dd1a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d6476f16d35fe9ad72100a037a41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1583b2d94026acbbb07ce18e4e40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ee7d935afa07f660ee9a326fee00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd4009129c9722a81f9548b27040a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea87cc8c91f765213d50c315a2af0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca73f4d28e84f2aa6000ec3505126e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ea074eba831f19c7dad1681a39ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad2c3faeee501fe7e830aea94bc549574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947da16435464d4875d441ece2429910575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5e1503e27e9e035d3efc2abef877576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f33f6e126ee9d470e4c88ba464074577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b5c8a13bac34386d7724d3a5d8cf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1c1cb64b2c612d0cca4ddafb296f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b60ad65dfbefdb409db36395d75da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4fc3ee32e2b24011b6a252a41963581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582777cbf82384804bc26837880812d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c5441d80b003d73aa14841a71b45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6710378a27bb1e24cdd79836890b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105cd53d7aee35c33dcc145e8dc27b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6c25b29523c63761aba403a64830c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56ce19920246ce6f116b9257013715587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed55ecc0d34ea0081e2b9fce615ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d16accc673bfe97eaaf779974a15f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fef2e7eff7c687904e765adaa4341590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607ee0afd098c7999a9294d1e84d25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ddb202f3d42a85436d86cee25bec5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e099c2e6a013c88eec0dea71e7c0e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb3dc3480b0a97b6f9eaa27d27278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621807fe39ed19348700caf955505f20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d3427897c93f7dc66af0ef8b0b7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298ac53312413a8f23f74980dbb038597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd93f0aff043ca9b3fbeabf22ed8a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8244c2b58522fd6d915a02aa4bf4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c803c404d7f86d4b3b3968ce6640600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0b8d683e5d54e70dc254c295683d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33f966e4cab8cc9b97949423bd5ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef284ea37fb1af2dbb7555a7a6adee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d6fb81f1d9926e6e904936319835604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e03656185867acbedc4e86dee1571605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a5800ad45b196c3fe01d7499e233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d7066d579e0cfa3efd1132a8639b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046cd9996027248a25b9545973d93d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf781355b85fb3768bf10dd5c4811609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21308aaecccd6320762b2fc7f6f49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb254cb9f8b45cd24ece3ba2add6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df7752f40f39156e83bb41713a5a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6d4bf184eea5c6790389724b74b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a79131141c9af316fdc9160e33d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffbf14938080189bd52e0dabc6a5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec707b577d0f6ffcbf220a511dd90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6529f542d3fe48cb96d422bc64b435617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16208ed19f6fd3da825f142d738187af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345fe465941a4a7cf0232042386c99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9dc4c56160022f916d14ed886921a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5004435d407cbc66d73192372071bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb7595e7d3d5fae2d5fdbcc3088df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85dad60d684febf8d76431de7fd2b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c389f155825ba5a474471d357005420624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886e2e811f7fe703badc96fed787b87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511df5f5f145a0a70573afc9c5cb72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98196f4cd629180d0d93ba5b276815e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149feea6c0f2a30c267d153307573532628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fdb90870c61af92b489b932dc9df7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349e046f1c5924833d41e8bc1e0353630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c601e38b95ac7579391a2bc340c141631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213299f5d9d0685c5d4e727b2041012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686bea0b5d50c355bafc10838a6fa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d03c7bfddb86f72d5b32909b951427634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268083fc4a4b4b012ccf0dfa982af3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c85436b17f3144b1f0619279a2ab6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c109a05043d715521fbac12167006b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341269021dbc2c1f537acbb7b4b93f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454ddf430953cfcd88026df3c0ca97e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e808a5d1cd2485d75d0648d7018a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62865a8bbc83ddf6a8bba05717c46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bff9ab21b5e1eb3f1f9d94e2ca496642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e6d891032398babf4675da99714e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04ab162f3f5ba7c05b343309f76c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9600e5fa6594037e6847a9c30730645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bdf0287017446a430dbf7580d81f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40723b763b75281eea65727164d561647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c46d1946d31e7d7e32d9f8e8e234a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be1fe4cbacd01993248113c9eab3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d69e26ae2b15a0905835c506450ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765e0f02081374f49d3b66ace8ad027651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca8913a1447b31a17e09ad26bf17dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eacd45682c670871acf0d88b109c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f243155bb5a1f7eba9f7af457b99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae73f9c49936033fb752f05825228e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd543c2e310d68ffaf1d1686c93f2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86a9785b4def2363d695d09ca326c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e493707ea5887a57d188232c004c7af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb5879b1195544ef3327c099cc8b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354960d754dd58066f0f1b1c2a1567660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746865869398a63930fe620c1d4e6b55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946ef641e3072156fdf55150bb3df6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41b4aa009d6ae1ac39a3e1671184e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad741ab7d0bfb028177da5d3bab7c22e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a8480a510224890f091078c4ae84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba1f37a34b200dbc1e2c23cbf42956666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e20484b492594b65a34f4eaeb384f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8d5892371ff6e48591c2ea970ea8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed14b88da15a27ff36c1117ad7f18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1eaf35d3eb9be530c3d77740af00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108080fad3c1ed9679c06891c75e557671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449273eb6561d9ac9649c76a9c4edc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0ff5ba3c3ce94c5b78e6c2db2465673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f2ec50f9c8d28d3fa08cd29b8d54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c870281edf421bad9c56127b70b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273042e095850d1a25bf6e60ed424e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1005fc13e57cd2a24ee1f6dd4f8ca3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22cfa0b57915d20588200fed40408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb1ad9f7e6f939af6cda7a53ec134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0ca3c6dde74a5b073da97e9078ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e7b573598f065665c18d8862a635d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ddec96a176a1654d73e2a0c59f72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc446c8c6ac243f33197e084046ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273bf8cfd9936b8a6e14684d61cce12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a46293be55ad4947c89b8c44971d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95358968afb4ac4f309d7159ca75bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a548c69826189532ec65db8f54325e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5efc0f411a4ed3e3152ffbfa0ad66f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68de553366c47b2907e62b0c61a8ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8d67d484f4d061cedd36f8c0d877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23863afbacca09a5e881ed7a7ffd8ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda5df60a5b3bce3efc65e285193b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd093343edbd2ba35e2912f6965af6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57baa49ccb6bbfb89fc315cc540b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4c68fc0b077b76f444f239435164695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04b68f27fa6daddc8df4978558c87a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be31cd5eacd7c2a0fac62aeff6685697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3a2157965fde9b988b34b8cee7df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e402dd7902df9b72cdefab1e4753c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296457f19a153d9decc795ce816fb28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990105f00099c560d1eaa26f1f119ea6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899e069fb6b9519917100ac34d2e698702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45789a7c2051a9a83b3ad074d2ecb65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d1c10507adc382afd0318f57f04e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35782fa02d30e4bebf0831097f04bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62cc40b2fb6217678e4886d2e8a61e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817b9e87d9b09f3f7e950e00ea610b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18eab3c7a8e4066e8f20eb3dae908f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106a65d83938e1c29b8a9f868148e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a0daba3300182525b76e143a641b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784e554e47f148b4aa48169dd29841711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89e7931891ca82d623e02529ff889712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc18f7f49e7aa480e5f378b539db7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd197bb2e195e61ba4b4de960c12650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac459feb63820d5bfaff83fd27e148715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db35afefd2fae993dd8fcf7f14ef28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722f346662fe965a37a05803c76cca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53e350abea2befbf761e050ab3b588718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6c2d448b62b643038e607024ade8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6941b4a827c06ebc7dce0f69929be3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ed7d419b773bf11b8c17ab52e3da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634bda05b52f94ef839db1304200bc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642d0868ac2105c0010abe5b83c6d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1eb918974e81e1fafb96c54f372e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf9279e8e610cf7081876235f8f246725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e2739511f7b315a47fdd7c38ad489726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b6cdcab131ba131594ce513fb847727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b70f8e2bf50f31fe8635bdef3fcd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fbfa1c345ad7e55a03b1eae589d70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7b3fc770c910c6e89fc9434c0946730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176698d5673c7d4b33e2dd91da33abbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99300b0eaa00eb9e36ccf469342a8dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0cbda441b8f046cd51c647b4901c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae0a58efad70bc8a121f9e42ca08e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318fafb1b9f98a8224fca5497becc5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220adda2bb461a6a875328eda7e3b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4350f66ffef1ebb7c81c9cd34e6e5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca24dc429b619a42cd341d3ee22f2a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e877f01ef384a7424f9bf6bf013869739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873129714a49256e29b08aaa7cdf58bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae935054e935d61a6ab4e397cc97ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310119a259d2b6f133d9ee11e116af39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb150166050e4c28fc40fd0f2f6ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e5f6ff1a584466a9d2ebc93d4ed0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def0a9dbbf3008a023fe1e045a537d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39555b4e5d89808910e411fedeb8187746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27067c637abea0585365d9bd5edf38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff32830f5e821015346e50275a052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad8f773a6d9a01e1006e50f7f004b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef27aa428844b5a106203d261ae5ff4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf40f24d89b790939b0347d5ef98ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46d8ba942425fe12764a18f088d36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0580ccbda29035f42d9662743aff9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7f87f650b363491a52a6a48d1cb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c44341383a4200307cb2f079218bf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae91a06d6c2dc9132cf14669900f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f596fbf742f7b93bf32d35755a6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c7b78eb9b8a6f2aa386d58aea3a14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817cf0da989aa871237990077542943759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529ba0cf6e6fed8704d6b52d7d7f24760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddffc48464072bdaa8e0929f54de99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a6563287cbc23fecfd18f07fac00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d25c225614f1e08754aa6669f9f56763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8163b65fde78ee2efd98f77f4485e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f0c46bffc9aaa901075078eb4cda3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c2bf92daf8c852f2ee045f9853836766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216e462d95a22ac22377708459881e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441da3d229c4641e00c235ff6ea9ada768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768311d248690c59daf0207ad04b1f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e08e24f31097de2b300839195d02770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d3105bc08f53841cf6217d42199c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e39f06d02bab2583e9e3afa1480a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede8e830384814fb6ea69796a22458773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435a5615e371c5bc7d1d5de154c06d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534fdf57e1669a9e5030d7f9e74c6a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c44e9b011a79d5ab082e027cccba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df0bd95dbb146566fe73da1cf8386777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b0e402b167d0371897f22eb424bb9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d624b84ea5613880cbcd7f991ade1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61245d9b528fd82903da1d2288a7787780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385887b49e1737fff8a6f4df323a9d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8b35b1d2bea2e037709d9a92ca9f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8044c21b0a52b456151ace3820741783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba536bb89400a24a9445cbffa171d66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1353d992ac1b1b562eba128c3f8ef0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281dbabae5fa1af2ba8957e7bbf2f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445a8d8a7a702cb025981bce3aa7b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a6dd00e6b63ff89cd470e0bfd5b1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205bde17c1f97c757cb16c428e65fe6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625832814fe0865432be20714ddf5c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c036279cbb96bfd6ef813a4c386d87791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a8f3b21c771d5bbd17f57f9ac17d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a04f9635bc4af4576fc2abd6788f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c96c1caa7df9e1b78724f334e99e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9098456cd840e9c246c3fd497323795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b658bde437dd32c9205c67378f087796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877cfb0cda66794c8c6b3df42661f5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0308e2caafef71da2934cc541418798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e576c9d96659f6980c9c896397fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4521751c79418882047cae18e99c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf5d2cd127855736213f8e4ab35a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa926d33516a005ba1b63c830301a48802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10ec3937d0c00fc9d7fc40d8bd652803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fee0750d804fdf599ef84d0be7404804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013addd747a5db19ffaa784790fe1440805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c9bbee9a7673030bc188c3b222c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0df4b6cf55a504e1b504c5c53dc88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6b10dc95ba01f66994da4acf9319808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4665b731903319d8126c8b4599f71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f88c4ebfba1c8ac8b4c032158942eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7306a079e32b74d0578380f51abce6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbbba6f67b73d958540c0ad1405af0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc21e3b12020d076422d6883854d2b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16364f7b7594f64a477d13cf8fb0cfe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7067f5b4ed1ded5fcbecb6242b6acb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38954883853a8dbd282fbfbb4bda93816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b39ff6e53a47aca192902f586a6d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162b1b926fdc9700c312ff76b34922818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1578b35a4b6358bedaf6ba5fa391819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d081190a07cf542103402b563ddde820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b1341f122070cdcf9bb29af5cb43b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292ce04c64ad36dc2c84fa37471547a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffca21c7fb6f06eea4783aff2a3c88c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6d8acce119845f3469259b102f4e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8fd268ce7bcd7b6ef3d9f20b5b217825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0dd7b2997af8d13121ca051316e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c42c9a236b09acf1778529fd0fbe9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5caf6df0cffc1bb97672dfce886f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae68ec76dd728455837c3a0fd2147829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c020bfe7c081eefd41e40cc46088f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad41b6fae1717a1fee588e7b397fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b25ec1b83887b0b0c5c3897ba69645832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c011f1686e237232ca6f4f42974cd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8082d5ca205ce9fa88d116c5f7755834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787233a289352d64c585f6b001e531835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef54d035a1cd03af58f133d33e95e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087622996ce0012a492aeec264d002a2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cdda4307846537044ab6adbdde0d1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db65f896d5ab7f3d47f0c9222e65c7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4b8411b65f96d28495e1fa40ce68840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ebd4250d5adaed7ff8aca54f6652a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec47c628b8723ecb1c039547974bb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4829b746d0df933afee2a6f0cbcc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d153ca46738185c976d277dfce7220844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515e88d3a6144bd0bcd58ad1336795d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4bdc0264669d13ed7d0cc64aa7329846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc42d5d74383cca914b2dcaeaa2d9a0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396427025046a6458b4a60fd8758e21848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bac31dcde8ebfab16d6a1fe4ed7c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed720bacf056ceadb0bc64d5585e77850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1811dc33fb032e99179b6e57dc3b9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a90df244ff5889f73ec681b0e6259852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e563943ea90681d589ff80f4fa13c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee9710a4f65255be35c251122b64a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a45a96c16e2bbd8dd4870d657d2f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf832f44bdf38327e747a59a9a4003856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98865f9d1b4164d2a3ad0b24c432ca857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687883ef75bd5cb76422cc8d01f0d028858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd90bd9d915392c976fd4ecf1e685859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ac7e149ef180a46ed37034322476860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e267685d755d55265f8ad80b661c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792795ad7f28dadb427d1e2be90e50d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09795d33d38813071ad2ba7417a3b9e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60746a7c30d9aff595a3926a98715a9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac954856d1938b1cba06853d524c7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98f1bdfb7b841b7b5a328a5ee4354866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e17c043a7bdfe8499051d05e77615f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3852e2f390eb6a5b14082d2b2f2e6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd04659a1774e976f0c30823b996e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3f25eda56a5c240586fe2d60cd5b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bec1b380de4048577fd4cc7a10563871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912a2ac9b944b64dd6edf3e31843963872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fe74a76e4a919b12fbea0330ccd9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979e2f2429c97995e5e74f5bb293ba874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8bec12a041f634fd14e5eb9bd49c6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4edcf36398d304aab3164a65669a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dc82274e284d03db859f10dc6ff8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb43fe2f7b27883927b6bb1392e3516878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f92fedfee9e46891a85c3db5da2c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4994c98a8263942e9789aa70d1164880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6441105493422adf681fb4dcf408881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b6ad651070a4246d712b3b91e4ebb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc21e33fcd3c36612a2d7e8d4f9d4c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2887588ade9261c72bab9ff47efb1a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3617254f47dcf732e5519c02b9d82885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c21f3810fa0eaf37f97e0876d3ffc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3935448abdc3bf3ccf39cbd45cea79887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fcd6d9c732891449231aaf310637888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b680313c1010fec981f2a3cafdd99889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a1aeb0f52da42202d0285339a841890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3310b43cbe7a6db061450ee69bd6d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74971f32a133265a56e037132e234892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e6be1bbdd2146baa2c61668f432e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962405706137ce8f853f70d78ed5e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f70698e083cb76b92ec62af0ef8b8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c747a2a610288eef870c54842e87a9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc8bb302cfd925caae9c53f2ec92ef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195501fd214b07e09df46ed9947621898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b2328dac5ec569852cc952cd6698899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2126dc2e5bf366304f31db49483f5c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b893a2975f4ab60445ef81b2a8ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e33c8f8f8b9fcffb29e6facb4711902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b95d8e604c48c39f8cd369ed3618903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a86fdd5f12c1bba8556d3cdad5791d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf96a985851e5219f2936c7c43d262905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472f4cae9f1758fbb6490f03f27112906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de501858f99f0de75ee334ab1e95d5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b96b8d5a535ebcdd89c14a816303908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f8975cddd220cfc392a84dcec547909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e03ecbaf9110a97bf6cdeb1aa43c7f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586448f90f20bd0dc6f7e6c598e1e0af911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef58c269b292dbf00cd3afcf612c7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65545ba63bed922f2d95e1e5dfed2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e7293db0f6b6f20a093829d8da89914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78ef7db99a44a658a59fcd16ebbbb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a545c9f4c2e47cb3feb2e2593d1af916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01903880d1572636aa0b0ba086dc8ef4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f0c4d37d30e2d317ab392644ea66918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9aaa48b7c9d3f6a4e9f5faa87b834919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efca39ff793e4990bc456a6b7b06f87920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879b8dff72a113fbaaa3ac188f753f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f295972f65129d98708abf61df1533922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb2f4b1255148ad42a04214ef56fc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b93855aac13586167fb6b491383d8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd96bf61ea53de34395c2e2e98d319925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b836509c4627a2e1a8f87e649812b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e796a2d9bb6799017ba53faccd5b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6482913fe10f34ddf6d6dced78d03f5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233a44cea069c3565b977fbac40ea4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b57757fe2840334b02a4bf9118c3c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839bbc5ca0af09c97e8d41b2353fde931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2257880f085bc7e13b7dc4a5eef9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0430327da17ed20dd5b7ccb56c22736933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfeb0ebd6f91266c42160feedb3727934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b4370b13856920613b6616b4952e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879182a6cf0d6c4c91f2e8dbb75246e8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f07e814dbffd87254c326e06c3ed937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809c8f50d602b7f2ac4ee58b8023e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b5150078e3725b2a777300dba01d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ae3196204e4972573bc1592fd059940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d32a93efbe159891a0f94a296eb2c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec8135e5850e99268685c3cc683da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a460063691fa2e0b3c11efa2bc891b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed61f744311a5051aa6f4eb8da3a45944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd941f49a63fd8daad69a03484dee4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38efdb2f3d37df5043c5e9653c50d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08561b320225a3a071e16f176e2f32947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2c18c192e0da49af427388ef304a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a69272e2400005a24d3e98376dc45949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae87b4e3a9699cab632c4e5870d18c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de782103da81dfc25001c3c2a4a105d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cbcc8ec5f43ddf0a684c9a20e0f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e53a42112ad619ad65cd7e787fe20953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde360c4a3701331965b6bad0627f1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758679e8e0782d2a1599873fc0a7a4e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448c2d544adee794c7b96dfad1a9cf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020e96e1f045ea12cee0df5cdd3cfe6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16be0e07d9f31640a239fb853a8feb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ad35ac523c42718443a63019277a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cbec5872dd176a7286cfd27b840f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475338d8eee15da06f294a5f0cc7147961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8660692769be99a61b48cbea620d8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931268d64409597ebc0022971e4e6530963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71b36e5afab52d573f41c076447c4c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd88965fccb20bc1559dc931f477c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ac6618862bca4ba842396955052d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80736acbac9549eadb84c08ece88f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd75199226847d1b7b51b65d227a04968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4577acfaa2cdfbed5cc99c066d80c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872966fc93a82bb2f212d9bde3ab5f1f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4563b2f52bd3dfb85188bd64ed05d6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be111621d31f9739ce5f390efba7055e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9547f588ae8846615d23c1af19a3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a0a106ef3922da26f989980055363974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc9ce5ee3eb4d67ed81dc8e62a93eb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff33de6d10da2637ae9f1cd1b12e0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156610e172c605dc46dbdd2c863021977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c058816eaf5577afab3d719d713a9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dbf13244e205e4785d762d4a0c212979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422280e9005c6c9c6a1f281fa75a5797980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183759b21bb3e7955975e7f9a339bb6d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5ed700f06ebb92ca4e10487e1bbc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1bfbee473c7fc8646e9c616c4a8b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b174539b4b1d5c16116ea910ac29984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952a1053679d0405537a189cdc87bc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34f8916cfa2fc69a7db359b786710986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef87046aa0e6492e2a01fccca0fba987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368751e1ef5b653e94ea6f817de7c1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96111938ba766a87c6867a0a191421989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312a0cc71b8588fcd24fea6b37df303990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd51f0d01910fc72b81925f3d9885991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c714082c983c15b2d8eec4068dfc1a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ca8f781abe1d3230e7e340204460993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c765e1a330bf3e36b3b3583b0521c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f7d7d2fea2da820187910c9bef5b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02cec955bd88fce301655d8dbaaa10996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960eee915935b8c936b0f9286d500c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>