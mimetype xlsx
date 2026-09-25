--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f300e4120a6d33228b6cd75e24501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0f4e31556c40f00844ba50a1ca962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef44f85095b865552313e1beca419c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000c3af7bb34dda0bd57045958b3234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15190585af42eb10ac6671f0715902da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023150f4fd59b89dafecb8222e06ea466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fa23fc899bf18545df7b01a4b8ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed89d6a99cf4abe8b6a28cf0f69e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a06f35c5af97c9c9596e4497d8f259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa5e5fa4638129507e3e2b1f5f5d8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a977ca51e20725edafb1ee253f124011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaab931116b5dc645ec2268cc34c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441339f7323723cc23498b66cff3797b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ee3db24ff8010796fd5efde641c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7953e658160c91e2ff12d0ea4e40015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e5ecd2cb878710809ae4a8049ea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517839d017642d30b99ec766e3ceda717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1238cc4a452404ddb2a1d48749b13b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fc3f679da98ae2f86bc55b2f8e4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6423a2b193bcc58d4089526e8deb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5bd82bfdb9e4b88b00244c6a902d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f61a33339776c4b7f1cb97d0795ae222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225365e452536417f739105c1ddf308823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4daa17ba1f6a32af02356c1b8296b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c5295c01e3e02dd1456caed06cc7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3be33f00c29449a3b7adbf3511c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4161b77b06ee5aa97108f27d0bac03a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9075d06fb8a251d75f5f89a34f0ad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e210ae960a56bb4ee39e97055252c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae961fe54cfaf1b495da47979c5d5d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75ffb7a199f8556954f2cf40faa1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5614af2f38766e51608d21791e907c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78774d1e735756cbabfc3ad05946a4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6ed3a7154a9ff7e134c8bc8f650634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf76c5192f8cee20e730616753c4a0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b716a2c77f61de0ecaa5433c2d28c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39eb77ec4845d1bf361fb6b5d06f1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2712b43ac5a3a80c69bb1ad7d2158438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fda5bbe53382f860df028f5a6306239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a10c28c009a50797414bd86a8971740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979795a8b5654c820766f23dec316f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dafb4cb8a613e702126136d924346942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0626acc8d1479e9a451de5689737743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34aa2fde7a4a6f16b45c76f0272b7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278142ce3ba58b71e9f1ca1f3b8f979845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b6f40691b266de66857b5421868f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a457e87083dc21426660e93608655cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dba44f28f57bbc2399dad948f306248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23ec8d86788e429c1150c7cf31549549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fafc9b8f8125a2fd1cb80c2fbb1de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8569bd0b1377597379e9584ea68751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8227fbc2e20f5087cd0ac307ce801752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042fd1e7677ce1dcc1649855157a2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59de201a88c9a1b8932e1dac76330254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7438ff2df19ce14b0274cf884d6bee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ff0626c0e9bd8f7fa4bf87b8a19356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e1931b08d4b4395b5e79911cc07d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d285360e90650630721c2826f04458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f465a2b5a172edd0254ccf32fbe1f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd2549458a31044f9fd34171fab0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9202abefcde14e238ac66d1aeaa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01a224a812ca1cc4174cf93c40a7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f2f0a7ed3181dc8d4da0cac6469f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64002c788ccb5beb258e7f5317d2bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4393c506aff6f22274d8034f12f20265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e29bed7e2b03b36771d27724bf5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b351f3d5bc1c39d25a6b82d35e28d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbd0999f22e8fb3d557b3422dec8d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8c350c7f388382a437403fba273069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e088e2eb8d9c8508d182ac2f1287570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf2d40e6412e9a3b092f4cf87656a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ddc424a8a2e9b1902032f834ea5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de16f4e5cdd91765675790f29b5b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d79f072cdd927af219ccf0aad54f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50725717490ba28169e18a3c36e1d8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039d201db913df73152dace9e1298a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a5fca4508563125281151aba855277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa7d0ab6481c18b404f584aac4f0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce38adf939fe81e42f2bb91733b7fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f507d5500ce090b1ec2b54f153b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea66a53dc96ca7d6004c6abdfad0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b331b0d6cabbef0622f40c412f0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85919ae1ebb669c1ef7bf5614e36b02983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658d23ce0d0f9414466df5ad3826f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d2c7ba984d16d3e0bbd824dc696d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ee8d9bd7025f5913e9e7eb8e7680486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b6865389bc1fcb9a7aba886f4a6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c017a18c96941c9f34ec6b239a786e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339871b2dc245dbbc58bfabfdf698d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb484cc89628c686322fc741c0abc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b1408c2261deee19b86d82a65a9a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1935f244322e9b1271c84fa920c6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e60c8dc37e56a0c450f5d538535a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb6a1c49ac9a16f0bad557b82f7f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7d737ac0f351beb7707120103eb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66ec2ff5a27eafec2cdc7552bd87696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eec0f1d9601e15e7f9faa9fdead5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be7aa2c3138060aae10b5f294bcee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128f5ad8b17d9885496b589650d70c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3166506a8aa2ed22a6513e2eb9b8b5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3672f3107788aa3f0e5d0752fe7027101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4e32ceb24c94c899eed395cd2ca3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f007c30a3d91c2d378a84a4b318750103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596495ef5c2908571f6aa98506f345a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05855cfabd83911c2feaf837035e6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce050e0dd94770654821190f184cf8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46fd12d885db9fef0d6b87e68f2383107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cee5757f4badd04550a5ec8db1b28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b7e428d7fbc7c35288465c487a7f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca569cdefa31ff8b7114658726a61f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f85637a8cf97b6056292ce86aefee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584298ea9227c3d227d97836e431beaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98604de5df997da5bc2f01b8bbec75a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b23556a3105b17dff5382a2b7cad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649404555b11490f447cf33ba469ef04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae64da84dd3c05ba5e2a646a865f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a48b437374e9e17e8449d2d21dbb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cbefed035a521e11ca3623027d0e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c14131313aa1ba62d2348f710643cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859467c1901921cf2ca4714faa866e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a824d77cd0c874f4f9a778e71f2509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa143d8c31796777547d09af127109a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8273cc40454f0c537942b8d0d21ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deeb4a5302ea3ff2ce223ea1207463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6610863fa34fd2d78d90004053c38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b33040da1b036bacdd9a974b2f350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c8e0b6f063ece0e5db229e7126ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f668dc9793da53a3eec8961fd032b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4ce7f431b7d6a99f3db0d444141c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635611092895fe46a8b1bbf407a05e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fb1cd6a9c733057ad6da4b804dd39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acaa3635b3e8957a4b9530794f7171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370291ef25d9c0819eb5907d80eea02c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b5179fa452c042b68cdfad6a1843134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f3b233fc68734adc3c878b9a2a47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e64d72967d4e6a6a14b28246c39c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33394c6b6139fb1c184d902f492473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c64a81e3e0833c57bf1b2c362f42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b654ab40db782c676ce8ccd23ebc67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ee997e9c633e013374ed8f1e7789140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624cc1c87d28720ea87332bb3e24d46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ca6f8572a94dc5fcca2dccd08ea05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff1ff243948d84310b03d5c4d84bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed1cfb149be6105cbb78ad625b8aa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47219484f38f85cf49f3be06881987145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1bf45703e19618f367abe2143b6be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9813cb10b540dc703bb24828271756147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cab328c56bdd418ea553d37787700148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b9eaa2c40211afbdae1c906a60cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c457db1c7eda45dead2dae02b7115150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25b34278c7ae40e600095edf4e39f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e050aeeecb4e49c9c3bafc0d05857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85d90d192ff9ae0741334c5e9005b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c47d29adc21795bad9baf7cc78daa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3796d2cc5539740c31e013ae34f6cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711825b9923ad18c8ea0822f5ba5d31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3d02911afa6bc499264e40143c86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ee1fc87b5e641e63e364d51e248e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adcdd50d308f7e84beab40b4090757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d296d3638f63a6683560a25527db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71443658fa57a3066f939b11762302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e734be980abf2764a1ecb4545ac940162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a640521adc27a1ba0d1069c34b7c0ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6634523a4f7a8d4c484b00e47719f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac11cab73d344e3e7ac14411402739165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff051af0bcf39d31d379ba01c9f0b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd40711b565a598412ad7fa752909d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de5255e5c3123298b5b0f2cffc19a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05ec517beb4e231943adaacd65709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d46a56d28a8db4ad52e2993e94a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa519ae00c36cd7b6d117c39e7a355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1b5cead5b644619285e79cf90308172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65095fe1904929a917699ab899e391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296882434200e57affadeff3edc9342174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15406aee39195909c395a24e4a1015175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e85e1b6b05117c684f4796d7c8e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130efbc5948e445e8a63c741e52cd219177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36727184bf19ed1b2d8e056bf7b0e6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae493434db2e171d3cd237a73777782179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc537913d885e938e23f8c601a405180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca892787d9c5e9b0f0cdb5721cd02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d155ed21460dff80e2308622c37d8d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43a9a63e462344db224d91b1106091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a8850e3029a2ca41a7137f45e4da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a31bcdc086c9e2153ac2b687056e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97fc2cbf6cddcaf9ccf3bd5f86ea47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2eb31746a41e3d2feb18fda52aa8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8a078a676da6bb22fd7a430acac4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877500d351aa3b5c0bf69d471e27f3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de717be05cd208aaa0fcb3971c3f13d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c4ae497fbd326066cb95cee6ab87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351739e9860f8d78ec2f7972102beb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d557146ab13c505c41f3efcf6ef4a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6321f2c9337642231a20c757dddf75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4094277ffdf2e51a82b0d4e25a45013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f684c2ccedcf830c0155ab4756b758d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b9613345c0b4b478da1296cea066197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd2891fe6c741a304fb6a7d23de1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d64695db93753cdfcf03abb18e7dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b010a5c82b436a9988fb39e9d6e8b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e300206355587711102293d20242974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb009a1758438b044d4b4e93ad789202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57214cea6d4bf6de6db6027af597b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2c7b688b42972054374c8b1c1e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3eb356f5ad5971d09ab290d6aad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81621b2902c97778596be6c255219404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9135320e3c22c047e78156f4312946207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a27c974a2a81f50e2c1cde46a4570208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fce1097cdd595b215ceeb45b228e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60192142051657488925c7b872038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a05e057c6a512efa7f0b538b97507211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e327c8ddcbf8c7989495129fa488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c05ee24cb2be43498ebb22eba3dda7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8cb550aa8f5ec04b76c4209cbbcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c49efa4f4dc516d899b3f20f95b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179c31b5d1a42ac68c0bac85f6fe24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e34f87fccadc195b40511af7c4f25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ac661c83d218b00e68ea43c32c03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8115a4ccfa442005d44fe3ba7781ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986ba0529131a633ceda773f7ba551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51f545a0d2d7ce09252d0555a95d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b2efa3ad5c3b8f123d1bd5061c4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0e912c4cd9c00708631168355841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e4b5450bfa1431def53c1f4d9ef76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53e2eccd8673de4738a729ff6588f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92fdb79feabc06d50230b9672ee3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b8d2852be37650b8967efa315baa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fbe6b60c42f27a6652637487a60b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7317ec5873f60a8bec36484d0f62482229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6bd109ad2b0421f1f9bf351c2c50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018caceb2794f2f701c8520e2653b9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b831d6f4b34dca66344b8595d2e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295c40fc3ff550bd3fe20ee5714984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd445f1641030b259fe9c884bcb9276234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c10cd7aa256eb82200ab05f675a66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7fb5e6ea6e785091e2e2f072f600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310d33a230e3245ebffa9d20cf0a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203e08b9b957853aab8d305b401c763238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db92400c549f89a2ce75e139bcb47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea611b69a3a5662e4658fce6d6b1b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25e59305c902d1509f0adcaf458da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172443b85693c722a5308d838dea7d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaa48ef23cb4003bdaa92d0d4b43ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c33b37f1bcb1a681c4e82c91de3eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f460a0b3f29393353b9b547ebcda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee0c4a1aaaa999426da48310e23107246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be79603895c5d882d0daa7a2ea8588247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d96435a419a95c862a8bfa3214e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212d4962ac04f09737c443b0eaecb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19a529fe26b8a9099084d6762d85b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f926915db486ea9fb474136bec09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b7ff84790bb2ae337c2b207e2bd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709ee68481442d899ba8898d0cfa13c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687646499d75c6a1e56386228e1d6e2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408889127b202f524a2151d2d7a89d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6da8170e6996a6db96d3044a8985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6e550e50fc43cf3b0179c34022d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ae307bc4124a1fd5a0760a07d392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ff65fa6b85289093e98ddc5597e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910fc799b10c2afa7828e8215f4f5fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212104bf5e3e823b17d5d847ec811b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5db5a58b5c99e643cc9b97d22c465262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0acbb85801c93f2e071d48750e43f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784a3aceb234d3900fbbd2f86acf53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5173eb4fe0b24897e341c3253099e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0a8b9b9eed6ed0af0604ec7606fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d6d9ec57ee9b5042ead344278913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c3b6edd9c65f01eac4225e04923f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b084abcb281387dfa416d4615468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e698859b8eb21b237ecd7b072360a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef495c769de2266503ee7fd2ff4bab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799d7ab9b4fe1f3c51fa3bc448df75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad204fddbda674961a1e4d017d5ab70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f14cbb74904654bdea83699c003d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19aa2b59eed715b9ad2e19a7b3e9a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78efcff546943b7da14233c75b391a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede52885a9fb08fdb343ac79f686f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e41fb55d02c54b1eaf8963abfe07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7329b4a1b5260781fada10a97b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740eee7e095a2f6ad8d8560d8fe2e2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b82dcd4c9c4339773609eb58d0d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac0da31a604e6fc65aca669ff577e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986593a90f63c34d4517e01e09fd07b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a008d59b1f5c2f40831f67f1ad84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32bbb212c3da61697e09109a3e6e59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da7024a114fd2c0b1b9412905b80e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f79c1b259b8e8436a74518a421a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08894bb0322d523b882559f124f8c94d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e770a368433fee6585e143972701a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defecc72938b96d30e2597f106145e1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722fe8a1b7a47501297b7cd38af64b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0551cffa2aed6b6660f24f33052f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9e10f8e389e6bac4fb248ef22ab8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9747526bb471a6da1dec82d6e8186f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0572e322d4ba5c11880d0b82f89fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161055259d1ba0868ff98940867d0cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d519d81c75f10d4c15e36dc052500297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a322122b798308607d51c4dfc651c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfe12e44ae502a1b5b35d305b1f339299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79ada630ae8a294574698fc22a97c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3873ea56a93a3bab2d8a2801d9e33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc22f76ae53fc07a5ac9bc7a99111c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c91f5ec499a203b24231ec6ef5db69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd81872694252f51e6b396698ec675304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26941f90af5cfb985fe0eea926bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a12860412692fba35a53bd7dd3b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d1cda679d76530bdc54a945a30acf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6900f0a8cb8e826a013f5a77d7cbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5c7ad94c4fb408d7e35e546ae35e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339b26796df657288845c6dd36f55c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d63d2573f1633b97098515a91de79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694277d19274641c9e623b21da7ea70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a94992f5cd9cd4a885fa9e8a5bc0c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f67c2682ee7ebdb2d5b63a5b0340d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebcbe4c1fddc7bd34555e63bd09575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a5e3f9ab2af9464696f4dcc93290316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02822c0a2cb0a12f7a322b40c160b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f45d50c77963806c419333a6f0511318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f83d28f93a556d7b80f8fee18661319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faac4d03e42f50cd5c227c52566edd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883865851c5d37d5665ecd3a8cdae95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a588326e93ba160de570ad6035ef09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9f7c15ef573ad0371243a504f91c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36f0f79085c117a2ca963116d73fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04fe09dd5a943a36b40665c55f1029325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd3974fd0550eca428541f8ee4107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3dd153e5ce509f0b5e0f61e53d90e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d19d7d16890b9b09b3e9036e95b49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035795fe2e47ec52e09f206f1561afee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c4c9b262065bdf0af99070b2bf284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f5353faf783916ed025b5d97c73c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49379d81f27171edc0a8f95037ed9f31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955fb315d42ac24df00a4bfb1af2140333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418f3f811adeabc838054789757c04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5340909e1a29e384844729f97045f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e0263ad95847a8cfea86418fce321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda25e066cf4036250b4af64fcf5037337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7aac63e5bd19b9ce065f84d187ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eed438583c64cecd02b221ba01db3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16733f608b04bce20a848ce39e6cb58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e8a047d84abd4d7a506cae1e9a28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24bf9b09b7fec069121326df7dee6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be02ac4bec7f2850709554e1b7582c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136123869725b64610903b197743f08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842e3dc8f62a5bda58eb7069e027a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042de5e5e3303e1ae5c614a08ca6296346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d64d9b8997f9f2703786e49ae9dfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062a315e02181b283d07522414284d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee840f306447c91218122086a719d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6697a7f846a182a0b90d9be900e236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a18c0d312c2b3d6f80d42d19b9126351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbea197160bbe6e8edfefc96606034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d1fca91cf7d732c5814f0f082104353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e08bbc39730bc53e2eaf5af8314a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e16f762fe12294a71217e7ba5399355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e910e9e73e25088b43c3876f6c0a76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce25f725aae8dca9eb928ce497185c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdada58a73ea73e8df86adc965bdc7c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb220c9a85c18daf5dae14c4f8d672359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a406a08998b63510606d48692a70b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b2ce6c91d81704ba67f0957d014c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73771d003aaf6e3be7925a925509dcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74227de2d19b2c7ab869abf22aa00d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2fd7311dc36a45a3d6e6ed680452364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a59ca5198daf2406da72a828fca7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94d2de508354d629e54fa05c4abb7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2e51feba6cf32a8aff50eb12c96b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5710b40540afd49757657af19be5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3ee88b20c855d6bda3de840a23855369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d88adf6ba713fe8b9f5ef2f2f8c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b98fabfd706a983b041b7ae7dfe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d225c0e374abc2d385b87548df83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3806e8ca658031c4ecf4de88489db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc3d50438c1954f93911fe59f964d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835413c2279b223b3b8999f98c50580d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a34d7fed7eae8451f6a8f040b866376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e895d5ca316fed2a955a2ceed711377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f9328533839b76f66a55ad5de061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d200aefb680b2ddfe6c140431fc51b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2422db84673f13c4c0aebf9a9b890b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3482364802eb4aeb1124a1a49ca7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168c230f9f3f544ee828fc73048af4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce91fe928b0e6a5ad776b21a15f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b86bc78c64b19f2c9e03714742fad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032874b7fa607c1efeafb2955cd52cd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef431a5146b6eb5aec862966c23719386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3177b9aa748a0c825430e2351a9325387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9731a221db1c3d32ebe8f1f0cbd2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50e4e9d3e830eff9835980eed9ec77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945e0290acb0890437f6e3312dab2c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b933eecb837e91a5ac09dc469246391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c5b9817ac25ef43c8fbed40fef30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e688c905501913f6fb056de9763592393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e6ad5b518b2f597066c151daa464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c101257141cb799944762fb008c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cede31dc4fb6fd7b562d881fa5bfd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648de56d7f06e8cf5f418a69ea04bb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc435f7ba9c8bf40a976c5a0d29c34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf9a5704b7fb70f0896269d09780d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326dc3ea2eaff15ae9702da1eb6e15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236245141877ebac67fcf57b63b6c69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b02695a0be9db26d0a363fc49b38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c2b6fb847fd271b7a956be3924e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64089f431f07fb49674b7b3c28da3b89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2803bc042181604032b1f63e8b9324405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40c49662d37c4a8063163b1b4c2d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde3161ede42128f7b6ffa6581f011407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b78473cc3c4f58a87189d8f8b12ac5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fd51921cb58f9d17e5746bf3767f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8a589fbac16669136b7d95e74613410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80be5ee3bbbc9505309f546bf77c23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3482a2640dcfda66403861874d3944412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa911c2b251ca2c15c24a9e5211618413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92f23ca7886e1121b8081fc8faf59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec444ff94043d3e0cbded2c1c9d859415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c0cb82a4c60001ba2c89d8e343e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3f72d270e5c53aa87d3db6370f32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec2efe1f7eeaf961b973bf1ce5e00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452941d3bfc8cf8fe5c30c169cb6240419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f55a9c7ac564886c3ea081388508420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077962a092870c3180698ba26971c19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999b918d6a18bdef7d7772607350dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206aa076e1e9d8c9c85a0a14a31d4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b540a778a644c34e6e9a15f8f5476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc799128d9d601f3495981fb6ce6a25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b683fdcd322b4267bbe81558a01d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69be4b3c8e1c5f416ae975232d6b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221e0072da1b258e4fceff165476d7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d03c7576c319d76362d5d53fbaad72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afda109507de0ae85e648f08c9f1dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0019cde18a3f435404d94918b9736f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f009b0d4d98d1843b6ed3011154f46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80693bca693f3c80036d3edffd5f6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c177049a8f3e75b0f328a183591b80b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627b996aeb6f1e4170362cc7651637e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69d087e1e36bc428915980ff232f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa04c98a59f5536b5c8a7370d398bb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb683b12d1dd24e162308c7aa8a0c9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3eb01829e3cbede758f4777d9ad5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331bcc9c1a616e2d56f1afdf2a8a26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab1d0fb7d50c0960cdebff36eb7af4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a5b834aac507faf95b4ce026ce100442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea101630ae6a5ffb9e3a48a56c5ee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457230a869844f9a6b43a9f7bf6ff9d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797cb1ef7504d592d19110c3e086023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e92985cabb5d29f218fb392f5f84c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b030c4ed2309d143de77d82dc516fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586ef3861ef8ed4ccb9f16f44f6279448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106198c8751eac66e71a1f1cbac2cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4cde1828fd754bea366ee94d56c7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc5118ba9479098f5e1c6bb67dab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab320dc40aa4d064c82ec77af295706452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f929ac07c0ac5586a811b4fe5591b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c7e3000eb1c2500bfa5a134fcffce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250045a69bd6ccb64a94538147ce5b49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a48465e8cb6fcc4340461fe5f2d142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21188980219f04395d29fa6550bf967a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4a60bbc1d3054aeefc78424cb435458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1321e2e2e8bed1fc69b9c59d6cfd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e0e7c952b0aec4d979f0717358b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f5cf2338b4d0d57ad5b5100a7bca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1770b1b74b0b462a5d88fe9147a62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c4390ac1e40027696823031eeac36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0aa47acc6f3878e01acced8c763e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec1a5c77711114b8d3d1e925c48b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd1bc1c65b7906e441d0e12d7a7439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6034f214d19a80f0a1c4ec2e217c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500449f5b631ef656c6feb424b37d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda13583a0a1d065c6c8bf454a6b077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400221e5b7ed2f8b6e5d94e58b78bfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e647cb5bd5c2cb7070ceccc20ae0e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16b232eaaaf1d0c00e13be9d7d84e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37ff1587edb09d155fc5a4b6cb87e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced901400b8a5214c9f55aa1a931b6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d58f288fce1079e6ff693676794fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b7b215925493ba05ba8d27a110e27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13424f9d4455646144d9b72c08ce513477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b5b4907be755f8b46f8f827876a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4cb03973639fd058598853beed3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225534d7c34210adecace3ab7dcfee8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c638de295e36a00ac74dea3f73812481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282a547b60115d3d652913c90f72ea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee13059bbca46b709098385162d439483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e2f670543f6ad6a5bd9c73afb7167484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233aa00468570841710750a363c86b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c355a71b830ef1d87e7c9f5344b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed20e92568f14940e94be9e88d518b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4c7b2eeae3f32e68cba285a11aa53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c8366a2404b865c9f02900c03e73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f13e0b4fbe2258abd77d388a0fef2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af9ea52674962b91666b239d30e22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8ed8cebcb7c7c59f8d4a672809d71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f3d0172e78b406a80578b7d95953493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f547ec8757a8bf3268dbb7f7dc7838494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c264b735b526e737abc1e990de23cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2a847e9b1e7bbc62e1ae33d6fbc9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be2d3f2bc0f16fbcd1459f4d7c863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f94fa281c27fdb1f27f674726d014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67814cb1a3d1bbabff0bf9fff16772499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9698547f43c018a6faf3bb1a3960500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107de67aa6b193895d872f06634ecd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e320e9eb41370c1ee7cebab32c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab0429e6f97fe78352beaecf5ed7be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef88557c151f07fc05eb5ab2fec785504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950ab7ec902768a8d9abacff3f5f66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c839ed5d91c012ec448d0043db7507506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c44f7c22be03cf0580cee7e87d327507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d51e95d73304396e83027e859dc79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a13843c7279de377646427b55c24e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15f97541c7e70103777495ee8519e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72af937f7af71f581d2bad338f769d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299e488e6ff38d02367ed9690133b9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9ad67131806bfd57159d44d88530513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587f761561ae1c1535ec679eb262bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d1b7500e352324c89f8e3ccb7381515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182dc1547f5fbbc8b78f961a6e17876516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f66d76afde076d85072a6bb0e909517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a62143a382e8205fdc7c93399e68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1dba87a746af8ec0056353ef1e5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53924d6f2620f441064fe01e41f62e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad94792784fedc79fc1e6d3fc035b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e713619b4fcee84ec78a130ee78d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e93832c718a4fad56878387bd741523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb708208551667eee0bfeb6b1bb07f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f452f262effa7027a61fdfcec4fee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200ef29eaab6c8b166f1a1770a1532526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6bf0b92992f8d6f14c66d83125de4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145df4bbd9bbce9fe6f72a66fc716e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0c762a3c0c4036ce63542fb7c36c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de7f0dddff201fd5d2275880b176a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f848d308d10fa000b643973a12f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a055cdecb981a29aebac01bf84a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0705600104bf6bdff388c05970c3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d3ea0369a726ab60795ec7cad6f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956f525c17c859319084db5d3c9f17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f4a38e2d5f4db9387c4cc3c1045f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4542b7c21fb004c43533e2463888537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85af7a394cb596457b6409fa65e5969538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd600ace1f76f40c48988e971f508f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710114373d261785c9c0d3af938013f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cd0472e2a69949381d54d27078f8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c497e888ff2b1770d70538432ecb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc78bdc15aff31f4f9ace935128d66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c5b40fe23cc791a1f2b0147d6624544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c05a92d031382553bf2835e5b8238545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d174f058a221f7909414801122bc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace2d1fd131aa4ed09f8d718016e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831151a56d98a169de161001b67bb307548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaddb3b685951f1d3003866487c0785549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5786dbfc054de450787c4a74cbcd26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c892e91aa46477f7ead414b51a07fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add251a356a9b14fc82afbd9762d5975552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee2cf10a5c7549cac323f05b07a20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b796efb54991ec3c32f289d2ff212554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb864a66fbb92fefc48f0972742ecdd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fee10ae0cc638f2bb4619ab09272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9a8d6a02c14c646d8fc9f30a766b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5615cfcae8e9ae5803d1dd75b7e30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc325c7b1127b2dd0c3a74bd7b39fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153696ea174c8c462b1933504705366560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f43675f76277e0c1098c4fccba125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572493b32ded84bb8c2ea67ad0bafe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47757b737a0a5b16a1f3aecb8228f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7668a94174d97e256a6da76dc6809564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3596148c1f6007f2f3204c80a0ec2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c757e0bf18ed94aab3c4ef0830476b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c66bb3281928641c33d47daccbad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e5800d53c51248bb437c60a9015a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f2cb80aed74f7fba965b7624b1a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb08d64b6fd8743af9c87be9e8728f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167493f763b0de9aed265223652c09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842436dd9f7ee04814654ad16237a76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af6ad3c618e9c4af170be3009bca1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aaf4b005ce7dd3da1f7b29cce2025574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d90fdfbb972b2f869047674dd6e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc097c17b30f8fc2197c701cb366e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d1e0bca06db4a5c4adf9c54ffc446577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795930f72fb73583707c930b67f99ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ed38379d4609108a634d463e5b4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe55a843a184a4667bc8bb3bb5bb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34424adcdc89c82201aa4bd261ded3f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356441be598d3bff9950576c20333d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1f837b97b7be99e6ff076bbf5da8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05851abaf9a15e476768f029493d62a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1cfafd161383dfeec591cbccdf95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd62cff943016682ff1e67b5cc169a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a9c4fa78845aa3c146b3bc361847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15c056500d5c0c12ee129d5221b95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5998814afdf68ffb980c27c51d544a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5dd276c2cdf83be8e9dfde08e22ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebc16e4fb887073a10f3ccce63d73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccac3dfc205d420b1add87895ea3f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3ea07a3a7feb4b0e6e334015a556593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c1d6d896513a496f907cc3eed6d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0dc8ac87dcb2d88f835cbc15c2e23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0670ba7e35946c0e4063fcc43592837596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d484220c72d86b27d610da6eb841597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18b832f70dc2e3dc8dbfc349b5dd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b027f78b576bb3f6da340c185d3a82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a31ef2c4aa7bd357322acadb9178600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb54a2ddac9eec883a3cb8878c85737601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e182f8594ef3daa8b15c23763bae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f815d7b622550658ce42fcf89b2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202aa26e4854d8709a22847fff938c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5ad035d827241383b550048203342605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37a1c25c6f63dcba4ce928f5ae5ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a68e93d8f95d7ddb395b6a0990ad8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86aba852be557ab0de6a43f8440fb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07ca2492c1e8ceccd9da775c1932c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837aa1bd994e901bba6575f4e49f9c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5282824f8640c58cb7c1fbb1d0f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d533a6c7a6d4fce6329b0f57050324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ed2abfaf16fc3e8bc659a4c4c36e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613bd88931c98fabdeba00f27f34386614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74b373d2e6a3e1765122a935e81d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c0fe052c6f6d039322ec07c746ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478935fbd68015e2702c968e4c49f0ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e84d4ddf60f046646132876973c82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69fa8077e83df80014f4db6b6c4d32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd684e02a55e32d6885435c2a5bdf36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5616eff1cfd05ebc79c1b22a4bab55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9eb78a08b4e414a6aacf8bc92dd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3da472c422fb907ec51de043d697a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712c2e86b7900204de2fee22208bc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07ca8e223b66878e22f9243eb3e2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a017490a8325364aee240bdf8b49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe5d2d9f7058642b7501b4c398c33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe383c9b8b3098bc8e8b007ee1fd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b813627f325ecd00ce3f4cee0ccd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2cffc522bb25c0788811fd840020b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb54c04dca8fa82efd4a010743f39a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a667db94ab72f5d13e93fe6c74f413632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fdae91f4dc54fee3a0c3e0f6d52ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef277667fcf04b11af6d4ad3bb4ef14f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0233c2e2d7f2fe9dc9e77fcb26d73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063d161912683b4852408d08a788d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcc82397efff1448e16590f48a825f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c8bf9922988b832f4817bbf89843638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7fbd9019b230c8968f3662507980a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c79c9cf915d807e518b8e2aa9df2af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca8458f77fac6519ea765008f293cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e959163088cb45ab789365afd2be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c14e30ff7028f8de0a8871807c7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7547e6338965039c4216bbe5b70c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e8eec3afc12fd4979f6f3766043d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4b6566258cd6c995692ebc8ebf0f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a5455658b59138c364e96ee07bf37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c086a44cfde56a0ea02deec8407e3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a424bcfb7188c34d68a889ee6d4d87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31eb74e7d03b6b45009c1636043e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5db464f6ae39d755b77df2438bc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e04802d6a734a9c332678e6958a5ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f04f1c47680b00275cdc9c4f00bb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ee85636f2e48dff9552b7e84fa643654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c77498c3f6230c5310040475dbb0ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e007bb30d2a0b60f86413b531bd8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271191cd32393e0dac9696fc44761d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c869018c924db1c730daed3fe393ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9f03430813c48ba85f4b4179afbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fbf230ba9dbd278493980b31ee607660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818734b61e03f9dfc03fe4e0167091661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f890917a3eb66869d594f610fdf82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143974b2279fa0481a55abd1f4bc0d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5bb88853270be08780964628bc95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8e934b9a56ffa7eea6abeb957e9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f2e63b9a78537c010c3c1d92b71f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0e6c8a84c6a1c3923ca3838816661667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de00ef8d627cbeb039a279d4c338d4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113ee92315aee49f8822eac16dc81c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddd1ab4eff964fb4fe29b5e0ba398670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2595bab6e2bd2e77aeb0c26af1636671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d591f8f85d6144c5568d6ba7ff292a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc249f4163a08937fd1fa667b45252c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ac150c6192e63b600cdab1fc62f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cd08040defbcd57fca7f34e0b020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4cc0f7e357abc38f3239d2b6246f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243f0efebdd64a72444fbcbefdaa78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ed9f07e9e281439a1b6287e8892d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c99120ac326f128a02083bc9d8bb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6dff46f50ee8018430a68393d0e1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b9d4e7509d3fbb90e7ceda790efc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2b57e45c48b36970e9eb075a208d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a962307719e73e042d0952999df18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d059591c493fc27ab6bd495a57441684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e935e8da445ba4bc0d74de525b5097f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402ced12c869f53a440d28e968bdc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f730e175a7cf4f18c9778da3d81ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee81ef3b5cb61007c1c80b49e139f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b578047abba06122751e6d6b8649e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe30209e54e80a75e1e8dcf8d31bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd0f85a287b43bbf30e2f5d2f6e1de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc631099c8982a6d8b2351e31fab0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83b7ceb0ee37314fbaa6b07a4602d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa94379ba82b2a5b0d45208cd517d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03051aba2758f822a11d11bb801d871695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde747aa0638ca22911cf79c6a4280696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ca3e07f8e074ba04453846fac81b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27768d2653f5fbc2e9defa2b87c8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6c12176b008be93a41e886d81fee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4ee1e8457dced9a21cb6093ff4676700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3feb5104ebc872f2a425c0a645d6ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d3a5599674d42ef4e8458ef443ac8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6dc103b1fcc82cd8ca6802f99d75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc1fc77e443b70b4528797d01c54a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b38005ec02c438fbdd23e24d1b55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31fd72ebc07363696c8e9fe870bf8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b1180646d5020ca97ea340d9d35b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978263bf491863bca9c54e382a63a9fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f017dd7e81e32a625438f8cd49bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f58e9c996fed949f436c441187ba3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f3d8f5c39c97486fbd2cbf5fed8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e575ea8fe33dd6abe20eb3981662712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad92415ac2c450e2d816bc3174e5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8eadb473406b5e5fec20ffb3b4a97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4ebe93c4f3753f590db9b059d76b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbfaf659fe11c0df42f30fcd034fbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf878ce07adb26e017954c9dc83836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7d4f3eb6449846784e57ed481f32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c86f0a934cca32145c7f452869fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee7fb576ff8ed7f609b212bbe96ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23277e1214cefd6ebd5fc312d1078721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30476ec0a89082196ad58946a296de5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508ed54c413c15c3afac640e695ef0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21eabdd2ab49a598befc02e2957709724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54146108910ded433069926b1c36f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8980814fdfc52a993e6f566953470f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c5d7e0d6469cd685ce6023ad42e89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ba8be06d3476d552c5c193a182d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8060054fcc3c0c274e3da48449802729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfef3b9d914adc8e2684f727bacaff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756c6cc97a4582460aafc2aca58298731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b765097d5dd732073cdb4f9c320893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a60cd49c4bcb3b9a7e08b52073103f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585e60549a79838c34ac52d516286f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6ffb603ad28fba55faa8fc21cc2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1c41d18dbd7fd453a833a78856fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468f075e0e214db08ce18ea7fbdeb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284fd8e21b84fcc251478e36b18bb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d5b38279cc6ae30cbb61957b1019739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37449d35542b88e14e36ab4034bc396740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072dac9682eb06dd8ef5b2b0f9670c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eefc0f98f5542f9ae6720c3e6ce54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e5caf76895a831a1daf8a6e1fbf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7647a18297e74d239d943825339d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eada9b068322c847f5b59169c909a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f00b7da122bc658e4c38dad3765c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a90f83a1a9434a299711920f77b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4f685e8f3ca0ad9a3a1600d0d81c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017df57e0087da990e8b900e96cf4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e9ce585c69aff82f915cc3c5baa4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6982981f4e19ef81e2af6179057ad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf56fbcfdd7c736dcdac8462e0808752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898dde4b019846b0594ab2fac259c98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229d168a3d18491210aa0c4c655e5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532318c34f0fc52dfe92b0594cefa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a567cadb69f55dc5951ce186d27f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4d26c38078c65eb83eccdd543b7b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1520d76674f98f8ed1f5264d8f62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62edd331118248a8623a0ac05d458b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd099b8e4c6998516839d2e05c18ac7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318c53ba69196b2796366a7eb5515b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c044dc905a7114c43b8af520f65d7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f25bb5ba45a617345a4c0d91c98e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4bf25c20d6e171a12cdbbdbc66417764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c5e0c7584a7e6a1d6550f91c8fc6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802177e8a047d41c37c4be1ee616cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad20afd7dc2da23cd78d0d23751c61767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ab4c280931c9247c7c28521a5999768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e74039ebd4bda2cdd37a53082f23c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d23eb4f6ff58a1e2c816ef8e190f13770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de446ae13aa02a2ea1ec692f32d8ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb838b3eb4051c319df5623dbebdf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0763517f28d6c7501b27585167f252773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c83c57ef72bd1ea06e0008737ef1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa6bd97a4ab56d141f0f05b76073a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816710e0e4f2798212b6550a092191776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8aee8be6f3249438aa78e7743ccfe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e904abc51933a4faaae23aa8e6eb51d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4c2f6185e06810315c4287d143bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a789f12ff10a6503e95aa9ea7ad9a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93de31ecbe9910cffa50eefd38c22781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f3bf8542e67b2364afaa861d9d55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069b47f231563d4bb949ac1797f33b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb8e4259e01a6132a5965a418feb5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b358c54a017d292db96126fd399e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556080ab57cfe3646d82d064e9976714786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64946ccf2a4b87e42914f6ba90582787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1e4849fab2390363ebfd6dd2eec9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd0055af72f9d3c4b598cf8a3cbac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807477150e0fd6f217930c038097e66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297aeeeb5c519c04a8e21a13a1c9217791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052b919799ddc46d96f4e570375be7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417854923f88dab8a4a9d77611bc6097793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb7db5a595a3b726e61b5dd5965b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3624d56675f16c365260f8669b92c7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8333f9f5188f19d32d1a0a0f3c59796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289400bbd3121547f5d93ae84a731450797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13373001428343104693d3dc49eec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783a94b55f2c385f96d9858e276096799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18c80334d46ad8950f49e80a73db6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf32c1da42e45806e626fa629f2f88801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c094a6c321dc71d509f15e6e4e174802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74221ed55e58249bb6da2a8164126f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314613cae76386cedbe6d69fd8432bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a9f655ca2da97cfdd52d450a9aa0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05219fed6a5231f8c7b379e10a393d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6496c17a6581864ea795c23fb60c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c423c68daa834c0263fa5cd5e6891808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8efd7cb6cd6066f33287bea9621e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b933bdfe982cf0dc2866c3b6ef0d71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fe84a6fb39c15b43efb7cb7d5981b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c4d25baf50791cfe676c3209d9c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a5cf27ca2c446662a25fa4850b38f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190241a8cf5cbe265723270aecfa60814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a74e0e721c0afdf125f5e85f4fdca815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc686e85d1e7d8b888ece870c4c3df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c65c8fa8f8ede7e6727e0e6c8cb2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cf6e2af16a0b13498cc6997d7fc1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f41c4283157ea4b9b09000880950819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb1b717da3fcc7000c27061a03f883820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647aa5f450293c7f7102896fbb8eed3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b546fd1acc0c7de69405edfdb57938822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebce4c9657ae8c244117a8d799df1d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77c5027cf7364b74a38859b7f3a36824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b49f48153cb757781a6231e437be825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179740f6a38aa5a6dee41dd64765fc3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650686ec781de119523f40189bd3e94a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711bbbc0258e321cbb29085853c2a4b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dfc846173b0480757efc282876901829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b6493d63248db81291a0326968d9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4eeb8a71d6dd2b2b333c0635e495831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a34998546d3c96c57ab704d8007ab832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1b37aebd17dd7e464951fbb4ecb3f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c2e1de601f02935fceb6f7ef64b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa594f5e5dae918ede6d1cad0bba265835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64939c129d7590334240555d628420836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f811d1df37872fe3fb8da5d7d4813837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa0d11c6423f037614095269ef80c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6bdeea3c6a1774ded0cc94a0284c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652acbfa16b302b92f139d74c8ff87840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cddf9ae0e60c0207f0f2ae778b62bc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6e24ba3a7644b03ef4b4fe5821b9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d5feca01d5e62bf0be20ea405f8a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e24873a1fb3bd583c3754e22dcb24844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf38c7d53b96e6ad5d68ebe482de5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f28957135e68db7d5d147111f6c8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082ef340c9bb1c5ab0db4f9732d5aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7376fd745a011fa0ef001282f9a1c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e98728b802dff5c81d9d5f36689c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121064f3c2c93e61af29b7d1ec7145c2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d2f7c6aad08c507a9b93c17a868c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966cef8d3aeb1c3f21d07a22bcd08a1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a1fa29e4d3bdc6a45c25c3a5a35c1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115a2c4eefbd3ba29381aab25aee9da854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a8c630f6b521bc89b8d6d89ce5e65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f7b0ea5ff349e63ae7b0d9feb0f55856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea253bee1e7005927c87e877ddf594857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2234b2e3300770bed45c28b23b58858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a91573c4e0e0ea5ff61e7e7303c56859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007598f1f809616e4576f9809a771d7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1cf0e10770fb71185df6074017fe6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dfab4d0d63b29b6c4e6760bb6af59862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9cd42efc88e7b5548e3e1308d4ab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7417247edade23a8f4d98c0537699864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331367c3035aa3c30590f109d776ae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163cafefccea131fdf83b06c3e52c2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce04f14c32e1d644e61ddc1cdad0175867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d48f37ccae202becfa79f41c650820868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd4915f732fd2ca1c368ddd250669869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec8b40aede2177eddd561f3e14d93870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e1c50c2196518bb1545bdff9d028871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9044b03eba5ca0da6bc54fbb13c9e00872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7021525c8e2979a44f1d75a3768092873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c2fde28ca389102f2ecc1952aa62874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae18ff10ba4c180d69cadd15d9c7c6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2e33c7ed89e3a34128b1319c3054876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908a275313835e806f9782ace241f5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e8c96377423fdb6cafb935fc76a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26c8cdef438e50ed3c9bba5dde37d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb0865fa96f135a41196a6e2489be880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c3a2f4137eab70cc277a37146390881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022fce33199def6ea3d5ee8fad540c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ff9188b46b2719054241291abfda0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167851e3cdbee58aeed3f882606e6ef884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db953f831c90b594b210a4d3361554885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33bb0415379b24a0eeeb9c8031a99f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73cc289b5e733dacf68e41fb4da00887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ab7bafb0c9f87b10d968a475fb68e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c92663fd53a814860c31f5c0ea73889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2390581a8645ecb8d16973878f29078890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b07ed8dc92e8def4fc0b9da09e876891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb2ca0587a86cd4c29aeff0027a0c2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798d1b4e44af07e00bb59b648ce9d62893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbea25b61962fe4a3f5d6fb5976c1e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eddbee62c289dbe85e79437e8e6d0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e3846fae92f71f4826f495a02271896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff9dc16710e85ae394119f1c254355897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c1b38a4c471aeab193f3c38aa2a9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271530615a13dea8db6fe08dcd18065d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9800bd92eeeaf3cb50c15dfa8efe0f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015f7a9057e06f3feb5c34f74537de901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ece8a0ddf5f67c92597b9626828b4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca069091f35f2253f7144b8227875903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37dcd72bdc061db2b6c743f3fa056904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91663c2fc75a1ace1130f70eb519701905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc52dd403f11bbfeb8167a4754701906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2482ee9b046038e01fad29df540f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d283b992ddb59f3cf562b33cbc02d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8ae172505b7fd4382e2a22a35cf8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c8684ebd31b8d3223e289bc279302910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0d8fee197199c37a0da27d9fdce7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df551814641819dc63364a33d167bff912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3854b944bae0cfa1eaa3832cba258913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beda2c563cfbe21d77f9a8699b0262914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d36e49f08c3654748bf6a0f0aebc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa608eafaa6aacfef39b487f1e6a9e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d64ad1d10da925af0f29b3d798595e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d881158d3d3ba0c5142da367c1cf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bc26805a62cbece20724d55faf6a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca68173f68f30cc232f6e4ab3275d6d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e56c0043dead0c15c658c107aaf26921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ac7609560d61ccd4e62456c1d7c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a84c384e4df135f69be901942c52923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271341da4861f2fab481a4d9bc386e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b90ccde6b0507858859066ab962b9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70fe3b4676cd9c13c0bace2f1e04e6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f01969f9c00140bfe6b4cffcbed0f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dd3aa1eb9a8bd6e8fb1142835ce5a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8211e62a9e9be22e7db5ffaa56ee929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8297d2f7fd0cb613d4da6249377222930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e917d450b53b35939511a2f02be6a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5def23acff6b18e1360c5569dbcd5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282874608857848ff6108a90d4273b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090b6f05736df1a0ef00be618b1b77934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1f53336fb4ceb4952e9d83ee5d394935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4a2374b281f8b537244b0866d58c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb5504a81cdf7ae1409e41681eefcf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478142bd742e28ff61e5aed4b3b15cc1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88520c988c4a6ca72196545fcd7d6d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa3aa90c7fae8341c3d6d2dd25aea0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262ea9abc1fe269513c9db9360bcb8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad28b7e8335bdc396ce94912af0d3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c00db6880dd009da32e5aadcc10c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f642cc34f8cc8c69f08ecc40a03d6f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2299315e073a64f24e39f31671ccb4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2e8ac5a6ef18971f56c9857c0c5a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3702c5c6c8156bac171cc486c8ab5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576132d5021c5d093674e442d335453948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac6a315ebf59e62c12f422e02ac5c1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181738b34c42872d71d96bd37a897f14950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfeeb2a13b40c55db3bdae0bbb7a26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05b35e26489876a17c4e68bef14195952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374eb5ff93c9f7beeacd15bf1943de8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e05ec1ae0b9680725211f05e7a697954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de46e0fbbd17a0b63153f394c8d750955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36621cde0305c1970fe1fc0a994cdfd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a72f3c98409030ecf975bc79e2a176957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02185a2841538a1f79186d5e5055eef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd60c4174cb4d704d2ed3d9e6c312959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de562da900572815fb8a014160e52e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a40c1de31f34fdd8f76d1cfc7e2ac961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db5e1cc0e83376d86fdaabbecf091962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f0a1c41db0e5c7992d5ec4064a4a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54af8bac1dc203e1baae18ea17dc8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0668b76b0030078bbc24bbe29d5c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54c4ee29a82eb0eb8c4f9e59ab5f0f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d843758176de06632ef9bbcd5c0f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef26c5b7e0aef27d2a4828bd062969968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ee91f9b8d7fcb2f5b72199b4ffc34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d9ca22fd2fd4848cf7f983ce58ee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e3303bc1c0542d993e7dde95338f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2882bc9b9cf82b113aa2cbffa27aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0871d953ce7d25bd025fb389cb871d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9ed3421603cdea6d75a55a239c0e6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b764affb59ef1aa77543a58f8d66c4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202b2635baa277788a0e0d589748c6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f78f8b689e55a4a1b2c440f409c69977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26897c0e9252e63375c455ac9d4f8ade978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650cd1cbfbeda8ed6a8c5c3dd2ad612979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d47ec58b4b3e099b34b11b902c933d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd804eb2730e0bd1471ac7d039cb89f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dd7cc1afc0f6226730044808d3df982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef2d1b368b3c6358b6e8b194bca7d5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16093195511803cef218326e882f90cf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0f7976c88b9afdc60eaa91188a2f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e883cb7908262c39c5a19b81fba38986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4708689af082cb0ac4ce6cd7c2dfc5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6408b995ce875fe80403c5da5f66988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0e01a55f08ac99833fecf943c3cb989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e50aac57c6d676b559cc4c7eb5318990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9f8b5b9272ab862a5ba4a4fdf408991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d01feed66a77c7e0ee8696c038518992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78eec698e03feea0434bad9be2e8f8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc44da55f01e5a2eddc2c0cba8963994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703985fbe0028a98526ac4d2e1dbabc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76460055887ceac4a1a6531440f0314996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33f46471ded955d00351fe2876d18997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f4db91f219fc915e0ff9b54436e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71300dd8e21c6863e0ad771b0758bfc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b29c4de0250720d1581541459c453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180947cde0e4586075835999e5262664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3f9cee5fad52db8b2c15314e6cbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca62013bd79f33fb05e475544d013a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46463f80e3782afcfe602f056fb6b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9725afcd2c50ee9a53a76da2d1da98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cff61e70e1469768a089c2af384509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4cec5deb73152a91dea9db43e8d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d452c28f81592a52126518892533511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767ef81adf1f68914c5e021a751e8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd92f1b246141cb482fb2473350a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655e4ed60f68b79a40258cdb369ac9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c24a78a88b2da3318e3fe6c889b86b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecc153adfe77646ecff9c6c994dc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0ab1aed7b6a72e330d5fcd0b018c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3679dec2b66b6cbc6c8168788d0963418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54967890ee97d2d54d374a9c7accd4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8de8d173f892c9fd356ed6b4e55320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d35e3ec9c8f4500f6446cc14fdc7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106ec77df70310bb3444dea95e5c7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840111a85667f96d30e733752d2087923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe703601cc513eed1ceb104b6d4cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4343bc2b05e4b324a523e3b39b84425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc8bab363cf33658ee7eba91af238426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337573494c46820a87f2aba17e5e6ccd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a50f3d865c56bd41e4b7e044b150128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0d2c826ddc6bb80fc5f393798f8b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9225cc8122093be0ed9d6b4e9cac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5b8f8bfa1d61df615c518d129a24831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd02a642fd7d4543a4578e451a516432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf8628d5fcba91057cb83475c462d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385562e3ffe50dc7fa1d22dad6b693134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8bf09bc5266993e2fe39404c942d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ab2f806114268dfb128c31f5e2e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbca71bb88c10af627ae1b13321e11237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062423a11c1fb36d223ba1a4eb5dbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af282d808c47fd8a06627e40f66e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbc165261e58ea63e30ed67c8beaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0d0515608404c1274e7664007015241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894a43d3d5e2eba722b40275c2d15c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9509b7e00c83eb693df6d5d4870443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c47deb74a987937f296cdde565e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5865a4bf8192cb5335bdd77843dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ab5a19af233149f786a4539ec2e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f4947309e14b15c21d07366bda82647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c06cb0e3a80406aa36e66c1e036d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8a447f3c1dc213215c21fb643efe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5ba799751827ec54c24bd1a8cae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca0039d213336c0aad431fe96aa7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fbf9e361418213756fdc386d243a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e0a78824d8c1179b39135516932c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde8dca0c5c4c5804f40529129c33254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36981ecdc44742b35e34d2e898d5dd0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ecc719c22917d8be370320cf819456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a921196b702af48a40efe5dcab35cb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8d9af1254102c2b768246dbe0ab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bf55b16bf04529a80b5133b47fd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf5002f8648e7ca46008b2a701655a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e04fe09339226c69e3738932ca4d1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72169f1867d2d35169d340c5774f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bdd697bf14aec3d3cc21ae8b0935163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e3d6388c0f9053d655730f98a33964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73086a25675adf57c9e40c6f693b43065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f64d65570c34ae9303a6ef9879fba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ebc59cb1a4180ecdc7e62aa937f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9c1170510e9d465c511984345baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde546b624f175b1a72b1fe80b2ed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbc27cbb9311f55c2789d345855b0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f853006d69be837811e30d366f2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118e5347e613dd75a4740cbe5afd6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ac67dbd5d9c127a81a7c17c944b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862c9466147ce046c41d0147ce3f6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5f04154fbb75f19125d6ac67794675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce313ced22541acaeaa740290a5ef92c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4b72b1d96cd843c3ad26a9148d23b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a1d9f7bb2b4f42cef9520a119c4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbda9a8bfdeac390d630c5e96cdeeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8e213d9e85d4fb361ff3efca1f56c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0199678f8b64cb4b7b202b62cef6ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4776f6161e9eb8ef30cbdceb1502882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd205454dab75fb9ae67009f0199a1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2781a46d82a69f7ab287e3feaa6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08463a1a26b5cb482ab1779b68bb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17587e14a532c4a0ca6c68be40ce486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc7a21bcb4e6d3d547daef999265d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fa6e0ec1ce80bedfd7edff3d54a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eeb7c382964f4e30bd1cfce6f1c9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121a5ef86028539468e9c631955bb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5aaf4c28995349c3177afeb21da291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcea69b3ab232cf45e0c9be62840fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc4bf6541992d19098e07698f920193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b80488fd40802cc9f5b67916e6e8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb0a44cb4c8baccb6e139e7a8ec78e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5bf4b6d4c20125a0ccc9412a92c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b4b0abbcfe3204eef6585e0c1ee3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27872aaa024cb099fbd3a63078cf4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37649030b248c69db924816e0a021fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361279fcc840a0628c76aacf30e4f7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d3401a26d2110f4b7114d24e85c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7604f7b7104f17ec4a7e20c92da0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddcd0efd1d05292ec006725f4bdc90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415c04bc7ad57be0589706b337fb11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42375ddd95bbba668a8c6b559e07aa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379b83c18b683e36d8e9bbf5f0a454106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68629e41514d35ecb38f76ed270d8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb0f53fc66c5aea4537f7da4d94c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e1b31fd3b804c21ed043ce379511e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c7093d04fac956079c91b0f2548c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c0af561b3440ab5b48219b8c67457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb5e08c3763283e6e0f9af33f579cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f589299305c064dd384f997fcc03e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14414e5883d9c672e5a38755e2f5723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8bb177c1d919946c1fa9c88ac9a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7cfac64ff03552c645656d98bf4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bfa369811766cb6a536eb913949ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70f0c4d46c6161d4e787b3b02c78e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac165c31bc9e88800022ed65a99f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582c2eeb9f7e2992aa76774c6923a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d06f1077e2e2d2ad8a1179910128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe7922c65a78159171f5960d405e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a2c6039145ec9301a54d2ee38b17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f07c14302d95a8a0ec58982bda5ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9308de8ce6a43a797505aef1a6f5cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a2cd2c28c8e8e087dc76b74d8d1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333d816182e1d0ec8a72139c43dd96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034481f5f7f38c0e85938f0db596f192128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a3f38edac7be3d3a51dc0e87306f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334fd959856f6e31615ad72ded02ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63744896b4a7487416c695cc258a03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fb12fe07fc649f3c82503730e701132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc052da4e206b886594146daaf8e018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8341393db1b2b5bb3ba9af250281134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3b3602aa3acf06b17cd3884d2ad7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b7f0c1a97066f9f647bb0169cef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d512885287bc52646086811cbe16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6fb0aa7d6a75d5e8e59edf7d73290138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711b96e7f471e728e0211944e92067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3c4cb493985504da091b285a9675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b80eb30256ea59de940df25646556141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf0335a5500c9047df05bffc609f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe4da7aec90aee685cf3644034cdbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd24f551d7d67cda6030d883e99a56a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ead87845c4fe9a8ebb32a157a71a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd485f9cc80606f4cde6266207cb061146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2ce5f22d5c58b436ed805cac6fcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee4dc20a161570fe04dddd06e2ef2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86c58cedb5f9a88dcc481eeb0c58d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1505441bd56e68a0b3c57f695f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1ca5c2d7dcde92e19d617e6923d77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827ba9485ac14c9f8cce29ccc65bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea5929742dc1eeeada330b20f2dfeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66dd1ff9c1da5df8c27163e92d23dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9523d8c82f5769cf5139acadc2fe45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687c6564e990e73bf7f6dddc06ea6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b1d161e955adc70f2b4378b8761e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151437a24142beb13ea42f4d6de9eb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0296ee645d0a1018528e1dbdef102f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99acfb78b40bfeb62df338260ffc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32a439aba72cca7ebd6b3dc8e092e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39316d89bec1b19d140a6072d673cdd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d86a55fdb5743a3ab56b321e51808163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b9c435dfa420db337a5b546eff0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b456dfa3c81e38a527545778f7e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623bf2ef853b1a4f7e3d6d40d97811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79ba75b6ed14b4e822059e2531176167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d928e8802e79d6f07dfe7123aa726e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920826b4f7424f79204deb3806b5a393169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a710399e62698a8fd3a60a22c2df38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32639d0f70fff10e0a6e416b19b88616171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3f5339e1a0edfe0a69619ffef2ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f3e4f57d7601d3538a89485c63309173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc283d942b6949a145248346bd27e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a95404de6904ea7e98a4be4595bfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fd4eb2bce48e8fe0ee03b7058b22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fb550d48ad9a241a212fa96495544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699120b04b3619e7a747e836d5d3f5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0376b6ae61dfbfdce824d4166473a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21cd5c43e7d09a491a5e693f550d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e4be257f6c186f4d06c0b0e34acb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137abdae0b3dbeac8b645c0d0ba5803182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae10cd47be7f4fb4d22d595e659d2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c92bbaa2bb2e0147e9a59e23e350184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab8cc85e270981f5c1df2bca19a9f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c13e1b4c1c58a6974f34688ea040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd8044dc69c2e896bbada10fa013d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408421f956c4fe9503fcf6a46548f7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505140d6cb144b151393e0533641a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb3ba46692c1a02d1a1f25373a361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8952aac888eea1b49726b388dbede191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde555934635e6a13a571cefd9d6b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59499c4f80a1f80633f5cb34c029d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514730fda1a8660c5eb74e6734c17b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fb9c8d29770017230e9a2ea3492c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2e3d9b0d036b0d61683431e8a771196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16702d05660600438d783992597fbcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ba8c850485fa6250eed542017cec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161355af7710d189908f7fc81bc47fef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc48ef5d8f5ab741cc33053874fcfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25d3a76591b8a1cf96779367e91e7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9f2e0969ba18e603f5e9f584dc97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70384e9b8f7796b667a1f83259c57b72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910fe4d9f31b30fd1b5532cc4b7eff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bafbdac4f3b4ee17062c747d93e0e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d4560b394d73c354beea56d8644db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89072b38b234cfcc4a0134025a5a725a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526c36fb406853b0727610a6df7850208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668ae679209c79b02603fa795f03255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe2e047852e02ed6fe1f42e651349210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106022d928f8b5d1d7cb9ef43b9fd42d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490797939477f63540f660dc949a09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd6d68f0cbc13d343ea635fb21e619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28946e114ef857289f8028a90d267c5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6b04f92c79c607a4de3135dc410e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a392d90d6de886d1ba407e429f4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d4837bbc13eb845fb991f75528a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946ae3ae2ca572cb3f63664945a4d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59efd36bd9065e46788191241585f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8610fd6c9f5a19181b4db841188da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dea72948e43c0857a69f1ca638222221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f504c8edb041cce801fde57955d6e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998503e2db91a738d689acf8d4c97a4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046a7caee9d999d4158f7341b5a08f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb125c63b7e0c5124591212cb503c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e9ad6f51b9a6f0858dc2ed3fcecb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe0d74be6d6143c4f19802d1a95f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc467eb571eba3304089db9e717a44c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7cf6b3e4942773fc0bebb4d61bae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b85b27fba0b04cd1191ef2c5206e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f15d9da811f6eb97ed78b1c3ee9b03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce745016772e0849fed6f611e3cb630232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26425c1509ceea64a3f4460527d0784233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ab3e1cb4566f45e1f4a51878a8d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c163860de0140d353d1930865eb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76242e7990ca876abb60350a939378236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da99251c3542068b09b451cd8e20f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043595481bafd7637e18d080ab6496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e63eefce37b90924f3955b064332239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6abd7aea23aa9c2c02bf62362504e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135add0502f9df98236d91a8a0000884241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f83e81caec657d6c80717742bde717242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e05a3a7cc0c6538f1fc41f43422a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3c2e14885bbb9b4d0e51ca62c60d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440647bd120bad54a157abcc729427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e3d2488026b1bc2040584c17f69cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8db049ba2ed558c54983a2b8fd24e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a7c0771add3e03cd55766c0b21030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa75d13baf368ffd9d7f1877493ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083f733afdf55e1ebf842922185562250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716eaef33c864d01abddbbaba6b45bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f3cc216134d88438a7101c130dd53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902cedf497f04070b04cf53f7a53368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4420534145d4d3fb0eb2395d4721ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea067d1e7c57df48f5c2cff40bb6c96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714020dcbbcdc8efb6804ed6648b00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c2fd286d5209a5c07cdd712decdc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a50231071172fb0e366407a1c0924e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d009900e714bc3aa0ad1473184d1f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22a3f92bb461bb260d8703ff44d3f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09d2bb56686c3f3adb12d84a01c19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e15cbd7e2ceb35e49cda5989f606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea0499f9fb62913d2ba72cb40e7be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b733f875253b0bb54e08811b3a3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b611483fb54eee5118529f2f315284265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ac1bc04de2031f4c033f80d9452b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab175fc2e99c687a694dba323ec0772267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36092e7819a1cb1f3743e344659c818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e058058b108595bd7b1bf87d308b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e399fec0b8c1b4ab594595100e171cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec1777d4f6c242b335aff5ec7e214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fe00d55a8109060a8992afd433d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a701e2879a835a7a839839ac5479b6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dee53d001c5502243be82f76d060b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1617cd82fa424fdaae26bebeb73e20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7000373e3e93cd1951f2112d7cb58d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895e095fda35a3d119fd15d54a8888277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697821aaf92066c11d42f367efd3ed5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb5bd20b3410c66f9e4eef998d9fc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa8b142192951f56c5a7cd6cbdd117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347d04197a550c9cf8d25c6a7b67f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef076f842e4f5cf4ac99d15891a7f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9134cf29cb6c79587557f80cc41e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9763c709b90ba782261201734c0238284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc79f32d14cff8e47f084dccccc4060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926c74a94ada9329e64d77b766e33aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232211aece1edc29203f1fc67a518d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870e21456d9d95a7c6ff3414e383f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e297d682281580789e1cc1ee9e2234289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1c186dde916a9f7ccf47f1f9699d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d45f401f86ad1f91646b164710ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ea6ea8249348450512bca7ecdfad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a828d896d843a59a1be1c2f3bc3567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e2905f1b1a32ade46aa76c78b199294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e27c05c0f036d3187118cc8aff840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c8a318a81659b6fe76477044b5ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dffa3e31cee8c89273b2619766379d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad96601e344cd59313e0f58819cc917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045238452d5f0d59e7b91c3ac33e361c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a2822c21b7d9f72679104633fd0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d7bab02f10f4da8039aaa93c8fd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b47146244984d9504dd7b85017eca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1316a9e16c4e71176323a79f791b0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595e85d4c5cb3ac4720848972893a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e2a2496c6c8078497ce55aa41461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66853c26225eae06893ab375e0157306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295913fb323c0f9f11a7a522d2cd3006307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab800038920e6c87eb25db32b7ae1d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d317edccc7fd160c9681226856a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62364c55ff37e829ed1d69e1c981a0d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8d872ee46f40b56773a674cd8323311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7156b903e5b78fbf5ae639c492b056312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8a43e3192b66ab7504003c9e38ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef55eba366f4b2d66f37c5d6269ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4fbb74af06a18a4e158ab9a397007315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f635b8e439f0d422a5635e8421d87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc75c1d254117c7dd46eee2c3d3077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ad2d4f5b3fd7231a21e4639f893b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed339ae746a56dc3ad74c8058655148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54021cbc5569e43245cbcc7219673c5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97a8a2c26d47a7bf2bb52e7ddd272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637c57985698d2e1196f2386caa805322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bbeec105032099c3872e8ad00c191323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697192e1805df6cf48a2ea815cd4f12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600b90ce6a4e8ff0fb9e6c3d9b3879325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab02ac845e32e70bb2f17f4ce1e2e7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3405ff4cb61a4f52cf1770d47e6cda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40126b21097414acd084fac3044b27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a62f06f7fe72084d3d355fb71940329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7006d6acd843c2f47a9f6cdabc31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b647e8955d80e3704bf97f4af829d8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c6e2944ac9f8702687e584a4aaec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706532a6185de1c3fc4bdc3ed061f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ac94c414d018c595997d66ea52f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4383d6c2e443a78d4229db57636294b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76a3b71a0cbda954a7773c0dc0521d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5740ccbdb739b85a6fa332a93bc34b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a5d576f3757c5964aac6c61e7a795338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370dda3d6d52ec99d129c9df4aa999d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0bf96d9ac40c4d86770a18b2dd691340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb8a73b4c64eeac04f4578662e6750341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cade787c465c503bd636e2f73d60a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd5afe6f8d54ccad468baeefe936a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afb483e0946ecefb2af7933325d92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6b3876cfa46e36db565ba481fdc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81cef4e7b6c118a6cd1e8288d6996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773408e56a51db29b61888ff79ff1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d877d4c78bb4a34227515b805cad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85510c22d7de39ab5c85d648e7cdd790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ad6999600f4843fa2166a7dbd3b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109cd4d644f11e900fecc05490ae9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181a1c9e8b49a824bda265094b36b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a3c6632b64c681961efd699a4f62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cef6b029cdb76bae741a12d0d8e5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad3b6dd35d08c310ad4ecde184d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa637adb2216b494ba409f20c4dfcc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b09b511cf220c9987b57aa6e869d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028eb2d628e26c8b2081c3700c660c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa2d32cb8d217af2ba340f16b4e84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38cf566b90a2e410b2b1e4126c0704360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82fd5df12760b854776e1fdf21d876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fcb49e43a3cc94cf2c18895018e18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e11362d4067f8bd9355a85576a5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52a12ca64839461e73032078de7d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e91e23571a0f07e450e553a9807494365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304095e749762b2ffe1d95ec8431d2ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea342314398a3122ffb18115e130f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f073b589155576b7972e24d290edb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5191d1a04dee874805ee1148d3f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a0a639564e1fcbe58e456a22b97e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c9926705b726485645fb34c6cfd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1cf889fc58bb67eb02401eba24618372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0416ba1ba1c8dc171366819e0ff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d117204fb96e96738de1ea26b1ff96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f944d6bdaba764738fefbb6d0869b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac331969d6fc5af6c953b466b2b578376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a780717896fb2b9fab4180acddea132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c5ee9fc83292618147041ebfa661c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f28d5e0c4627acc6cde5d96e1a9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bc44dbd58e166478c6044fd160f17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7219ae46dca438396afb65cb04e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39035f9fb7e7cbe02a43566bd8ddd940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230788c11f7c3447867a3bdcd138dd1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d112bef82df7a2a7f0fff803761b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b188eac7ee33fe1f82395749c63f93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afffbd083f23925dc98056ffd11223386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e19cc2f5df925879a46a9305163ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282637e9b487ad684bdf2c09941dda3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9ebbb44d88fed37ac82fc0630743389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51be05b0a265b86584e4e78befc758390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b8decd2e2695f27c734be249660e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648772e0efd1f96f2759a86dfc6456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e7ba79f40cfe414a39a64512e49b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b351a12fcd8b876a4ed7b2949ffe395394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967648e13c534f054c38733c9f273ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb64dc3ef9b67cf3a9b5bdf401e7ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda6f69e25c2b11dee050e62c73fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d60dcd0ad6a1ebd79c311d9dac442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b63561531ddd7bfa801aabb00936d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86926b868238f90fd004fc8a5c3e0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e41552611bc3b1caf3892bb93be8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f33cb544ccba4c4289529ad42a263f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4f84e4eb38b6080fd6f61b27e1ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a862c05e385ba779654f2dba6ab2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404e4c5dff537c03fd4833c7ded8d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63d5e4f5137d384f2227190ff34688406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c89d32b2259b4a9f6a5dc8590592407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532f1a1768384e62a063dc69715105408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37854101752332a56caa5eb80e5995f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe09debd9cc3ea1c6ff379c824ec1a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20adc8a019f01793d4307f22f0a82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36bc84679f4a2df9e663a725cf034c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267858f3a9bd7d619131d9fd27b4437413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467454f6ecc8a61266d83f8bba8e764414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e1de0466b8635d286b4f674eca2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65260e362a023b7681733e589f29d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d51bc91a50b614619169bdcbc34e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a112fa0611e25ab7b5c7931d9fff17a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0780164ae7acbbc9eb59c79b9979e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffbf7a5f564436f3f5ab2aa4881372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedbf654d076bdcbbc80090f131f7be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74e82ad0d5fde7fe4c4daa6fce120422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f244368505932204becce38b2581c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014c4e8d8fc1fdd3bc14e9fad98b67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab558abe7e57f5f77d0d601aa6b6ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418a30535818e7c0ca64020a06032b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e32873a49551303d6f99e3f57411d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa2c0db54cc0b6cb6d18f8ea14d7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3cfc7bf00e63a90ae0906cb6b3c68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865109bae236ab604153bce7838c552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e385f9684d0e36f0ccbfab8bbd2687431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1238b7d74812948f078ef3211b2f3c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e098b564d07e2bfddcb2717c539248433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4a505a3981109d5b57baa4f1780a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f79956e53aac4dfbfbd3d6c137acf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ee6764057b60ef28f2d366cf0b461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdeff9b2d83470abeb77973ba0b94b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66353b6ffbd3a8e8d072c083a1076438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b912a74a377e3e64036e1069977dee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07799e19d4d3a1dafcc2bc9cc6011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d839be3c89e22c7dd0a9593d8e007b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0c9c2e2a13327f980ab4c4795023442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf560f25d70e32a73ca58da2bbaf3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcf61cf6dd592b333109e16cfb640444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a73eafeac316b3f01c285212c924445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcfe625d7989a0c61db4cec9ebe7ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f61f0c6dd26c54ae61f2a44d8199f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e373c8c1b562d4121c094787eafce3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9bd480d2bf8c8f6984ee79b39f701449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a662c3cf98fce6270f000b84bd4dd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6bb824182c1cba78e1f58172a809451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fcbd23a2b53631bc0d2333f7731b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506dc98872ea665c967b7056b4ce7d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6907e55a0b242d097e54ad75ae67b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816b02a3d9894dea5448b0468083f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae28c639d427353374f10a608f26f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6373f82c8573efda5be07d803fb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5797f9c70bae7f053c6a141e75f87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d67da7a5eaa832519a6a44b3424f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8d66d02b93ee4cac8a2d5b0028cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787f0bd923c155b2b7f95f9779f191461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb1ecf2a9f666bf2bb61fdfeb3994462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715dc9fe6492802e9ef5e1971ea5e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a903f151e30919e8dcaa3877ad57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b33985f6f3c81a7600963efa5035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0a6109b2ffa805c7901aaf094d7ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967b1af34ab281197f76ad598ec013467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55d02fa1ef29f3922c1412a5f8abd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791907019fcedb7e0156dcef0271c66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5ffcf2ebe0f86a6ef0a17d428ce2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9438d530a35e1903b125adaea3461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201bf73b2c41187a6152b3b535da90c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd39450dff8cf5553383a55d8c5c71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0031a03a25d9092b9043a6c595ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623107b17a4c7c1c81bdaf517ba2dc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642430d0f752da70b73121db93d75d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a643b67bd10eb302c097b3868ed5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c8a1652c37bd533de82d8b9b0942f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c694458d824740e62012076b28f65f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256343b94620fa08c6e35180c81de3ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ea393adfb987ef77b5db5c887b510481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dae2c1c6caa3e7a4dc2f0afc15b6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac17403dddbbf15c831db34973b7c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063c791cce3f825cdc0de06e49dc9f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e1a7881c0a14b76c12a907cb7a65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439422edb0d9f4e5db0c48fe3581ac8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafb7639c90da7c777b7076f0a3b56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1795fd17dc65c9e932f036a130e69d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df5a5bdfd0b528066216c33daadbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5cc97b0694c815b8cef20c0175df8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f463886e93d0390c1a95ab6c2d7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd63f77a9f0ca4cbc302394b456e14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff1a9622b643ac00c48f37f45e9cba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72c5564c099817f08bf49df3955e8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70b96e7c37e61697d84270ecad1ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021056557fa6546b99337657caf87dd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf22e7ce337719749fe9aece47a58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45c2ced11b3b54942463c5b8e0b7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e598d7dbca27bdfe44548454f70ac3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac0697907c27bd555097ba8956c0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090011a69e30e19eb2748329775d98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95035ae9222afb42c282a242d36b1639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de32e881dfa03205c24004e2b53200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8522536d4e16e2e4cc82c3be01543504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda7dfa35fae16683bfe4c179c1873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904eed4bc6aa35394f63bc320c38f2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d4405e06e5b3c8e76d27c298e56d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a53da263205d82ee6f1652395172b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13a85073d8a1281bebed3ad39bb47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92358ebed00a0f647d720cc84a25e574510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65c04b1ab8856875b9b707ea58bd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9c0263d307544f0fe2ecb841793b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735439be955a343fae3908299c9c01f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455cc41dc9f8f2209dc454de2ecabb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867301225095649de2105b1e31d8a7e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d473ff7cf5914b64e24127b622609a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa9873bfff86f708444541df85adfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac17024fb1e90fef7d4c75fd37ff5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223af131a02d4e3dbcfe72af523790c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c8bbe2495718f45a9d127fed159f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3dc89ba82fd5d7a79584f9744a3e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db645288c3e6d64e63afd2e9d4946522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae4c6bb2179a1f5cb404a65dd7444523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf6d20370f5d78540372c84d9596d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b762cf79bf956bcb3db7aac719a74c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b38ec7ca39792fa30d14ce6a986a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6883cddac54018082ab938ed1572b4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b49674e003a0febdba85aeccb69d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae323d629e526dafaf7852d108accf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67f7c5bb50ebdcecd9633aeecb15a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd725101cf8caaabb78f6060d0a523531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcd89a19fed109843ea12fc8277ff1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a650e3170c43457bd0fdbdbf576dea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ac0fc0d09a83f718bdc7b2d4e992534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d1455ebcb32036c48476d05a6cba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e413f0ef77d1cc431c712a9782034536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1abc72b46f043979f211671f8486b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486cc32197fb140b9603d9029552d65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9f95236108269abfe05958c0ece2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2984629632f3cb4578367e2091b25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2df51538c3251a5950e5cc0cc768c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce9563a0c0b42ddff2ab7c0f3c1fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13d76904e17a592118b46c7206eea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9bb1c36cfe2c49231e3d2e67659f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1300c5f7a65f0f69656cef66018b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358aaec9a2962aab4876b8b6e83ee8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38576e9cdb625d0877dd62ee752bf8e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d859eea9f3aa6eb7b03fd1e5860600548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452bb23c2653028f5c1d939646eaa9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5973c6042778db0b9ca43281235781550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2fbe136a9963d0dc8c9c4431859dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f18c0977ffb06ff7271e5ce155457552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f91c9fafd996f6a959f9cc70ab01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7879c22f11890a41c011c610460af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867e23c1e996d7edab9e6ae2c52cf2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2977db7c863a8d0b8542c46a417529556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ecc5b6cfe0d8b79e389800931b98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecc5d012db2090e7817eaf1dc407e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74077e1498b478788589ccd24d672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ad8307101c6845f737bf6b6e64d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d7ac0bd59693d06569d347195e2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817a2dd9e1242aa3c077f65f15b34d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623311fe9948065b12a73a6ff20f30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbe7641ef0d08f3b7429b5fcd76c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f63eeb99d53cf22907161158e51d91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63129de6bbce41a66dd72dd4d4fa70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d5b9c37808c788ef2fa6cd8e55eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a14c7ec120394695bd8e9a76fda2a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963ee2a78f94e29f954451e9d7532f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc10ed75d770f93d49bd9a3c3609b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed3bb387f5021744854c199fbce38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece8b0c756cdfbe9bf02c5bd3ae6b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208929283dbfd8eade5114d7748ae22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6dae3f0f8c59062e2456649246f53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462498eee0312b429746814584f3819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d3519f00e2a66b279f153f8d456d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f497b621f6be29efcfcdb9a6dc1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf1a235239bca367d6c7f65709a95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e292dd8a1197b9e6a3540ce33b160b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679ce701b2a267b86088d847c002a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7b26bc1030a48900e5c535a522d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99b2aa8bba0c4c6104325395e27be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46e346dcf31eb1b9e31e2f5617780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b41046973eaa69b75edbe7bae68c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7e40f825efecc23bdc3bebedffc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85707951b9dcb4a6b3b8ef625ac0adee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b870c2d2f84f575ff9fc16bc4eed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee36e50ac0e1303ab02905bc64fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4bba23f5f3aae28a85d630daca5b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cf16f3d832b39df712d1c32497f3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896444f369363514c9f06a35e514d10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b9e64d62c6189b0e192e71af73fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed54fd0ef744c6a54bf7c5dcda47dc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a43ff21a74f8b1e050eab6d1c63ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d46b212e5607cc79be62245d05b29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d5801007ac23ebd16a0360e052e94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746fff5ebbff59dddaa388c8840595597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f9debad21e200e90503ae3768b05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b43fb3adc132413a8c0facfa505b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23205e9f96219019a1ced06f591197600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754fa7a65562ecfd54cd6fcc8c1876601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f140851edfaf3870ec5d980df34e1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf08b9340ab249516f1b61a896af6ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5727b5e8f2c15202c3ba52f8ed534604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68e3c4b3e0f1d93cb31a21c1e20ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0cb384d7c101a1267bcf3c3cbb9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd8a3d48691cbcfb606e9d2513ca4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbd9234ab26445b236b7dc76f7970b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8dec36177ba716b1e27b8885ec141609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdb65ee8f69b96de414d7950292b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416943442cb67355ca59a3452de265f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48a93becc1c7aff7993c9de96a0ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938becc08deac3b394ee4948d7f9e89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164d195557039d9930061f7ff2a5f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae4640f50c26d5aa8456e2b3be2f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48dc8c1a9115bb834b8caf71535f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b85acc8dcbcd9f419a619f278c083f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a1dc83acb182a3670c31cbf02dd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d1e48e8512cec5b50549aef615f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e13a6d2a21d2d54cab384c817ba2cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12248544129bcde1d2ddd8a47b73355621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe0fc1a6246f63cceb6727dbb6fff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085683cb550afc2fbcc8d73e2ae242f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925f2d39da6ec80025c83c49964553624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e1b4f20b1bbf0aa10d8e581d27831625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1049f861b6c7f15c7a3ce4e83dfa7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5fc8d719f136dbbd841c029afe004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de4a6c80e2c21ce809fdb55ce789a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91af5c915bcd3eeacf65fbbfbcc5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2e68754052e2ba062956ef8d0cc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4526468ca8bae79eb719861cc218631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba45e9d66babfb621919befa93acb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8b889e8ae008a5c8e65aa03c01da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e966189c601bad6442a7d1dd69610d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274d5f34946175000f4de108f392a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf895e8209bc1a9c3795b590b77575a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed08d32dc8d1145d479eb5fe7204f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e31eab25cb6c80d89d57e9845d41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37744b86842457b98973f7450f46f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5524fb2dbd770158e9fbff54c1dd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291d0f7cca32a1bb2dadd8908a1137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfaa3f5403b93edb5585dba64fb1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7de144fee7e040128fc071b65799643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd0857ef1bea1287e076d1e84c5672644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298add7673cb8594c93ffd2408a922e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0d53bd5a7ee4b219e3068069e91b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d145111062bb97bedbfa41e2f3055647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36402cad031ed5e211bdebdea60151648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9871a7e9496b3f9d1a095a9f5f3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315db88c46839412e7f82edc0c27356650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313835d1799cf85c3e7f03fb05be2fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba92e2e1fc63a689b3a50b65afc99bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bb9390dc965390be319a70b1a111c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e9f5c0762ec1b5b9afb17b133a093654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d414c079eddcf82e20bd93204fa51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2afc111361556fe9bdfcd52325c33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e9a44bfaf067cc8d65a5e8dfe422657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4cdaa92f2f4fa253c599e19896d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c14e4d1e153c70100ebd81ad49b391659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eafda32758f8dbed182fcd56f1b89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4e7b641f220cfb193c066f79d668661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151670813518e75e0687b94f2c07ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574228b481c13169d3271263ed3a6d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54430cd47c283a363d515e6f6f5045d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5101d9e412cc1f8c398addf945dae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32021372acf86287b2e6fa9c784816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab13b4237915a67cabd6ad64d7b1bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbc30e8bbf895eff171f82d310ce13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809ae0d327fc8f5b1e3cf5e2a69eae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd83579a52c1f26b30d7f484b815808670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872e66d57b7acd6d1b796cff79dc2cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c158114d3c57d2373c37d276ed83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eabdf11bb7cc156a3eb8d5ab4c01c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053424bd5423aa9b72a64ad4eb99748674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8867b886e6e4e3eee54b0ec4ed2ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcefd8e0483eeb2ef765dc15575d58d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee379c2d07e682e41014817dbd616b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8dbf1b007b5e26aa08ea06b6acf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88160c7316237e71f3984484f4639d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce71e98d2763032e2d0b21d7816b77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d698c9b47877e4dd83bd17615a8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858e1a53c7dbf416787ba4ecf1f6c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57fe9dd3c7f7e316cbd4d48dee93b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ab5fad61bc976ec4b27af2544c0de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2219a1ae3278feadee62a3684637cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060993084b4eb3ff2dd9659a468dad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08139d9270b09d954ee619b564d7ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a32bcccd2821e2830f7ad8cf0980688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146325e4236661a95d770eff51942fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73fe494292e04b6f1eb0458e03454d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb2f70308cb490c662f5d4ab2e53c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6edc98acd6d657513988e3120319cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa5b1a3858ef06982eff5282fd53c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc9bc1e118758e416d65494764e568694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a3af5f65d38d76db4af71133e901695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0325d6e3719fc40568e36c7b8da2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bcfc318b18de649d6a61f90816427697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6b17d7c30bf662164d49b702e147698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fe4abdecf0858fa617c6fca82afc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16c1372c01caf04bdf5be9bda82fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0005f26ae2412fa003586a9d2a857e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54fbcbf780f0b80edb9a2144f8086702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3ce259ecf45ba985511df69bb07b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac3782b2c4e022f4203d0a7f4e7e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40212dac99a905f3710981ae4b9126705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7ba8b2e091ea8e5757e177cab1ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409039d69d1974ad2bede83ce0934d10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb385465f9bc5f00e5611961f53e77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd88120689d85cec83adc506a062cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735963b521304e7823084d9b5efa4e46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4f48bd6d211ceaeb156c79ec6da18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f02110fe8278a4b9cb07b0d173e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c5c1987afd43987b5bb81243d45d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88596aea5cb7b68f02fcc1449db41acb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce7c9de80e2be2c8783e9025b709d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee616cd3a3f80e2d9cd190f1bf7264716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a363c1d3a96e77c8edf139b3970a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352e0dfd082ba911bb49b2f7c1d985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c48e442ad25e3d1037391749f1e2f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f429edbcf6b9702687e3ad9213d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae9900e40c485cda535c120f7481f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45350e5323fc69ef9d6b749bac6903b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3821bb664c82b5af892970abd3d58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e35a4e01385768947345d00bb58da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74544b6fd7c5a5d526d44167d7121ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab0237f28d22c131d7d28580d89760726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe18df0788e3c21b2b0d2ec3afbaf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2441e62f5a46ba7859df1216a9dc2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a85b8075ded65353c4d7d38af097729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe201934c825ffb411f9ebfac6f21db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9077c16931823a36955f6d080335b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a62b3a960ea5169154a3888464c69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528fd1d14a6ea14162fb086e87d2a3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea494e5ba213aa6e9f18fb6cd0c09f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd6a0827be52a898e018de4edd1d21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb813cd4aa108b4545fed55931162f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca8e84be26694648bd23183fc020d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e1c892d76b49261707c09bc556730738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d4269067552f88a7722dbbd176ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2df1d3bb3c04fe989e31a20b9518740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca9e126948574d6f8c923e6a7edd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7248b87e7edf38b9e31e2af98957c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ffd110bc94c6cca92f01e2803baf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbfcc0890bb3f38bf840317c57bb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d431cad424626ce8c90d8f21bbc46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321fac60a152ac371ab019060a974f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc7295426039fb094d3c7d2614e7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e408924f2c15548269af3c3ceee853748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772643e972246d6138cb59eda6fa26c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d2b0be502aed0ecd05c8c6cd279a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a462beea0eada93299496cf8b0ba5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cba517c99189d75f70457897e7a0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613725ae1d29baf15a3fec7ca23c1a6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf378b369496b7e7bbc48d24397b64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5087d4ef46656723bd31db15c61dc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311f052aaa10b1d613525e6d138778756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6d2ae379fc49c2fcd142c600f841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726e23efc736f592daa4dea52ca1e14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c8b5acc9cd38f4aa37b9b7d4dbf1e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403555a93baa2366c67b19a9a7c835760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa344422532678819cdf71791c6f45761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f9026de323f01ce26beede5cd226762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dfa50f7def64c0cc5fe7061a68ad2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f2794bf8fb481db16854988db24b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389a8ef8cda353253624e383e5cb2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cad4bed6d1026a271ec3514e92732766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba76b2ae025f2e11d3defa283850253767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7550964b2099b5e539998d9255a7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201bdfc34bc128efb76903f730f0ea3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172d4270737eae99ce95978c514482770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664404fd2c3a982da014f3139c0f1ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc73035659da0cdccfaaf42697b6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5662a0993205d7b921506e3f2e40e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b780d239f71b4cc8b3576e6c50cc67774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549708a015273837764fcf0e1d97710775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287103871e6a6438dbd7db0d857ab11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc486eef7825eccfc6c8459ec4a113777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23cbfe6edc4ac9352b49b5aeb21f36778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb2f53b24113ed282e7bb90f0a445779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f68553e0e0377544227cb6a22bdc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051709adc709a3536e084b2410a1628781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced90bc8fee00d50c2977f75e76af3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c09ddfb6b7c567398db4a82747f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c4eab12f4c8e66f899cf70e7df2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cb98c5c3be97c56f7dfab09a12a5a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307aca48db1a332d0939e962d6adef1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4a5aa208c8f835968eaa24574f23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d45c81ced05b3bf8f2eb61ae71328788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882baab4bddd2274b9755f5b6cda0ff7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca83e550a9d8e6d11dfce57fa9128c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a12185647ee8803f88e1c68a181c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95a8455f95780a26ac9cc2e5d14bb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279d120d4defc9c76d486872034c8c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fab630376dae4ff4a918e47e873f1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f48a1bb490c829385d28b0d8b5e47795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc290fc6bcd79963e6e8668ca0968796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5697e2b3206333e96c4c826fa449797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e601c52ef335f1c74a9926115f7474798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f915fb2c4cbc420cc633491417ddec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1858626af69a13fd4272632ffea75d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033063a04313287f00ed91528115bc0e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed88b6c5f7891a30944fe879c9e3a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474a21fdc609bc0d98d3e07af7210f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf17b0879550ac0043ea27fd66f7bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821742533e176936f64e01d7e2abf6d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1dff0f4b396a580ae144aaa9b5a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b75b1c20c123de066ef5fb47c54af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a571be94b711788a07f4f860c7c69d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48affd20b7971c1b85369f8a5b4955a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e39ea6ad8183f293b76acb205995810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c806bb1aa1d7c939ce420c2148c57e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf056650f6fb7f0c0a58bf93eb283fd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955f89dcffcc1421ba7d0051bab78b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd418af51b3c2863fe583d6fd3f1601814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579bcbbe7d0d97ff499ab942a0a46b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581433af8d3b4a6c2e2d7d5e0ba65c42816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc5368bd270cda5c8a127564f5130817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2718b5de1e783932d17cf113f8204818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc96091cc0d49e1b1f8e1a7d94c90819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc7eeb97d2990e8b61e518607131f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835656a753a102fcfad765bf7e22d6d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e428f6291e782528906a5f70797f6d3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f2e6bd84a21ac1f28b62c7096750823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec83204c62b29eb544311b1c40d3a8b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824a2c440491084261b549c957df3e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf69b32c2d72d37d7ae023b7d7f6e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee0e3f9f505fa6aa2d2c6735b3cbc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1188610d16ee82600de949a1bf16828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2f792c526b44fdffb863149ccbc70829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a86ac3a0517d591340066386b8862830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e19c84d58a10fa81cde2f1bd9589831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00d16b75144ecd7fab2ab7b47f6e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b4636a5a8fd538ea82097c13153e1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325d55669202d7521bad2642c77bd3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d604dc1daf592511c965e09df572835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d2f207ffd0139c238d48e37b9ff2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ba9cbb8a589adbee8505ec67a01b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec3c13f814c493c664c9fbfe0ccfb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59bfd0f799a35fcefc4170d2b26221839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83bc8db48187f6ad858847449277ac840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354ae5561b0790864f66e3f6e81e5d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be051020031c1318b3b9b60dbf795af842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e31b690e538eda9ff7b41feea693843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e0ec4750afa7c6eacb7e1a611375844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85139f62ced9f44cce8a26d196395aa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f07da3a4f64624f8ea7ec32af307846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf1c2c23464862f19e31e2f1ea59b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232a9c49815ee1d7fc67128ecd445f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377447c3e9cb187326cfa7bd7c0196b5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a8491044f2651b4231c16341e95d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e8632998ec97dfa25b8c9f9b6cd3c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b9e9a3fc1ba487c045bf216a3fad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232c71624d5887085250819cadb07b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad8be6006b4f197668948c9d0e90c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775e467bddbad519b2fe58e49c09a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555057a1efb67339af0cabcfece35c52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e12f93d12efa93820ff39e019db3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03ac46ed27735068da0fed6b7e8d8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135fff408dd15e9f5e284206fb1a3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869fca32e8378addc94548cc332b3b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56711d5e3d6c4d8cb1da7eba7fcd5ee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a711387f6f2e0fbda7569ad6a576c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d81ab94680fa6d736eaee12e48d4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962d18b11d85e30004d4ebe7f25fbf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ca10b0a9d452fc61b9b0746bc792865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e29ad76768ff7f0fb5a25b3934a70a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b983401b0f3ed777e46f912eb51c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbd5678139b4c5a530e01c972efd6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9b26a07bfa886405758983ca603c7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99881c02b92def18f7d60f03879b9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9afc34860a307fc12882401df2f86f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950603b63452d6ae9f2f8af694693a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcaff6bc56df37a09118c9319b1a30873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61ec0b722969cfa8672c05e75fb54874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa947eeaa480ef4b73273ebad8a895875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d481f087041611a9f6139b588d7a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097536eda5dd6fc7650b53ed8db97d79877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2625b8b3efaf373c82a9550886248878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af1bd485664cff7b49fb5a8e1aa13f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2349331d4e9567e9cae7cea367bd4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bfb5af3596de54d02eee89fb5d248881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f81fd74bbc9add0db580324e8530d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902965f29c5acca9d5ee4f365bac088883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e06cc1b2423775fcc652f7c3e649884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584bc88d7f6451703c14785031023c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be2c222869d5c79a25fc16f40011b4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6be7fddb3099dd41274852ade6e86887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0bc74cb73e8c8454726d8a18cff67888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583805d32cd78cea9686a493aa79706889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6c321619e6a157c61698ec8fda30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ffe8d6f7fd1a35ade2d7dfb1b048891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de5b0985beea5fc4f0ace39d6738a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202925549f1dcc8cabdd19b9e78ccec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4eb8b7adf3e4db05004b6e0854241894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f3199f0f0e0aa127e9fac73a0ebf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc86ea06d7748378ecfab3e40ef5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e9c426a6f63d577f468c5fdfb039897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720755af1385c97b5d9634b818b1c9d7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe3bfd227aec3a43cef9de93d30d67899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ee49264c790344b977a78ca2e9c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55fc6f6aaea649e3d32b6924bfdbef901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01c9fa40940c021fc7f6a5b08dc6d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912063b53f1d13e3ca461c1a71095d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7f648dda0cde36dc8b6490e75858904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb191c0506cbd29e541ae76dbf7c72905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e43055852bd4a259b7b0ffcc59a41906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390757fc769223e600ca5cc077904c3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c2657d15b16f7d9f18c214adfe03908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298b5e43e9318ac508bdd2d03f743d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f308cf994cd7f5d2dcb7a30802aa7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c373f2e2448ab42a2946325616bbb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc143bad85fc77ca95b224d5d66128912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c7f3980fb8f18de657fd93a74a11913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aac896ae92de7983a21d80470499f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0808f80d5e32b03ce9943a5cadaf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6c123521143136864f08c1f9d3a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209851962a942ac5d8356706574c1b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b46657f8b7ad2dce5b99b489cdba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8ff34938a710aa32ff222180e006919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871202bdcda616ccc1e6e073fb34d6d3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98081704652be9ce4b13f7a4758d4a2b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40aad8822a6c3136a865cc5e2cc0ed922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d6fbec4d1bdff26859feb18f313f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da712029b7f77742dc858612f98ca01924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca10a23f3e2759b4330911e6d80d6f3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c5cf3c09b27bbf5125b4c5a964363926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cdd30d99c9b3171f42edefec02b06927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b657094f6ae125f28c7ed3a12c261fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16d660b6d81f71a416e7181568b1d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb49bfc95491588d4dbc845c4a33dc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a4d2fffbc1e6a50078b5fcef95ff931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e810e326829cd2815e1fb7f4889a24932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febffded4456051c2204925a4ce9c600933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9243c5800b3ededdcd6d2f407e80934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce54c3d48ff754c1777fffedbf68e24935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9451c368eb66c798dbe5afad8f72936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1dcf82ba68017d1dbb59f32d6b30937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215fb3704e68ad2c65fee36c55a1c7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38708fab43a9f3567ed4c7fa4ac930939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade20769e1b38f5e4cdd6135d3a51ea940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe70f2c2c1d38db41583c6f289551941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a73285c2b54c4454271bc04093671942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ec224d8d6120f731eb7ef8f94efa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785cbfac87c8c8a274028100191b943944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145fadcd14948bc9d1534d89092a45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4888411445db357f4cae93bf81a716946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e7fb347f69222c97eee7b39b650b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068d2bd9fb0ece3f0be3c1c397ee42948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c8cab20ba48bd8e8c5cf851277ff949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c2994be646a42d2007516095cddf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbed2f39e8fe9f7653ea1892d3d02951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ffec2d52163b09e2fe38927dafe2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afddbd399c49e633d17c163c50b5ae2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128eae2918b9b5e96006f133eeeeec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576d80171cde79aa4643368e64af94c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945434092da7ca1a26ae735306a9f4d1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd96e945e29f82ea2e319610c1c5ad957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606640966f9317aacdde0a8352721b41958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c609df23b6b04bc9cedb7c01fe94959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011b4fa425f8d9aafac7c789ffcf64960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58b78b77635844fcf3eb10edaf954961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9d603649798b3d545efb05bfc0160962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991cd427fbb1fe9cb2c4a88ba57eb7c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9ffabe123403262a6e8ddd84900e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32de8a09344ea2029a6f64b8479bba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67cee430bbd14b3f499f48b912d2a8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48689c6657ead042b26957143e6b99e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239abda1e95892834e6eda23c1b99ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ecc6da32a67f82d7092e12e99182969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e02bf7f1c48d921fd759a881fd1f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36208a3b7d8af0e0315a2e69ac0ee77971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c131d3cc39f8832b8196e943bc1a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b0c498542be8a9f3b2ee76b999f1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8f3d1489d9ae90455a0202910983974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e760f160b1d9cf34605c60294b0ab9b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc474b2220c4dbc287959f2c9a5dcf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f367527fd05e9913f5494def35326977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8becd127a8f783ae06f629855a5f82978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0dc43eced8622899135ae63fd5f7b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e2a8da78d27c09bd609a4d92144f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38bf7c4135cfbcc214543a00fc4299981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac9ba34ee74a805f6519c24052277982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986480c7f69738f83a8540e4a6eb56983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7bd0460cfe5e4669c9ccaaa9142f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c2f230f3322bb0c14188603b5c67985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600215d38ce2512970da6d3ba89bb3d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533025840056a4a76edf3af7e4e863b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03253ce3f2c3a4f84da4f6940fb34988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5548f728feacb315566467ef68c3d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6905cbaf0c1bbca4e37fb2372c25990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c99c1bfc1d68df3dfa9525c83899e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180acceffebbd60bb33915b5d6c366992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8b49f12ccfe671fa3f12d4476859993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99936281fb00df4ed158a4c6084df3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c2eea344a6cc732922180f06e138995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364faa25a898fd28192bb75088b73ca996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587770a2a256ecd4819ef550949252997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>