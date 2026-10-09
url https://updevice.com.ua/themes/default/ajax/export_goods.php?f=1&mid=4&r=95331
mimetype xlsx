--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914eff51e04dca993a410e807e647fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55aac292ef2c3e9c5a89eb40657a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d1a6aa8ff20481bcf4a730701d2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d290cc00aa0ee2a7099869095d0c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173404b91da1ca3f684fb3bf034013e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c405ec49872bcbbba24deb9ebe4b566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a61ae77aa373abca4004c89d92147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d873a9051819d228733e5511fbc01a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16ceaa5db789406083501afc94e9c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69acafe44c8fd72c842cf114263b1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f505c4e6c70a94d053865beb53716a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465896d4cd78ea51eb4f9a09d644d7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b41aacbc861c58d5aec63e4e66b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c766819017de31deae3ded6807785914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a1a997d71e00d8aafc931a93f94515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469fa5f4671e6a1d457e997d7be79b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991b845b7306a874811e9f303e070717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea03eae9cbc5d563e31155c8a09d9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c156b0640044e9b203cfa073accb3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf8cd73a71afafe3752e47192a82420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7bbf2d3d7701c6bb93ede1fabc9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70dc640ed3dd893d661c2881edac6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2689a0807c1ada9ceefd7a650323c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd85bbb48e75d372768e39897e677324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784de20e0f2dd9a88099d5276728bf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d95cb846a24b3afebec199730915a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a552a8ff3507c541ba3c28fc1937127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c266402d200f4c389dce8ba8387eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff55c97a6f14224d4c7d741fa9e026b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156acd51e379d1dc1bce4d508a7407f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cef53836cb610b47950e725fbb145531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384189860bca1eb735251c9914f70b8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e84f04a6c81f31f8aa9359bbc91733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d71a38d18e17523c3c242d91c9eeee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee37cc1f06197eac817b35c3a5b16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376378218d494f17cc3c8459e0428d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301308c27cc73aa48bfbf49c07f5d60f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693bec0171a708712f3a2e05f66f3b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdaa534539b89d3350ff6419bd394039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe667e545ca162ba63f608fd5e01740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584e89b039874e2d1f89917ff7f66141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a689945853588f564ab8a93e26ee342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982642cae7101bea55bded8af32e1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b057c93f6562d512d25527ff71a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861b1ac57c977eadc0d617b6332c5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f09dfd7b979946241451113473b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fa6c52036abc97f535a0e731070047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329c7c47bef1b7eab362dee393da7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b281b57a2d1415126e24ceaa1277f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b53e2d5e310fa89a1428800498de250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0769fcf54775541f397383c9ce8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad91ab0b6a6750ffdfbefcc889927052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4133da06061b0deb66e161185d9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0ba426267710da0ef6fea3146d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed9c231deae00862740c7c5e82e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3388b60d576d355ae804401b3d50c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79005e1eb681a97b6a5cda75e054b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2364ae0c3384b5f2cedbacd456f01de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67c06d725a0c581708d707e79963259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3d92610c7f06ac17638823aca06fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c16219cc863b6586c8f92a754e80761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b9ad6f718d3bf93aed14152aef6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91f946c968c8239cb4a2cc95afb2e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64c862205b673dca35af275d57320c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e906424f060909f55605add119d3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b665bdd15607f0d4cd5cf5c2e5e7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6347eb2356b1617fe2308feeefba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30667c102a21800680946167112784368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab13771a43934e4d8f12acb4b916969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b65b82cc39c7aa144f43955c243e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c2b9d282365c94d0162035c89ba271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9411e72b21f33ba78b8e0dcf9d8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd3ab1a56773a020f7a28130b6e9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910e23408c6351c8cccaa1d154e10374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de634d73fed1bc7c4770437f43ac275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57564aa6854e97275b557e6da1ffe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fd3ffc71fffcee139708c6b2d421977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af283e0e33a22deb353a91a9e7f3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7046bffc855a80f62564b207767e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298df2e873c187617db11b6c7ee84480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614d3677f4d8aaa59f55e1c603098581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51942ee8313c9eb578b9c5aa2050c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae7f90b10ec899a61d4ca02002600d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7f2d66a16472569714fa0d62e9bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52d9b2f6b5ebb9dc8b6a400ad582a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c1f2d445d933748bba4df3e15fc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134760d83e478bb4bac13ef3b5675c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89ffb6627c9f4c598e017bf3ddf94788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae4a4ce24f8ad6279e78c670d15d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a7982415913d6c566f33a7733fdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5dba15b99cdd0b1c770da2653c6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db314cbfd281c91df210c8d4601e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6d7eec34715011fbc06f73f0449993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f263cab2364f015c0f492d515e566394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec46d9879ea38eb105f61270b1477595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293de46905f315ab357cb49c8ab110596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d5bceaa4fbeffee3ac1245bcb1cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3636e825b4be65b751caac5477ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64766f86ed8c147fd15d5aecafa60a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c684422c42f65bb5d66ad9460f702100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eea357997086393e42ba6e57584117101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff75dd8dc404d92ae394c41f12b3e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193c773ef48cd3b4f633ca7cae2f20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4a1acf5caef4f214bab6d0dffee6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b15b27ab883e2cebe2389b1fa067a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72181555e57a4024bb4618e90dbee4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bd97bc6947d843ed733963f0cac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553daa15cc79232e1b5acfa8360b965e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da33e753693e7ff54229799566c469d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4adb28f532bd931fe300794f57d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251afccc6d5be27c5acd1238d52b97e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576bdbe4c04863e0ab23a6e7a3f882112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2556bee9295031d78f94029c7955113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065a00041a0dd745d8aa0d24bc8c0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252274cf37882c9b9ee14573cd22f63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d238e319595d236f1d64e664de82dbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db537d2aa8d4641d56f96489588f193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25677cdfa165ec8dd817a5c89b7d58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae5e4578bc7da9315a19b85b578b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600babf7d2c7a869460b8d5790204b7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd046af0752050f5558d515d321ed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c278ccd6bc957785e1e09b3bc2848122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda6b51f80d6c6882ca2257abbd9ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8592a8cf8a21e4095ffaafe435cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb3340ac599a442b2b2914272c546125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4b744d1062e9a36d3554230a7ed33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95be708b886028ce19bfed3d92c1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d93385c3542a96ce11a22832c3c0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27facd69006c86419c8b9c7a9407549f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc09b6143881773ef76e9ce76e505130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2371585846535fcdb7053377ecd207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b518cabca01643b19298d79d06bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bc7ceaf100ef1b9fdf1f144908802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d65f6227a221f312415467b97777cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c21089430de22a11d8d4f9346b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4a410cb82970d5610f93aa586e28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a807903e9f2dca36247c2ef398056c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da0c76ef3807eb1bb7158b7f8e5da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef743156b17d3ac47ef73df4adfdfb2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54e11b9a8e41cf6dca164d4ed5979140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cfdeef1e5cc6073711cbe319b947b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b31483f8d01692882d71bab78f9dae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e137a22d3cffc81a46d8194b0d80c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2593be16a6463e36015e878b6d77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb0460ac7f268f45e6668595c9bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157467b6c16d794989270ef7373f56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba57362b70fbd1deeadd9a5c6706615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc213a787e0e7c4efcf65db84cdfb17d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf66c613c1acee6c5d85c4364c1304149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9af2da9d1b7c9aa26216c7600b9a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3f3114e9f3cf236971b4257acd86d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644df3b0bc0fb71df44011a749086d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569225043940f0654e06baec2e9adf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765dd0c39b504d66992a619c201775a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144e98788ddc5e4127b499ac6c7d4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cdbcbee4b41713ae4009f60a26b34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5fc8bf6087100b1ed83283ecebf0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580d0348297646f19e76a505128036158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc1be754f0e3afaf0fea4198d56eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a566653bc41db064e4360c5f78e9d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1747a979f491c3dbc0e4ba5e0af3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf1d5aa1e5c04021b7c98aa53e774c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920266349bd332ccb5c03b4f3c2b47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd051b9f3cc4a801af2479af421f796164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd9564c7a74c1669180955017078f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b8541d2db7ec2852128d380b382b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12354ff5c1fdfa39f9f5aab0a0e6fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e79836bab445e04bae39f2b5acc99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a17a861d31d6a5945f8858e1fc4a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292076b54f73311929bf27b2eb198d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647587af22246c898fca6940abc65b10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4fa607ae58a8f6da44ac5188b419a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405f6b0d840436bff6e1dceedb0ebc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d5ab135c1631fc01fb52b224fa7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a3f0527eff8e1e196f5910913213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ffd4ec4a9b3fdf964e0472e97b59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee503a8077168af08003acd5557f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de37cebf3914c3ab1a24fee8c0d40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154992bda925c3ff1499e270f502553179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ce3da96344b38f736f74d3f6060b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742d28895eb924424103f2303b2b6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ab3a4e544eaed71ef1efb649a7da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f6ef22577964fd3703c52bec2e7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29f337d2d8343ab42a1b95757dd60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdffe5d0bf87bf9a5e71d263406535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67638a57a215e1707a9a5f9592da60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e154273761f4f1320a8e2aa23e1e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d8a7044705a5d06b00a2cf19f4bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98363a9a43da20fb39afbc8984b3d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef492ab2a4abf2eb2067c8627b0c7c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584a7ce3bc18b0bca3b5720c31d88a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48880511bcdf90dad7c2e1af37116192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726ebd3e0915d0f98124fa41990711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a726d3da62ba4d0604c362cbc3ae5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56fd240327171b8f8056d266532fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564f8ad2cffa79e2337cfb80ef7609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90a65b9d73961aa877b812cac2205a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280ed6f71af1edc98580c2de73c2f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765d51a9751211674e5ea876717e1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e3c93405a18f124a18d00777a355200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db680e6c10fb4723cf4d7053d684a0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013b727bde5536c3dc53637649afb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673146d4a6a05f691bbf3eb25e12ef4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245dd409fc8cb62221f9d80e1167f76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e2c76d354734a909003001793c380205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4688cf2addaf474d52ad130968366206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643dad0b52c9219793f93e4c493b8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e951e997b53abf521f3000e3e18b76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8b9b74b0a6083541916c9e25dbd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa779b1bff0f1589e5fa225146d92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560caa4ecadfaaa8dba07eb25daa825211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a776ee8073ace96b85693398d0df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc5b0bdd805754e91d7d377ae95dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194e54a9bfad79fb860303078acd20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2cdab6bc60c5b5b727bd296519c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc6005e253230e0d150cf842302d65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c236e36f2b783765e4e7782575f9cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2dfb1a68fa45a1112bb0ba0ad75bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c668027954e74d4b9366b2e747375219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65125fb3315bb633bf41d02eab60d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aaef46e2a9a19b84390d8b3485c57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bed3f60f43ef9daa85a87c6daa8fc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f3b32d9ad1c8b2d69cc675418203223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc857591003058dbb0878ba72200f03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a139e22cb4b8da6a89acda9bfc69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e174309b4838940b449ad8d33ff7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1517e65f2f4f115059ce95b32cc2179227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191616435e809ba8155e6ab6e5f8e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6173145acd6e437a43a3e19cd0400229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115e42d4d12ce0531655a862e86b0b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce229093e6e2b8fd4aa482077e327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c114b65de50a46740843e1121a07a4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc837d646ffa478c8f050c51229482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598ea95e66fd160bca159f49ab1193234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822089fff88fad4ac4c6af3d9ef990eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fee7ef3e2212611b9f6002cda762f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf687da98c7c0feaac2e9ef949d5b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8034c6ef688dea3ff202e9d2f346238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574cf00f7115fa7ca703c263d36e410239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b4aca72400401dc052e24c0aca623240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94377545736e19e377826fe56b1bb9e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f22325c9f5004e4491f924332e27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478e8ce3bf9b8b976d67d7646ba869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e544c79d2cd0b9f6b1684b7ce7f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a652b3bba289e6d68c6d3b708d544245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429537c1ea06d0c3c68ce518e181b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f269a72f4269b651b547b25078237c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696811b1cef0944d983bd96f1e7594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52208ee12da5609a0071675643a9b89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d944040d5ae9dc71cd27bf4c182e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5600eff1c6502e2f3417dd94bbec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06d8e4ad8a02973119ac4b14d9998252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd1d99fe58762ecc9083fa6db14e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726507e4f9eb06d720e4be5e7c91ecc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2365a3b03c29ecc5cbed7e169f532255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2091d906ec3cea253cc609885cddc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cfae5490aae19c0faa8eebe973095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6a9aa9485aa11168e2d3f163168e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c91f9b198841dcd305af0ebb421a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07488a6dda4c168cbcc0a64a3da8b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097efb0c9f37f1c42489e48d5462a87e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc1c2187108776a9834c80d20b768f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4b47f9f181d8e7e3b5604aa50fd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc20c5b69d454f6996476fec629139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a00654d3b6da9ea6847b71a890284265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fc09a0b6d38cb6363da51eb1df713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fadb0e5761b6c8256d2e0ea6e8bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23de798c34f16ef1e8d81aa7b05bfda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d5deb836089b50137478542fe796269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb169976a8761d4a8b8ca9fdac744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de9e2fc7b46346e89fc900bf1c99f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9a8c980e920afa1f305b9884430f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdcf049d6b178b0c404dbf32b578cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04fc4683b2ab11aef67e9b04d9f583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72b5e36a806642a73d09c435635dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658fabe01c93bdac6e6a22a8c298b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e77cac3e193db261470f8e949eb5f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2311c0507ee506f5f3bf30ea969b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba991d0b55168d7a26b7a8485d8967e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ec48835073e5a87f2ef847e6b404280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679339ddf3400f94ef0ba580b30d2c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77f6fa91f560e5dff6f9107eb19c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613244e3849b057ea74965c3fe78c1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265d7cff0d2441c81186653fd5a39b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382bee7ddf58391444dde3e0a60fa0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e862d1c4e4f28c28ddf102c5a2c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c6fd9204e2fc09611b58f6d38ef1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6702b1ee8e2d2b433ffe51443ed39e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292fa2f86bec0011f5cdcc0273b12f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ba33759d926a6556565327f53bc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca873616bf5ea59cd1a5903629de8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e22d9cda87040c8996d5872bb4de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657fb0cc339e59951dbc1f63864bc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9810a6d915bb5438c2cc08cf02fdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34d58f17533c89300f0d98f0adfa0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4d0e0a84c7da15b5301df358d5e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc709398c4a4c368ddc74f26dee26e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d069dca747eba25f84aac3ddd062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38659f8eaef2a1bbdb832a4495370d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5475b7dd63201454acf5dd9d13a26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee176ea897f7564427068eec02fb10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098dc3b72bdc116c3dc4be4e07f6c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb65bb86234f8fb93cf252b29eb75e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd462ff6884458f817497235dc8d3819304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc336a5fb97ac6c4062649e32f24c2e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e71c73fe9e503e3238254dd73b15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614547e68ca5af97fd6e2c89c14bff1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cef55815b4a38c33d87029825379f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d251f33498b4a5dbf10a038c2d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d00843c9b2b98c4d21b754ef521ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493779700d322b297c4e2ce5042298311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fbd4ab4ecc131307db93be8928084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74272a4e67c29bae31a5a2287cfd86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb3812b6c7d5829c66643b04e8411314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad211a1c4b2921dee2653c02fd9efbc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd193fec73f1ab5b911a0adc7827e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98494171738fdfb59a162d34e137cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071528133ad39dbeb78bb43019f7443d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eaeb27e8dce26fa87bb659aa12d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dccddb64c3b64bfa02641566e9d377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51553f6ffca428968889b4e88cf47606321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae7b47161a525eac62b049f3c79f21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485ee6aaeab7d5bc04f9e1e967cdc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b7acd07ce2a3779e14140a5958d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b99695df9b515cfdc51ace130220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238266d377a8b45500a5b9bbe9c8a0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376eb2bc994bbf0b33a5eec287329b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386ae6cd448af9a9edb50790d3e651c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0664251769771446a1328670a1a486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b139d25cd65ba4999e69466b11de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f2275809a076fc477b19ef9562e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435c7dce5489df08193167506a3818332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e80dd2fa1f2a8daf282d617861c6a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039264bf31e5b42604b7a9e610d24b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7e7254509d3027d91cf21e2e16d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734e2c63f240bd6ed5be2c7c30358a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f6dce6a6813553f84592d160eef0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc4f626721f8a727cd65523fafde58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43675324558b999438062df83a811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2441024f11b1bbf8f146cfc3feb2db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f1f795fa9e640bc37d4df455ada1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2965f8756d4cde42ef9f661ac4a5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6dca43d2dc1991f87588a39b42732343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981befaa196fe2ad1ae4bc8b5f7fa21f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a51290ad289cf12b20cfa68301bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01834241741b75a34df794246ed733346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e90caa60effb8a19375338abaa076347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f42290c2f2459b38675393605f2b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b922b49ea254050496659c20183250349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be420189e877e965907e1f359e3f7b09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2b221b58ccd54742edf4b5d9f449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd78b761e1f93a0c8e923dcd34416a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa7ad3ad11b14450390493aac45c38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043b401efd23da1c7e8c98fdc5e50f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f93a004b96e2793d1ff3696103cb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72314038fcc0878ed765cdbd80a5eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b7b6500b67015b87531da5400e469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c61c0e94887bfc213ece154947a190358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e08eca12c2836b4465580874c1e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ef9209c7e3add3a5a5e603d93e95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce2f06cb9cd31124cbbbf3160ec21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a177e69358cf8b689ae61d56ad787bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ee73317eb8533b8bb2eb6ee475f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a40ac23528648bfce6d9d7a679046364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831a4075a80fe8d6762a49067a1416365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06182209aadbac8a296d49efb738c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810462d55d2534b7d7910bf80b109ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45f922876e04d1b30ff221e738cd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5d1208e1a266eb09df26f320ac41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598e07e270dcebb902e29fcc94e98c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab1097685ff64fa207c516b20f51b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf786a2ff23ebf594af534ed2b720372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f190bc33039e4b017c777b813b0ceb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11027e6378b1859154b9864ae6920f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb26672f2e2b1779eaee1d8e2719b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb09a712c2b2b5befecd87507b5884a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791a98cd8fce9c3a46242f2e839eac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43c6ee088dd298005aac00f1b8abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029c797638f050ce15500d137334816379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48749f398b806b8b87d1348b5b530380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb5332c22a323f41ee51387df8227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1fbc48877b455b8651acb8570f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec71631dde0f312d7c8a1b4b02808383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fdcbc194d07ed0ace3776552e5d71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911bc391811e481dc68df064ad7355385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24368e55bac27ef9fd538ddf663e0119386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74ad3d4b28489c1ebea09c41ba7f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7323c29f6890f8a4f13cd24609e266388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493be994cbfb2269d15cbf820cfbfe7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dcfa104ef54b726b17eae7607b663390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7110d108b580d90a54933b96d2ccd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c57e5ce24a126cb7c09aac72071b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0645b6f223bd39e793a40a1d151df3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238990568858939f1704caa5a41e08f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f393d16bdd39a7e1dac5ea5ae341f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4a61a68dce901bd34046505a8be5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526189f485aee58835334b7273716e83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99fda417cfc17d37319eb6fc46375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42d56375bc519a82100cf5c0b0bb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378001f4f0ecc97fcf401257244bfcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362597b39cbeee0a7fd39542703e43a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71f1696f8467347d0e30a94819d9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90142a8610b66560b43a7721ce3efb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c64542569443068df902068d71f28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881f783eb783ca78c79e7f86272c951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e389594b69734d5164ea7d31a080b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb3dd56d1b9fcbd196290041ae434407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9adc1372c6a409e52844bd558a6c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde6d918d1a98585f9407c035ea502409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522caa40040953abf997d41b177f031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0307dd5c193a2e47945715cc7cc9338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee76cd9c567e51c2c76bd898927fbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518099867457a9dc57a2ce1561c8baa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75d41ce14314ad8ca750563bdc6f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a3573fbeed02435b7b110c6fbe0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b670e3d97d1aa70e7a00dac3c126c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6baab792f9da5e2e82fb2437c3520417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe927582af601bf687174a17f9266ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de210bd081a4ae722f2febca196f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684306da53ffccd44ff2ce7e6ff3bea1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8da52324161134eea8890c9802bff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd5a5796e0dfdb75d9316c9e69196d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f047288b9ddb162ddc4d404d5ad486423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1f188e4628f84a919fb65a99c0282424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d65a2569673dbcadec89919076c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c5e9456aaa5295804a99849484bbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916a205e32baabaa8588660726a5d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3327f88cdf3a2e56b9d9f1509ea80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bcda108171b5d931e852b8703864f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eae3f192004a721d46ea1177822ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6b8b241d56cbd714c2dac6c21697431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952643f8b07de81f01e928c2318cc0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a00d8326fd7618d34bde6d177d14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cfaef19c8c7d53180acab09181ebe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b274a379d7fbc8d9c6893d815437a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8cbac1a5acdcfbf6fc2c88364f13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6138dd7b20f0bbcb8e2502ee2d1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c584f0a2ac3fd7619161b0f77c545438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62492c625e166e29b2b32674aaee8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662986920e91cceaf2713ece2143c92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779785d55db0367a62a2b8508d7b9097441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b2a1bc6012464a7efbb51ae5247d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556286261b6586eeb688a45d3b7aa2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef5a616c33e0c190cc408b881be70b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420b194ab9f51360fbf68bbf0c0967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890458a10b36990e8bfdbf6dcb4f77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517b27d340e3161f975bbe2939b280447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395b622e9dfaa2cb8bd7b94b727aba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4feca4d75b3cfb93199959dfcd8440449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded36c1574de52d9e056d2593522e69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf464cead998cb48723b2062273bd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652db3d3c55eac179a31f5f9c01913452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5d0453516f009579fb95f9e277e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2838750e41eac6616d1c834a828f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070aebdada6cd2ea2c235e082141ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9209d329734063fe8ae5b31c14f3a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562fc5fdf55cbba0e5b574d6e5c034f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a74d76dd78dfcb5ec7cccfae1be7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66bcee2ffaf13d74f1eeb7ba6294ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e47aeef7195f5619625bbfb4bfd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1abc4aac9b0361abe26f00c965a2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c729bacac48cf0b9ab70b3c93f61e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673f701ad5a128adf1708d50f488fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1f8c4e999a9ba5bb220133177cd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df457874acb61aea7ab96aaa606a35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b824804ccad9a09ccd8c8029aadad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac9706d7a80cb694ef594fec2c9075467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbeb7a9078fe17781f1a051af7503a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551dd603248d6afa0cd312670573a45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c10289f3fc7f7ae52e7ad00f4b64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c8a49a92b1eeb0926834b52609402471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f81dd0ecba60ca184e43a43fcce76c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07349fb2edee62a9cf84e8b8c90b78ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b458059d9440364fd826d376460095474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90937ba51948f367967d3cb12a397188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdda3692f16dc62400497abd78d9bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b1f824097a86c6f32e5ed06aa1552477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407afea3e02da56574a3d111114c5e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8caaec19b832048411005f97fc0f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a0e57dd0a78b84f5c57fd429261dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3f7fef0b660809d5301dec051a148481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb6043dd01d994c9e39a6ac1aee40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa7d97a1a99f36127ae1a6d0b26f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973c11cfc2b4878b67f4128ee09756484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e403c0a98373a62fd07a887e74a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a11108e5bb5d14f420fb1929afe79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3245a68c90cdffceb2b6b6187bb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d90c3a6db959b7c933806bc112dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4819081743eb96a0a063d1f55d193489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84545cb44027d21e3983686b68689490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d513bf22bd172607236c0f9bbe17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bb2a4078b7f19a62e61d980d58f35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bbfa9f8ff20d16c3810e703931194493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a91864b1643e9da5d0e5109f7abe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf86840fbc7452b51b2df726ffa6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88a2cce4184fdb845c7db16622db7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e835a9cf2fd9fb2fe6cc04e60bd6a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72290000c24ad927e309418ea66a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1f4d2d60b2fc395933716a262cd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12ed1170b989371b40bf09d4bf3de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757a1837c4d9fafe9794e54dd48e8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2018a38e723ce68a50f12f502e7d94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eefe3a732eb787f40e678a0587f42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334416b78c5b0247180ffa936387da4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adcce2c6487abd330029c3284c8bbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263733ee8cbe4abf5553ef32eea5c89f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbec8ce62e1996152b2c6abbc87c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705328e34a9220a764d98ab3333f7b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d60a4b0917201390e0483343b8c31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f01d594a5c86152cbfb4a9aeed5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5b5611b55c20681d3c69dc639fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabb98a89a49490edb19ee7f4f9c6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d746ebae2322e25360d174f768b5e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558afebf35695469f055518730c9f8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96fe99c70accb6fa579b94a2b8dd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73d5385f65665c13ecb95e8ded855516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdeca339e037031e5edfb7c8538d6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690fb90b09ce94ac52b2f435d7fd04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b616985fb52f20007e5ccf653727519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dec62e8c187a94ffccb048b06b547520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d330bd4e40e7948baf9c4b82410fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef16277248ffb8818cf49529bce5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5b0dbc6d8d171f952031c1dca8ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1c068b93edacd1d377f2ddd1e876524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623299b335417f2a96ed81789971cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889329eceedff76ed45a2e968e49f310526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31873e31347c1fec42f7322299a2ee48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb2ff867f8765f143af8fa238422a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7411458e57f39b7f67ba81a9830d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80b944f2541857b86b33ecc86918f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7028305f78f1919952fb9c86404241531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e367ad4e01443be80596455f1c514f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5696e7806f64eb80122a9baa246da5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae8070b61085a45ab085f962226761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee363979e61cdd79792ee72ca0ea2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab3d2e716459ce3054e5592bbc5cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675bd4f88b533b3acd0024004244db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a604aadab8bba0b0cc5246e16a88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c796eaee69de3b1ea7c4d43c0fa1af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bde77dece2d9461ceeee877201454540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a176bed6657352f3db0520c06d015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c34b3aaee34e116c2956f50c862d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35bb630246cc9069ef04d49565ecc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd2a0ddabb5bfe53d8c6917c47e1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079cfb5eeae9e2a8769510c491cf2dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa259c3643c5aa1fd74a79b00b671c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea096f10efa40d4554e64394a59a49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809159cec87ef639b9b2b751dab892e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d9994efd09fce11b836ec31a574d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3bdf2871b6453c01ee988ef922834550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8cb508dd23f60227df168d3ba18f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288d78588f6299e0c04df13ccfcc93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e68a0fe86ef3b07e3682bdf6b6797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf870dcff877b6d80f5678753ae2976554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73664378aaad15a42473e07a458262555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a207f750438c38320442ff00a2224556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedb33cc901859f8f1ec57eeb90d98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e89fde663d1321ec3935860beb40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aecd383fa6a166db528991f126f67c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18750635b9973e7622f80bd2ef71be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d942b01706f9ebf73cbd9dab40992b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d2f22f616e4e46822cd368403bf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275256f54628c4435ebaa3652fcbecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbcdd6a48155340f935c15dfe0a32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680a044fa638dc0ae3a7a7f99dd4b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840575dc1f826d035f699df78aa16b08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2782467cc14ecd88cb3ff45fb47388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21460563edcf56245d304284d2d854568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc79b14b432e5d8840f882a523737569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680874162e3683620feddde217d94ba0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651f5d7062c949cd263ab920c8f9da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617fcbc84123c785afbf425ee2001bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b06d4ceb114d5106463eed816eee41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc8ad1d1f16ce51758b0558a22bed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c71264b412acb002ae95965b18bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591189d4765326029a6adc66d337dca4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ac59086ccd452f1b49b906a3f21fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec0fbaf78ce46cf4a3e38f8d809d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a4b5d067dfc096046d32478e565f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a925ef07adc1856926ce846b1442580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f12aa6464b63eb8f1055384c931d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddadafe455b213168263586f94862f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1f4627f9eaa384f3e04a736bf4bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03f3780c34be3567b9b0eb47959c0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c858e57b3d2c3fd994769202bb55eae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe67725505a3f701ffd0fd88af6703d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c439ad4b119d12e7c19399c75a8d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958f6a4126d1f19b9bc165fe36ac9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f814e8a97ae0c961f4c66b0b4ca42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a4e9f04f92a122bf2f3440a886a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413deaf71c9fc4b120cf2bb2f3f527c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f114e32e4360e8816273f6c9a458592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd64e0c90a31889b6e721070e34016593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d02116c35a9ab23ae1e727018b3d7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b61ca2b8222dd7dc8a13e0ef0ad8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff7d95e05e14b413a8220be7997ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e8338859e526485fc9e90e000411597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf3df1ad093bfc90b0b3a32c95609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef21b09208abea1cbacf831fbcdf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aad53bf337b815dcfcd18ea5a5852600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb4e563d44e3675df96a11d8adac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd0051afec4e6c1cac3d99bb673669602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3d0e3daf44eef96ee884e9e6aeca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c52b4bfba47aed211c4a66975e8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de8431111f1d273c9e6e2d988de73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd799c5af654592ae3d4d949d896ac2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2905cbbbdb40d62a4c23724d3ea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b404a47f7b0ee945413d9619fae9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a81904185c5da75f0c2d7ac1e259b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe186cae06b20bce4256086eac415a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e79cb8993dc237e44758378d5cbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d95388e5fea9297492786fe128e0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae05f004a896aefc014f87acfd661613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0bb4b7f86b6163f6d5263e883372614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84217cc5707a3900792dfe0575a5d6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01a9a98153c13675c852497af61dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052818822ff1220c33520f7f82aac6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8b39c1c71db28b88e5aed99ea1ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173254214fb6bdf722888bf930805377619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf08ab1ca8a4c60b96c9e47f7b5d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d89e7fa5b32b5eabc827889fd0fe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f050e3367d360aa500dc878fcc3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac6c9b52820a7a9d33c867ef0d3d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e84204566921a1ee050b3d0610fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002affb5ebd4384f2a382b23fe3d8afb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee3bdf99ddbfb34913349ce4c0df94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168b74ab88c7670301ebea2f0bb80e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8b548101a35de9dd87d3a1b4202b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990416e0f26a90caeb867de7abe2e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aaf40ab7847b4fe3b54f35f73889e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b669faacba3226c639885b19c2c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef0de23d1e1ec1e00bfa5fcb21aac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3115d0aeef91c782c877b7064ed61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840edfd46b57edffca64aecf73adbf79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0f390dbe984877130b274543cd1e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eb6ea718944d367923c8fee89d51d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f5a48914fa856141ca05ebd66370637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5a8d53a7af9e4e2a47442155e8b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bff1217407aebabb6efb4411945d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c98ad2776f5691a3160b3da68e08c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb13a751e52fcacb8e4dc7890f587641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dfbef92a73785cdbc445f3086afd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fd8038ef7687f997575f2a6ef52c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7427794964ad5735c4e4a3891b42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d4d49c9ff3c8793cfefce8f25a475645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5430bfbce6f1ea266ef65d55f12955646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee9e0379a2774e6ffc29c84d0c2a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d23b97afb0fc68d70cad4061fea3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dcdb00d09fe904a382a3098013e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd926515b2a7c8067fb330bd3e595650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e72087ef4e74af646c3cd8f40d0ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3983344ea96bb49c3e5455bb584c68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ddd07267b26f2fdb174b63c548ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa94acba0c51e976c0dd832a25229ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc641930e4f2e499f388d3d04228c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f923a8239827bcd8a811aa7e3df5536656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed93e09124f8c93c45e10d043df336b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02210a410a40df15172b1aeb42915f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88addf84c2982d96b1299c07157cd3f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b22b9842f15ccdd72c48e0a1de66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e22bbb83fe850364f3f3f3d0d393d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da3f9d749907ebbabb3b03b98496f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32219f119165dfaade82c7d770d879c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb4d865c71d67325628d10d817169664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f9d084bfc2bc4b799a1f5c2aba01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29a3537d005841af6376cc59b0089666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6123e1a68757d75eb6e134210c11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa674ce15120f12bcdc10202ee96d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b859447a01976900e0a852ee3dda3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03811efdfc58df8dcb0dc6a4c8fc0d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61191dbb1f5e8f9a77ebe2c60b4a8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd3c52126ffa4c648e6c223d3ebef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2932b750a9e4a8554b89197867ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215beec62368bb487a0d5e4952a56c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4abaa462460727a246a7ed92eeb05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e95d8098edfbdf5045344e46dc7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e586871e750baabc29c4aefe2ce868677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1c907d4df5c5e2f21a15bac6c1fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e249df6278adae9ef2a93475453fe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff0b3b989623b8513f79f7d3411e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384a38a8db7d19780dbf54d398e6b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f887547560fb15571aac38189541a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca975dc3e5acb4a43b48f0951ce377fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4016887e1640bc85d4380a689b41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205244df4ab976f69270d40e9acf5156685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f1c0b6bb14b7084c0330d766131d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e708edc773c614e1956ef4500f64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087398da999057548d24d2f9eea5e7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052b2e59309b4ed9a34dc4aa90f971689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1dfa2ecfd23272ef5dad736f11b14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7a7988becf6b8c7a20885d57f295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ab055c894d77d68accf5e7491bee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166103f62b681d597cc5fdbe4c1be0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d4d1cfa546e5d6e28471a6c35e9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac9dda6e90b05e176911b1534f2a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b98cd65dabdc13bf81232b4535dfb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75037d678dfde98a74d8c608a2b352a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a719d954b920fc03b10635734d20bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91771e824d4c67c39f699035e98949699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0575490e44d81114cd6692a6e5b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e492f5fd31a62e5252a036d4a02e98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec396055819dcf4ad5ada90243a36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665417353ec204d6c5ccc4c81391262703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec5b6bf5cb6437fa80009c7f274a90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acbbd6d3865ddda0e483e3010d384d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0d937b87005068a92224e4b44dc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfcc556f8c53fb7036b30b17987429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd6f94e881ffea1ab321cd29f78d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9b2e2ebf5cedf3df5cb6e28c7dcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf2972129b4c5ccf351fe65618ff9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929c0323e19ce749d01b5b8e9e2056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e2bb8550b1b1a702978318aaec52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a65de65b95c36356a0f4f82770d82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ced70f3d3bff2f80d6d3e71c87b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f0e63e18f76868034b77789e6cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91bd8d5695e4bcd5a84bec6749f720716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c12656178b741d1f9975ba2d99a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758fcd9681d455a3b96162c5df17dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e1c6bd9e1d4e58fc95ea99367ed89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967c79bf7e9263fe373890ae9b8c51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b264e0befb05faf1940cf442bbfa03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c44018bf1aa261c15288ada1f6d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83edc85eed6a33a50a65bc3e4468001723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514a69f47a7c72eb4340d853ae7b4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc54c7002ad80afd8edfe62bcc84f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967ed12a951b8ea96ed926a301ef00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0b2e91a5bb7353dfa118391302d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab50198f2aa0e80842e4a5714255ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ccb69ebd4fbd9e22251198d47ea5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eea96e76de7d41b96d5ffa8fc6131730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c059ba7d847e22f5d45eb32bfe465731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b650780acc6c01c7d54c99bd2982a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113db529d95169e568cd77fec3e9a9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9b289b6d0739235e9448006960ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7511879b893790e651fa307da1e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facddae11fd2a8a5cb6f994f3c30cbcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894bfd1d827a3e91062252de19253eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfe122683c4bbda921aaee88f6a63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30d6369186295527f6e04e59653f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9935dba7b6a9826832e70207a05037740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047887dc24956b7049648961bf655f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d3d3ad3e92fae48e615713145364742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506322cc510e7d2ff9515ff11a9a19b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd585c794a46375db9ba4d0f5eb8a46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7172e81818c96e52682f736e3d06384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5505467b04a64bb3827cb67706ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7d6090644fcaf87518143afe206c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be06fd028033dcd218e47762176bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da992a5beb2ab5f2518ed5b2364bb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb797e5a9b249bc8b033e86c9a0da1a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563deaf0b1c0d09a1353abd8a99663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e9e09f166c5dcf96b4fe3fe32da49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128d293bdec9cc717d133a986e58af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d54b10dd915e15cb1acd883d20cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d6ef54a19720f05a7235227c301b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c56bbde825aaf6d55256f3e8f4de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b7a4b75b4208f644865e9e395261757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26667d0e2d6614bf85ef39ae7540088758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4044c3bf2678a1cb4955f693e73c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b86e8995a3e08ca0e16a8a615142f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7288db2ee7d5893ce95416378a2e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301cddfd2d522b575710b3dc8cebf4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bf6ef25fdec1d475180e6c8909dc0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4037d63060bea4bd8f8df2b162354764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983b69c603f1197a68227492145808765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c716d4a3b88aeff4ec24abdf166ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20839a97f1ee74e65156975a7e4a4331767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e00a83ea4d050a1831b0dd6818647768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56894ab8b38537d70a526ca97ab35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dffd33226822c58871574e51a21c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975e3daca6ec90f91cf271b0097237771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d017be5bb1555d128dba73b13425772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418a3ee5b24197edb68858a53f073b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f3014f3e5bcaa4ffeda50de9a2c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f3b7e9f85b3c6ab82988f7baac01775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7cc05d05a35dbb7079c3b72e700ae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729143499a70085cf8215b43430bb8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcbfabff009cc6da6500e064e40f87778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e97b6f615f3aa4824d3de6f797919779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8dc871b5ac7fd391bd9671fa6c6ff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe419b53dcb2619a4e8c49cb57667ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2af924f18858da0ad78c8242f106f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817982c3a1013d86cc53f33fbcff4028783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53af1269e12854b4e6632c5aa64098784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40c50aec26349c822eef90a6f0522785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7d9079f8626e498cfa75f92dbb0e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ee97f253aba728404a6d83c37ff0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96a2725e779e970609df54057c1c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdfa656af8907bd18e229cf0bcf78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48416547aff58f797eaea0616f1ac855790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f9073b365a2d06f6f05c5c1d148c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734c0f1697a20e0830733e2f5637ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2adb850f74da6a948910b8857c5f2b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0630d3399495656024db7dde06584e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8abe0e24de6400f487cd12d92509c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc791dcb0c2d6807a333fe7c259e3a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dee30d53272418f8dcf3985bd360e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ebdc622dddc6053c3ecc4ce79936798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e044bbc3e248947dbaf0e9e216d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a898e152175f9679fae242b90bf92b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0004a94f78b68efdcac8c3562d4b4c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa377d742ec8fd1dfd157b8f013b640f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6bb435e50700dc4c880b46af38cd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e81913c2a4e6b39884c1f3c83e89d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d8ff2c426c6082a0c38cc622db2e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff04073c422cb0ef7cec93f86142e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc349e3171b8900c20489911175717807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab6532a68f80d84b2a85dcd4757b1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d82dce129b756680fd1725c759ae1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71769bbbe680a3759347b8b5df3ce77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98776376d818008a755f3830de0e3c57811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749288b9c89197e155d04dea53d2a669812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a70d975a1d191f6f8fb55263a8efd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d3ddcc0dea410a3b5aca08b1c5b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146e6367fa36034ee7153bfb6b03ae6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616d7d14edae3d9e79fe424b7b4784816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8b0f9d1db30c9515a6dce81c399c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636ce8e55ee7784111bd8d4735c065818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f962f5aac9ceb53d75d7cca2cd457819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733d4caf175c5ff83b9d75860aaf04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f891128d29634044947652b69349821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bff0d80f84ba5ca96d36a8a5b3c90822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e71fc2fc924634817cc02801c35bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db15c41025e195679c62dcdc7553d1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bbf9bd83b4b53abb777081381ebff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16142e9cb5d3972d0de28ca9a83c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e5757f659635f5eebccf3f94bdac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261bf95ba0909bdc7e497d951014ce828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57ed5c76e7317a0e4909639eb37ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0554ee299c20ea58ba9fe06a09bec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f117b2e341a9e97c7a7e9ae5237a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216931f7231608914a4a9c083037b513832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deeb1ec6564886386a884ed082ca65833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a66cd27f9b33fda48273a3a4855b62834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524908455a4ebf81ac73649951618d8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed6d6a3cf05c6974dcf60b3638292836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2297d46005f377ba4f12977afef756837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72497903ab4060e9b04199d1bb1de2f3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c153ca6ef96cae431107919e93e87839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b866702b8e7aa76bcb8bc3e41399840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8547b9775277c1f46a29bd4c5129841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b56a208e90440f593faff10dd8a48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994910c2d289a0ce9bfdf64b13ca9f01843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a671d6b3465bb1b656c0bb660d3d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4fcc60bdda14352a31c5f0b6ba8d8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc2ac0ea1e37ac205f150705f699d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4911b76d54b9eb7c238e207eda341f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021adaf540ddaeddf95ef170f72ba1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920611d91964be5d62e25a3399da2c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed8920c83c8aa7a7506208ec6a5d6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa89494ec996fdae0749d28ccf03971851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fecef1bce63d741d93ef4f916eee79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d638bd8111c8b697e6434a2ed2202853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bcb9cbae0fdd2ef7614956b4d84e1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d4f66d43021d6d91024003c3a7b0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e03bcc3a529989698943cbd25a6fc9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb921461c0966f04941c0ff28cd4a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84f08defee5ce58b31be6c3f10d05858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c362f009f0cad35199fff68c396a2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec1c34ff772da29caba625b6ef84c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5e845fa70181c33f1fc866ba214cc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0becc0d2407fb05914d7ec6f8977862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceefc652b0db3188f2f013502699cb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc3c9b2b3805c8ebb782ae6f428ed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e630b1e6fac311c84ca2f8978937da865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e991ecfa0aaeccffc8d6346c338905866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53620dc49bddd40227e0b170d1c64867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a55ec50fd08e86b307891257e0f4c3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc43a74a5c68c459ab3fa0a414c65b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911cd5a81b0a53a08408801b97953a7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118f30d619fa6294b9690c02fd7f5be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf487741e8c258c94cf12ca706eaa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e79c612650f3eaebaea8bf59b18e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c5f3576015d9881c525eaf7d22218874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32f08444e22e0686cfb34f9e10f17e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2087ee525e18734209edfc0a5d1f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ead55a16555be4329c331e7081ec877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715446cbd80d7ed0465af8310ee6af5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98420af2b9d4674c973fa25cf4674cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09e91d6d06f6fb03b368d349c7958880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430765ac6abec92bfa0572873135d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee01a645442861bc41f4b07823b79b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b1ff56c96f598421f0a59534b727f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4a0abb4e106f3a7f1a3936fdb2fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850b27966a9b9731ab4aa77ed6facdf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb5d2d011916b213fdc0731e39c1b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f249ef8ce9a4e7838c02e08307247887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c2caad3d224dbca78f6677ef9b93888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daee04e7a12d22770e6d36ba10961f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4022e195f0d4fde04b3fbc849bd95890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb1c5936366c8c03ebbfdcafb59f82891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da8e21df6fb1c929197d24e7e1500892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f845bcf8b592c17b0f4045c8967b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682895bc2def9f57d910adc02135e93894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae92584d917e95fa21aa23b9a95c41895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c71163b5430a31f350e6768cf739a2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afe03d39b9ada644f72655a2ee7ab897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545d30007407d8b3cab50b3e1a7df9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976dc5ff36b0196eb58848ef5ec324c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bba8441dcefba59d0a3fdc85871d7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5bff08c6524c82df57a3fe0c06ad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cdba5b41a17b3b7f66998825a30b7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468acee1426d6f09341a1809d666fdf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776754184bc03974140a696af67d5e2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42251ca5a928101ce7a7856394f82b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d67ef676bafd8a1dc0f28dab1ec4e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeddc3573985263b07e6280babba4c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6456c4102c1b1fecd2e9006f3b852908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b3baf935b07eb20bb2e387017665909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047ad52e2fbd379725f60496dd9f26910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c85449662624eee038867099dc0a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec028b93732fe789b687bf94c91e8f35912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d8dac1dc9090620156f05842dfb61913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e627d606b4c0d79e656247fd9dd0c97914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8383db2b9c313e2c6e0d322b1f99f0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71bb09784ef67fc4b438c2892ca5b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ce9e3447e9a93459769deba5c5d5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c62808ebb02badba6a7edd4b1b6f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d01cd6762bdf9819792c3e6b5600c3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a991b57dfd067407835f3b4fdd82d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc615286b5412c375e2920b6294b0f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40b44b2a5cafd562053c2d2db04d7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85277846289304a04f72ea55f4b8a0d4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ffb88e47256bfe960614b69b3ac8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4728bae3321996780cb1779d04cc3f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8bb4a2a6231375bf0e01fd7dd5e2c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010199b9ea4b7362bb355c03a5a34e2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d2cc7a508b8f1e5007c1faa541ff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0bb050c62d316f73246779a18414929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f848ad1c20d1af2faf24ffaff071a6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4f241049b70ad0c6ae5beeb2215f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bceda437d119b00e5e2fe0521b9a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56603d4c523036f525cbef0b50ceee07933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed455560c11d63ad099d5c258dd03bc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe13a77cb08ba45cf65e3f5fcdea52935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68228e7c67cc64c9021163b80d63be8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425d0ee75d1bd8da421f9bdf35eac1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d5e9a70b525ee13dddea57970030938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751405c9e2504c596bcebc700fd6e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fcebb2b4127cb801dd72e30786de2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7d67026f80dad11ff8425297dc34941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c09769b13b8ed7ef25c364aa9f4e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8430e3125395cd44354c1cebc5e4b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37664d8d94f4cc27353dc8449eb5b5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f087febe057135934e0196eace2e85945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102884fb0f0c6743ceba076659f115946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9cc9452b2bbe7fc87fbdc10db65e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e535aba7827eaccf0fad717de98d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e0e5aae3445afae1cdfee39b35ed949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8c2302a24216caa7c2c2d072bfbc6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896bb5d2f63818660106b74f962e29951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d490b71f02fb601afcb8477764d8bd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7399e20d4292b491a800196966e96953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ec827a645c343215cd9d5316bb28d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1188115ff13cb65da6e79da94e41d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8178fdbdf1e7bfb15cfbee912073a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c5e4f2062e310770a99170116249957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b7bb4ecc87730f9c6fe864b6daac1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1cc20fb4c08c3cb2111100033339959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d69e5ff5c07789e1a07d603139e5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6d9fad20f30ebafe982faad134e7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d4d419d92ba8866c78c71f35475b6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de946f2c9e79b4f83062aab8ab8f619963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c83240e19e790b49585337d0dfe26964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438eead24398cae38bb1c10789ee5ae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ccb089624400a10c69f1980ee3f6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b640818962b07c8e3437072f6240967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f3032091904e3952840db9e58fc06968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69357ccf7a1088006826c9a9293cf1e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454093060f8dfa32ccc675f4c8da40970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba033b2fbc793656b66aba75c41d1f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4df9f0bf38784119a5bf441c535d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e83f5781b4a41168ba7c48859db143973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557172c2bdf1b4a186e62ccfe67ecb6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc73afd6c2a6e8c6d6dbb71d87c58975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dfd3c4f4f191c372693d91d46a294976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0801738ca27248d2a188dbbc63af977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa95e5d6e8e13e857ab1a62576c51978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8deae9fe181089e0a3b1085403772979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a55833e85b219ac5ecf39e679588e7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca392b781512deec3091580864f9bd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a802e1ef3991ea5b9ec87d1054b6f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b30de74c08ab40f6ea1483625712983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd15864d5f61ef8c5bfb028019195984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b285572f4f1b315a2bf4637104607f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785677eea8a3892f025f56683dab4612986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168c2081e2bec594b619dba7afbe67b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc50fdc8ac93d768d11c4c42c411ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c0ad6f6aa5b2574cc077933a692f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0777abfdccfd550442686541c034e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b6a119b91288fba7de8c4c513bf7e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d8b5f8f281ee0e19b50f986983f1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680aa85cda033ff3deeecb43af10730993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721077d9b40a5c789ddf5a2f4b0a5ad994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70c863185eb8054247828b6b2e9e8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90766a6f73e793d5cd4a7bfbaaf3a6b6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2200cde8cdb85d672fefff4d01703ff997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d01f7c88932d7172279a9da8a3ffa9998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab431df0904ca0067f292dbcc8626591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53994ea359d30a132fcca65dfd8cfaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87836374dcd3b3d56294f0d93c4b59523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada9b2913a207e17bb67b6ea62376f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4c3ba4860e1a82c13ccf9ed3d32d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa524e85d80ee3e328d9a9bc6748b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0f6e595031f08da2107339c03ecbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e51f07a9fea4c41ab7dcde93005e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296751175c2c825aeab8dab173781b299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266d64eb1bd608f19c0257e070900810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f69fdaf48a8153994090d5aa560711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779128057988e9125ba526fce9383bed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d73fe56abe108bcdfec56c4b63d43313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c5b61681480b3cc63405f4b3ff3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17110c90cccf9c3115ad3ab22f963d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6699e8ec6fe33e0554332638d436f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb0db4f75f24f624c8d89bc8e1db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c4d715c2ab04c4e4a149a62a80a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1517e173df41d102320bd21ef28e0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c7d4d22d5b4f53df478bd40bec3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b440a632794f9dad916b1614f6cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774e283ec4d50ea00809baf216683522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773d1851596114fb442159ce5fd59b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb564ba8a6129849b9e573c4dbf28b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7c760bd15d2d0a837e487deb1039b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551df53e8c5e7ddfa6cf51b96587ff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc456fd0338bf51a774b2522624cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c50f9818513d63043b648967a2b9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631cf92a694ed4edab769a6d3f129b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338dba042873db390e4a8f11ba9ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c2f7095c0ad9030cb0f54d60cd27e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804dc5e80023e4e8ec2e2cccec9fb7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a11900de0c51086c6ccc52d10e2a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da488bdba903f30c52f3bc3fe3869134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33e1414cfebc10b57d71d34f4f4f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422c0c1eb2c3999eafebeeb8c47a6b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8f26eecd8d94a588becc3cb8259937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354565941e586529c8bbe628531b0c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b380173b79f4dc1c6ba92e4468fdec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4398bc04151028674f6d9abc243e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb6ce8f3b10639c27e9aefc0e8cd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a4338b7cbe901ac8365fffb46b18842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eecac2322a87d0265cde8b9b22e49843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb6452a7d0bcab3dd67b2a6ec033844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c64c69776f62503ac0cc4a1560c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e55bc7c6f2126194d4565e6b97e8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a0bbc4aff4ff28258aaa95ff180247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18afa2c6e4216112e0b818c32ef85248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0553eff5f151d7dc26625a140986b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038341f1d6514e37bf0c0d725d9934b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2450cb6cf8cf4058e520eaec823e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e75acfe42b22c3eba321eaace016452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc3f55f7005d634b1b92cd248735753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b244bc93952d6a06943036f0485da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d52cdf00c8048d8ca5eebd4c832555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3076b3e884b7785ba396c638ef65f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610625cf72f1ec08746cd4bfe7ea4a7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d7001832a3efe436c860654be49458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c529c3c6d51ed99c5b1c5e5eb4740d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76528eb5804a1e8da967e45a468756060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce95a6668da28ed0f6713f6d2e73ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb44a01cfea6249697325f7e59cbcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39df65b1e5752fedd4cf39b27f9e5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eded0aa766bf8bc2f8290f4f380bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91ac8efd81d16f18ba88ab3881e8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668921d8946f1a62aee3ae6b5121fcfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec3beca3f98d923f7f23a6218393967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e17db2296a36476ba5e6120405c0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9c90f78a0707a7914e81563cfa4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d426cd0c0cf67f34569550e560e4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78099480106518910a1d2a1a98624dbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaae4729dd063bd7263b27641afcb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089c58bd2f23457b59a8422024a86a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90865d4a7f8f5248aac79bf3ce00174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2d2d290139d38f8133bdb8558586675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfec5e2bd11aa798aea0b693200ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b095490cc0d5bd89585d8b11098077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f36d42193309df4797820c38bb2fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df38da2d23ce311719c218c892400279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6ead52e21d548465d4a01241fbcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010e84c3b7fb8d6837403a9bcd071681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae66fefff5aa919587eef740130d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7b30a18d52cc6174376f3ce56bf9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b869f6fa6131820b432df14d22a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989300c1e2af2c37a62df68856f0eff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684400d96b2cba18e878b50a0d779086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976418b4c39a42dc3195d75870fb3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7388ea432282023a683361b2be0b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956c400f9e5d3044783904685d737389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0fdc0137b4a50e96b5e2070873dc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d86fac4f3d9ad5e1f26d09ab5cea7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5fc59195b055984d075a7da184ff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751603d3e540fed8197073bf2e753193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9292a5f9c297d3392757f4d5de1f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919413cf1ab0bfe7be871f71a58b7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b08b3c213f050efd8010d772db7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606461c1d8826042a5f3ddcf297187297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ddc818687b61f05b0960d1ab171ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8fa6aecda35463a6c2907275749999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06331aa73f0de7497d50bf9fd0345100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a7610e1c6974b04553094450b1a4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58830b615bb4a291288966fec25c8f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d704edd1233815bb867d8f61ccc29f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffde6d4e5032259b7b9b8c203fefeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6393ceffaeb2edc2b8745d926f8b32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9677f3170e3cd426f615147e5863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bc42c436e58d92d02740f4fe091a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345557f5d33cbd4c69a70e01a1a88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d5dc093bca1f833b885c6b096bbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d18fc38c4e0323d8bb1c7acf5dd21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a7ec4e72431c0df71b90df2bca30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3341f08a4ba79d90db79306037f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bbf5d23b3f53036336db51636f602113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c5c5c0663159e9425a6bedffc695114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd48de9a3430ccb43082050771bfa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365845fcc0d63b512b6ad88bf700c6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158eeba68b45052f289c30aedb4149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994357a6a035d3e1f6164c09b6f5739f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb36436ac7f86e02f76fcbd7bc6dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600906de52ec2ef6becc8c55ca243fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da4a8ed6287f01b7e5f5d9feec456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c609750aaa30a1f411a5da99dd365122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6d8ccca715d4c5c77d0042784e0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b9d6de05702fc35757350eacd9c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f06be4a0b33e08c64b5c6c28a525ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f71a305b22b852a4aed5d04b372a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e57bce68c9853deebb1240652628127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0dbfd0e2e2e2e3c7e6759681d9673128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a61df46e7848504f18db4cac0ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4f2c59fec43007f3280e9480f8777130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa740b919e464d6b5a87459493c27b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50070b695ce8131b41f009d69a2819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ecac416d10eb5d0a3761e7dd5aa89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5811c9226b746ca16c676c889eef34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538f4a92c3b42a1a4538fa0562e3a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e837168801efdec63b10c55fbae66e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827fe251fb695197bb8284aa67fc94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320669fa48e797cc6b3fb32f332c779138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978d28112b4f9c999f9490b00819e19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374207f0803ad75d8e33ddc5f8ad86fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f5266e613554eb7259506b1ac5855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c42a280a3a2ae1a6971a0e39a8de7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d20ffa0db7c6348f35f03d701403c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f781ad160dd24ec60a4f0432eda0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9c25d3d248c37c339e229f8553b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8590f6081335cc0d4f9854820a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b51b59e0439fda5d0b3683e88705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349143912d157e27ad1ea8d8fb6d11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c079ab1ef40d784b2ad2a56fe566149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8da65db84e2c58f44db0ce91afdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae05fdea738e471a1f0af4f86d041d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396601596f7016b395320c475837297152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb29c1716fa1f8317693c1ec77ead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729e592daa296003fff6b9e3e6cd54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb68cc273a0ca5dfcb847fade4344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acda62596efef3636527d4e0d9d1a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3ac33cf98824626501170f8d77e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c15cd4503e8e01e42c208c227c52ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4baff69fda348f8738d59a1cdea64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ad76db91d889e6a51806d316e6de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e308ffff153dc8ccce9af3c5b94f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1060207f735913d5197b6f00c78fa8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1831da28d80465cf1488777326a536a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4081df283f2a76b01ace0d73991365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca6c388f0b59dbcf3c86b13fa93d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfc024b0821e3fab2a1a07f75e34d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87431a44cb461a292f341972c12900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ec18a5e83991ac3f2b2d87258b88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb6372e60bc6d0cfcced110a34764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0383f9ad22de1df0c735dd945fbd108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102dcaa27b8c8c6511871ba1053155171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ed147abed630170d322710add6bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e82f8fbcd08bb41795863de55b28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81cf479deec4afd354f395aba2e5e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2819562e21b98af527a1e95f5e26357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab43a910fd5c98a4e7286ad6c741f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884233a1aec0916bf1228ab3223739cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa78942b8962422408d12f1f728de6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d2f35bfa30de1d41a25cf2f020c43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab66d7f8c5a146a2b340b1b85c8b6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b852b6121b057ac1805bb932c602181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee8c3ce6bba270e012b1074a84db26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b718fb79d4d6322aa1af55d80fc66f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05abc6beb12c7dba28042c672edef80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf8ea22e9779399141e7452fd7448b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333e76756d9212eb778198f5647d10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3f7aa8f82d9df507d195154b0e01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969dadf24fca54e5baedc629e7319e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d7a0c17d353231564ecfc8494fb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681fc1abe6c55014002fc5533552674190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2062d30cec22243f55b346145f9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d37c4dfd0c1051d5035a573aa83cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046311d7f4694c0941ef1e748cf5043193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb63aeb14ca3c0b2f5f361b2ddc6d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59e4fc7e3a8a4deef14162f01c1c73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f88f3dc78a93edd59567bc5a6b521196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469561e94e25b39e79edfcef079119197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe945fe82980118bc69f54d5c9c248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a8c2a63f0a9285030a33c7e705fd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cc6abd8daaa266339aa78fdae8a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a002da104c371ee57796bafa49bbbbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7746ab9f68d653436bc728668223748202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7d58f2e2435d863a37a4c28ea0ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224e7feb76805c8d0960ba14ee111c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2694c473c985f1aba0a6d708d9e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34257ceeba9d46b0bcc5587ccd4500206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96185d1d2a8b4790fb914659bfab83e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c186475c44544439aca2ec8c74dab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a877b5ee2f84f462a93b0e45339dbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a2304106d2689c3fcb002f604e51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e230b00e64163c6ed1f7a2dadf5783a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599199ba02c82b505ce0f115332883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea9c8ada8eba5eab6242c8a93fce1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f987b68ca5edcebfe88751da4d1e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed72726b2afd0be00a26c47ffc769215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34350afae0643f51545a8885699d3e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016e3228c7d66ae292a336ae960ece4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b8dc6cc907d95580cd23068f5e60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3ce7ffecd32346aad620974a661d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4421d18b87bf2be9f4a52cda85812220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ef33444db7902201039ebd8082a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e10bec8021857fdd202137474fb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930498bcf7baf8f2de78a2df88c7dea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965064c56862010a9e2e69aa9e224db4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b7bdd6c69d4e8e7a6febf1640dad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793e0a1c1d7b935eadee656f480eef3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c36387cf2f5603622feaf8ade4c663227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009603c326421df0f128248fb5ba1c41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8a1bd184fb9cc6f39c0c582b983f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a6b3d684fdf9ea616d2ce9524fe6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eea761ba5de7ce304f024a33f8ade231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f67ea7a5e768d2655c01c062fbbf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0556cdb6564f7757ec2fb44db5244b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de9f790594119e21c787e84aea0eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c9ab17bc00a695fae8b9ee4ec301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c2864da6ef8204666cf23d5dfe296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99f1f81b2dd412b08e4604fa74e1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249935a13642f3c88e408babc5ac743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3ba2ebbe4fc323d15a606c1576844239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05175a6548ceb021b67404d7927325c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea967dbc5de8a7cb890508743c2277f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5023062fd872c7968cc069d46f9d76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435bfcae293d275f066a9cb228a7b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3e1ca9eb47ae18ce90743af1c8e3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719191f3505461be93c262c701bd8bfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e24fcff648b64427634e0145c5947246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd661b206c4479c11279b4a16012c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6895a2bca470df5e6a9388cbfde3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2540def01507b4862b8af04826ad7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b763b11e9b8d17a431038f27c516250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6cb481fac8b3941bf4a0ae318c4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527021d0e6dae1c83f3b27105b376b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381e5432874f7e7be017b14f8d88187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba31174976c74be9a95fd7a177c49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbebe698c142aa698f37a7fa2b9d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559290ee4da5481cc06696b76d01893f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2e26223970a6ef1c187e8979edd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efaa517abaf297604621df8c10021d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f7105a485bdcf0d005606c7625d23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e59df76310e93071d53b7bf62494260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c833ae8ae474a4e41c75b9f442e1d60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a891c940ef5d4618f41614583e2f17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014b40449405f0fd2303be79e85f063263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9576cc6433a6980026c56df31cb19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a03a955f39bcc1edfaea554ce654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ab083c6e578869cf6d3fb000b4795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52315d4021d2142d82b96961cb1baf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423ef1cde2f718a6707d23876c7cb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a42c4ebae670d896dc9bb3f9e31f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009078a2324e71fdcfd1c98d07ca48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c3b25cb8e66753b6b56ad313f32b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043e99b6474956f545b65ace15f84e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703871937690e321cc9df2225b385d75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d966b0b2c1a4adf0115268b74eaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a50c59d3adcb9da07cbe376d1fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e2e16d10a7ece1f92bbff27344ae6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c552f12d3bf81457ddea534b200bb64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993be29f1e7bcde331f130846211fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc12a4eab626bb89012e6412e5a63f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657c34e5681c17499b17713174cf133280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82553c8401a18965b606b0a46d1a2f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9609fb8b735efb48f83dcee451390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34deb94e13cd678b44b7c9f7532555283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ad9875aa478c27881df8a5f79649284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09affef63162ee7d793ab7272b38bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df5899f850468fcdba4c18a99b8f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f633e5cfe62cfe03cc79d260e0ca57c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cadca99998d297a93dc6efad862a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b09d4de1085904e0a88a9752d394b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893bacf4ec3b90fc4ad0625d1282ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396bfcba0c105b1c4eab6593916b7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d201f3d516eed9d3473fc0c671dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633019b30fa29e683f8c480cb69409cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7907f068b8185c5fd9502c94d6ef4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edae855b0bcd38536f5548eedc46c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ed0a652c76c1b417bb139c1eb963296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368d8ffbc551791f92bea13be597ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffad72848e59aa6bdd5f9939c1683298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715797f4c23ea989a45eb2011a2cbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6557b93929ce300d7068638b7a728c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831909e0134269fc213cc3bee0cf5a31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9bb16b00f56fc985a02fed0fa90b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056cb79688ec427be4ba99a63a1f21e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332c46ff76a242379fdc87e9294895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c6d4ffa57472585a3b5ee995f8e14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd2cf637b64c90f5137cabc167290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69281c10a93870f3c7bf02113e613307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a65ce64e5dee38070f122e6150ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8abd5f99626a7df39b7fb9c11118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e6feac1e8a15aa4ff6cc5a642a2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5fb729440c48106f0e4ec4097b1f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dff823b61ab53608d96cb7c2fa588312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917fef3360044fe24926109569201f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d451bad733af999aec73cd9b2f559d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64321024dc342380e617212862530be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7850dcb456956256951e347875a53f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c935103daec30fcdb40a3bd9075b12f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e4b533d24b94fba25c4360f9d7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f542f1096c4f1c68ff139b8ec0fe8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acd6a3dda8441d0275b073a5ac6f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6c90756c7b113ed40c68e1b22958321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7b7b80215396a382b399e27ae748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8432300841fd33260a6420a4cda9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609a7384366217e0fe0a1ec0a7ec83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b91d8c789a222ff1d80e1577fc53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b584444b92233c44945eba244dab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5004390461fab099b4b14fcb30cfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f0218622297f422d44e45cebdd768328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5d505c134913188327850ec4a483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f7e15f9fb4703d19d50b8af30cbbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e6cad6141151b9f896729184b6049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8b8c49f96ffb90d9e3774386c852332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8b985d9c93452725dc5df9de0795333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460580fd4290594e24882f9099c79d17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc622e60aec0b6d0573109f88a6325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7953cad644dfc5e0b0a29b183e04c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529e9c18531d58db0722be3e5856d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6ca0f105015ae13d8aa2a5967bfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557fbbdcf2b450d03db088e4a673369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ab9bc9e73bda0f28feb60dc6aa171340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419179bf555e1b2360d395798af0ad8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9979983cbbc933674480081363dbad6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38429bd9a9eeccb1643446e3a49bf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27bc258274cea37f43c19bd6900036344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bc428fc4ca44965d5126024255e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a5994f3702ed5fc31b01d62b1763d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1918048869c3f60f01c52c55697a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd7247907d4aa37fd19c402a60f44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369951a1d7c8a2430f066b5fc214f41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6901e4732092e392a86faec86a0962350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e779ba1fef504626d1fa37585336d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca3c9b80c3973b61638631639bcf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe05234bdf1f149bbd308633f926130353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea8ce50f41f0643b31008dd254649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890522442e4cf03ae6db3c16c2d1def355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055b42ab17bcd5fed4a38d041f4c57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965521429aff856d2c634ba156751ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2088ba18c45b802fcda98c3841d8863358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9619a444b2181f03a2389fdc02edd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c313bf3fe5277dc73fc6a085ead352360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded441fc186f4fb45a4087a172641d13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bb0b859d16da951b5ce053a9b9080362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dedd5232976b3aa7f7b4dcac00037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c934634802d43ae2bf463eb0711a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93fb849d229f603aefeb5ea17aab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539f146b6ae3622c626c641a30dec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7939b8eafa6087bc763ce4a2bee7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9314761557aa49cda84fb2b9e8628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a774a1263320f287ec20ca1055732369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbae49a57cb1f904c1cf5807c4e717370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390460c24ffeef56fde97b662b074d8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc42c1a1a7ad7913859f38fc57a5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d2dcddad774b338f66363f82a0e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2c34c179656a16670888d9a2b0df0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf2fdb097773c87f54f8052494d623375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca7a9d1fd190ead72a98d8d107fe2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3cf9b33120791ad22f62e2c21e105377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7f81859979e56cfe2f8c3b4ae32f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7044ba96d3d7ad8f16a310eb4d51c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970a5c81b1c36aa715dd9e5ad73bcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76a17d56a284b3efef012273eec1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2aed5493447b52a1ee91c1b44a869382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedacfadfc8b43eb0428e99dcf156f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeaa676fd892372238a062c6ff5944384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e84c83aac5c3250645afa2999e96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ba07280547906fdb957ac8ad01e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ec40447011c889ae9c359d2074a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159fb9ab30b8781bccd16f0e1530b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53950d5c05dd816d27d7e5a5da0fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056779d562fc2fcdbe66f2a174cdcc9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac78102df351e0a9e3df4f05678951391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2287d7c24ad8d47bdecf358d28fbad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b141661d67edd2578ab5cdc832e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4a9ebcddc697780989d841f4452b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd28f5779d98cf47f9445bc84665c12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8024849f2a3e4111f6d772f0768277396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f44fbe850da45a4cf1dc73ce24a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a50f45ce68cfd6f2dfbff63a83dcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5e1df217a9c2294433b82157550f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba874af083ef5529d69b50774cc84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14a8f088e4330de7bce39a72d7dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79154db4aadc06c42f7c47a33d4b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4118a12538a8d1056eecf65bbe975403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf4754538750447540d62ab38e58d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe1e928b36d0f7cdca8e39b3594ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33f6f98e02d3f3843e09ff81f6c05c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe1f92b164c1109d206aa19c9bd94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66e28445eda22c4ce47f388f454ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0badf4ffab2b530269de2d79a9a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeddaff9d5393e6eea32696429e7887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f98858e07c8e81b067cc143e48ba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987bae222b56465d9fee6d4424f92ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc6596a77d154418079e776a2bd78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bd17de888744ab1decf7d8ed918f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475dc4917472cbe3de115536152dc34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ea4ed7f33b26b96a01d7e9b0e78d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5560b46fd75cca917a3d22d97fa5f66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388ca78f0ee0171c92368a9e0c9dec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667a320dcdb079ac51197940d7c0304419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d8155327547bbb21b92f88002b42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f9b3ad448667044e7d197d4e0c87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca85ee31b5d91cfe6c4a0baaf08032422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e40357e1f8b1cb6be6837d4abfbe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffbbc794e87d9a685eaac575fa596d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd129fd7847f38c28b5db8abbb87785425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaacdab6ab44e5d357216484ec03184426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8632d1864ad8729ba0601eef742a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af56f137921b0a50a9f2906281fbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515d2f6184ee51483305165492ca1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303021f1507bac8a2fba8c9da11e43c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c101dfebbbd8851d88a8bbbf712e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9aac3b3f587aaa917c8550d373515432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa7c94f3bd03daec7e1dbf96b0eb57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef82dff6bf6db028f5090c2a434ed06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dff7aa1810cb93bb873e694b24e99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72866bc5728f095f9066344b9ea8a352436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f383f0ce1a4440bb9eaa0c8bef72b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b491931ba23e2fe8c4207ec2a8722c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919631fcce1ed1d5bf337ccda81ceae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016feb661563f82508ed0951e62505f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d2eacce2db8458630128a7af89f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a448f35cb600d615b1b6507af4c69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fde037f8436c348e78505c1cee427443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6401415d19e41c46c39acdffbd9111444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b02e5c12d540f70458da08ee9cd12d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8310b71b1f10683be0060ae7af1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d50dd56edeb3bde78b29134544b39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4ec9ebb66ad19ee7704af781fbea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6ec2177d6a0ffabf4ecc5b9dbec9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c885d54c78ec5ef2897fbdd9060f3a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119175e3fc829296a56da651d63f83ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189af168feed14fae590c9aa3481b34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59518fcce781b9a2ac769b6e1a6351f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03ba18699cd63202b1f6819b42be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a603cd5cbe6ed27570e4011bdfd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529920a1266038817f776fcd50e7ac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23790403b4178264fc88a0e3901f80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315272a4489bfe3db9ac79b430bbeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d0a838b5c0476f1ad5ad4ad875c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c593430c1c7316522230780b0d82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271e145faebd4007ecdd2bd020d3bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf1d1e6f4768e665f8148d1b43cdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74aa8b18b831ed8b4ca45922d4935463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc076ae302017fdbc90288bae3c21c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc00ed083be6991166dd4ad3be2097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c803496596348a993c342f3f48f04b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc3517df93b8b96c7aeb649b06d7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb53913be139eaf8cea1ba1132f13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68179aa6e2ec016b005c27a18a2a179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e0a94a2c16ede080b33c06aea15de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ab6c8f788fb7e929ed710d600ae6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce62501bcddc1c51755dadd52b5ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da53f4b2e217c3a1829f031d8a3adb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8d330dbc00cc315d2688bf252894f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00ddd31cd812b80052a4ffc70a864475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf277e078de28595b29c39113c92a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a28b17ad1912bfbcceb3d27a41fde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd4f2d12bddad8f78573174730baa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353ad20f806ff105a21c67fc5c000d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f29f1ecec995e3f048653c93fe361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671df87c55f459f09feb5007e50c85a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2683e84e54862973204a73e9c3e22a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4bfd64e441a1bc7aced5d695c753483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187964168ae4fcf158fd3b60856325c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075dcf0512af4256f96056989cab07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d82335f57bb269510756f648ffc4a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e463cc8373da8699e56db74c5cead487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc59214fdfc1ceb21f0931ed27b5912488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77268968cf9f0ad2ed071218180a424489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0f48fdccf80db1402ec995ab4e9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ab41f594d5c19c7283595ec7ffee7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02d12a1ab5be4ed12c044f1ff1444492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ced9dfeb67ccf92779573fbc6d55d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f78df55b8a1cb8258d79bfd59f456494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c570b32803e52ddb8de19927bd06b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed6d8c098ebe893dd60fa0490380a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fafb0815475b442b81fc8d003028bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b341147c5d725d92d29eb162879d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85892a4de4a5c3c3c87a6a99947465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc634d1dc305a6f45d573900eb41de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2b688036a5abbcff00972cfd4e34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e4c5f18084c6d9fd6d72281724ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa172fcc7ce893aa94f5983416ae59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25813b036909c2ed7b2aab05d81a21d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ae6039761b740713a7d1cce3f659505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aacd78e6160db0efd19f0bce5cb2ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e9ef1ab437a019bc2e6a31a41d63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837634059552364a786cd6133dc7c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ead4740f45276552fe38661f7886509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a108e9df2582509b3016358967243510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b69f2661b3e1ab48e67339e49c5468511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc2c8bd3b6fb05b1adbc91b5bb0ffe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5602b2bb017413e2e87ebb30388bb70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c6432d036ee73ededa567f331aab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a75c1a5ebdd88085b8425e0eb3da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0d1032c6b55824b0b62b4df02b9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641671c7289780420fed9d9f95ea8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811bed6613673b5a8805422c2b0a408518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a42a371ab5ef39cc79cac60a3dd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64c8005f4771b4e2ffb7da646dd8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6b938f7a5b31a8cfddc643794fc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8495d746ebdb64078e852db7f8c26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97395b040694353ef641e41899f68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355dc7b4b1f5e0afc4ead9fbfb16b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657405899db538e2f897a545d93c87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544e92920cdfc1db342a4354f4bafb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318922d56a9e251d081d5ff2a8aeba2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf071b164a835c992181bf01905607c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93823dce1594c066ee5ee9bd6beb0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ab621d2af1451ed00729accc26dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0b7cfed0d74b8805bde1c56242e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf39e421e326bbef49577275ed2ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af8b569959db68063940680a5d952533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383f3686a91f5e301441646e81c2359534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747d476b43dce4b0de743681feea8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ddba381b9cf568a800e46615ce866536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c41953b6e04aa2aa87868f9428b16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be91c92f93b2840d330e421614426538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afca3e713372229af4af52625b9cb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fbad55ee90c262950e0884ce9c83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d61ab2d0e7fa9fb33c01de1a6c355541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab5def5b63af4681969a467e7d5d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e88f42ee4cce1414c5d230dcc50d1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e9ba4c6f1668ada24f7dd2f60be3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42c12b2f5b14fceda0692da2b9651545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf67dc28c830047fdb98c21d09954546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffbb33ba70e03c7fe43f01cd47a00b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4744ede881c0fdcfcf8bd0f86de6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef098fb130d02327baa29250cdc9b72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e78e9d83d5a842b9de006bd32417550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7caba756e2cc5d3f726cd26ada95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cb148396249313ba1ad8adf287c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d4a6e98a95e05fa9e61ec779d21b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64996e11d2e03be24b7d42ecbf50f47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9d70952a4cb4e3ab0dfed2b73c5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34775aedfd9aac2becdc11fa191aa5c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d5d481eba2746207bdb70e57a742557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b6985edd1b22a004f04de2398cfcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265a792be3e25ffc9aa86efe6c8be2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132259becd94e73cf0485eccd3a6eca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb00276ed19de1fa863d600940417ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a736fded02c44657953cd9d8602a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6422d2247ecfcc2d9bbc061e8d9be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c305d9133c3b3ef029c3f154e5157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da9ad64f917b65db7bab125700d71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613700c0eaa5b36dd6151b85fec67e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a126408c05e9caef17f1e939cde5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47391fc561f287883a97ce4cf387bda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238052b7884f1be775427dde3f8e4b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44605792eb9038a64c8467aeb8246416570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52632f46c1047e799bd5a0c10d2cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9d51ddda392dbef2fbbb3cfc0522572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597133ecc11a968cc49fb186a91694a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe318a1196ff34257d47c7c2241a25e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f69323c933fc6623e58bb7260f867575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d54900b30ee59cead6c8866d01bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f120a083b6fea6c4a21a4cd40e1d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a369ac7d4c94374c39baab446502b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ced49326a3d1e1be14571379c115579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc5b6e0187707599a9caf9d58f9eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7333cc08d42fda5f61d3e8397fce3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b7453746a7c37e58ee794020f20d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a092e2076c8ca5d0c562cb05f3b87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458781903f61a3d4d87f67975e64cb02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab93fcfdd8cb61bc781f18d6b88a4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b5ec6a8b54a9d00331a0e3cd06e5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e90b45fe68369537f4d1e164d7e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c7b491cdb260534e2b29c28f6d50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf14e2b0b4c528f4697dbf3d2033bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e810931482be3d75db361e1d3d88d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78959a6a9a477bb014cc8d7e2bd31b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac4653a8c74f3cedb1c0419ef020aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e7b3ab17059c5f77f9404d64759d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c38c9ca478fbf7dc23163c60be51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6995893b4c95fd40b994815f80e66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efbcda4d1cfc1b290bf0b6523d559596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a09ed2fac588bcbedcea6308c481597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750b812928bb5ff6c460358c7045be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a246638c2f04988bf491a18bbfd119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381b71053422849a7ab61cc5450ff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055ee0f2816385ec4654a6b6399b2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3133aaa002709129a0466075dbc3dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f94a964ec4923ce620a073c6faa02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2aae19a5150d2d4d4828d9c52d11a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c3e8970051e8a7b78fcfa9ec1293605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dfdd446f9d482337d5c11bed5c025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612f6d11feba99050734df5230295c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b997b2a1dc9818a1ffeac39fe609a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2debf6b5ed057a9e45a1032a9f9a82c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e8132440fc88d532adf817058e454610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68121da62b83f76ba3671eb7acc58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7dba75619142797f5381eaf682a34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814335661ea247a1b5409b04eed58d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f47cc7eb4dd7e83409c5f4eeac607614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cb2af4e1828c773633ce8f423624615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b598e1e2769eb62549e65733111dcf5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2db48794f3bbdb55af49ff20834cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480a24a7d50e502b874a1ec578dd6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afbda9a094a7b3d9d81b9af110c3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3cbbb58f351316f87281e599d9e15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666bf5b43c052e7f5ff268d2d66e5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821eb392468c1c74f9687393c9321d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea496666bf47b8f8f0c34320ab5226623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebebce0276db78926522528a4962f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d523b7dfc8dbd439f011c69abd532625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05c4e706c94b5698ca0f0bf8aadb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa101527a676a3900093d1ab92eac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbc55f10378bd8ccc4e740d17c019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a166b5824883ccd4def39799cc41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f76ac6483a0d528e79492cec46ad3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc7df633c1589dead1068b86cead0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee339e7aa3f15bef73c30e29ec7d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b451b67810a10b9434f7d22bcbe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a938bbf4a91e2a0748fb7b514755634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f4627bd8d3a30eab390406fab95e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42665ec4817c7062b188a7b0518db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206b94caa96e4dd44cc8e76c49e776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08fe05a4b7ae13786b232e3fb25e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab03bc82ed1836e2d0e174649296d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8864a8a08ccbe91fed56ab396255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ce4671428c969f7d52ca3e760254641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2508255aa8aa533abb3d9db0717a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539a61cd952411fc5699d281ba4607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf902aafb20d70bfd0e3ac7ba01f87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331499365d7435fa134253158613a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd65589e795a3f9dbc93af5ea366f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a8a744504c4ef7e13bf49a5bc219647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dae32f5b3db5d6025406874500881648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a0f87ea6290fc21c8d561e9ef993649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9502717b8a893e7579518e6a26fd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95473c29fb33aee3efc9402f10f5c8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46e42b58599a2f278551634d46905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710a1bcf733a519653870bf94e5c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032397be0e459ffa12bdb8640dfe24b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dac1daf8ea1a97cffe3f5b3128aed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4158d2052b797733e80cb10a5c6885656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c6dac1eee390a56d093578d4167f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8dfc4c562b2ad4c0e6b5261c0e995658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942f0504e9c348421d987daf4c60f9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942d2c2ee73f14ba2ecd6e91fc7e44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02449381d620e5316154c4ef04f78e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61ebd9dfc37d550df8cc595a9d4f8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48bc41172f56d71912b304a23fa741663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e8e81a59424621a69dcfe21f68cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382791de5dd514d2a166912bc64df9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3e994799f6005a9659404bbef18f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4c99cb0e3012111626625f745555667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c2384d0843548828de02643f31fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928140bc20e7c669396a46a63c598743669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ecc8c7efcfcd153b826a4596e246f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18778e200a8f524dbfc4a5cd98244b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911d1d28d8ef0f5968855abfe51939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d3b95a8e86fc78538478551c6ca26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eef40f0ecba50b502f55d80835fc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac51e9fb3cb2507a45c0fce8a3a141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e537933b4f1e2d3044557451fdc6cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc2574abca9ae9cf9e777098f8ebf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c20fc2134c2ec15cb03a813b0563678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b861b36e896051000769a9bc568e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d083d6dbe5d809eb3ce610d51811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2f041c3bd5b318f604eaa065d885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756bd94baca637079233e9f044e58ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d7a9d314c3e2ab9a7487ac322cda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15583aedbbc1ebfde23cdf4a9252ac4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da03eb472d26a83030e81cbcc4ef6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eddcd38d413a954c5615ef384c41b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496b692267a186ae22d51e0bf89f98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464c45e5e48d332de8ad874cf37ed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e06d06e7d6976af8a520f08db8777e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2c3a9f9fde9880407af10c607f8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed3b41aa57ba9d296f81d6d904718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06821d37f3ab5da0dc313df7abe76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f561a3ddff505d7b53b9ac25bba545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0addcf25c7eeff10421856ae70e03f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3119d66f3f068bddcfb48284f2f4a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320d0a88d642a1072d5232cef86647696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de255847649cec047cb5c0bed5c515b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63edf7de05165994378228a8e38b46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0fb48e756da8ae8ebc49c382a9d37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693bba212395d1d51b4012700a79798700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3f9a857a8d03cef5b6c98cc6ecaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b182d78180ef386452e747a252eb83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb32873d4b372c6e81804b25dc3534703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001ab1ba5bd4c5149337dbca9d880b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cabbf8494491d31643f37b7c547fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0f070bf03d40540beeafb51163025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc73958998947eeb600807a5f8c657707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b2f155d9a8156f0fce571e4e9cc07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a41648f3f7c35e4f554c0fc8bc01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3e87dbeba5143ebf23671136f917a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b0a72ec25066272627d5750fb256711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3bbb454722689c7bc136b6c2a1fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf46b09497cdb2a106eafda3fae4c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4bb69130254104ab7226510874705714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3745487c1264e23d2d87c93bddc6f18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e368cd08d4e18172e83ce7f71fdd40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6024518a5d9b54ea79a566e561d72b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e45cc991c3517d7d90975fc585db3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f3a85ade5f4be001c9a52b04527b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363fd8bc542c9f0257ad0043cf9ed81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0eaec7aa7fafefa9e98b6d9d3695721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8a9cd3763dc76eeb8b0c323c7c7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa44e98bef1c59d48ee797b6b488a4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689856aa4642cb277e144fc9298399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb515e1b9f97cb814e420e0db44fa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ade43017ea2d308ef123e447e7caa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e792c7682dd9b324cd450d5c97fe81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1536c983da7bca4f99961ad116db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc8b50be03a7b94c5d5f5fcd9e6c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfff0ab82531a8c0df58f894c3835a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0da12fe70a65bdea5f731f5e83915731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1e7e57387cdfe6fbdc79770e81c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aace0d4002bea807107bd601cfcd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df14056c352a0a54594a6d15052896734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb264ead666b38cfe991dcab8c867735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff19aa82a43bbbff25134070589ef8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad53c584baa21d1e50e187296b0c14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47101e0a51d84ec0967fe50db9411a3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb7b97e5f1a865f5c27e3134133e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6face7a7032b4a511b62fd23f20a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefd2b0cf21871baa11745cdb24d39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a31ddc6682401b61e6fed017c8865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f9845af56264dad9935ff9c51b601743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c84f7ef90e4d60f3e992dcd8f8702744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84505578668f2c43103973e2b2ab05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4facf5b1b9b12f61e12e3d8d1d50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5797b2227ce1cfc3f16755fe577466747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd82ac5b4d44cf70cee55cee991215d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ae7729dbc3ca80508a6e2a6bdaec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b71a5c20a124867f5a717c52e5e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0770e213c9e4af841913de346075bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39bf0290609d8149d1eb7d0727d60c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc83b73287f6f4752683d37290b1a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42720751e7b7ad8b70bef534e4f313754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7eb903d51f1b25bab33be8c98864755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47b7030bc4e2722468ca874920ec6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f3c7366dd4b5870754935e0c9385757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb918201fad5479a33d6bdf835c7b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e678132b1ba6bcc1e75f386d34ca3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69632f745e87816b39be6227de744760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15a6e3e3e75e35387a5a06db3d4ef9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd963457d7ec0e03850e5ea93b6e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f89ea2740fa6fd8798f092424140763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a691cc1ff8500a7cc410d10bb862b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf10df28fcb8b38a6696b11e4de4be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0481c6cc90c148734a6bdbc5d052fca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6201e931b2c88ef87b1c902545fbf3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe723aa7c32c8759b457c74e9eceb3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9495ea0668a18ee8e2d1caacf81d84769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6c919e670eae412a7459678091374770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f477d3acdba8593ce2a20b0726822771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae8ca725d7b177737e4e88994f4cb3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a240e8937d46de196e05ce3296b0bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce302b022edea5f903654dc8dc3cf9f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497af8f1ec45cc87508d6b6122fb057775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b2be8ad115ca7ce0c090e912a1ed4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182dadfbd4e392fe56dba4d5417d19a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62215ac3ad2333669a32968d1292ade778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72120b564d81fbc98bee494290517b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb14de0784d8cf016c2d0b5c8b731780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba540b399366e82084a9de874dbc085781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa46d678de82d88c07a3e2fb34950a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c805341d2d65442a633ad1961c60c8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eebd76550e1e54a266ff7d698e113784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa509f2e4a206d210e22aa846f4316785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edbf5f97eeff7f275e1aa968b8b5d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec44a1736b865031ac92e8b547b83787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410f79cc46d653135f06054e7abccc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e4cb61e7d8542442e22724db4a7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8bcfeffe4da0b92af68088e497d8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf744aa3e653f7afe6c5b6b96c02d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8dc8809df7177eff3c7a9c3d01e4c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b48bec65d4453a92f9aa328419a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436907b232ee197d492db138ca491b9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320e9624b963a1526c33fc401b2e3c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de8c111430d9d49faa05d7933a7d03796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf67c44bab9f207d4fe6432ccc01775797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821470aaf490cf24a656103b9786cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a28ba57ffe719eed79ca747306d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f4aa7ec43c6e00bb973b43e70e53800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c50cf148677f369dc7d92eacc352801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8bcb192f2792e794f53f644b50532802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d1068f576b09cd445e430463b591803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29207a9f265009f109123d3f3c94df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e2783716869bcc5074edb539433e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941634ffecd8251ddf7b4affea6bbe7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358f703c4386556ac4b4781cbd4462807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd23cbe27cd39c0d654863ec2ff9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e2f8f3a7ee0fdbe3e4888b26bca1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b50b8593b6fc46090d3555e3b33a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4519250aef7a911d129ea1fbec4ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c049a089c2b9618f57d980edc90a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c581c8c334f1a579deda76f23e822813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e877c6083e00940655179f7391b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd96bee3184da3e7be541fb19128c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049af21d0686be34c93eeade3a91fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069e8c1e8948bc3274f57624d84519817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc528d6b7a0379b73a5a2c7bce6521f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068cdbb65661fc853103ace49db6cb0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e868d9196e15dd51756dca47c763820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8d3decb809966fdd9399e057d5492821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052e07e3638f991af186582de59363822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01bd4e9d5160862fa51c099260ca7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed57643a099142c45ae432e9fba2d56824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ba2cb1a9754e24f042640ab45007825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375bfe10e1296cf49148eee071b5bbc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec42184d127a356cb9a92c178113d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d62defca1ae45a7702289cf56b75828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2aed0ff374d14d69947f557c84e8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672772bc88f39a73b0046804a4a981830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7810f90fa94ff6f9fd038b4b254b041831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e65e217d858b4b77e8e03f495833e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b72d0190655d985019f3a899796732833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909331967ed97ebfde6e58cac135c72e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993030b4d77e9f6a115a242703692259835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820cfd9b600087d28c10e499bb3ad98836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde425c73f72ba4029569322b88f06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f805766df6d8260b259830468f5b1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a726ca234015d7026e79d72c44e2f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc087eb4414a96a9915c763c841f67840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ce9f06a1ffd0ec18ce5ea17bb742841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a9226241b9612a0130c66060fd7b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509957d69c62f54f6ab38231cd4c73843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97d27a31a2a1d174528cd143204f3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40d21ae9f81e5981a6c76a800d0f1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd1d14c1ba02cf29e5b9218ff82c0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e459c048c2e5ed09a199ca918c92e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173a58185ac86984fe65f7a444d5540848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bbffcdd4a6be88bdd5982e5993e23849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b709e181d8d58c7c351887707333850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366d8bc317bc0f7c8da06fafe4d044851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7440c4cb9389a21777a96b51d55f7f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26537f76dd5376868e8a1d27aa2a5d2e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82467d71a50c4954ee2f0a72ae9943cc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ad0091d3a74a400ee018c0b1c9d5f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d3190ec8d50f0bc6a9827b845eb7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc87ea10d6a31f362176398dea0db4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d825f4f2ba40dd8c01e90c87693b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c3cb3ccb7cb7b9dbdf3b1caa2c2c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c146f4d77b5399b8e8d9e987d8a12860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048eaa68ecd216a6f79be251e362e80861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8db001dc9546cb1abd64b81c3764862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341161621a76d28449f96773615c81863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c6baca9f0374720086975888d731b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea991964336dbbc3c67184d74bf77738865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b15f3923c5cc2b3dab2f45e71d864f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70947c384d14d2379ffaec573755af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba274520e1e6da4296c7621fc49c971868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea2c311c39d3410cc2ef0ad1bdd5f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b333bc18cf9c14ec8814c27ccc70d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dc74b9b81be319276f67be790552f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1097f375874558f2d332753b60cbfa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4212ca162d4178da6c39b6d3fbe18873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f30c6ed5da9846d7dcb3c1e91a71d0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c991cb997eddb087d50f94f67677875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2362e1f35726e500ead170149391876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e05219f29a3c87febb38fef00072e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4dd9374428be1c79100c61951e659878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca880a160f769f1ce793582689f90b1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae76fa1553577ed8b766eae7e4842880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a4031fd58fada1cb6116bdae98a09881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40916b3483f21b93c69d3c092bd0813b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b38f742ab56225311cd08eec6cd8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d77fa0e4bc6746910296e3ddad8d1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf15dfd4da6f24c9b61aa3b556313b8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565efd4797e8e76d6a254c90ec2cc78886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984a7d2212ce06a664a87b00f83d86887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58bb369acbf6dea55c0581361a8068888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b0b713ccdd14134c2a20fe0133f4f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46338334af01bbb765541635a6e54890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb8d2f9f1ad47ce9f26133dc565d0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe31de33657fb34f3f490e3cd2f3a9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c806a3291e80e912904e72aa9e84893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046d61c5686c46a114cccc7ce1e7f5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96cb202468362611b1b44cd3ec7193895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad22100e98f64f2dc3bd0db107bc9b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1429103e20ca214643595b2aecd5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea55e6a5e702ca304ff575f3c6f653898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1d28b4b841540b0e56d508115f49899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74666585dc4ce9a2ef3c96f2d176eb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a42ab073525688ab154ab7c0b3a1c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1ee457222ea98461204b82da77ef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd488cbbad8c777e4fe668f7f047a5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2cd16d3251fb770ede6bb1d87831904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7716935f3c65077a496adef3e935790905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65c86f3fc02c6cfbc14a2fc501652906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d552a7f855b2e0833cbb1f2447d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aed092bb1566dae3cf9b3b424376b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b35c0f8c842c91562e0dabd9d00ea4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f634c69208eaf848aae1a895b719910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b44cfd934272f3ef6f7c9fbfe2e8d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea57b3c58d2e1231b70a50126005251912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f18d5dc847768fe34952679e063d4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bb5b32a4a38e70db4e4281ede8f18914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bfc058d2f52bf73e2a071d8e1e0ad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb5ddade6a7d1c95b187d15630b21916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16943461ae7d251a4370297ef07628917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151741882305b52baa71a5baff4f2aaf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb7f6344ae8f9cd2f1142785aeaca919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8c5d088a6ce3bdfc8d338cd69d46920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c6709b319dacc2fd88b81892aca1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576eeb2c336f163c9f46604f9a55c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c7e2e99332aa9750cb59c5fa0bc5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2b3c383d9b44f268eade85b5cec7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe88279bfc0c3cc1fc69c0b243baf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1254c50122847514faaaaf716cdc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d9a0cb20d723fa9b14e693b9e489927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5aeba09ae0f03374e9f76dc87706928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a757da97161a76d30533a07b59ff8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd6832a9ca60499942810fd4bf0d4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe7df92e69970d29fc345d1f926f0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f505bd7e1872d316c65e30487bd1ab7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba72a3cee5d239fe87c2af15770cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfd1f76d0625a16be66d4a4c3be9a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c80de519525db0405da7ff78cc137935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b9567438e851d837c3f74db29ea0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09faf4c34c93ed9c5292f07babf8a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf330524dc95c5a551baa4a9ac32d3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75255a076eb4b614fa2f6244bfdaa71939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db451c8b9db95f7b9e2b78843a064cce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ad68fb8f29d224b08888e32b2fff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227d0a5de5baa452fb2e91f8ffbeb3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655516918cc81746b6ce444650fe081943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40eb3c21c8fd83106954a6c470bdf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e0d2058f09930606052a74863a61e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1783cea5749d80280b3471b5e13a0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cf9aefc29738ec59749c6d7a85186947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951edca71c302e12f5ba8bfef1be8e8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d5c3683eddbc2271c0c5b8bb40e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f926f0ee92ebd53ce43ec9cc130cdd2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142cfd88424625a581e9130ef575ab6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46ee772645c4aacea9bb1513cf49c6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb87930a858c20415a17598f3e2848953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c791d5aeefbd90e8d58dac73190a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949a3d1d65d6522aca8305bb039704955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544850fd92c074a39b890591766e4e7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf27e0633c29d01703ba8bb9a3617957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858597897523a1107b7fb272980cdd7f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d02dbbc0eb675d779ff0e6d0cb5a38959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d69b86d142ad3ebb0328407a62b53e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b15762ce13203c4942c971b975786961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34207b89dd92d8b76ac4a7c44d633962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b6ed28a96cbf6d193429654e0e70963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203425a2dd478904f923019634a32117964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5472f51f3c6ba4ba1b1bfe0be4cc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf94f0f134b7f4514d3cbae3e75453966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff994d2c46b5156c033e300d401d9d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174c27ec458f66c7641a701a00a373968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948d84d68c01811e7765a382bcc168969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c434922800688c9d8edb549f096e80970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0550a7f321b6dc5a75a31f51eb8b2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b3bf1250e6215faaa2de59718feb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbcf25116a3a3eb56745b1a77aa8b8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a06f89719c838c85cae67bc3639fa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1b9babf2056cb8b28f42646e41bd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c461f36ba2a257171527db6b81acc8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3718e85b7132b1fa595781a3d045f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e35fe1aab07a02704e81439723697978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6cedced62ce35e74aee626a465171979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782926ec265a7edb57358000411e9d2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cf37eb86f1b92cecec987b17b8ec9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce31a66b6f7f3466aa9c7ab2f9877c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892894d7746d17ba0b019c453173cbf5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a579193da865e8a65447c8321ffb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad89489c2b395068822257e97f93f0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb4a0a170c5f6c57ee999f4bba581e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb1a48b7aed59be60c1d761af6c53987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc81cd5af9c7c335b34d7fdc28780988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae499587607a34e6ea93682718eb68f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec77c35cad99bd42737a367b419b45990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ca5271a56229cc7b0bbe91ffc547991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df7e4b3fa5b21f07320e824f586d84992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a50b1a458761a81ccde8221ed029a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff402396c93b1e6d02ac34a65687aed994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b6c99d4c150ec4ffc8624d2f04615995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af3e70bee5d72ffcfa958314d231b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507824033b61fb34f379749a09722518997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>