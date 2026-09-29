--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17467945d1c888d6364dbf9b65c018671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5467fac89428eadb8618ba9b820d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d847c2a9ead5ae8a1d4ddff1db592e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7df800845ef7c54343001dca439e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca092229305542500e2e877772c40c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb2b4978945db745a6a481c6b56a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153837f469e5e6d7282c8ba2f1cff4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11209b273d574f3417e6774cf107498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f18909dd5b93e07eb735b1473d4c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8910db55c4f8ad7ed59e5f0ffb13d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe233cfbe7ff7d8d05ecb89e6d458e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245c0d27205b7509187f338b4c2e6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189151ded5cf59d8758466c1d483e3df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890b53d091b99af2794c4aa9b5d18e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b4623528ab88c63e202bd4aa178b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e11ae248e014200987666a16d665e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f35c478084b010aeca3d701c13a32317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445235ade0054c7256cd46b2b5e193618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fab2b669a46997f445ae527397f18d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc040566d8f8d56ddc36d3fbb7e20dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767011d315c06a69b954ba90ac07834221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996213c44945ebf9fe0924bb5f548922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73b35a6927265e2ba0a240cfa15e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3054040f5c7a0e8e3a22fc82667624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9cc4fad89b126c4b62cee7bdac9cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2f6060f7bda5481f7dd5a441e7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857bd6ed350280fa1e1163cf35de0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a73f06feaea2fb4623b4654d5b18bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f306c4ced5002d7cdba959a0daa8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776253484a78256f3736fc12153652230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956047d405b27662664d95c36bbf136531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774f356cb4db5a1bf9a5474b00fe2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493157ba98ce5386230b663646510a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f6588f864509348a0013cd22a589634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125368ce63d3e92069a0cd0297a2852b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffb48be57cda6051a1cda2768c8d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ee9425bce234924ecb10c69c676f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaddea1a6d22806938dab5c26772ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8ec24e86f7838cbb9b31af47268539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb57a4c20d8d9b70bcf52665573de940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b35fac86eaddb1a608ede07ba66241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3082ddffe0f03f23da41b24298ece42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989fb2b2368226e64d4a01c58aa754243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323660da3747596a4c6f316acdaf2a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db6fffc6cbd130147183b72f315a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047154227ab4807e8e6079294f24ea646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcffec7816b3da5d4d7eb67f3421de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503ff4bc73579a8f8f844ba814171648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93052c94c7ff7212925c0787343f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4bc4a10eefc7e7fa8521b5a35132450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f503a78ded91527ecdbef6442f58951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d1e6cf1662e72d837f8a5c85af07e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b127ae2ccc711a64fd537889ee28d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d1e5e429d5f8bff477982604c80154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce9337b751b3719e789e7fed2741c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3292797a8a02ead6f07e9b9a8fa4d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d59e39d9bb0daa6b40fa5cda76b2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab97dc79b470e85d694b14ed1c51f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f05d1a316c8923abaa9cf0be271f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b18e9c918e4e11bc504a62185c3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851a501fac7859ee26d83eeed85ba5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083771e852a09f8b9e262ce234d4b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782cc705a22a944ab41fac1259a03b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5aeee4caefa67da5a67c2bc0ffc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072848d651a81d805cdf8191b5caae0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c028d26e61d1b9882fca1314977f1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca7c1354f4d6fdc13c0259b6d11d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e96e56f419dfc2d1939fc5522e3e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c6fa39362f69ef0856f618821a8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdb1a1710d09e3690c50d530ad01f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bdb31ee65c428a6031ce93bb47fae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fee7c35c73eba638c7c454421104872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa8668eab139029143e476b78dc9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d96bf9d4edc535a70e553f041293b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb4192d45688c9b7dc9346c87a13b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755ff07352e68052fe1810cc839294876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd0b0c752a900dd15f616f15d1fa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965286008a7906b01aa544f7f87781ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271620cf05bd324dec28d96f91627679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca100f2760ec0d5d99a9b783bfe0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009490748c378476fd5ee36dc46a085781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1372e3695c057c4176a9e97c4a34cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdd2578171bcba49aa67b987904f2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6bee846579f4f968223831e2eb3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843979616a97e9bd711db5d14f0bca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9da8cc0a9d264ef534e4a355c78e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263c915e2b6ddb51ae790aff73f24287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dfb283405ba472a0378959406bc9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568043fb4acf22655bacc52a83c7b21789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea436b99269e65c020af51cdc4940c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7786d0530b2e7bfd40573088261b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa1cbbc8d15299b8566551bd15c05392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe1de28176f560e4c0a6942ae5a7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd415da088f18e8d186e3036cfb774a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646037cc3acbd522223cc2bbfa441d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe030dc7aa1c8514e406eca93ca8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d6e21c1e02854da58427a218aa8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b603b8acde78a70d2380a5ff3c1a82198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06b4f232e2c9a69f37cf955342b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610842c4351b0b8d4a3a586e4c02809100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0474eca49cdc3d0424e68fbb19ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638705dc199a760f38ba5cec8081193e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035566028d81a1605d9c4a45329cc7a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da0747a5964e1a9a22f1dcb0e819e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5c1ce0e61526961af830a384ff25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bb281186215472a13d0931694cfcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc9c9e8daedfba2aa58753799d746107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1109100ce93ac767d747c608a352e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e3aa34f233f1b260f2b5de21c353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e5d9cfd432bcb841e4dcfb09aa0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580166a5e9d5e68e0d314787b34580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979405da8dc56f44895bca14797d66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d97a890c570e441d8c8ab439dd94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd1c3d4ed313182d2ec4b77e873ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1994fd8b9a6e5224688b58f98c79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc99b1140862219d32c6e2caa8b804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ba79931eda515115d94726832c60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dba14b8194a7eae9e2c94a1a801f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c93685a6afe60446efd178224e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86253513d39af22b196c404186b4dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ba5d3184bd48c7dfcfa2f0652cab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc773da572629acacd57e525f440b13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a676be6feb066fff535f3603bc9136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8e6821b166f2e6abdbd0aacdfb60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d4c168e71930d7413de87ba217ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f2aaf4c77474885fb538b847a6d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d4be4606262a03fa33580afde02a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea44814fac2a43f2c2d2643fed64c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eadedd30b1db9b30a367169dcefae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd3dd3d30c23538c260ad89323add6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9aa3792010175f7210d59650b265131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8ad3040098ac3e2ce054c5ccdd91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15461e4c94672574b3ac1642dcb6925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59189a847e9ccac3890984535bfb12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fce7fc799c0978690b03f9da9712135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed24a866cd5858a78753b4927ace9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb95c6b457d167a0c20048fc8326131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb7448a87dbd8a448910a6aca8d73f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624148b446a4fe10339532ed9136ba7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dacdfb991d7d004a62445f8600e306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a29db400429c3cb2d6fd5fa4e93a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd765bab9f04297df4fc19c0244016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579291747fe228027ac3386bb00749143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618f7773e92d04634effb373186b56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b357c804758b93f461c5ee612482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a32f1e7feb5b622cb83cbfe044015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dcaf7720a33a48c6230416b0f829a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4665830ff49d5b4a0fd1ebcc0bbd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87a4ad6aded3a8ed9f22cae87abfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069174a05219fa53d0ba059a2926823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7bf3781fa930fde0920047c721c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d902d6ce4d800f77cf479e17f595d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f6d4cbb60ebe4c05eb9ec0918cd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853645ab4f7df62c813957f1b341c5eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8114e44a61ca0207e8c20405bbdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afefe604002e8d28ec22c05c1c4a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e93f60037b3271b51f8856a1e0fc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c6eb22c66a84e16e11acd8798e87a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29a85c3eb6f77da38deaa0eb6025f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b071b4028014bd676d77997ef1611f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232d9e7173a57255b31a6ad168d415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b7fa374ddfadfb09bfcc237129f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef15ae82aa5170c7306ac0b16a22c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfea9b372c7519eb394b7d74f3fc5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48f61919449d801635abb4e4c2a13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f736504c309149aaaef2c558a7a09b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56735a6c5e6b7ca3f8086a8e8f891b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae732287a47ccd2d1243fc05292f502168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5724bf2cc8f1eb436cbfc9e17c476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c944c2a348854ef1e1c1f69b77fec5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78429e4bf1198f4d521fd0e189914171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9592e19831cd55041782f9ec886ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbefd6359f53ddb0fecb9e8f32318b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13608e5d2e085cd7069f745a15cc05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fa58dd6b221a4c6ccdcd518825db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f387cc9c490bb5f6276fc4f38eef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31175031eb662aade64cd27360767a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8b278f915923ddd7da5f5b090392178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4d36e6ddd21ac3747414e388560a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce7200d6e9b42c750094d8943f6cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f4023f4edee885f1c2a3a552a13e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126182ba21620fa2d960ec788f0a3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc258506ecc583c79598f44a4c089183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123279807a1f20cea6f4841b716757184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3fc4a2540775a94203442cd5e9c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf74bcb5a93eda029a8d3f6f8d520186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54697064c17a5bab66c145ef396e06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cfa8c744ae65db00029c240b852b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7d43482542c7362f64201b433ddb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd1fedd77911f07cc460df24a75a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a445c59f2820f27b3fdfd96842034191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6741b44adbc15a4f3d62d6505ed5f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80babfc5736f18a8989b182ee5c1d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287dc17001d8f0f816f84868aaf1c54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9f1144539a8cd2fb498ff08ff6bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b5a812c3fb8297208f991d94d4e8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ef27db3d0f1c1630913b34c18d6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3e59d9534d9364038ec81181b702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56839118b9e54dc7f40727f652f9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03612effdda707ad7d143a36a9ea7957200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641ce54ac93bb26e810eb6a7e72a60e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2221c59e5d3d36d5365c28bf1768cf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49a9b9281ed87d13ff148f11e39dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8fe13ed62d587c5c52319d05bb9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7cc8d92f393f149b164c7f17dd86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa787f329f6f9d5281d198132b2601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6ad5fdb6e23ee2cee98f2339a22a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9909a55e05c2fc48974e1922fe8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe0e563d92ada08764ef4069f597d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0180b2e16943648d2e83cbc02c95d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b836f9eaa08f5ec1c9e46db377d14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262ff9a0013c9b2b973c26c58be4b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08506b3c857bf5a6758d474af9e180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd450191ae525007524c51787cb457214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a2dd297a6c59703f52b632df19e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41decf547adbcf29eddb88b04efc3102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f054e94b8939c432945001540ee95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b70ebd6e2ff67495683368b7b308218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8e7a68693903c213e325cefc2e99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f83da21bfded564dc6a0de37a9ca0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889155d2572ae568a56f1e71f476870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e49397e12864e6af8a51264208fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7471a73b7e657b20c8827771b5b6720223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912dfdac56645d342562973751cfdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d75eaa577ae2dff67bedb579d1ea0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f3dea87cb8d0fba6bf0455343e250226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd771d0bf5b06e4dc9efda3b52562227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03278e86290227ff1e93ab8a87b9fd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407f7268f17fc578b3f68599bd0c6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc006e9c65b297c3d259d997e0f216c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbdff0ae81a15e9912cfb27a5eb8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f998f8a0cfa3bee2369bd8474a07dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2732531dfb181b4a2355ce36b33d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f235bf5a8268703a49cc37ebfe3043234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa251eaf10bc18ed6ae2ed2d645e60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893160a1b021fcd190911fd853882ed4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792167227563763604d27a1730a5e68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b6e68d1b2c91100f0f2ae2dce3da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805681faed4600c401445a02ab897a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6338eeb1f12f88b682143ea3d4487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98acb632c7b8c8642d9f25327f6414241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e346bf9a4d6477549e2e700ff61c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbcafb39d9be5c9880797292696fc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef177a2e285e2cbc0a5c90c2bed2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2b8e4693fbec8311f8a54236bdb7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49598977b58de891137746cb85e956e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da9ce888339e13f788c093e3a33e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd851a41a3a5261ce522624e812b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef386dbfac963217a49f3743395617249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286ea52edf55a3e7cfe4ad464b90ffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe4567605f71ad4a72685ffd98f49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdf34f9849cd96fb1277a30b59489a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36806b21b26e4d2d31017c755f6ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24fe0dad72f8bbc9093417cb79fa09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875090d25830d257ded00f8498fd6d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd2356eb6a8dab928930127521043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ea546bf485daf7a5f59016e0d7b42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976acce052fe0a3c972226ca9b50e7e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf846533a164fa83fc9e3c35984c66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85a77581830fece590dbcbbb5af00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032137cf496596548b1f464e51b2a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729adb3b51ebba482afb26e702e2e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c819366b206a342ba679fd30430e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0b5584011efda8352171a78bc958264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15c8413e03d898390b372c39a49fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc56b3512bfba1ca0f0d8b2cd60f28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ecd00d02341712a658644cade4b56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002848a3bf1ffa570fc131ef510e29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb49b082cbb80f65b06e7c496c879269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded15c33ddd54861c75081463a4ef4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3cf6028655cb97fcfbd3daec7e8ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2faf3341679036236257ab68699c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ecc018f4d2371fa1cd4fdf54142b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca5fceec7f8e0f85b4841f0db817fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622f43110b835ab73eda7ae522bdb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef190430e6118200333bda6983fff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5509ac7bf9b3b290a84e30b47708a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec49e43339e070e0dc8af55d4e29dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2b0767aa9f6ac4937b2d49419c7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a198c003658e52aea3da57c8d0c0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1b6b047a69c4625430bb463e8f85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2054c34d0751c39b5fefc22b61c85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e30fcb37b2d6aebe4ccbe778317b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75f035dc5592aaf9093fffa36274d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fa56e855b921a85ba061fdbfe70bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a7595244bf419f7e33c83d31f66c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed97c6967a77683b742bc5e312f5ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6b586a396c059a0744944d827bda6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2e591b0de83db5aa7da94f95f342289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79cadd70b058087682dac7a4e780e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34c5881b31064c0c83c5e5255734c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa309d2ca002d99b61ad6cbbea4bdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f27ed850c39ba7c42f3abdb94a329293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413b84b1bce010b78b8d80bf75cad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0d8ccd877afeece8a4cce4c402bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ff1053c50069870b923c14460a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f4504698a371b290f0695df8b32a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b04924c4e589e717e47540184d0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b93d6dff088cd7beb02d04242b06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0bec847da249eca74529e11aa1af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52015e87f33640a8a90efea7859b0c4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97ebd74a4aa3cb823665e33c55d3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb22261ab291d0589a59d560a0148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d6b520db4f304171302452ccc3b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466afc1cb26c7b0ffba761e8993961b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1398e1923a45c4b51641e555b126a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a0edd8becbe8aad7e696cdb7aea87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c0bd6f0f19c0668d0f6a15831ad82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e2161f64232dda032f274707d8b6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e77c51c1f10c53c4c190902fd2cdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960aca6d39a85baeab096b34faccabf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ce05198072fe644b9bd280898896312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac8afa1c66e50482cd653ee346d8d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bd3c8275e3e6d425c8ba68fb74e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294dd724efe4918da07436eda2e46d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332425e201cb9e2f1e3b2d41c5ade5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fc1b6f22ea2e919572fdb10cb398317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0be7000e460fc000afb5fc22358e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a6e3e08059385fe712b1cfdbd9839319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e15da08fc08a1310d12cb00ece2a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe312149edcf9eec90fc228b1cd391321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537f3f3645c0b7ef18ce42722c5cd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008df981f9dbb63cb14853895b0c831323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909da9bd9df4a504201194d73d34ded324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6202a0d1dc64e5eec84433504b95d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0d259af358ad01e713640af4fb80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef32503540d694ad70fbc43f96289327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de56d0c25778fc1b82c2b1fa0195733328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9bb43f31eac8dfc081043a51194a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef4c18315c246aedc26e67a888595f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16013ea60d7dc85030bbd7de86c92bb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61b8f9b83c5d5b29cb0af121cf543332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7823d2533b9368687228c40985787c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d44401e5ef29a604c5c4f701846f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3ef64d350d6b25918918993f62ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2771a3170dc46ebbce1569f204c09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd9d6bf0b03fa7a6f889559514032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4d320a47dd4be354586aa4db79ed0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2ba8fcd380f5b6e7a8876a7d1867339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cbc83816d8e0071aa044a59d2c781340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc866f399fb6f2c0300b1b7386813371341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32e2c6cc817ee20eeb0cf61729c94c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29683207baedffeda5552d10c989673343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793103acfe7037254e612f48d41160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffca95bd264787a1ef01b1cd3a0ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075f33aa1664b14182dacd2a9ae85e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea1fbc71be310e4286655fc0e7ec1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adfb8d16493b5005171394578d01c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3671f278b279fa07d702767e1c1b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8dcd2adc67dceff771e9840da47c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890a5d3e5a6947ac10ee0ff7a95fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d34db505d15acc38d8c7a97bf953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da99ffea8916228c6af5162767ea3ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db042db1f2345ef52f2c5edb18311354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa4b04cefc66a9b6032b26ccaa6df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f15d6cc7942d714d3e1512ccb751356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2590253ba3a57582f9b26ce43424712357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554095c204bb1a207f6f68b3a6959643358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa7fe839d9a355f2d732b3d54cc394359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07e80b39a3cd5a771866999d28eb39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b85f3c1869bac4c0e4b61831dd3822361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0900fadd4d350cb7fb62097f33da3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0eccffe6a9a0be5ad1662c364be40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891aab5faee20c4756492602f16b50f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6435b12be5a0d6ddbb5a0f34e4b82d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb194629cdc4f40354773a43e6c2b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c595c53f0f5a783dabdf957e9c740c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a3d6afd53af8670cf952951d3db5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f49db0ba5ad9cacb45115206b6978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464972df348b5d17513902c47c159feb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d063ba74580aa61aa4e604134ecf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005c30d84b16bb9d3dc14ba07e8e2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba24c25fd27375db7c379712a84ef3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b39e39742590c3bdf0e82118249d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3928fe2b62da763ec6019586999c64f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3e172937ca3f371ecb986678afb22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e631c6aab155223842abf07c5e115377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a880e78017f5f1deb89bceccb7af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9ec479131f5f27263732a217d892379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924405ddd9ef74663a5cc83d136716380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3afc6d1232f72f61b87cdb834aab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bd2585ac1cf134bf60ec2995cf8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdffeb984d00c9b18278829d7c7ff2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5505b630a21165095cd0f23fd01c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7fb7fdec269fdb9690b59c09a351385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417b8768a18df3309e5d0359b381fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d715e971446a7c3a092ea94fe40078387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dd7272101c4811bdbe0d7c5e84407388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f12e5857abc48743a1c2142367b50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd7ed2df51b67033da4d45558c2c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36396576a89ce0d30911f343d67e882391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb426294d742b4a138edc45cc158d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7597ab9baff7a758db58d9f9f80b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b8e0e44805925eec1e99059799d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4702a300410abef58f92301ccd199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54d634e31f7b39ac49cd0324c4204d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf6b4b3ef12255edf5ba28eed3358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73493a2b5cc5a63e1379d44e056bf08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eab5a89483433ce3e1aac8f84845ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3a253497b9a98d27ebce5e03da56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab729edd8ed0c42d5ea701e85c05b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc8610cefbbc81210f234fb699e19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5feb6b71743a152d0a3b52df528cb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8384d51417413ab482c9b2065ee15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4472e7093036a14299ea4f08a0fc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f655e4a7738159c080484ad433ecb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693d6208bb78111b0d46e7247728590407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43541c69e935c2645d669e8edec9d7f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c42f4b8058a884cbab8268e8f4e26c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f32518491b9f315df0877c8f5c3d7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450419ff43383a4c46eb840410105a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636ef3f4348419997ec4c588f476cd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d7c7b39b38bdc080c8bc4177d37ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152358c5e4b59f642f3b5900f4c729b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e30bb6e688ecf864a3289ddf6a9423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2509678553ce6986163385f7aab41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3beb4da26cd0407eefdb86bdedf55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080a3cc50ffdbfebdff2e0b0bfb1f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab15d219ec19f6ac16e093fc104a3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f3bc22fc10af2724086ff183d1c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e1d131b089faa90426087557f767421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef6d0c59224d8d9dfcff5fb082d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fcc45237c20c07e4de4822a5406a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db385afb9c050bb01e595de621eb323424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b910294ea11b9df20faccf580607f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e1f99b12430c06e6e29303096d632426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5add6b884dfdd212ee526389588cc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569da9f06223feab4627ac6bece9365428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824088a7624d8eb821edeb93616e6ad7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d3e17ef2c8ca0cf422c57435fd1c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd29298645e42baa544945c232a956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80331ad54e4ce86277c4ccf7502ce8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c64449784c23a7058563e9414823433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6712ba82790447e73baa22268f3ab2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee9f35f993d76950c63b3c68fab4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6986a132f03cf12c6aadcea5de747436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff500869664425dd0e3f2a2bee7773c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6670d1c85b7fb5c1d504f34fdd3383438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170e5026f1f7c4ac9cd2cac6a7aeaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a8da944e0ce28a119e0aff8444d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546eada68a72f487301fac3735b73b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86b4ff7ef6f10f0283755841c6954442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7f8baa0b4e04f5bd32f12e6c4a969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea72257a88798b0b5b37731a53c169e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788a9803de54ed81880c3e8fe7cdc43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018dfbf8115fdaf9e4cd1f8a770a01d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc983db91103131c8f7901ec463e57f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc95c32944aa7a077a0c8152198678e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5072d5d66526738588dbba31b3bef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694eb1a6194d71f8c09e914b9158840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e68db53a60570264ab433861dc0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c498767dcbca8cb8840c9056a5d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a025971f34634e890bf1503f0eef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412b51eca71ee32e80ec29e9bfb6ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8bd3a82669aa4ece139e0d0695e8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1b36ed7a66626ff5814c90676b9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a6923b1d61d191afa217299313a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248d4074ca4e672ef6fae99ebe84a4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869e80f9d73e2576e8612d59d817305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70689eeefba7493ec3f9777f4841c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08e3e878409acb4ada50a8ecff4bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de6c812df8c48127ecb3b256250e76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f045339d749cbba467b964ee2bba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1c4d480599e6601a78558da42e48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f0653c2c5cfe4699e778c7b19a85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501d2952bf10980a2a1c2cfc101af21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e642ad20be074404ae5fd85436051d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e2c3f00659dc73d0d584c778d7c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a7f1e02874fa62c90438ef7864af4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e68aadd9f104cb4d89446f4659c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09fc00d748daf9dd259fd042a9a3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bdd38f2b777d38ad4989051d89c3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6283ece20db092a5194a580c96e9679473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f850fceecb0e1faef6a42f4d56e487474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885105b841ac427a6feb5fb8579671d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdef1ac6b65311476e89889e8a702e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875294a2cd64fe4da51a38362063335d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a84ce24af0499d1868b90777375c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49706e93574272b0efdb6a7b2e801c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc3b9412d423883b685072b5df9a48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f10e135097ff3f53dbeed1bf5355481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0ee9e701aaa4588e778e1eb6b2ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07e269e5623910ec1ae06610dc686483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62432d9f2bfa83283f79c3aab2e067c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5e71053946b3b74c64ad2e31e63b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdea4c92aff4731b1537e80a24f795486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d9fd69929aef47fbd270aecedda7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a69e7bd7072242372c06345337fb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc791c49c552f4aea3e340d61fe7010c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569059d87cae5bac0ec5946d0f7d445b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb23ce79c455a52244a2af89c8f145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd85bd8a38b272507671fbe2edfddb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216502502ae77f0576c5ff33a1f640ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f15bb99ef0b92fb2e4847029e9bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c4c5cea1fcc03be2687d0e2fc7958495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a258225bd28535b87b21e304c8996c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a69fa7851ff379f0a4205d6b22816d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3fa21dcb541cb35607950a4984291498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd7bfed0c09cf960729db3b4ed2399499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5635e77019838bd7d2ee3f394187500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8985dbd1fc9411c1a3a22e9a24fc62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96aebf5a6ea61624e967b299e98949502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1119d270781e1a23232a36a33d44a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b97875d1acd79429144392799e1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef747650be2a32c1c2ee69b78c3a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e522187d3b9e6ef41ea8c515ce8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bad8fe4dab071f4630d3fac068b9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd01c24e73b621ac1bc8047624d3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d1188fa6438b4bb70dbfcb20c9c47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159564a83dafc3af6ad849607ebb2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae8363b05250de9b0e97ed6b66e29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ecb5b61dccb7ee6412b5ba4da776d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc7e95737fad09a789e4d6a3f960e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daab1ed25c3f42139946fb5e2487981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb6d046862361911e1231037bcd99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7978159ab5e2e28d4cc11a51a4945b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856e1a3fe400c0780d1923d7e055c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8a23fcfc583b0a1ffa42b1e2a40d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8ba70f04e5cd84a97a85bcdd9044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985d0f59e3b546ee5928a16b2ba9658520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438087c8f9e7fc09f215d10839c515521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a6ae7b13bc24ac1ad1db68ebcaa5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c4aed6fdfa11f767f6fda004170e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca69ac0d7e0ca410a28e9b5f02b228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a6df970eeff2a02049daca1c7732525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbbd0adb8bb62c1580cb46538211f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb48d516ae6e5b25b09fcd2262e55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee945a52ce95796780c7d908844d37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed6c475bb6b19429525183e7ae530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f1d0942da0023a0767ce7eb3951c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6a10266cdf290c3398aadfcf7696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a11c532245783e12e78c6363e6842532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a272cb12be848ed14b1c7e330e4ddf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb96d6ad935d9730bd3772a39ee6ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba61294b42e7b4a66a69144e366d97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f740f9ab2e0019e992d2c381cf520536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79316999370e97c33ab9c6fb6b33f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75929196cef25335e9b85b6940985fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935fc8a8d6440f829f095c0345fbd3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a92ba59db8498f9a598cd59dca718f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705532011a244ec612f632b6ac66ea3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e51cdc2202e2d5793f0b094756b0d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63bc603cf09e2d517c6d3aac73c3aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48251afa59b19de4714b99be37c9b587544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5a11580b706c7ec3f3ca43496681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854716f5c646d5472ddd2fe6525eb48b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fedf70e65b35c3e610bc4d025bb82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0ad1ced7e237541b10ad93c7e0c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191bbb8f795a841e56184099168cb80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829a22fe285803332eb06e34e15403550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52587b45a17fef6d599e9098d7208551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e3b9d165a1280b2a291c22caefa31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb81dada63940ef15b2aa67f33168553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b256f0074429027e45704a7bb2f5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c0f419d3af7e5ab5970ff263f39f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302745ceab7a3409352dee28f9e112556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d96e3fceaa7abb0bb5093efd05c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbfacc3459cacc4936ac428d564f28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c505bb0238b181c59f2f7f8235d62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8512ab76bf9fac609a45082c2f54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de26f52697bd95a4a930b87ac836352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e91bffb18aabeba41650967ad25fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179bcc1ddc08f99303e8a3bd7ecbd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc3e9d5e1509cd5a265f4c2244affb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a690f64c9acbb65b70c9d1641dcdae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ce40746101777eaf5bc847353627566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920fa77e1f9550dc480998e8a31aca5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9685ad8ef0d7028dfd18b530904017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618279b6db3990715b2d9a242443d075569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529a0202add97e63d14c4b0d4ab720570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c55b489a35ee01a9dbb4f95d6cfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155e5fc15040b6ee53c8938347e823b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a43f88004f66425638d14b62b3d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c8f61e496a76e8299e60269d2da0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd5118ad9457e08275cdedd96e7df0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85628970490a4e0ae245940ec8d8fa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c573d6a07a195ff785a2c65deccb11c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab7bf8586b9bf56aed1b5f123e1b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923c06a9bc538fd62f229104ed1712579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104375b15cd5d1c7106754aba7caab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40ad83fe9e4462e354dcc374d4edc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc7137ef94fa9b5080c09e4ff56163582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742507d9d344638cb32b148fad4a433b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa446f296ff9399ab2b8dcbf1b9dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048a276b0d4978a4c80caaff6d17ffa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b74217a122a3dbe3fec2cdc65412e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c38b46538a13af4f9c1006429f3c26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e90fdc3da6c1327901e75c296b108588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a888bff9017d366bded16b2b2633589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dcf018a6ae3dbfbaa630f442860fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237acf97269e4e3b8d29b96de084a14d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e52305daee8945c22e9d86cb1788592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45a454f9e17a721b7d9934e332684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c73d4a034ce00004cd6b73b9c6c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fb82a7679437da1cc90b6f3826bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168ee06cda6dd389c26ed9dfc2c946596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709d4e9acd423360ddbe9fc6ec9b63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809235354afa83639c8a49973504009598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e01152e37745cb366e7852db0a152599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d730a45680bdca7d36a737cd0618d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0fc7b0f0483838a4a5d305a3f3cff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910f332482b16c1be47ce9c491e945602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf92cbcecae601ecffb493495517ccc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51713f3d5e51c653c5066aaf27ceec8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83049eace789d4f365e0d8b0eca6e94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371a6317cacc498db9fca28386e0139606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f911f8cffd49ccd392a06873c755a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1da917e870b8284917848b57ee3a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf68d9de210317d93c8ca2b932a6ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b89ffda795249b9fe0ba8dde1e273d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d2860c07cd79a91c106c85203bed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757471dc6a4b53469e7152709c04ccf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55708ca2bfd88274c088d3fe5fc93d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab86e8ee0de093d120461f511aac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b5dc9799b5de1de18f39dc220681615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460699fcb6a9473a4724ba2bb89915616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55003d6d42ba07392151551e023534617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2083e1e60e4d36d7dce17f5c755ace618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abeb2c6f3343252604ffa196f6402c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb55b7f017160a668faca0ab36940620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58465588f0af7b45ae05c09efb6d576f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427411e05e645781bda699671fece36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e94fb1cc04520522e2ca8449e84b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1331f72b0ba1e532dc23db7c48c34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a01b8afad13bfe258aab4f1761a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5542fd20a9c5f0fa266478211d3d0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd51640b61885c3f27e60aedc94a72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b391da045aa3200465cd83540b02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac11e8c1c3a3b87a363d969eaebe4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa0eabfed42310d558b5733db5d09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217868be6ec5495f87e27d592cd95bc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3381e6b1526317be96afd721eb9728c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f930e600d1dee9fd03eba924da125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb8a72baed84b67458fb41630884d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364054c97516db34528350c21a2f8326635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e995874c0c48b150a5b4a12339400636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e68e817212b0142ed5327378570ae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86a0221a82953531b5b90b5824969638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd585373ebfb0929f812890378d4055639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99479ebbb16252716e6389dfdb4e955640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eadcffa94b85031998fe4330eb3ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32d50bdf42f3438d43d8d8487fbe5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdcff09b67a5fbf876048c97e036c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a467922a030fae31e543aea42fc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2b439202c3c8dffa306fbf0636b8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de520e9f85abfa54ba57b8424444d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f5a021e74f1e76d6f9d3e468ee1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8197d6a67f81743de249378caf5159648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4171424d3d750e6563a6a76741fdb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5d45a39288706d22c5eacf55f043650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ea60dea332824e2a9eb80600b4ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019fde9060086ae7ebc040f568ec805652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9302011fb58bcd194493e717da19db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a819a38237a2bbd144e203143698a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dffb8e95d9422c853e756041063f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842925b831fe31e6fdd5ff7b63cdc702656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d9b32907173d6f34683593e473ae1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b0a3aebf99b7f848d2c497736f6f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c358994b7edc2a0009497972c05386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ffc80969d4a05091108007790da1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2c906a11ec45e799387c7da82bbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e49315d38d7d6b3129b21b6685647662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c625544b262621453fdd30d1578e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba3db333d54bae7440f33e27d4c79f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3a7f81d5b367598180251ef24808665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d281826f6a711473d7a92def982b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cdad92d46c4ffa07ab4858b3329d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b5d28c664e5cdd2763d1b0bf85683668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f601daff40eb2f4e8c7bdbc1235b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdb9c68dd1b81a7a9b7c3f1d400ffc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e8e15aa35bfc354fd484d69209387671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e79b98e4e144d8d3cb337a0ceab87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56343a66ab2f547afc7d6e2b13e57a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce570b0c50b251492d2463ac00028674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664411f008a7138744c92df7569e68ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1665a46748f64e4f31cb3e8568996676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291669c34e655a4685cc9104b772ca7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881781178d653662f524fb77677c51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ab5f82647b6c9f8799029018a4464679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d21b0d0f61bc6c95a9d516e4b22b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a484777ca7a4aaad28ef00eeba42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5327be9e849747b94cd6616b9fe9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfc4ab038bac23b4f4d6d499662c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec05fddc9126bbf4a5b2caa9f32ba1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da043e6ec4719080172c2d24e8362193685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d597f24a08763b5412ba72f54f6a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206480ae534293eff5ae99b940bda6c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27aed1d97abc04354e126f549a5325688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2893af5dcba7e25cb11969de3e010689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344079303529b49d3c1aa5b156c64c4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0162d3b38ff625d26e37ebdb102b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d94e2ebb74b5a70741d69fcce3b70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e193cca3311e1a9aee51d19301d07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc68eebb0009c038e6f1fe01613a52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0780371c066efdde2748792d090867695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6675ebfefc32adae284ac50cb69dad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d31f720e9c7384dcfa856a0e6484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f478a5df3c999a9ecb53cb9149184698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5790eeea6bf7e211df8d4b0f9e239b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced3cbaff9fce0cd1588517170ed4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881250be8443271fba31734ed0fb677701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721aed83852b91de4880b2b8fcfa032702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb28ae7f3320f485711dda6d44cf90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15ca781c1a8199d4b876f621e4a706704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ef1e523a0e0b24594f0ed92605f6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed04c992774892dabe0c737d07080706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed706848df7b58c94b065bce97cf5fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd78c63b5bcf60db35ec7cc250172708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6e1951f405dd226de5b62330d90b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a8a161c1a14b769ff1de4ef362d68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c5a557565ee7c0fb0b676c35a1eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e945418be0246f44b637f2ece90ccc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227968358638abb6d5990c70ec7885713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1145ac1992b97ae1e722726078ab5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739602890180f5c931bc8e470a47b3eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a516b63f477eac656ed8092a4ed0dcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d0d6a6f3210602f09b8d94a2a5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad4b2456ad025650f538ad65f110d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b51d739088f81b5d7fb85a2b1801719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2718bdc39680dc14fc71e4ac4525fe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9fc1cb9d55c41c9e6116e9d2b783721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e69eec0518ad7bbe4b3d1d687818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ba3f2ca5a234ecaa431ee27d559d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739daa3d991a872f7510425f16435a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70d4c683125cd76e53c544a596f440725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6453fd812d38793072e3042a26eee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83057a925893c1916863f1e88e923fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979121ec0f7c7dc21b4edd25ddf5b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563824180196c00561a211a9121ed3fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e4d2705b74df5fd48b651ba2a683f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd237f00443a21ecd04f06b126f502731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1187a8a7f09303d8a23ff0b67380732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184524988f246a923ede1d79bd853111733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b8dfc862e17b4408d8e577d0bfff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb433f978b13ca8832f1eb1f3df6eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0ff2f330bd3603003466d1299628736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525a45c35f440afa0c145e7a5bc3de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c4bbee5a9aa325fe30c383865cdd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0326653744449475355882ff226e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c305982af867e0a59dc9a4ab3af0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a884328693d4073ae1f161090941741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79821bafc1e9dab34a30d5c7a4a386a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b9a254cec8e0c05be9cbd6794c04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4716576f20f380fb7f95c658ba4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5168ce5135ef6a0e447969d643d60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720860337bb029aac4460743ff811a7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bcac18cb5531ba2b06cf6e575ac1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7bafcc02f1784f97ae7716147d8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c249267d7a964a09ef8146f9c08b34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30e50ae469bf9def82bb80b837d0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0ab0e6fb80676baeffd4306edff7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d141313fcf585a31e4c9cee2ab43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e47fa8e7d3ccb1adedca34abac7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb7ddafb2e09fb7ceeee0ca7afe4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aaa816071870018899130216d007d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe5dc7adf25e1a6f7ad5bca8b49c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3545ab9641c74001a523061b704c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0521e147823782e3fc9c6cb4e7eab4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f795a8759ea24fe7fd24367eed06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a40fa9e31bec50f939d380b3c7028760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3cb39513f1205b2797d4a872aee3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05552e43d3caa705f193bd0587931762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59cdbc5502d44584a48bc39fa4a21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447124c3402b7829c736707de376c217764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f3cd6ad0ced8f9d177cdea3afd23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205086ce5dd9085be233765ff216334766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef38b60b91a8c6c3aac8f505b36592767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10965ae216971554b7673af18fef36768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce21af968e2f9749651834d5792a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d03d78fe4e25fb5cd403263fb0d79770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a07d48fb373391d875ade0e8de047771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605dc48ef4539babd138687b89a7a67772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2462ceb10e561096f56dc4c3c0eb1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d50ccf0d857ed0044a4de8324eaa7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8544de4eceee4dbc7eec16399f169775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812fb788e3578f2848b29960d1608d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db79a25cbb5d12753bf024349757f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03834b625870dcaf3568e57030cb1a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae3f644e019fba08955433d99b874779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8be42284fb74111d038c9ce094515780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6ced9f663d87086607947ee40f81781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6003350b377473fff3630c00509265782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab0bd843ee5a9139991067b64f010783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb623d981f9d9f8f921eb637ed2b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1999258b1aba68d8fe89489af2e94b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2fb05981e4d17afa75d4f6a50e7f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07988b6783f512dbc114a84b660e9446787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4238497f75a353ada8764084c6c9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d13977021095daf837dc8b24fceff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b04e464aaca24fd9f6e4b36823221790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871b9ec4fd35a466cec74cd804d28e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df815acb66fd909f763b2d56c1570792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642598886d7fa8bec7644d284afee05d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60fccb3ea380b6fe8abde3a0ced6ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee49cd98c66e56b0a02bc7e19967d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e40da22aa457a4cfd976164ade122796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e11ce25d6e62140f12ee5130ef07797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78de68511144e6a86db2dcc293c67d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192bb05a93fe8e91d7562b2c2b1746799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dafd0b33339d5c8b6b9f810d6d4baa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0bcc7379c4ce7fac671b101e8049801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bc2db732642431d5f81d1e89762e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f49293bf58613a146858e991e06aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb7dbf299006e7ee9faa8e788348c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486c0420defed04ed9a88a34fc12bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bb246332bfbfecb70e66a2a095fe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f27b2f238dd7473755192ba3b828d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a97f5f9d82a12cfd9c7c88ada5ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1d4a836f642b633e2f4530507d25809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3efbc543a78144d44864cd501dda4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2557576623ae593fdfe3a77237f75e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df402fb7ab7f8f0060ef2c1310f0ce17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0b0282abd52fa4c104152ba93a59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90881cad88ae0b32fa661814496f86f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0159c417ac8a4f86f432f658d22992815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21f9a1b1486520e1c30f4b00ad00c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2641b486208c59888fbb1921219e32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3595ab15e37c17c6422183bc7da82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96576988572660494f39dc018ef1c3a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24975a687ee443eaa7e4e696812d2fd3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896184e65b7cc1c7caf7a100bc0e45821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b27d32747e500042a7c851cb36bbef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2570a2dc21458e5b1879a370beb7b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822375144091ac3c81265c134fca04a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848170d0d1f797250c9287dc786bf90825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce321a3bfa96f7f5b3245f80be61b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fb717c59ced46e74e8de33848c8e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60c53ae27930a882be8b621c8d82e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58f74f5f4a0d1351a9677cab404d8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234ea7a9320f5765f91dd766dabb7ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711c87200789fc1d07db98adf644b8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418114784e0e3ee32a8dc247e30dda832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3837f885161c744470a80718d2e819833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5088536f3a09e85ef4c1a0f02e871834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ca2f87ec09a9e2314d3df7401c5b9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5d396b3f91cb017060193551eb4cb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766eaf7f41bfedfd67bb856f037e75f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94273b28d9cff553ff7c14f0fffed74838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f833b246849697d70b15daa6e6e046839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8759d47f6dacfc2ab543068f75c11e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f4830a78ce5179df669788966be8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0124665ceae1a21e04b147ffdd839842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68fe21c99707abe4f613a6772d0c74843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e0719f87beec76faf4cf5283d966844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8a7a35276a9a5be43143084f6e9d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7ff9f11922e426486fd0d72ade53846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8a6e5fc93eeff99b27d15f382f9d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4750c4891233be76f18f3817badba2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c085abfc5fd5badef72bc31f7530b8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ff8643454e461c29f2d17fac87e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a454a327555c98e2297dfd9664993b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce95e6dd40bb898a9b3573b917aec1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05623eeab285dbe025729b227be68853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba06629b6dfde9901ca92ebe0319e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f2207e6e2def9b26446b5de2a079855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38d502f4f2f8c77f93f667691d4889856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1c6ae23ccc9ecb7bc6d818072ac5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbe63f9070362d038f234378a5600d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acb78eb22190f2d1ba082fc2e8ae6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae3f6aeb4ae553a8219f04a49aa1a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127c4ee422657fc9e35a02a16d1b49861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ebd5f06de225fcff54d07abcbb63862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954344ee6bd266ae10e596955c525c3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6a60e204cc8077c7164416768a8eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba8094e15f42a93c5df78c193af6a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce2646c6e355186e179c666542b41866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd257f0c704cc17555840d607fc3e6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa46360356d85c5d658a032261cabe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b65cbd9b937cadd55a643006bfcc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb52d23c445201b2c79e910df8745c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bff3d24c8da7a5b3b40339a8fe305871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a5f9edebc5620b298f2ad0fd15f4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d26b367092e85c549524d00e420a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9b68a4b3a2b7de9c967e1a197f43874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1136ccf5f65949560a396c0275420875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99f3e9bb273c2e6bc278058c9417d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8936e5b589ebd70d9c12b464d4b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ddd688779a30ae3a50e413a13bd58878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7260a2af8bd25a84b1f0ffee9102879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbeeeb80d0aaf6f5d5903265a5afda880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cb794f61b3a7589eb07e520025f6d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e7297ef7383a5a55955145deb2809882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937d9da58cf3bf467c56b26ed62a5d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb9033cf79b67ce4a02279d8f5399884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee274bcc84bc333bafd1ec117576c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb25cbf4c7bb0bc5ee8e5f5188bfe1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098846422512c5220f5d2d9df1b2a0f6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5024192c2eca41b10bb1020698c8c3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0445cd4d2b28b6b6e0f3ee77368c82889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f59ddd86e326c4261430499d7aa81890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1376a5cdfe826271d7d3490b65246891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa0988e6473c8f662547d6f6af944892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fb9cd46cf0473f9d73d490fb593c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5e3921d56d88019170203764901f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c7a0ba8d27e525c53c82cd73fc4d5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396dcb8100dfd9e21f75146e032823c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce1a4680e2c639e8366d0b6439001d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8692f38017734fdc3b4087a00adb74898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511f759f15e63564bd091fb3f7407f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ade6e89cc159f114f625c37c8380900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b2dfaa609aa74a0b7a303f7e7846901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860f19d0aa0e7b8e883f48bf502ca0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4d5b37dbcdca73f5d5d06421f5396903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607eaf11f5a5afe8e566fe3de20b7fd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbd594bfd4ccdfced919b30af1202905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d200496fa68baa500931c675f5c6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b067ee1d8fe66b64f33b087ed275ea907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef80b157e469db8caa273f44b7579908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7b377821c691ca72318f3785e4c2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad654fc2848d880d56243aafacdb884910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae1df1970f844bd6c9fd56b5d255e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c550d24cf5bd644b44b9bf9d0e65be7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d23c9bc9afa4a04255a105fc90dc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd5227519e04b49a98e5bea49d21d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214024f850cdc57d3ad1c48f553757915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a616bdd4166ad4143d4741850c634d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786078ec505ebd7eb97820b3407b756c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d84515664e157f29e5263dbb7873918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48424387e37631072e66cb70a4d620e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db840e07e2b574f7f09b22b458270920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc53f696802eac92669490dd6f4e6af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4785f2cb2a7c831180a26d1e124972922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f579d79f2174f591d88563a6f60b2e2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf5cc4d0e980246b09ffd3bb9819fd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1c2f39d1222dc9c0abdc75eedf40925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a902f8da6e2ccc545120867058de7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b1fac721f4f34afaa9879b9eab1e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec559a35ba5e8616db54a55e01f7d96928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b46a9f0d3798205048c50d4c04542929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286e73420c0f9218c2840d4311e50a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ec529faacf21a470146692164cff931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc448f435428dca0284d2693926d07d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c527543b32c29f59525af0e32644933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3d8f07b395a05a935275072935139934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563598cb98f6e8b02c68572e07fcb9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a17578daf02e692ed0ab5ce6879b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74fd830eb742439fec7d236e343eb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46597bba3d2207d2cfc0db61abc7694938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf6911539bffe00d6b26fdf6fb27b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddd776409ac53e7e2d06e75ff74e93940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6802465e9f6d75ad257ee52f76eb8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19cf2e243c6674166a4788b6cadf4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274369f6a823fcf28479f4a010a45cb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54c65061e5f5810c0e7b7693c04bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25dbb0b530b739babf496fe3bb34e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6ccb8e71079142e824832f9e8b9f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea51273036d913b70535334de1603947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce931228612a1f83845612a61a038948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e74ae4f2a9b55118c6230b1fc7c24949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a6cd7c54d8a5f0b1cbb507b1feb71950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a959ecd543f6737f6d001b84abcf6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2373334bd4c10fd79cc984b0035f40952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243728bd9697482b32c92d0f39ec4e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b23c9bdb2df81c3acdddf154a4f1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe2b1371c5ff33744eeb0f3602370955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e289418362d04da224ada384e8e2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20382f8bddcdb781c9fe5b0202475ab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3427a9721277a5a6f3a8b4cdbe83958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783b60d4a83227aca74aa825aca7aca959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6af724594dbc4c23adc304bc15c2d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486b881965311a677609fb336680d9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d760290f3f7351ac7bc578264fd69962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55019a8ad5325b798e488c94d85c5a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cfd18d1797477dd0496c53acf5423964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941fac3e2f3641b1ed0df5ef80c5ca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27357b87dcd9149c0b04b8e30897ba0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811011982a0ed0459fcfd271a4b91b2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8ca945aca173686dbb3fd1adb8954968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991ee7a3eb8740e31c9cda015f0d95969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02635b010257e4eb4dbfe55ee9ff0f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5f318cfc5eaf4defe01c8293b7e3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34532e64a6e86ceb83920cb657959972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5c1c95945f6946bc93eaea73e2e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56845fb04cf5fa5dde2c2bc2dd5a059974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3829a19bae1995e5f5968c15f50ba47975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441640aca2347de3e03712c9df3bde8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb638065f7868e18f5edeb14a08251977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031d86b9127e7e936de92347d80f286978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151fa177b249fe5e22a45c25e815c6b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc826ef180104fd04717c5c070f21980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81fa2f7d3337186ec6a8a578efa99981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fe89b8e34959006bb1e9c092e269f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8feefd22e84d0d56c0c2199a95c2f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387dd7ec2711ce3039cbe99c525879c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250542622bdaf21aeeb331e2ce570c0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b161b06fe0398fcc7a27c53729cdd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb2a0542b1c5bec1df4f5b1bb9e3cd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9dab82692f461c6c2a3f83d70eec7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd01e274e795853bea003e23c5876989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5fcb7ecfc46b1f8b7d24fe51656e4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d7c48612443d60553004ae4cbbff9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f3af32645fa91f33fb9a774cfa54992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016060650e72fd82c335f0bdfaeb073e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07bd8f3b06734e51e094ab1f64e2c0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23f8e22f79096db608027fd31262e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58c312b0824fa5c6bc9cdce89732d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae465cee1164b155f06c09915d410997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25bbc83a78685d27d483c409a726e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c318d32955ae9182a74d31909e2fc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb29cdc9ad3ac7657752f6a1f359a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4bbba3e62c9fcb2990776e50222a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc74e9cca439d2146a66e753bd37e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e23f9fdf73f621ca987f903566f8be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf81ff29d07236f81ab05c1959acd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e9ce97e99bbe946f45b481aa63088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befcfc0f5daa501b0802009ee4916f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333fdad07b24dcafa8c4a7093da3e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467c94aec3021752cf4e21993672ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae88cc04c31de59b471fae3e4b2eab612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04543fa1bbd7456fcc69630a46682613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a708b4d80e0721e2457d0dfcfc3c9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f94448cece783374b2c5f52a775d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dac5aa5e6f75239cf5773d8a605e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75790cb0b096d985dba218c04708a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917a9f1f48045e08d50f83a3382c0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdcb14947b64a8c95c68349711125d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e94bb6ef6b443acaf4bdf74b631d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1d49d9b7112bb8706ac63633cb2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893e1b6f787782842f7cd3c2ac695e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b046992f1b2b7f001ed994c22de7b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23cf0a29d341bddde9102859b28f8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506630ee0499cfdefb7fd9eb7651c7b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef9dfdd6d9dde4718c9687583813a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad51673851587e438a22072d175f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c74f4d6a2736c036552d852a81f9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a770c10c524b66fb71e7c639765929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753586af63db8e68d9c3a2d37ff89fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99363c49a6e3ef8340442a7e175f05231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b2930a4a86dd69c950a7c1f799dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825953a94698ce09685e9d28cef409a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e488b8084d382c9e79ebc5cf8d315c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2cfb03a0b394ada6c016f685624735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde9a776fbb910d349b6fbe2fd1daf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f69db32da1708518efe5bac8e06ad837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a3cfe25fe4c0186ccee0a2881735e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1fe876371d68e503d6993cee79e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835c3bc893ce7fdd5d64c9cb71e23840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7fdefce9ef187f1818c3106ca5e3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd51e300d70070fefb40d05967223442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c145029c7d09d55b0c4078be9024043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0516c9f84a7b8e635c530052d6af1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679913363653922be3774bf2f564a3fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b73f80d685e0ba5216d58b4006a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25902a34ff064928b2638f5287838fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d6104bc7fdea712bed8ba971ca3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92da003263f5139a063fb13de4a3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d335d9b02a0c763f3a83684d68373a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a92b5d4f9704134613243c95e1ed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19329435f221941cbc59af7c4680f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb610ec65085a06b345415623eab8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4a6e3e1c6a46472ae8b5ee4cd29754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039ce63b3e2c74a6c4a3cc492732cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c62bf8a6dfc5aed657d534c1ef17156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a16120411785a72a4331582eabc6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f41163f815d66dfa0804796c816cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805077696217411099e8663603bf6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7852ffe5902b42ce9e9fa2f322f8a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94674ddead33347587c8bb3e4c51e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4331127e6df2b6434d2185aad7946f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8216896875c342e881997c7a27fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0c562e286bced63e52838d7017b6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021771368486f65974ead56e2abc45465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d04ad0fa6084f1ff80bce6225bc1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25949be8d748b37b4dac2517d6eec6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded14540747d34594592101eb1cb0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022457a0a4b399b1c64a13a522dced7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed269598b6314fd1d44c373e9f5d1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3878300b2f0874598ac23e1de83f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f88c7e8716ddfe743eb6250d9ddc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d1019440839adcde724e7550768e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc0c43d8be31bef80e12232cddb9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67755ad9c82dd142cb04841cda44a4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fd91ca9f6a2058aa70a6e63d1bc5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222549cb383685ed24f5aaa9e39445877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a05776a2830debb413c7c787b72378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e690e162f60e18b48a2390e825c6c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef388d0f1cbeb04c612970b48631280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d055966d72fc8c8240d2c00132a1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd264d3a48e243f7525b8706bc1ddf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f02fa507bcc606e0db8215072bba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7ef4cb3a2482f712afe02b85122a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e019f5edb761e437e7dc461baa118c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e0c7d4b00bcb419b62766138755b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ef6bad62e4fa76bf95f915cb9d7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce04b0ef6357efc77dada195e1603988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b8f6a50586d28beb22016972cab3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234a2ff58cf805f3499a45cf5bce7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5552ca59eccaf8161f0cf23c7901db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6057f503f223ae1193620293b73c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc74a191a8f85f1483ecfcc06bc1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af4f778e94204828e15f4eb441bad894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cf4bd31c884863639628cb3990ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66131c0aff738732f7d3f5a300412a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278394cd99554a035550f72440634e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f2628f303d09e19d9e4212d0c575a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a21e7e6aa50571947516bf6a5f57699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e3b04c5c186185ed7e63d801b647100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260b6104826a4a8627443546e5b757101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0c33af265b957ff4c5c247367c4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea06bd9797232fd796ef3cc101e8512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed5df2cd219f4630188376ac74552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e424ff8bf278be51c53d9ea6d5a945105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c290b4b03c05a7475896c5232d75d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78958b717f83114a7f0c9fec22d75af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f2fd5265b4e3a8a562ac36ea9e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6521290e43132bf761a431babc2e98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9d00ace82f27d82f34dde9888d50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeae7b0afc6d11a3042c4f4ce6577e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae9658f8f70fa42cb4ff51e1ac41eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d323da2d57e9d7c3f728358078a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbe6fedd9589cf2e3a9cecc27b627114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f6ad2fb7e0369246f7da63fa6ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e9e5e66291ab84053765c61aa29b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa079c3db299942db2fec5f06f2b12e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bff9954d151ad8f6164d4c402905118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d78b7bcefc9158d919b9bb7fa06c9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210cb7c6653a5c546e2a46e31679a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d61818ba962945cbea495afe20498b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8935da6f7b64a28ecb1cd4664765122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25f331518c4ebd9fb471615a45722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d3da2a23c8d5afc62ef966d5ce6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e06e433812c01de4a776bb18666a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272b15d19dc50960f5e3195d849318126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff257feed96e346a3874e9929aed2df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf67ac17cb9ca5b44795c97b3c6bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3bd8cc45873e54b0cd5b396ab19a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987947fdc6f9c157772ae224f9821931130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a589dfc0c17a3bcfd5d259ef9c82c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06282957b7821948a1514f69b6375b19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efc33e8cf473c5a3f8333518ab21b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddede076418f7a7831127471afc0a3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e285a393226531e38eb5f1893eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de28ae2e42d4a3a3b5df5323542ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffe7f2bcd13b4b4491aacebd083701137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7bd686e6e78c2e90a243ce431145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828f23985e8abfbc26ea4f8c5e13a10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f2c91a844e1be5c12816e39304ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead56f4bc059acd64f8c39c15c2491141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe179b8a450c3fc5cb297a9927e5d66e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8fcbfef8ad93d5c6a1fa73f02098e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ddc55e6219fc7c98c2c3b6dd9f55b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66925f69b9c3ab08839a1bbb80b044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efba4628fdbcbf78c60f1d7bdc28b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b656c8d6efc453b07d40b6eb4fb0a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cae02798dbfc592d312690776e7f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf89d2081bd0e9514e0f6282bf9c67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74f2b4d15989139ad0e2ed2f48cb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c00229fed4bb9154ee9a88e08599151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f727cc879b660ae62f6fe6f01aa67b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5782b8d010180013ac5febdf99db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c099509d38dea35461f800c9be978e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b173ff350a24f1de69073fdc6642155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e59eb90e9366b9bc730b025167ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005cadb08a26d4eb619be3115f0159b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0105310df0a884ab4e5dab468a58d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e12067f520a80b5b93dc9932bdf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00cecf42c7ad19eeb55e469b2b5bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2babd33dd65e4e1bd6577c13a141f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3928a44abb8d3ec71b674bd2123eab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837bc73e87f2016b1a27cd1fee4848f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ac210c196e55983d4ead265faf1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437aeb3a0dd35c62af7e024fc007b10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfad768823df063f57f9b81bc22d05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a38867ef07ec95d78ed610e83cfbf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71b188b9087cbc9290588d3d70efad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0a7ff1eb901ac8d1e2d8c1bd6092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e400a6aa193a9537bddc580b89e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a28b42a4d1003580f1f65978da8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173957412069141a9285fd347ea77a23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55679de621204a7b4eef0ebd25fc088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b7cd6844074fef7d1d912bd60036174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ccd3f983b136ee3db571a52a0d3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c8a9a86edecd00253ffcc75f6c696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa840f821635c51bb88caf40e544a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dbf5964dd8e1512996645179b055b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc78d35fed8130d4861a85fde4cc96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a053fceba618a3e436303ef930be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa613716bdf69ee75284296f66b61ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37860d3f2eafeca40388f646111dbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d6d37c75ec389cde19f051de7c31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8b4a6ef3878f7478e7d2a162352df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef52e4f362d9c56fa78fcc3397d9ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11754924ff02f6b8fe8966bdb2c43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a383ee91d24d70bfe1d753840f7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4d8d7f5b6fb02a92d432c6402bfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f210dd09e393c8d11fabc7e45062ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ecb37ddd8a3b2fac029e2f44272be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e966264d28fa6e8ea0cc8925894db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adab4527c569fe73353638769d6f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce49198be579c26545e9279613d28e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ff3a4f2bbd4c9fa98e78633f8dff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde972c029d00508ab1caccd76eb28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961b2819d61b5779fa8f4c538696005196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410f61a19091d2efaeddf95b52d744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7262fb903d7685131226f5467b69c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125835c18d9f0ec96f895e0af55c85c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600797d9ab09e32f30ea73a7bbbd17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfd462b39c2aff6b04fa39a467e91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd19fdf762f4b7806f0c69a9277da3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bb72b82d147fb21f7dc4bb22f983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfa8fcf6af513b968040c719b727cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e51e7fff7139ff9862cbb5d5d218205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d843b3f3c4dbb91338ff38a714a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736ba4bb8c40eec18f73e1325f85ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1597557fff3d2836837e747efd446d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d861cd43d37f93871bd22e311494c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e4b6177d4dccea87c68e250c40e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3c666f0485023f3cf0238f01ee5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b43b5307dd6f1edf22d751402eb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0771792116ed91795d98208304257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759086cf5e9d5592aca833f33b84fc3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ee86927eafec0c2342910505243e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a71b208acd146518906c45a35ad2ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84677d4fbadba10ab00ca38b9a7835217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1ef508866fd640d22f1000d55db3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a842c09ebcb539f2b0925aba92da5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e259f3178237cabb125fde750d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac2e16018c69a73557100f71a7f1c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988802f9a1127e6b13c8b8111f4759b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392320ad2ad51a8fc1bb86b60e2695223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1973d020f4d9087bf477a429151a04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1fb09ef35eb267b6713f00071b1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3f1feefac77e17eb9f84c21a0452226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586487303c3b192302dedfb1a0e826227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f5f7ca393c9a0e18e13aea9ca9d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924635207c098bbfe19d2ebd1ce747f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a710870cdc2174beee084a039941683230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95791f76be0995f06daf06180744d34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8706158b8b2ecd9377809f7cbf76cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf5f45045b444cc16a3cc1ec05110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f1eed50a4fd9d9add22b5ad80180234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d65e69f9ae94a8179d1b509f12d75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b7c5b0aa24a5fc92cec2e48e562e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df93d090bfcfcd8e23ba9109e75f16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22f0e2209f413f80bf2bcf45bda58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034a6cb4ac63300ed0ea38e4d064e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ebe2c2ecd8e9b0f9df94ebeec182240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0214158f048d808e638975c6ffe55e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb262e96e3cbfec343cd60129165d97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaae4ce4ce0a9f287004c0b1bb590a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7edebc07230a5c2f4adf1aef5d0b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dd51000c2c12a575a8296dd01913e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c9db7cd81a0fdec958866c0f0aec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba780afc600b596777562362c33a8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8657f26043048cbafcc4d8bd9a4d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e28c4d02199455a5b2d2a6d3de69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea089128530ff813e9ccf000863f28d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b68ca163c2aea56a8d52494695ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038262ae737ab4cc8e22f2cd9bc3f0a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693055ba18d1854a7cdaa52d1b3db6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a3c161f1269d92bbfe419573d093254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e675be142494876bb868bacb8b15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5bc923a05d605f9e478836737eb98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9f7418cd69a0a29a645d44b8ebd29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef95560e98e881228fb7943a86d9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea0c871e44946383d3f92d34c7911259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9aadf39c7578654d301cb1e9da8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84227b062bb9aae0dd06b8c6465828261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141bb07375f99eb7ed26a0a578107e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd204f478aa8d37a7d009ca90407e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77064bb595a70c1240ef7721bbbf35d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03685b7bacbff0931ced8aa951f55a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e241777be651b328f7381fffe00a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128406ae88818d8bfa960bb2ba3f152267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aec297763e49247650569a3af9914268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3af13bcaee23e7bfbca63997e8ece269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8703beb12345c568df176d603b067270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf5888b37760c4078c653c89819af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d9cb8f82beee4f2fe22a43723ad59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404ddad5e0f68995b170e686ee44eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5b4541b0d5f363d7ba80389b0160d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466e51aa8969f45c1cca654ad40ac4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9a8dbd37d8531d4b19d4897ebf1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546d371c568f06180919e782b3cf6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9595439792ba8b8b638b4b352ad75d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0423f1902778a6937361a5f0f466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0497678d6098297163fd9c910996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295af1d427164505fc4a99ac3968a169281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc150a90ddc01e6659864af46bd46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a90166ee5101a3c4c572e97530e663283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df0387e4efcf46d64054824e69a426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4c613e2fd66596016502a136eeee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ea0244c7bfe06446405fb728d0b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f95f738f5ca612ed4774ec33ba323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218dba900120881a0f69f738392cbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e0cd60693d98a51d87f8bbec0608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a8aaacbbcc1951d19fb7909e6f435290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961fac54d896b5945e131a503dfa63d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e02a5fc07f90617d225fa5f783197292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8385be52760ff14fbf8b8d5c49e24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638571e33983e33fe5f2174ca2bed9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573dc91304a7e7a9f52244e8c317814295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d842281d9790c2827030f2b4ca96b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491e21cc4795755d690bff14cd487b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16943d6a3859d894fcc54c4c31215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a890db91e07f3a7af7b756574cbde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ecfe67149fe377660bbcdb6c9935300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff5c5680d7f7e11661a2ded66b28f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126edc8eed108b663a33fd8a57e402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf2c3dec978d583cd60b4847bde65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a123fd5e5188168631b6ee03d4ec8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134783cc35b5b96bc281ca9d783cf096305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f638bccfcd9028b44f254575c9d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc3721ee730188f2fc064c9319146307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9c29333e142ca8d18b98b1978cd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6ea0656cb513da5b83e6427aaf1d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c25da084b65dbb5f750d0295a957c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795db2692e10bac8cba30b8584733f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73745fb8fd64e37ab0bc4fb7ae32600d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f965b03220c65aa809fd67afd85b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a64db4d51bf1fc3c8736eee35201b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669c367c8283d15d92e031957b97c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a64ddf62e095b6e1667e30c5ad713f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822035c67e05cd97c3ff00e8df4eaa33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe10257d3135a4dea0be9b10965cd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52f719dd693f1e7623ea4f400446a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd298db0e597449b08673b8d8dc7fb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3040ec0a6757986dd7624c4d5ab2a93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcdb666465496d6ab5a326e021b21a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f059179feee50cc1a862774894e6f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97332e83928fca4d96f7c4a70c62c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbedb908cfac4255feb3104eb6ff5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cd499a81d3a82bb63b33b57cce231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f2c389ca9f677bbe799ca2d13fd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f7baceef13e480bbe1e915e4aa05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005371a21031c1e5d6164ad5e7df7239329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f76f2c3ac2ae51ba573a8741c0e26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b341af240cc184ba31cba82c3131b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611898ac41bb8de0f5fbe6f0a5d7451a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6a32a9f145345693e8f71a50d263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072b8b5b8dd7ee9360e6ff011ed289334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd45cf8e74f62876d8d7cda9546587335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e138cf61db370fc82df3d07a162c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdac2d6b2fafa83a1134cb5627b4ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c4d6c6a6e6c47e127d65b5855f29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74181c06e90490bd9c611ff9797849f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe16127a5489ec5ab0430ec7e41ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7c804d7f2c7041998d6bbf3d2ee4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf9b854a4ffcd3fb7a6bd99ca4c3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b94268b92d66803e006c50364e333343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1946af946395b80ba775ba1b5785f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2eea4687fadac334b4581198ad4fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eaf8845130a35b79493514333bae4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0249b516b7fd17c9635f6ff687823347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b7ed8199432c825b648771656cca9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dfac0a8011efd5a7a44a3d9d66c01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f8b9d6a61565d717f02659a1e61ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fbb6620adb41cd7c5aee9d2d4773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087ac765270652f0ae13aa2edfe564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0746b5fbcbeab416c6f55c3bffb2da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e4f5cc8718806e030fe6df746161354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4175b1f6094c32eb9fe10abba4ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a82f7b152dcb87ca3fcdfe83e7ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366880a17bf1fe9a6e8a1cfa4d3cb76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee30f2b67d03f908dc6f08ad213955358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6899d47d402a2d15d5e8024b7fa884359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9efeaaa5e1dfec1ff170076e3f730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338a73b7597b678cf96c49e5415c93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a538524ec29c7719f85ebe13c34974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000838210af83327c85875777556a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d089391447b4f15762fb16f38a39ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edcab679a49987317e29683e00c5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b08edca9ed705f9bf6f41970d6aa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cb229e609325187edc6bfe779104367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3eeb2b0ed6381895f86686ef135f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2d22029616e5221e4fd65747415c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9815dd49583794b1b68ade94df5145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9d21e693551e0f56837b151fb194371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa7cdcec94884f162e28131a43c1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f3013ee9cfb2ddfa2919ebc57128373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cad75a5576159edc772509cc84ffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004e2d3ff625e2d9a4fe83a415f236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264929e6d3fe3ddab43b1aba5dc7fd76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ebd829f25544122e0512afaef596377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a08bdbc70a940f6c6d7828916be8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16dbef976eb1c31d44989634e3f10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2cf96658ee89a637f20e8bda8a97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f231591f85e416366a20ca723cad6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b037160410ae0a9a3a2ff3271e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3ee5fde1c9d10fefe2b867c6bba4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff12e3cc121d761495f6d6a1e9395e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111e84b232bcb4ed58a62e572da959385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197a35b7eb11457d3b52f6f2de60fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a6e9d3413efe41a74c7681fe43f9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83a8c667a1cd84200d8f534c6c6f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6439cdb315844e0b2cf88ee128c8b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc9d94c0a0dd780800b4070fb9d0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb1a93cd2e25e0b524e6d931880fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56447fd6d2f4adc6d1dc994f4d904f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff37cd254ea6669c8e25992782bb263393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a10e74126ad4b9f712d78e0a503e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef73c3f8baa67f74e4250f18f73136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82666b99b49904b424e5a80f7350c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b566a16a1ea1f46fede480da2b7e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c2077daa18a65572e14ebaf3981b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5d6cf694605d62c76c7bded958dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1d4fcce4f67bcf5c8024f4880d38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f783a856e77a7561142ce35be000f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85db28d610b69df069066bb6f5c95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ee20b0d0f1929f996d4589cd53ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c366986dd205de09e4764ea5f695a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901ddb486365f47f0aecf63bc93a84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfd731f196320bbb1f0ea4fd4e753406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0b489a643b5e5c835f97c7b14901407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b18817e37eaebb7cde775c273ffae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045541f1184a0e10661d9bec517c86cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24846c7fa7a5ce67eb69fc870d0ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc155ffc061ac686f10ab34811846f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb56f68d5f969946377e077a8f681e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51279c2f0295bd3641e2ce50d99096c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b270dcf798ec55f5ab067827dba9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b355147a37df1c76eb3754bcec5a7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399c4cd324210feb27a0bd8318420f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae95490dfe21d3159b101e623ff57b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a33eaf02430b6cbcbf45b5aba227418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f2f89cd8369aafc1eb2c887c40a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba771a87f7e663230639be2376154b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ff21ab49bda5046dacd7b4410b91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e64033165994a4a81b74544150914422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427ff708c79a7eec61ba1e7ffe84c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4533f722b494dc6930b1c7cbb0d38d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032fdf858bccb48a37a62864d9dd031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7785294016ba9c9f6821918d395e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1573d1a72e91ed3222563e04b97c96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ee1820a9dc94f9b63cdf50a6e5c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9435453634dd43c1cc51030b41ad54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be7e3a31bd57f8c57881820b0e15c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7d6393333d12332473c7c7ae1878431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671359d8980827a857ab2102520815a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb781a765f778202fbf06cc693da1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca08fa98116eb3a4b02843dd4b9b6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4570fad7a4ac226e60b877b06cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf521d8322c04d9bf4dac9168a26fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45aea4184f0da055c0f1358095c18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd58c2dd96f55132fd074147686715438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87839e181e4fb6c2bc226f80a2078964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5fd7ca656c843f17da7a089676d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e95fb9c65daf530cddf32cd38364d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35d48968ebd4489796316e508e08f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db195efcbb3e2816dd6a0fc0d38315443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a9f73f14a9807eb4bad90d10d48c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6d5d1107eccbf609d5c867aa68b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e470bdacd771f3caaf7e14044cbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b35364cb1569705adee8a7b4e8982d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decced0aa6feaed2df545704b38ede6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200f9322e65c38e5bd8f61a4afeeb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbede47d9a163e6458b8cd2dd6874f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432adbeab6d99449d048ec0c312bdde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79432e24f8e767700d5ab0aad24d0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe15dc2468b4f18c15b94f9414b4274453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf574f650be24ae08299553476d596454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d771120f04d581a44ae8c15745dc4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd085d19ed4f0004e77b653571d249456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38176da29b1bd847358361b1ae5460aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b969e56342444f74eecee98d906c93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadda9a4130fadcfdb0a5d151259b7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8db873570d82197127d620b3c79b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4eb7c5ccfdc057ec2753f2045149b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59bed6002e788fdadfed9667fc1d62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ce55f69c83d62007a65d0739235a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b913e3ad914c911ee9fec0f41619464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a25bae350c74eba9dc2ad1074962465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e826c01d4223b6a44d988439baa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa73db7bad299462cad8f97a6a5d45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4027100c42ed9aa5f62d9bd549aca5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c547b890ee18afbd2d563c02c0be4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd3a187a3ca486b3651e698e043acc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d07969b921a973553368cf2a3e6a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd40eeaf6ae4a186fc95e52459f49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86b2c34febbf6a0fa60045e3cc1fe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5ddb4e835ad1eb0b4eb197293ed77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193693e5beb45e6e51a2d7ce19998635475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776bbeda04c77dece40430459fed68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99d23ad32b31d3b1c911174ad0314477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb49bb4fa7702790f4cc3a3f1ef4891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e887888ab080c6327a2fc411c88f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67703c1190371de7a691b3fb8fe0abe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761adca30169e02108c98bd57a54da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4d0f12e268b0a6793c3890e1cda3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646eceb45e88895b904c92daa3fb30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a307c8db4928f70bf2da64a07ae751484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4f79a5e9b86087b31e0eb4b9c769485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538c5babead755bb036ef545896a9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d56dd734282222653ac7be927d8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeebe5dc2be5d56e834291686dcd786488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102e71cc394aa237ee8b5dbd05279c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675106c0588f8e181af7cb1e50580945490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8b284f76f6df1d138a9a1b3f1f0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c94a3e2ec292c7ab7fdfa0c6ab64c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed0851f69577bcd5cc6db39bcaf9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd999d8e655a9b2306f9c8bb24895494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac47cedbc1ab78029a90ae2afb8f39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a768ddb5bc1bfd831a77d472bef5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c75fa1aa473b73841de43efb782c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab5a4061b841b600a964d79262e71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54b06d315d9faa926f4dd21083db3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d959d839737f3c4d41f9b200b9eb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da20c96baaa75c2495ddf1831d060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccab61b249be293080aa75cc6318bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f623ff07bc10a9ed40aabba90d2cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05a4d354120685dfd3a138eeafbb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02612ed48e52da5433263c068f40900505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b068d19063a830f271ce58a352b33f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5304f41e1560fea50585cb906c6ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9601c48184ff40f172a5788269b748508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fe9195efd39a14ae4c4683bd1e50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f0dee0cc99ef22942588e04c7116510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d6c2beb08e5c770a98bd577328eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03448de370f44692c9d70b57430bfd23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5d41c7c63b4658972fbe0e050c6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801b4ba5ab4cacfcb5cc02f0d686c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51689967b5c07c910a7b5f717dcd31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af131171b317b7c9691412dd9e9e25c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf1b3034c90d8ad0f66dbf3d0cdc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831c8ce32bd12b962ab4daf29ab039518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae154b7472eaf5ac0cffd49d2727fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca82ad00b39eba43c1742083fe793520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377217512dfcbc4ff47dbf65efa4f54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fcd26362c3d16f7b642a01b61f4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b56de3247c38ef6cfbe5b62e6e84c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d0bb9ba38ca98f750530f9737038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942faa113d8877fd914c9cd9e924c4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f339dffb2efcb2b1baf170a7c001526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c1bff7deb28c2a69e444ac6053ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edb150ac9c0062a77e82fe0c562c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf959d0ee1fddaee471223edd692f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8296c963016f33833ca7e28c382562530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82ce2a1c0bb7ec897c25a276c8f49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d48ba2baa1cb735b9150a4e9ec0cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5cabf60bf77d009ee93a98cdaf72e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4f9f87772f70788bfbbdd9b0c2c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2512964c7ca3e802e2568dd3cffb28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a25169deb8cad70c1b6ed46950db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd07c3fe7bbeed720f8de8f50e084e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e0692cc55e80d0c52ee81f03d02e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b7444dd3649cafa09db5e929f73f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde914424399c96889b4e9dcdb241741540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2fb0cf35a80d596c811eb90f51459541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea5345a3034a9c1668c81ac9edd82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446471a8f6c90fdddcf3c536c8da3e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171369fef7de96ec9fba034c35051a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d124c8f34807a613e888871cf1efa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b7daa657fea0b888b03cbae4ab56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ef6db88187db15ce2996d31e907f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f45159a67552168195e7e6dec8bec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa76acfb9ad1b3b0e98b21f322f18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c267c76c3ad53fe4ae06010e4d3edf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1097c61a795230185111ca291da8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97535cad4860a59c7b92bb1578a7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152bc7cdf3c36b897b97fbf04d07f3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b96a7a1708e8afc7e50ea12b5ac4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f91a1add9f84c2bb8ab1ce9727050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87df6f130ef3118cc8b261de950d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ef238e45109a0a0c092fac28e6ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299db3445af88f106d33d014881852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b317245bac59c3c165c59c4236402559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707361d3477aca38e68cc29b7f10116d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbdb86f5e77aa18eed7233cb6261f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572907e6e26cbad4c2498d5d8c6e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44738dfa37185ed6518a339fd3dc12ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63451a97046acbf45f0ae7148a919304564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1bb42a25b2fd0257b0fd09a8fa040565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d73e66d4c831f6f3929b3252084cb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4c3fc0c0f4276a6894ec331fb1a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585ab0ce7217af8d4f172264b1628e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e700955f713a50d1f9cfd2abda22cdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ded3d9a5efe3429e27ef2de4f877a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd926b2a70c7ecaeb9708b7e6b76c0c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90654aeca8ae6784001e620310774d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90db24887650a095a97a2202ad5a9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb0522efc0691b53842d142fd6123574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c93f1a10669eaab54d7a32cc422a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39bae2e44144b51f25f3c89142e29f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c51305c0adcf36a3a8a0d025e636b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e4cfa583f3187521a3381b031481d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69517b88b9eedfd20c6abb77fade9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d85b7664fce9b7ed35b4c8092739a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5933ba9f5b02a1bb4921828468f1a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f897d4d9f3200dfff2697f721e5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b15babb955ebbcbf302df6843d6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d04a13a39d0d6babf014963a228c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea035d099b06c1c958feb92a1aaf07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4752fa31200e5c8dd7d3c2f12e43c58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e77cbae04ab8377d09a437768389f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c6827ccfb79e9f0f2ecb1c32ca8bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484149994fa5453b4784f17eaab445a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbde3e907d00414164a6477ba7afa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a0d9c1b8939a34135e97d9ecc5f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b026da6c0de5360d3ee409e0f583592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edfe0f3422e547a0a4db31b42d0958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb83f6c2587a65cbb20ea504e87032594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7600ad8f07744e64c8f295c13630b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89aac0bfd93fff6b4fed0a368c94ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76881599910976c79ba02559163346c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae3493f5e1ddfa9b223a209b2c380598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a57325d0792f47586f7c679300837599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4647edb08db8e28bf6d3d6bbf33399600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acaf6a356722991cd178c8da0f2345601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d075354fe0b72ea56743fd1fb5014a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008ea5545057b40144fd4d0f93fe18e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04131f8c0244def08bfd36dace413604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34def7ea2721051b6bad9f3c7908a0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5537a61665e4ccf17962c4827fdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8666cc8ab84528642d1134b5379cdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a78ff25895f3e9fe636884877349e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb49ceedd9a9e682a6c95d119da339609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f31939db78749f900dc48dccdcf11d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4bc8461eb30b3e736c401b7e9aad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a280da1befac572ff4060bbe04980612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191dffaa866ea896e5a3e2f55b4e605613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbe27bb26e948d666af20d8c91a3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6561e691db5d2fd91579e6386c7b3b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220a05f32a518951aebf95772c918d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377e3dfcb8b5ce9bbbf0db17b5ff96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfc251c8ca04208941adc4dadd589618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fdd3f25c6584a9758f6f3f5d38801619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a86ba2d44838b3d5e6a014bad4b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a6a0fd67f1c6e6c091ce42eb1d1f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf92728d43bfc09777afb67e9be46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed670d9b16f8fa04a64364d9351b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda52316147d91d51d1f6bd26a355f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b5fdf8c4f2111855bb57cea1f76f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451a2fca11d712fa7cc3b6b794cf94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8477673244985c49d0e6d5969a4fcd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502c4297da204b591766e9b24a65ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0949ae5049b4e39076ea4499d0e1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f81a319b81404f633150168bc6d44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dae7cb5a454859c7b22c28d739d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854331677fd5080090574b3f71a7bc7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d1c7735a75e02c38644f21661893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51682c166154d9bafcf777230cba326634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d40f7c5151a1b6b8554841a1d3c8ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8ebb88a92b69d46724595d56d721636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356487cd4a542aa187ff186cc3941fab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1834265d39058e016b8fda963a40bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d552f12474b5a8159fb6dd785334f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29807db465405bf3b8386c8361c6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae089923a175978421f13334994e9ab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd695686749bfd0601b1844cba25a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa414a72a4f971ae35a0869c0bafe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b092e59bf00f0845721bf1ff52e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298489ac34c10f2b2c0cf25d5e61f95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa41cf906e0e1c33b90deed86a70b32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa754153f497323c9e3d9b27e8571f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eecf9389b4e1ff6321dd3b513b010b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f376a48c2374cc7f6792c18a91d3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1e96f291a16d21eed311be1c2ae9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3764d38909120657a5c6d18fe87f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef5fdf8f7be02a272c7542aff080f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b802272d44a43bdb83f66d201506e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b8028b268a107aeb0fceff9e9b73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc39e013ed6fd15b8ca6bbb1d592b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca580fd2ca3159647599f43c0d55c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69364c3c540e0f7e0019af6ed6718657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c5718c38bcb8b2ebc97a353c8243658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f275317d3f65d860bc5017e6882a9ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff6e890e710886e130e118cc678629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2618b2941cb3e708cf6aa397fd9dfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a846ada8f220e86dcc146f9c3049662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f013d195bb7e815d75ddbf43ce31bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e5e2cfca7d732245be3be1e377d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c4c51490ba4f4cbc333fabfb4770665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa76148f464b7210dd409d9b438e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5db21dcce458a97e36223a862b09e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd592c3eb44b47af43725356b14b9a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3e9775bf37d83ed8775f36ca13323669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce91dc97390d74a8ce28ecd479b704670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991f1ebdd0c0b0c8ccc7209179acbfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a6b0ba6ed2a3a659d35fb77e6d1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ade198be034de02b0b3fe626081e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e01fd97e599aacef38039454bec7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def6d0dfb604433031838c5505402a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d21187233ad58ac0727d9b9b4cbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df3f232289c23f4df9c0125e9d1f10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c42442ed26916ff8c499268c0837dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce9c6c60083612eb85bf75908d43a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d61e1b27e80c22fc31b7cda13141e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f917c73000f023179c3097fe8eeae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb40552b48fb921276317722ece8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7606f8a407a78eaee7c50a4cea0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f04109710474be06133a26e4b47f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18c63dcbc3613d725521d1ea791866685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f155b8d867737f6dcc8eb22b42dddc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778cb707a46e54475669a44195d0aa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad532229a5b525effacc081cd8e352688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da2b46e3fb194f23365218ecfadf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4f006ffe3240a3d909985d72ab868690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c445e71714fa8668fa0adfddfa87b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28175d59099a33bf39eae906ac5622692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca485949e20152e07f8a22afc1365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8365dd058fa977f3f092d29b70713d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83177c37763f79c4d70bbbb79595309695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3179f8f9b522bdc864b50c8f3694e36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f010a826f70e422427ddadbe1e5ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3569e9b542244c4b0a7f2c616dc52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0c8a18a29bf7b572ea3b6d4bf8f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241506bf42971fd837b48e69270211a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd303cf3c2a18bee6f1af4925f18af7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cfb40f1db63ab8c277c06e968b70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486414218268198ad7e8c94b12a10e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865923e9d58cf0b4a7398ec4f78a5d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf987b19599b634a785f94e4b4588c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16788a30d97676090bc895c220a81782706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a66bf945efa8d637344296bc6b903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d6bcbd089d97333cbe220794a45e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517261ed0f32be53f836473a7d2358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91e22103a462dd22aff32dceacff57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131f0f0e50b9e02f9ffc7532eb0ec4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed523b1ceb888c2546c4a191df66334712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6229bdcb783aa88ed6711611027b5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109be304c1c13ea36d7ca1acaef9740714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5394b16fcb2161904b528c539b9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8e2dad3922d79ad6c99c242a95f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc468c874f893a4daee8bc276f4db3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c8e369b0575bbc029ad2b37e15e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae4d53761c4efa99b58232bc995d9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78d763b0203157e45dec1dee708177720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03699a808dfb4f2f66d50d2acc1e49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a19feb8fb20156baddf228803c61f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1aff491bd3d1f6619850230d2b809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecae3c9311c0cbb7aebe085cb2beabc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28628c68354d74f84711aeda0e3cc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7f6ac7ec7ec14494540bb98c47b7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fa0350c0574e37d5ca92b5b17dc8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2100946056038996ec7cd33a7615340728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763dd0c823709ed3383e1c34d31d45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce0c5432bf81e536719c893a3adcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b107afba28356f5bd397706a3ead23e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ab7b7acf3af5b5a359bf195837e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437234d07662f4aa337e83554227456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af801009cb91a57508ad1fe292dc1255734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb502ff0b8d38edd7d16da8b1734225735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d89e4fc2f7d0c061ac66888bb99a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed077f717d3405d87fed44ab73532737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79104e3edf946dffa40e105d2f5136738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac1d91f34b8012641ea8a984ba411739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664405a87e3e46c6e73e41664e1fe3f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a091c5a4a564d91a8988b9da7171ca1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee5053c2f6e9cec7b1787389618b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39bc897c0d76bd03e3bf15d9078558743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61933b70fc60ad19680fa9976d1fa5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d669112c39dc1bd522ca85a7d961d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074263cadcc0fe9c2f132b681f14e638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2309b5dbf25735553d940f4e04f29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f256f2f1c5a127157b155ca688a97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5ab9cf510d92ed50da17d5c8e3c5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ea20e9653ca50338333fca4378ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b178428eef0984a9de3853f6dede3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe47986aaf46954bc3af06d0e8ea4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a625cab134f87e83bf99073d990b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3307bf7d8f8081473fb386532c02a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673435bd76a298e3f04483da1d773b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df11906a015ab4e4fc4fb7b16701c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4229351eaba442f84d063dc60576b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211fe34a9317fde02be60e0edf643e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef7a7c6d96a99912046ebe7ef9498759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6322708c41c2a7b8446a0cd9a0d956760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab365d177d62f6baeb09b1bb97cc24761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404380ecec7c9ccd7d88168029003fec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f106f06a6fd6ee499d80e5b5894f1f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c9232fe22ea32855643c83a5b9a17764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb704c167d30ce7ffde81448f391a68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5410339d15b425cd64bbdd812ee4cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d3e90b2c79bfdc68d4a80ac45453767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee835895f59956fdcb06d6c11dd54e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25cec91639d9a0f1170a2b347ae605769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad329dcded2ceca9234286b7b2f6b8b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab0eeeea15b59f1ae7ef1e0922e62771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af743abea8c6adb036bedb64ac47036772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e3806ca5641239c6d5c85e86a695e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af0fa8b7ecd2bbc3b42afcc9c2b3b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d588848743a2926dfd86dc6e26d6f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87864c13bf48d497f29086f20427bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad76da43a4331858264936029eadb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69be3357e3cafd49688a3aa1fc6318778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698469a3b1aaa951112fc09ae683436779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3c4c5f814538cba5c263a68a676a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b3b5970f0e7db511c35ce419b734781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb90103ad93ea02484ebf0d55772a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aacc4500f08bd654b652fec7b94fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5614d4bf7267d8e97ef4c170d1622784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4bf8413b8ee7795dca2b57f9cb3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa069628be0f6f5b62e5324f2cfab19786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86b2461b3dd67e397238fff3c9d78787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a55abcef79c86407ab62128fed775788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05696273aad80b45f2fc3eb2c83c12fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea350608ec938f1dfe57f47629c35b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c2c4530c86bec16cb6061f12929f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe127745e4af3586ca07e739290d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c4bb9415b56f261eb55b342dbdb7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5eb14c1ee0627c1fef680213686dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c93bb310e0122b4387ef0ae4bc2f7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd6c0b81305f0b63d942237a0566e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599a483817b0768bb628c93f7362b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c27e470425746241fa6334e60039798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2aba8066f66bccf35e0107b100ff799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a0c525ffa1098b08c0bc14ca1bec7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83a67a7d43d2229d881d4a0c80d81801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e70cb6c077825bb645993f1b6761802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131aa1f0ef1f02ecc3e428120cd5002803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52379f6fb3640335806c3674fe900804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4cf5053c784b82eec4153216e28f5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccb8876b78f7ce335647869da6dbec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7870c05eda72d96872a7e8a233a71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281f27f4769d193d19e0e06fd5ef92808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d1aa8be03cf7076d5736e8ce2e640809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a317b8abc72f9653bc642e865d65b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0f6a6db0a067454dca018fd1424a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca52c2d23cb6c184fcf4f4e6eaef370812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eeddb548a4c4c34082cf966caf013813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03391bd306cae1e1e774fd00276fd337814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eab8c6467a49199eca22fb95e8985815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a8105c2a0c1f7678c163508c387a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993dc769ac310456f4132598f4138b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500f534c840b20274089beab6016d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d857d575a290f23db6b561248ee5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965364f8398e56fc771de9a9c48ba4db820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf58acb751f715476e862b10e5786821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612faa68d29446929d300e1fde8371d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5cd0db66bdf8c49d8b5f79a5ee5e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b2611e41ef77597fde5971706fdbf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7bd508096f3528b176c98ab339621825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b78d5ebedab69477fa27b8054346826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a127e22d5b562fbe98e4c73690fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5222ffc86ca9a9677ac340084883828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ad104d54bc9ab5092a23fc218439829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d91c61eeca949e36e5b300b1f9c59830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c02a7966cbc71f1c68bc065819673831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0fe593a7535c9a73299ccce1335bd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9dc8cb222b238c3a92dda2b4899b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67999e00820536d098c586a8d5573834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2039f732c28bd1312f9b293fbfa9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf32f0c1ec4dfea7113522074f2d7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828baee54864fcf33ad4a35bcc5060d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68552b8a3f16d46a0d01803242e2f8d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d860cc65e579b5f35fb7af6b67e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd0a20a3cd69a6a08a7ea89f3364d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe7bf7bbe0208d7195a0362088fb56841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c39783d8384c26dab7bc13cffece842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79426b2561449ab2e715c3f6abca2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae00f28946a1b0bfd3ca5fb4d543a7c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91a4af5aaa8f77a40f9ddf43ae7f8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da768cee1e4f7a02001bd2d166328f3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04595ce9f407006aaee37e8a9ec7a37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167b17d6483bf98b6c565ba30b0b685848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac331e604f175a88b35858ac02a7c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe34e1d1452198e9210b4306c4463d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7408622ce69fdb7641db0f462347851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c260e7ffafca5dbe836a5374dcea7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96619729ecf5eb4c6732125a4a23a300853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944d4ed020bfa85f3e6770201cc056854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3fadd632c105eee75ba1009262ed4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee51b4926486168baa8afa5d8019fa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ec4cdc58470b3ada0be601dc134a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c96451ef7e0039ce2ba87214c10d0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ce056396461fdaed82fa4b5f052e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d003613606695eec4a7f08db48afa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdea373a6a512104eec75fe18b991c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb99fe942f62c245591ac74fcd4287862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edad84244301aaeb5bbd936e9f77cd7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403f0cf367e7d4bdf02c9ddab4f6f61864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4ba058053a4afa833383c2f6d90d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9280e18859d8bcccd737d9402e549b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c391cc9adea80579d91887ecdfae867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717df19163250ef7b76883bdc0ccc4d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f073f51de4e0da2d17496463ddc9c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe987dc8a6351e78deed53b9158d2f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00b56eff97d56b844a3e2ca9d38d04871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaffb52c90e07fdb5a705999f1c0db872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e9d5b21297e72c3290a3088c51bf6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade64ac1da914c7cfe8f089fb2f195874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39f7a6ae8b00a70cd80573a2887c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683a39200372e7df5e2f3e56400e13876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daebb0c8788ffccb7e16081c8655e4e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7f89a338c8a02ae9f254752cbfc8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b0eeec6c0e9ae00bb9b94fd972d50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7c2dd0eae63304b5dca0716bcf28880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191fbbacaf4b00e4fa9f3bf5eb5f9ec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8425a2c8a1795b6c1227eb0c81fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7afc4d1a9368c408bdbf675eb4ca75883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae1315ca8f4de63f3159cbf98e44d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ab3021f7c40281d8843717f44239885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b30d06c669d2909e9568f9b569a17886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0aa43628790e41d5923b61bdc61f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0597cceb5571bb637cbeb1bbe97c01888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a97a9901a6f9f2af6265856c0626d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12349848e21ab8c07b1b93624880d94890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626d41b0a2f6ae95d282054a5823fb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1534943df6f835e86df7a3c0afd9f96892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac497fe5a1b7f67bc03746e6e0153893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5481165972ad6dceb486e45b0afd0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30f7ab1bb001750ba8240b01c6ebe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256d8dd3c21617ce0ed3b0798f3a3e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc4817779dc26d51d77710d8d1e4a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b5f42b15293dae5538a3cc3fd6a6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25723df970a6b55a79f71bf6d80ac5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2ff1b6b5b322136c2a650af5310a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119355cd197f1788d8ab0e57b8eb720f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f643ce86c7fe4cddaf07010dde3eba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9b0fe729ab914c79f9dd52e889f5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca9aa603a2a76a3fad389f277275c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6c5c19830d3a3e4c1a9345d4d348905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2236d35d25cfb6bf692c1823a4cce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfedae4e63ff5cf15773e4057fa0a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a82dff0b4580bfc36faf804b4891908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159422c0509b432fc56fb714c2ecd882909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52383942704c9c65fe1f3596adfca54910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a095f1f9a392b2e8da0a984b0e63911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb0039d79344cac4b37abf0dcd61d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf1fc04b86dbebe484e56a27cda69913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0d0dd0d3d755a245abebfe54cbdc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110feaa6e1596f4029e3a3cb7c091f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf825f714f8ad42179d18872ddb9740916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f926db47de6c217f5ce9cf5f4182917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03d858583b0aa453613619ee514cf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a2580018ea442ca200de6e7d9bfb0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594bd20f38fe0b36d7af6f0dc2eab2e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7499e29f4a71cd60f6771901b2dd50e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ffc32eae515e3d12ee77d2336291d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5944e465dbfb85539baa9bce14d61b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e211f421596278a61198b6ab0963d8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b23ec6510b065e378a1d07d468e41925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8529e44887ec551513c7b40be713926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5d89f93570af1bf3034f4b184351927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d527e3be67b246a05e5461edfd1308928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7f1dd150c4a924e6f4dd7f6ae123929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032c074fca1e43cfedad93dc282f17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fb0b307d0a2bceb2088be17dec12931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917dbf93d59c3e0001ea20879373ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ee4c0c39410fb03f9eab105860dd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700bb15b5a82b22e5dfbe2c4231b88934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0644d5a64513a495fc0051868968a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d11424970abecc40477749a51da87936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a65c1dc5c74df066e86bb0a9fc5c94937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784230c317306c55e7be22626da77ba938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be636d9c6c20ff9a06ce6922594ca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a4db4ee5cc7245407f1fb855e6e0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709bf772d630bb96083d39faa37879941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac026e49f25024782e66a77988116539942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70021c29c0511ed434e94941828059a3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6182260e2b28ec1c5112196061c5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b404b4b154738aa12fb9df67c00db7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adfe4d3ec48daa6f32c2f00c316912946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5afbb67d33ffbf607761a46cd144947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b4d5c3de075cc6b26151df2bdcf1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3ace8c8f6ec1c60e6caeb39bac1a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682d04e815b25bacf73eb301dee94b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72d86ebcb79bd523dcccb051ee15f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae11b31a847dc4066ba239431430e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa5e385052152a75e5ba5dcd9da32953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829373780a9547416c0792f73f8b0637954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687507bea6bd103d5cb228c8e1ac2a47955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc41a36f142645240e22ce965f40da956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3287ca684bd3f6941908e2eaae18c7a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5436a45cb776770d4252f1d4d555ad958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddae1ab6894da24d05caf7fc4b0a0f9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00a89c29d67818eb3c8b3d88c04b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc8a90632067deb5a5e69ce37209b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa3912cf3089e451b6207d0824ee3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ed7a726272a8e393b4c4f333126d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5feecf38d8570f5015652d451a356964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c7c8e7bb13d2dcc55f33a1e2f267965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94952739c04393c28565d2bf365676966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c850e5e9278c8e304400ed49fcf5fc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387882119ac84663f76430c7402442a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f8718389ebb6184a926aff692ca2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e12fc6f1b99a9b716b7b9a18db90d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad1f20b41fb003684675977136b0a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad46053b545fef5e4f16289432c19d0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0307c58f5827cbd5a0586ed4b7f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3d61af0d5156bd03168f7344f33c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c638831c3376b649e7068d38849436975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c83dc752b84c120acd5a56003f2f6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab2329a0f1a279afa845205e8d68e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e8bb6ffe1dd4bca29104a17a658c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8324b9263f5119b385aa1ce035a9ce979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840812de621528820a807472d84174980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2738310de1edf615a411042c3c474c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532c25e19d4dd1be2cd06ad88076a09982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08311b35dffff7c43efdafd8d28f711983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8a79054899f7af8341d5236f787c5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a8f033ffcc86f591cfadaabff51b0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f3cd28ee86ce4e2b5ab3f208e8345986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e87c655f22fc4d417e46aeb77f5f2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545bb768951db068265eb757cc910d3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f095632663790aaab18d61b1fd9ab989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19dc59f7ede457119ee2c3670f9ac3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c21b01b405b5eeff6cd964f6f1a7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61a3f1dc01c24bfea031a99b4d08c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0be17bbfd1ba541aa7a6b0a8afde42993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468fdc41dfbee8f809704cba7b0a0b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5634111769ecea11755b6fa6c13c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae2885d8b1af88c4bc74167d045679996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7bb2ab49627b859e66da9e2e5189c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>